--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -832,483 +832,483 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 816/40/43/45С; 920/40; 3820  500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 816c/825c/840c/843c/845c  15 мл</t>
+          <t xml:space="preserve">DJ 816/25/40/43/45С  430 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 816/25/40/43/45С  430 стр</t>
+          <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/ 5655/5850/9650/9670/9680/9680gp, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/5605/5607/5610/5615/6110/J5520, Photosmart 7150/7260/7345/7350/7450/7459/7550/7655/7660/7755/7760/7762/7960/7690gp, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/ 1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  19 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/ 5655/5850/9650/9670/9680/9680gp, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/5605/5607/5610/5615/6110/J5520, Photosmart 7150/7260/7345/7350/7450/7459/7550/7655/7660/7755/7760/7762/7960/7690gp, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/ 1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  19 мл</t>
+          <t xml:space="preserve">DeskJet 5150/ 5550/ 5652, DeskJet 9650/ 9670/ 9680, DeskJet 450ci/ cbi, Photosmart 7150/ 7260/ 7350/ 7550/ 7660/ 7760/ 7960, PSC 1110/ 1210/ 1350/ 2110/ 2175/ 2210, OfficeJet 4110/ 5510/ 5610/ 6110  19мл, 450 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 5150/ 5550/ 5652, DeskJet 9650/ 9670/ 9680, DeskJet 450ci/ cbi, Photosmart 7150/ 7260/ 7350/ 7550/ 7660/ 7760/ 7960, PSC 1110/ 1210/ 1350/ 2110/ 2175/ 2210, OfficeJet 4110/ 5510/ 5610/ 6110  19мл, 450 стор.</t>
+          <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F4140/F4172/F4180/F4190, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/6110, Photosmart 100/130/145/230/245/7150/7260/7345/7350/7450/7459/7550/7655/7660/7690gp/7755/7760/7762/7960, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  14 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 450ci/450cbi/450wbt/5145/5150/5151/5550/5552/5650/5652/5655/5850/9650/9670/9680/9680gp/F4140/F4172/F4180/F4190, Digital Copier 410, Officejet 4105/4110/4212/4215/4219/4252/4255/5505/5510/5515/6110, Photosmart 100/130/145/230/245/7150/7260/7345/7350/7450/7459/7550/7655/7660/7690gp/7755/7760/7762/7960, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317/1340/1350/1355/2105/2108/2110/2115/2171/2175/2179/2210/2410/2510  14 мл</t>
+          <t xml:space="preserve">DeskJet 5150/5550/5652, DeskJet 9650/9670/9680, DeskJet 450ci/cbi, Photosmart 7150/7260/7350/7550/7</t>
         </r>
       </text>
     </comment>
     <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 5150/5550/5652, DeskJet 9650/9670/9680, DeskJet 450ci/cbi, Photosmart 7150/7260/7350/7550/7</t>
+          <t xml:space="preserve">DJ 450,5550/1,5652,5150,5850,7150/350/550;  125 фото 10х15</t>
         </r>
       </text>
     </comment>
     <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 450,5550/1,5652,5150,5850,7150/350/550;  125 фото 10х15</t>
+          <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4212/4215/4219/4252/4255/4315/4355/5605/5607/5610/5615/6110/J5520, PSC 1210/1213/1215/1217/1219/1311/1312/1315/1315s/1317  14 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4212/4215/4219/4252/4255/4315/4355/5605/5607/5610/5615/6110/J5520, PSC 1210/1213/1215/1217/1219/1311/1312/1315/1315s/1317  14 мл</t>
+          <t xml:space="preserve">DJ 3325/3420/3520/3550/3650/3745/3845  220 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 3325/3420/3520/3550/3650/3745/3845  220 стр</t>
+          <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4105/4110/4212/4215/4219/4252/4255/6110, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317  14 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 3320/3325/3420/3425 Series/3520/3535/3550/3645/3647/3650/3745/3845/5650/5652/5655/5850, Officejet 4105/4110/4212/4215/4219/4252/4255/6110, PSC 1100/1200 Series/1205/1210/1213/1215/1217/1219/1310/1311/1312/1315/1315s/1317  14 мл</t>
+          <t xml:space="preserve">DeskJet 3320/ 3325/ 3420/ 3425/ 3550/ 3650/ 3745, psc 1110, OfficeJet 4110  240 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 3320/ 3325/ 3420/ 3425/ 3550/ 3650/ 3745, psc 1110, OfficeJet 4110  240 стр.</t>
+          <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 2573/2613/2713/8153/8453/8753/C3183/Pro B8353 , PSC 1513/1513s/1613/2353  13 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 2573/2613/2713/8153/8453/8753/C3183/Pro B8353 , PSC 1513/1513s/1613/2353  13 мл</t>
+          <t xml:space="preserve">DeskJet 460/5743/6543/6623/6843/9803, PSC 1513/1613/2353/2613/2713/C3183, Photosmart 8153/8453/B8353, OfficeJet 7213/7313/7413  450 стор.   11 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 460/5743/6543/6623/6843/9803, PSC 1513/1613/2353/2613/2713/C3183, Photosmart 8153/8453/B8353, OfficeJet 7213/7313/7413  450 стор.   11 мл</t>
+          <t xml:space="preserve">DJ460/5743/5943/6543/6623/6843/6943/6983/9803,DJD4163,PS325/335/375/385/420/475,PS8053/8153/8453/87</t>
         </r>
       </text>
     </comment>
     <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ460/5743/5943/6543/6623/6843/6943/6983/9803,DJD4163,PS325/335/375/385/420/475,PS8053/8153/8453/87</t>
+          <t xml:space="preserve">DeskJet 5743, DeskJet 5943, DeskJet 6540, DeskJet 6543, DeskJet 6623, DeskJet 6843, DeskJet 6943, DeskJet 6983, DeskJet PS 8753, DeskJet 9803, DeskJet PS D5063, OfficeJet K7103, Photosmart 2610, Photosmart 2613, Photosmart 2713, Photosmart 8053, Photosmart 8153, Photosmart 8453, Photosmart B8353, Photosmart D5160, Photosmart D5163. OfficeJet 6313, OfficeJet 7213, OfficeJet 7313, OfficeJet 7410, OfficeJet 7413, PSC 2573.</t>
         </r>
       </text>
     </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 5743, DeskJet 5943, DeskJet 6540, DeskJet 6543, DeskJet 6623, DeskJet 6843, DeskJet 6943, DeskJet 6983, DeskJet PS 8753, DeskJet 9803, DeskJet PS D5063, OfficeJet K7103, Photosmart 2610, Photosmart 2613, Photosmart 2713, Photosmart 8053, Photosmart 8153, Photosmart 8453, Photosmart B8353, Photosmart D5160, Photosmart D5163. OfficeJet 6313, OfficeJet 7213, OfficeJet 7313, OfficeJet 7410, OfficeJet 7413, PSC 2573.</t>
+          <t xml:space="preserve">DeskJet 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, PSC 2613/ 2713, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, OfficeJet 6313/ 7213/ 7313/ 7413  800 стор.   21 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, PSC 2613/ 2713, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, OfficeJet 6313/ 7213/ 7313/ 7413  800 стор.   21 мл</t>
+          <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410 series, OfficeJet 4355  150 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410 series, OfficeJet 4355  150 стр</t>
+          <t xml:space="preserve">475стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410 series, OfficeJet 4355/J3680</t>
         </r>
       </text>
     </comment>
     <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">475стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410 series, OfficeJet 4355/J3680</t>
+          <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410, OfficeJet 4355/5610  138 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 3920/3940, DeskJet D1360/D2360, Deskjet F380, psc 1410, OfficeJet 4355/5610  138 стр</t>
+          <t xml:space="preserve">415 стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410, OfficeJet 4355/5610/J3680</t>
         </r>
       </text>
     </comment>
     <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">415 стр. для DeskJet 3920/3940, DeskJet D1360/D1460/D1560/D2360/D2460, Deskjet F380/F2180/F2280/F4180, psc 1410, OfficeJet 4355/5610/J3680</t>
+          <t xml:space="preserve">PhotoSmart 8753  23 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PhotoSmart 8753  23 мл</t>
+          <t xml:space="preserve">DeskJet 5443, PSC 1513/ С3183/ С4183, OfficeJet 6313  175 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 5443, PSC 1513/ С3183/ С4183, OfficeJet 6313  175 стор.</t>
+          <t xml:space="preserve">DeskJet 5443, PSC 1513/ C3183, OfficeJet 6313  210 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 5443, PSC 1513/ C3183, OfficeJet 6313  210 стор.</t>
+          <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 325/335/375/385/428/475/2573/2613/2713/8053/8153/8453/8753/D5063/D5163/Pro B8353, PSC 1613/2353  14 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 460c/460cb/460wbt/460wf/5743/5943/6543/6543d/6623/6843/6843d/6943/6983/9803/9803d, Officejet 6213/7213/7313/7413/H470/H470b/H470wbt/K7103, Photosmart 325/335/375/385/428/475/2573/2613/2713/8053/8153/8453/8753/D5063/D5163/Pro B8353, PSC 1613/2353  14 мл</t>
+          <t xml:space="preserve">DeskJet 460/ 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, DeskJet D4163, Photosmart 325/ 335/ 375/ 385/ 420/ 475, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, PSC 1613/ 2353/ 2573/ 2613/ 2713, OfficeJet 6213/ 7213/ 7313/ 7413, OfficeJet Pro K7103, OfficeJet H470 series, 500 стор.  14 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 460/ 5743/ 5943/ 6543/ 6623/ 6843/ 6943/ 6983/ 9803, DeskJet D4163, Photosmart 325/ 335/ 375/ 385/ 420/ 475, Photosmart 8053/ 8153/ 8453/ 8753/ B8353/ D5063, PSC 1613/ 2353/ 2573/ 2613/ 2713, OfficeJet 6213/ 7213/ 7313/ 7413, OfficeJet Pro K7103, OfficeJet H470 series, 500 стор.  14 мл</t>
+          <t xml:space="preserve">для DeskJet 5943/6943/6983, DeskJet D4163, PSC2573/С4183, Photosmart 8053/8753/D5063, OfficeJet 6213/6313</t>
         </r>
       </text>
     </comment>
     <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для DeskJet 5943/6943/6983, DeskJet D4163, PSC2573/С4183, Photosmart 8053/8753/D5063, OfficeJet 6213/6313</t>
+          <t xml:space="preserve">DJ 5943/6943/6983, DJ D4163, PSC2573/С4183, Ps 8053/8753/D5063, OJ 6213/6313  400 стр   11 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 5943/6943/6983, DJ D4163, PSC2573/С4183, Ps 8053/8753/D5063, OJ 6213/6313  400 стр   11 мл</t>
+          <t xml:space="preserve">DJ 6543/6843, Photosmart 325/375/8153/8453, PSC 2613/2713  15 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 6543/6843, Photosmart 325/375/8153/8453, PSC 2613/2713  15 мл</t>
+          <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -1344,1783 +1344,1783 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">820 стр@5%  20,5 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C94" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C95" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C96" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">620 стр@5%  9 мл  для Officejet Pro K550/K5400/K8600 series, OfficeJet Pro L7480/L7580/L7590/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C97" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">1200 стр@5%  17.1 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C98" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C99" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">2350 стр@5%  58,9 мл  для Officejet Pro K550/K5400 series, OfficeJet Pro L7580/L7680/L7780</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DJ T1120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DJ T1120SD/ T1200HD/ T1300/ T1300psc/ T2300/ T2300psc/ T790</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
-[...158 lines deleted...]
-    </comment>
     <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">130 мл для Designjet T610/T1100 series</t>
+          <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
     <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
     <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">28 мл для DesignJet 130/130nr/130gr</t>
+          <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
     <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
     <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
         </r>
       </text>
     </comment>
     <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">69 мл для DesignJet 130/130nr/130gr</t>
+          <t xml:space="preserve">200 стр@5%, для DeskJet D2563/D2663/D5563/F2483/F4583/F4283/C4683/C4783</t>
         </r>
       </text>
     </comment>
     <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">200 стр@5%, для DeskJet D2563/D2663/D5563/F2483/F4583/F4283/C4683/C4783</t>
+          <t xml:space="preserve">165 стр. Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
         </r>
       </text>
     </comment>
     <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">165 стр. Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
+          <t xml:space="preserve">Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795  13 мл   увеличенный ресурс</t>
         </r>
       </text>
     </comment>
     <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Для принтеров: HP Deskjet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795  13 мл   увеличенный ресурс</t>
+          <t xml:space="preserve">9 мл для Officejet J4580/J4660</t>
         </r>
       </text>
     </comment>
     <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">9 мл для Officejet J4580/J4660</t>
+          <t xml:space="preserve">120 стр@5%, для DeskJet 2050  </t>
         </r>
       </text>
     </comment>
     <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">120 стр@5%, для DeskJet 2050  </t>
+          <t xml:space="preserve">100 стр@5%, для DeskJet 2050   </t>
         </r>
       </text>
     </comment>
     <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">100 стр@5%, для DeskJet 2050   </t>
+          <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  480 стр.   </t>
         </r>
       </text>
     </comment>
     <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  480 стр.   </t>
+          <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  330 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 1000/1050/1510/2000/2050/3000/3050  330 стр.</t>
+          <t xml:space="preserve">69 мл. Черный картридж для DesingJet 510/510ps/111 </t>
         </r>
       </text>
     </comment>
     <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">69 мл. Черный картридж для DesingJet 510/510ps/111 </t>
+          <t xml:space="preserve">DJ 2050  Black 120 стор; Tri-color 100 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 2050  Black 120 стор; Tri-color 100 стор</t>
+          <t xml:space="preserve">CZ101AE: Картридж HP No.650 DJ2515/3515 Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CZ101AE: Картридж HP No.650 DJ2515/3515 Black</t>
+          <t xml:space="preserve">200 стр@5%, для Ink Advantage DJ2515/3515</t>
         </r>
       </text>
     </comment>
     <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">200 стр@5%, для Ink Advantage DJ2515/3515</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  21.6 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  21.6 мл</t>
+          <t xml:space="preserve">DJ 4615/4625/3525/5525; ресурс: 550 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 4615/4625/3525/5525; ресурс: 550 стор.</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DeskJet Ink Advantage 3525/ 4615/ 4625/ 5525/ 6525  14.2 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 4615/ 4625/ 3525/ 5525; ресурс: 600 стор.</t>
+          <t xml:space="preserve">DesignJet 120/ 520 Black  38 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet 120/ 520 Black  38 мл</t>
+          <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Black  73 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Black  73 мл</t>
+          <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C133" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet T120/ T130/ T520/ T525/ T530 Cyan  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C137" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DesignJet T120/ T520  80 мл</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP Designjet T120/T520</t>
         </r>
       </text>
     </comment>
     <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для HP Designjet T120/T520</t>
+          <t xml:space="preserve">~100 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~100 стр@5%, для DeskJet 2130</t>
+          <t xml:space="preserve">Deskjet 1110, 1111, 1112, 2130A, 2130, 2132, 2134, 2620, 2630, 2632, 3630, 3632, 3633, 3634,3639, 3720, 3722, 3723, 3730, 3732, 3733, 3752, 3755, 3758; OfficeJet 3830, 3831, 3832, 3833, 3834, 4650, 4652, 4654, 4655, 5220, 5255; Envy 4512, 4516, 4520, 4522, 4523  збільшений ресурс</t>
         </r>
       </text>
     </comment>
     <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 1110, 1111, 1112, 2130A, 2130, 2132, 2134, 2620, 2630, 2632, 3630, 3632, 3633, 3634,3639, 3720, 3722, 3723, 3730, 3732, 3733, 3752, 3755, 3758; OfficeJet 3830, 3831, 3832, 3833, 3834, 4650, 4652, 4654, 4655, 5220, 5255; Envy 4512, 4516, 4520, 4522, 4523  збільшений ресурс</t>
+          <t xml:space="preserve">DeskJet 2130/ 2620/ 2630/ 2632/ 3630/ 3639  120 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 2130/ 2620/ 2630/ 2632/ 3630/ 3639  120 стор.</t>
+          <t xml:space="preserve">~330 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
     <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~330 стр@5%, для DeskJet 2130</t>
+          <t xml:space="preserve">~480 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
     <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~480 стр@5%, для DeskJet 2130</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  200 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  200 стор.</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  360 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  360 стор.</t>
+          <t xml:space="preserve">DesignJet T120, DesignJet T520 24'', DesignJet T520 36'', DesignJet ?520, DesignJet ?520, DesignJet T125, DesignJet T530, DesignJet T130</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet T120, DesignJet T520 24'', DesignJet T520 36'', DesignJet ?520, DesignJet ?520, DesignJet T125, DesignJet T530, DesignJet T130</t>
+          <t xml:space="preserve">DJ 3920/ 3940; PSC1410  Black 150 стор; Tri-color 138 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C150" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C153" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний</t>
         </r>
       </text>
     </comment>
+    <comment ref="C154" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C155" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C157" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
+    <comment ref="C161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">200 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">200 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">1000 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1000 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">165 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">165 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">570 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">570 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">~200 стр@5%, для OJ J4580/4660</t>
         </r>
       </text>
     </comment>
     <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~200 стр@5%, для OJ J4580/4660</t>
+          <t xml:space="preserve">OfficeJet 6500 Series  420 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet 6500 Series  420 стр</t>
+          <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  56.6 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  56.6 мл</t>
+          <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
+          <t xml:space="preserve">1200 стр@5%  49мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
     <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1200 стр@5%  49мл  для Officejet 6500/7000</t>
+          <t xml:space="preserve">2300 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
     <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2300 стор@5%, для OJ Pro 8100 N811a/N811d</t>
+          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  73 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  73 мл</t>
+          <t xml:space="preserve">1500 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
     <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1500 стр@5%, для OJ Pro 8100 N811a/N811d</t>
+          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
+          <t xml:space="preserve">1000 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
     <comment ref="C184" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  40 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C186" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C188" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C190" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C191" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C192" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">400 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
+          <t xml:space="preserve">Officejet Pro 8210/ 8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Officejet Pro 8210/ 8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
+          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
+          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  2 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  2 000 стр.</t>
+          <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
     <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
     <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3204,2074 +3204,2061 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
     <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
+          <t xml:space="preserve">17 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">17 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+          <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">4 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C211" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">3.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C212" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+          <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+          <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
+          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  1 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  750 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  1 500 стор.</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 2020hc/2520hc  2х1500стор. black + 750 стор. color</t>
         </r>
       </text>
     </comment>
     <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 2020hc/ 2520hc  750 стор.</t>
+          <t xml:space="preserve">DJ 2320/2710/2720/4120  200 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 2020hc/2520hc  2х1500стор. black + 750 стор. color</t>
+          <t xml:space="preserve">DJ 2320/2710/2720/4120  120 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DJ 2320/2710/2720/4120  200 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 2320/2710/2720/4120  120 стор.</t>
+          <t xml:space="preserve">DJ 2320/2710/2720/4120  240 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 2320/2710/2720/4120  200 стор.</t>
+          <t xml:space="preserve">DJ IA 6075/6475/2876/4276, 360 ст</t>
         </r>
       </text>
     </comment>
     <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ 2320/2710/2720/4120  240 стор.</t>
+          <t xml:space="preserve">DJ IA 6075/6475/2876/4276, 200 ст</t>
         </r>
       </text>
     </comment>
     <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ IA 6075/6475, 360 ст</t>
+          <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DJ IA 6075/6475, 200 ст</t>
+          <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
         </r>
       </text>
     </comment>
     <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
+          <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet Т230/Т630, 3х29 мл, тройная упаковка</t>
+          <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
+          <t xml:space="preserve">DesignJet Т230/Т630, 38 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet Т230/Т630, 29 мл</t>
+          <t xml:space="preserve">DesignJet Т230/Т630, 80 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet Т230/Т630, 38 мл</t>
+          <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet Т230/Т630, 80 мл</t>
+          <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP DeskJet 816/825/827/830/832/840/841/842/843/845/848 HP 17  C6625AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 916C/920/930/932C/933C/935C/940/948C/950C/952C/955C/957C/960/970/980C/990/995C/1180/1200C/1220/1280/3820/6122/9300, FAX 1220XI/1230, OfficeJet 5110, G55XI/G85/G95, K60/K80, V30/V40/V45, Photosmart 1215/1218/1315, P1100/P1115/P1215/P1218, PSC 750/760/950 HP 78  C6578DE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C242" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 2000C/2000CM/2500C/2500CM; Color Inkjet CP 1700 Series; Business Inkjet 1000/1100/1200/2200/2230/2250/2280/2300/2600/2800/3000 Series; Officejet 9110/9120/9130; Officejet Pro K850 Series; Designjet 70/100/110/500/800/815mfp/820mfp Series; 100Plus/110Plus/500Mono/500 Plus/500PS; Designjet Color Pro CAD, GA Series; Designjet Copier CC800PS HP 10  C4844A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C243" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C245" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 1000/1010/1012/1014/1050/1050A/1051/1051A/1055/1056/1510/1512/2000/2050/2050A/2054/2510/2512/2514/2540/2547/3000/3050/3050A/3052/3054/3054A/3055/3057/3059/3510, Envy 4500/4502/4504/4505/5530, OfficeJet 4630/4632/4634/4636/4639</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 1000/1010/1012/1014/1050/1050A/1051/1051A/1055/1056/1510/1512/2000/2050/2050A/2054/2510/2512/2514/2540/2547/3000/3050/3050A/3052/3054/3054A/3055/3057/3059/3510, Envy 4500/4502/4504/4505/5530, OfficeJet 4630/4632/4634/4636/4639</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 1110/1111/1112/2130A/2130/2132/2134/2620/2630/2632/3630/3632/3633/3634/3639/3720/3722/3723/3730/3732/3733/3752/3755/3758, OfficeJet 3830/3831/3832/3833/3834/4650/4652/4654/4655/5220/5255, Envy 4512/4516/4520/4522/4523</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 1110/1111/1112/2130A/2130/2132/2134/2620/2630/2632/3630/3632/3633/3634/3639/3720/3722/3723/3730/3732/3733/3752/3755/3758, OfficeJet 3830/3831/3832/3833/3834/4650/4652/4654/4655/5220/5255, Envy 4512/4516/4520/4522/4523</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 5940/5943/6940/6943/6980/6983, D4163, OfficeJet 100/150/6304/6307/6308/6310/6313/6318, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/8030/8038/8049/8050V/8053 ,C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194/C5200/C5280, D5060/D5063/D5163 HP C9364HE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 5743/5943/6543/6623/6843/6943/6983/9803, PSC 2613/2713, DeskJet 5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, OfficeJet 6304/6307/6308/6310/6313/6318/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/8030/8038/8049/8050V/8053/8753, D5060/D5063/D5163, Photosmart PRO B8350 HP C8767HE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/9800/9803/9808/9808D, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/7838/7850/8150/8153/8157/8450/8453/8750/8753/8758/C3125/C3170/C3183/C3190/C3194, Photosmart PRO B8350, PSC 1503/1504/1506/1507/1508/1510/1513/1514/1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C8765HE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 5420V/5440/5440XI/5442/5443, D4163, OfficeJet 6304/6307/6308/6310/6313/6318, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/7838/7850, C3125/C3170/C3183/C3190/C3194, D5163, PSC 1503/1504/1506/1507/1508/1510/1513/1514</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C253" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, D4163, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7103, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/325/325V/329/335/337/375/385/422/425/425V/428V/475V/8030/8038/8049/8050V/8053/8150/8153/8157/8450/8453/8750/8753/8758, C3125/C3170/C3190/C3194, D5060/D5063/D5163, Photosmart PRO B8350, PSC 1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C9363HE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C254" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 460/5740XI/5743/5745/5748/5940/5943/6520/6540/6543/6543D/6545/6548/6620/6623/6800/6830/6840/6843/6940/6943/6980/6983/9800/9803/9808/9808D, D4163, OfficeJet 100/150/6200/6203/6205/6210/6213/6215/6304/6307/6308/6310/6313/6318/7205/7208/7210V/7213/7215/7310/7310XI/7313/7408/7413, H470, K7100/K7103/K7108, Photosmart 2570/2571/2573/2575V/2577/2578/2608/2610V/2610XI/2710/325/325V/329/335/337/375/385/422/425/425V/428V/475V/7838/7850/8030/8038/8049/8050V/8053/8150/8153/8157/8450/8453/8750/8753/8758, C3125/C3170/C3183/C3190/C3194/C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194, D5060/D5063/D5163, Photosmart PRO B8350, PSC 1503/1504/1506/1507/1508/1510/1513/1514/1600/1603/1605/1610/1613/1615/2352/2353/2355/2357/2358 HP C8766HE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C255" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 5420V/5440/5440XI/5442/5443, D4163, OfficeJet 6304/6307/6308/6310/6313/6318, Photosmart 2570/2571/2573/2575V/2577/2578/7838/7850, C3125/C3170/C3183/C3190/C3194/C4110/C4140/C4150/C4170/C4173/C4180/C4183/C4190/C4193/C4194, D5163, PSC 1503/1504/1506/1507/1508/1510/1513/1514 HP C9361HE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C256" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet D4200/D4245/D4263/D4363, OfficeJet J5783/J6410/J6413/J6424, Photosmart C4273/C4280/C4283/C4300/C4340/C4343/C4385/C4388/C4424/C4435/C4440/C4450/C4472/C4473/C4480/C4483/C4485/C4524/C4580/C4583/C4588/C4599/C5200/C5280/C5283/C5580, D5345/D5363</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet D4200/D4245/D4263/D4363, OfficeJet J5783/J6410/J6413/J6424, Photosmart C4273/C4280/C4283/C4300/C4340/C4343/C4385/C4388/C4424/C4435/C4440/C4450/C4472/C4473/C4480/C4483/C4485/C4524/C4580/C4583/C4588/C4599/C5200/C5280/C5283/C5580, D5345/D5363</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 810/812/816/825/827/840c/841/842/843/845/848/916/920/940/948/3810/3816/3820/3822 Series, Color Copier 310, FAX 1230, Officejet 5110, V30/V40/V45, PSC 500/750/750/950</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C259" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet D1663/2530/2560/2563/2663/5560/5563, F2423/2480/2483/2493/4200/4224/4275/4280/4283/4400/4483/4583, Photosmart C4683/4783/4793/4795</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C260" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 3920/3940, D1311/D1320/D1330/D1341/D1360/D1400/D1455/D1460/D1468/D1470/D1560/D1568/D2330/D2360/D2400/D2430/D2460, F350/F370/F375/F380/F390/F394/F2100/F2110/F2120/F2180/F2187/F2280/F2290/F4100/F4140/F4172/F4180/F4185/F4190, Fax 3180, OfficeJet 4312/4314/4315/4317/4319/4355/5605/5607/5610/5615, J3606/J3608/J3625/J3635/J3635/J3650/J3680/J5520, PSC 1402/1410/1415/1417</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C261" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 3320/3323/3325/342/3420V/3425/3520/3535/3550/3558/3620/3645/3647/3650/3650V/3653/3658/3668/3740/3745/3843/3845/3845XI/3847/3848, FAX 1240, OfficeJet 4211/4212/4215/4219/4251/4252/4255/4256/4259/5605/5607/5610/5615, PSC 1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C262" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 3320/3323/3325/342/3420V/3425/3520/3535/3550/3558/3620/3645/3647/3650/3650V/3653/3658/3668/3740/3745/3843/3845/3845XI/3847/3848, FAX 1240, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C263" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet 1200 series, 1210, 1212, 1255, 2300series, 2320, 2700 series, 2710, 2710e, 2720, 2720e, 2721, 2721e, 2722, 2722e , 2723, 2723e, 2724, 2730, 4100 series, 4110e, 4120e, 4122e, 4130e; DeskJet Plus 4110, 4110e, 4120, 4120e, 4122, 4122e, 4130, 4130e, 4140, 4152, 4155, 4158; Envy 6010, 6010e, 6020, 6020e, 6022, 6022e, 6030, 6030e, 6032, 6032e, 6420e, 6430e, 6432e; Envy Pro 6420, 6422, 6430, 6432</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C264" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet 1200 series, 1210, 1212, 1255, 2300series, 2320, 2700 series, 2710, 2710e, 2720, 2720e, 2721, 2721e, 2722, 2722e , 2723, 2723e, 2724, 2730, 4100 series, 4110e, 4120e, 4122e, 4130e; DeskJet Plus 4110, 4110e, 4120, 4120e, 4122, 4122e, 4130, 4130e, 4140, 4152, 4155, 4158; Envy 6010, 6010e, 6020, 6020e, 6022, 6022e, 6030, 6030e, 6032, 6032e, 6420e, 6430e, 6432e; Envy Pro 6420, 6422, 6430, 6432</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DeskJet 710/712/720/722/815/820/830/832/850/855/870/880/882/890/895/930/950/959/960/970/980/990/995/1000/1100/1120/1125/1180/1200/1220/1280/1600/6122/6127/9300, Color Copier 110/219/290, FAX 1220, OfficeJet G55/G85/G95, K60/K80, R40/R45/R60/R65/R80, T45/T65, OfficeJet Pro 1150c/1170c/1175c, Photosmart 1000/1100/1115/1215/1218/1315, P1100/P1115/P1215/P1218</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C266" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 2020hc, 2520hc; Deskjet Ink Advantage Ultra 2029, 2529, 4729</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C267" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 2020hc, 2520hc; Deskjet Ink Advantage Ultra 2029, 2529, 4729</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C268" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 450/5150/5500/5550/5652/5850JP/9650/9670/9680, FAX 1240, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259/5505/5508/5510/5515/5605/5607/5610/5615/6110, Photosmart 7260/7350/7445/7450/7660/7760/7765/7960, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317/2105/2110/2115/2170/2171/2175/2210/2212/2410/2550</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C269" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DeskJet 450/5150/5500/5550/5652/5850JP/9650/9670/9680, F4100/F4180/F4185, OfficeJet 4105/4110/4115/4211/4212/4215/4219/4251/4252/4255/4256/4259/5505/5508/5510/5515/6110, Photosmart 130/145V/230/245/7260/7350/7445/7450/7660/7760/7765/7960, PSC 1110/1205/1209/1210/1213/1215/1216/1217/1219/1312/1315/1317/2105/2110/2115/2170/2171/2175/2210/2212/2410/2550</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C270" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 1014, 1015, 1016, 1018, 1515, 1516, 1518, 2510, 2515, 2540, 2545, 2546, 2548, 2645, 2646, 2648, 3510, 3515, 3540, 3545, 3546, 3548, 4510, 4515, 4516, 4518, 4640, 4645, 4646, 4648</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 1014, 1015, 1016, 1018, 1515, 1516, 1518, 2510, 2515, 2540, 2545, 2546, 2548, 2645, 2646, 2648, 3510, 3515, 3540, 3545, 3546, 3548, 4510, 4515, 4516, 4518, 4640, 4645, 4646, 4648</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 1115, 1118, 2135, 2136, 2138, 3635, 3636, 3638, 3775, 3776, 3778, 3785, 3786, 3787, 3788, 3789, 3790, 3835, 3836, 3838, 4535, 4536, 4538, 4675, 4676, 4678, 5075, 5085, 5275</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C273" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 1115, 1118, 2135, 2136, 2138, 3635, 3636, 3638, 3775, 3776, 3778, 3785, 3786, 3787, 3788, 3789, 3790, 3835, 3836, 3838, 4535, 4536, 4538, 4675, 4676, 4678, 5075, 5085, 5275</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 1200 Series, 2300 Series, 2700 Series, 4100 Series Printer; DeskJet Plus Ink Advantage 6000 Series, 6075, 6400 Series, 6475, 6478</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Deskjet Ink Advantage 1200 Series, 2300 Series, 2700 Series, 4100 Series Printer; DeskJet Plus Ink Advantage 6000 Series, 6075, 6400 Series, 6475, 6478</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ129A, CZ133A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ130A, CZ134A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ131A, CZ135A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T120/T130/T520/T525/T530 HP CZ132A, CZ136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED67A/3ED77A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED68A/3ED78A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED69A/3ED79A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C283" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet T210/T230/T250/T630/T650 HP 712  3ED70A/3ED71A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4911A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4912A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C292" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP DesignJet 10PS/120/20PS/500/500plus/510/800/815mfp/820 HP 82  C4913A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C293" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Designjet 510 Series; Designjet 121 series; HP 82  CH565A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C294" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Officejet 4500-G510a, 4500-G510b, 4500-G510g, 4500-G510h, 4500-G510n, J4524, J4525, J4535, J4540, J4550, J4580, J4585, J4624, J4640, J4660, J4680, J4680C</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Officejet 4500-G510a, 4500-G510b, 4500-G510g, 4500-G510h, 4500-G510n, J4524, J4525, J4535, J4540, J4550, J4580, J4585, J4624, J4640, J4660, J4680, J4680C</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C296" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL77AE, 3YL81AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C297" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL78AE, 3YL82AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL79AE, 3YL83AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet 8012/8014/8015/8017; OfficeJet Pro 8022/8023/8024/8025 AIO HP 3YL80AE, 3YL84AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C300" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X5PE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X6PE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C302" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X7PE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C303" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9110b, 9120, 9120b, 9123, 9125e, 9130, 9130b, 9135e, 9700, 9700e, 9720, 9730 HP 938  4S6X8PE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C304" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4906AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C305" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4907AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4908AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 8000, 8500, 8500A HP 940  C4909AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C308" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 950  CN045AE/CN049AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN046AE/CN050AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C310" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN047AE/CN051AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C311" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 251dw/276dw/8100/8600/8600 Plus/8610/8615/8616/8620/8625/8630/8640/8660 HP 951  CN048AE/CN052AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C312" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U12AE, F6U16AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C313" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U13AE, F6U17AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C314" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP F6U14AE, F6U18AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C315" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 7720/7730/7740/8210/8211/8218/8702/8710/8711/8715/8716/8717/8718/8719/8720/8721/8725/8728/8730/8731/8740 AiO HP L0S58AE, L0S70AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C316" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA23AE/3JA27AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA24AE/3JA28AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA25AE/3JA29AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP OfficeJet Pro 9010/9010e/9012/9012e/9013/9014/9014e/9015/9015e/9016/9019/9019e/9020/9022/9022e/9023/9025/9025e AIO HP 963  3JA26AE/3JA30AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 970  CN621AE/CN625AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN622AE/CN626AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN623AE/CN627AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P Officejet Pro X576dw/X476dn/X551dw/X451dw/X451dn/X476dw HP 971  CN624AE/CN628AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C324" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T81AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C325" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T82AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  F6T83AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C327" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Pro 452dn/452dw/477dn/477dw MFP/552dw/577dw/577z MFP/Managed MFP P57750dw/P55250dw HP 973  L0S07AE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M68A , 981X  L0R09A , 981Y  L0R13A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C329" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M69A , 981X  L0R10A , 981Y  L0R14A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C330" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M70A , 981X  L0R11A , 981Y  L0R15A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C331" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP PageWide Enterprise Color 556dn/556xh/Flow MFP586z/MFP 586dn/MFP586f/E55650dn/Flow MFP-E58650z/MFP-E58650dn HP 981A  J3M71A , 981X  L0R12A , 981Y  L0R16A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C332" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Lexmark Z13/Z23/Z25/Z33/Z34/Z35/Z513/Z515/Z601/Z602/Z603/Z605/Z612/Z613/Z614/Z615, X75/X1150/X1110/X1130/X1140/X1155/X1170/X1180/X1185/X1190/X1270/X2230/X2240 Lexmark 10N0026, 10N0227</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C333" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">DJ D2563/ D2663/ D5563/ F2483/ F4583/ F4283/ C4683/ C4783  Black 200 стор; Tri-color 165 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C334" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
-[...1406 lines deleted...]
-    </comment>
     <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OJ 8014/8015/8022/8023/8024/8025  825 стор.</t>
+          <t xml:space="preserve">DJ T1120 Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C336" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР DesignJet 100/100 Plus/110/110 Plus/70 PrinterCAD SERVICE STATION ROHS SV, C7796-60203</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4810A,  №11 , чорний</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4811A,  №11 , блакитний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4812A,  №11 , пурпуровий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4813A,  №11 , жовтий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C5019A,  №84 , чорний</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9381A,  №88 ,чорний/жовтий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9382A,  №88 , блакитний/пурпуровий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9420A,  №85 , блакитний</t>
@@ -5384,53 +5371,50 @@
   <si>
     <t>Картридж HP DJ C5010DE  №14  color</t>
   </si>
   <si>
     <t>Картридж HP DJ C5011DE  №14  чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C5016A,  №84 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C6578AE,  №78 , color,  MAX</t>
   </si>
   <si>
     <t>Картридж HP DJ C6578DE,  PN-H78 , color, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6578DE,  №78 , color</t>
   </si>
   <si>
     <t>Картридж HP DJ C6615DE,  PN-H15 , чорний, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6615DE,  №15 , чорний</t>
   </si>
   <si>
-    <t>Картридж HP DJ C6625AE,  PN-H17 , color, Patron</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP DJ C6625AE,  №17 , color</t>
   </si>
   <si>
     <t>Картридж HP DJ C6656AE,  PN-H56 , чорний, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6656AE,  №56 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C6657AE,  PN-H57 , color, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C6657AE,  №57 , color</t>
   </si>
   <si>
     <t>Картридж HP DJ C6658AE,  №58 , photo</t>
   </si>
   <si>
     <t>Картридж HP DJ C8727AE,  PN-H27 , чорний, Patron</t>
   </si>
   <si>
     <t>Картридж HP DJ C8727AE,  №27 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ C8728AE,  PN-H28 , color, Patron</t>
@@ -5858,53 +5842,50 @@
   <si>
     <t>Картридж HP PS C8771HE,  №177 , блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8772HE,  №177 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS C8773HE,  №177 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP PS C8774HE,  №177 , light блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8775HE,  №177 , light пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS CB316HE,  №178 , чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB317HE,  №178 , photo чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB318HE,  №178 , блакитний</t>
   </si>
   <si>
-    <t>Картридж HP PS CB319HE,  №178 , пурпуровий</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP PS CB320HE,  №178 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ637AE  №46  чорний</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ638AE  №46  COLOR</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE F6T40AE  №46  3-PACK  2 чорний+1COLOR</t>
   </si>
   <si>
     <t>Картридж HP №305 кольоровий  3YM60AE</t>
   </si>
   <si>
     <t>Картридж HP №305 чорний  3YM61AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL кольоровий  3YM63AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL чорний  3YM62AE</t>
   </si>
   <si>
     <t>Картридж HP №653 кольоровий  3YM74AE</t>
@@ -5927,54 +5908,54 @@
   <si>
     <t>Картридж HP №712 жовтий  3ED69A</t>
   </si>
   <si>
     <t>Картридж HP №712 пурпуровий  3ED68A</t>
   </si>
   <si>
     <t>Картридж HP №712 чорний, 38 мл  3ED70A</t>
   </si>
   <si>
     <t>Картридж HP №712 чорний, 80 мл  3ED71A</t>
   </si>
   <si>
     <t>Картридж HP №912XL блакитний  3YL81AE</t>
   </si>
   <si>
     <t>Картридж HP №912XL жовтий  3YL83AE</t>
   </si>
   <si>
     <t>Картридж HP №912XL пурпуровий  3YL82AE</t>
   </si>
   <si>
     <t>Картридж HP №912XL чорний   3YL84AE</t>
   </si>
   <si>
+    <t>Картридж струменевий HP 17  C6625AE  480 арк, триколірний Barva  IC-H17C</t>
+  </si>
+  <si>
     <t>Картридж струменевий HP 78  C6578DE  560 арк, триколірний Barva  IC-H78C</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>Картридж сумісний HP 10  C4844A  2200 арк, чорний Barva  IC-10BK</t>
   </si>
   <si>
     <t>Картридж сумісний HP 121XL  CC640HE/CC641HE  600 арк, чорний Barva  IC-H121BXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 121XL  CC643HE/CC644HE  440 арк, триколірний Barva  IC-H121CXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 122XL  CH561HE/CH563HE  480 арк, чорний Barva  IC-H122BXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 122XL  CH562HE/CH564HE  330 арк, триколірний Barva  IC-H122CXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 123XL  F6V16AE/F6V18AE  330 арк, триколірний Barva  IC-H123CXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 123XL  F6V17AE/F6V19AE  480 арк, чорний Barva  IC-H123BXL</t>
   </si>
   <si>
     <t>Картридж сумісний HP 129  C9364HE  420 арк, чорний Barva  IC-H129B</t>
   </si>
@@ -6664,51 +6645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I338"/>
+  <dimension ref="A1:I337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -6837,7568 +6818,8195 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>5363</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4050.82</v>
+        <v>4046.3</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>5364</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>3954.11</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>16</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>5365</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3958.53</v>
+        <v>3954.11</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>5366</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3958.53</v>
+        <v>3954.11</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>9649</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2589.44</v>
+        <v>2586.55</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>8488</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4257.79</v>
+        <v>4253.04</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>8489</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2493.57</v>
+        <v>2490.79</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>9803</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2454.14</v>
+        <v>2451.41</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>9806</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>9807</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>9804</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>9805</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2685.76</v>
+        <v>2682.76</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25283</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1400</v>
+        <v>1398.44</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>27195</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>818.05</v>
+        <v>817.14</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>29698</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>770.5599999999999</v>
+        <v>769.7</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21414</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>16692.48</v>
+        <v>16673.85</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20647</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>3548.16</v>
+        <v>3544.2</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>23360</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1066.24</v>
+        <v>1065.05</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>23361</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>930.5</v>
+        <v>929.46</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>411</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>318.08</v>
+        <v>317.73</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>412</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1568.9</v>
+        <v>1567.15</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>415</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>416</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+      <c r="F33" s="1">
+        <v>223.75</v>
+      </c>
+      <c r="G33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="1" t="s">
         <v>39</v>
-      </c>
-[...12 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>417</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>419</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2067.07</v>
+        <v>2064.77</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>420</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2067.07</v>
+        <v>2064.77</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>421</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2067.07</v>
+        <v>2064.77</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>422</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>40</v>
       </c>
       <c r="F38" s="1">
-        <v>3766.78</v>
+        <v>3762.58</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>423</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1575.62</v>
+        <v>1573.86</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>425</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>20</v>
       </c>
       <c r="F40" s="1">
-        <v>1850.24</v>
+        <v>1848.18</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>426</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>20</v>
       </c>
       <c r="F41" s="1">
-        <v>3244.86</v>
+        <v>3241.24</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>427</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>20</v>
       </c>
       <c r="F42" s="1">
-        <v>3236.35</v>
+        <v>3232.74</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>428</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>20</v>
       </c>
       <c r="F43" s="1">
-        <v>3253.82</v>
+        <v>3250.19</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>432</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>20</v>
       </c>
       <c r="F44" s="1">
-        <v>2854.66</v>
+        <v>2851.47</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>12189</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>6347.26</v>
+        <v>6340.18</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>11977</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1554.56</v>
+        <v>1552.83</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>12043</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>20</v>
       </c>
       <c r="F47" s="1">
-        <v>989.1799999999999</v>
+        <v>988.08</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>12044</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>20</v>
       </c>
       <c r="F48" s="1">
-        <v>989.1799999999999</v>
+        <v>988.08</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>12045</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>20</v>
       </c>
       <c r="F49" s="1">
-        <v>989.1799999999999</v>
+        <v>988.08</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>433</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>40</v>
       </c>
       <c r="F50" s="1">
-        <v>2878.85</v>
+        <v>2875.64</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>434</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>40</v>
       </c>
       <c r="F51" s="1">
-        <v>2975.62</v>
+        <v>2972.3</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>435</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>40</v>
       </c>
       <c r="F52" s="1">
-        <v>2975.62</v>
+        <v>2972.3</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>11033</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1478.4</v>
+        <v>1476.75</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>11034</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1064</v>
+        <v>1062.81</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>8752</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2614.53</v>
+        <v>2611.61</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>7590</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>3988.99</v>
+        <v>3984.54</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>10304</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>100</v>
       </c>
       <c r="F57" s="1">
-        <v>640.64</v>
+        <v>639.9299999999999</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>436</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>20</v>
       </c>
       <c r="F58" s="1">
-        <v>2965.31</v>
+        <v>2962</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>10306</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>100</v>
       </c>
       <c r="F59" s="1">
-        <v>668.42</v>
+        <v>667.67</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>438</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>40</v>
       </c>
       <c r="F60" s="1">
-        <v>2774.91</v>
+        <v>2771.82</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>10307</v>
+        <v>439</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F61" s="1">
-        <v>739.2</v>
+        <v>1769.42</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>439</v>
+        <v>10308</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F62" s="1">
-        <v>1771.39</v>
+        <v>464.95</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>10308</v>
+        <v>441</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F63" s="1">
-        <v>465.47</v>
+        <v>1304.46</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>441</v>
+        <v>10309</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F64" s="1">
-        <v>1305.92</v>
+        <v>619.34</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>10309</v>
+        <v>442</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F65" s="1">
-        <v>620.03</v>
+        <v>1964.53</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1966.72</v>
+        <v>1329.08</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>443</v>
+        <v>10310</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F67" s="1">
-        <v>1330.56</v>
+        <v>413.49</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>10310</v>
+        <v>444</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F68" s="1">
-        <v>413.95</v>
+        <v>1394.41</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>444</v>
+        <v>10311</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F69" s="1">
-        <v>1395.97</v>
+        <v>578.62</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>10311</v>
+        <v>445</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F70" s="1">
-        <v>579.26</v>
+        <v>1118.75</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>445</v>
+        <v>10312</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F71" s="1">
-        <v>1120</v>
+        <v>618</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>10312</v>
+        <v>4782</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F72" s="1">
-        <v>618.6900000000001</v>
+        <v>1476.75</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>4782</v>
+        <v>5308</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>60</v>
       </c>
       <c r="F73" s="1">
-        <v>1478.4</v>
+        <v>2287.62</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>5308</v>
+        <v>25791</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2290.18</v>
+        <v>720.48</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>25791</v>
+        <v>4783</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F75" s="1">
-        <v>721.28</v>
+        <v>895</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>4783</v>
+        <v>6180</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>60</v>
       </c>
       <c r="F76" s="1">
-        <v>896</v>
+        <v>1049.84</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>6180</v>
+        <v>9669</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>1051.01</v>
+        <v>1755.99</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>9669</v>
+        <v>6181</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F78" s="1">
-        <v>1757.95</v>
+        <v>1634.27</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>6181</v>
+        <v>9670</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>1636.1</v>
+        <v>2318.05</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>9670</v>
+        <v>8728</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2320.64</v>
+        <v>1358.16</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>8728</v>
+        <v>6487</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F81" s="1">
-        <v>1359.68</v>
+        <v>1297.75</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>6487</v>
+        <v>6435</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>60</v>
       </c>
       <c r="F82" s="1">
-        <v>1299.2</v>
+        <v>925.4299999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>6435</v>
+        <v>10318</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F83" s="1">
-        <v>926.46</v>
+        <v>746.88</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>10318</v>
+        <v>5246</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F84" s="1">
-        <v>747.71</v>
+        <v>1969</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>5246</v>
+        <v>10319</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F85" s="1">
-        <v>1971.2</v>
+        <v>755.83</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>10319</v>
+        <v>7463</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F86" s="1">
-        <v>756.67</v>
+        <v>1571.17</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>7463</v>
+        <v>7208</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1572.93</v>
+        <v>1155.45</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>7208</v>
+        <v>9614</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1156.74</v>
+        <v>4053.9</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>9614</v>
+        <v>9609</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>4058.43</v>
+        <v>4053.9</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>9609</v>
+        <v>9611</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>4058.43</v>
+        <v>4053.9</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>9611</v>
+        <v>9612</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>4058.43</v>
+        <v>3933.08</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>9612</v>
+        <v>9610</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>3937.47</v>
+        <v>4053.9</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>9610</v>
+        <v>9935</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>4058.43</v>
+        <v>1243.6</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>9935</v>
+        <v>9936</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1244.99</v>
+        <v>929.91</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>9936</v>
+        <v>9937</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>930.9400000000001</v>
+        <v>929.91</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>9937</v>
+        <v>9938</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>930.9400000000001</v>
+        <v>929.91</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>9938</v>
+        <v>8033</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>930.9400000000001</v>
+        <v>1528.66</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>8033</v>
+        <v>8034</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1530.37</v>
+        <v>1528.66</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>8034</v>
+        <v>8035</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1530.37</v>
+        <v>1528.66</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>8035</v>
+        <v>8032</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1530.37</v>
+        <v>2179.33</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>8032</v>
+        <v>18164</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>2181.76</v>
+        <v>2934.71</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>18164</v>
+        <v>18165</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>2937.98</v>
+        <v>2505.55</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>18165</v>
+        <v>9613</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>2508.35</v>
+        <v>4284.37</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>9613</v>
+        <v>8753</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>4289.15</v>
+        <v>2305.97</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>8753</v>
+        <v>8756</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>8756</v>
+        <v>8757</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>8757</v>
+        <v>8754</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>8754</v>
+        <v>8755</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>8755</v>
+        <v>9869</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F109" s="1">
-        <v>2308.54</v>
+        <v>1417.68</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>9869</v>
+        <v>9849</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>60</v>
       </c>
       <c r="F110" s="1">
-        <v>1419.26</v>
+        <v>1376.51</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>9849</v>
+        <v>13358</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>1378.05</v>
+        <v>755.83</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>13358</v>
+        <v>17213</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>756.67</v>
+        <v>903.95</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>17213</v>
+        <v>11936</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>904.96</v>
+        <v>1012.25</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>11936</v>
+        <v>11937</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1013.38</v>
+        <v>1235.55</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>11937</v>
+        <v>11938</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>1236.93</v>
+        <v>2444.69</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>11938</v>
+        <v>11939</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>2447.42</v>
+        <v>2073.27</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>11939</v>
+        <v>11368</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>2075.58</v>
+        <v>2693.06</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>11368</v>
+        <v>20108</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>2696.06</v>
+        <v>1526.87</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>20108</v>
+        <v>16380</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1528.58</v>
+        <v>852.9400000000001</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>16380</v>
+        <v>16593</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>853.89</v>
+        <v>733.45</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>16593</v>
+        <v>28713</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>734.27</v>
+        <v>266.71</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>28713</v>
+        <v>17531</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F122" s="1">
-        <v>267.01</v>
+        <v>625.16</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>17531</v>
+        <v>28714</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>625.86</v>
+        <v>228.23</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>28714</v>
+        <v>19711</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F124" s="1">
-        <v>228.48</v>
+        <v>574.59</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>19711</v>
+        <v>28715</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>575.23</v>
+        <v>228.23</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>28715</v>
+        <v>19712</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F126" s="1">
-        <v>228.48</v>
+        <v>574.59</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>19712</v>
+        <v>28716</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>575.23</v>
+        <v>228.23</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>28716</v>
+        <v>19713</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F128" s="1">
-        <v>228.48</v>
+        <v>574.59</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>19713</v>
+        <v>16398</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E129" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>575.23</v>
+        <v>2450.96</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>16398</v>
+        <v>28717</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>2453.7</v>
+        <v>415.73</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>28717</v>
+        <v>16391</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>416.19</v>
+        <v>1924.25</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>16391</v>
+        <v>28718</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1926.4</v>
+        <v>415.73</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>28718</v>
+        <v>16392</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>416.19</v>
+        <v>2126.52</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>16392</v>
+        <v>28719</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>2128.9</v>
+        <v>415.73</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>28719</v>
+        <v>16393</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>416.19</v>
+        <v>2126.52</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>16393</v>
+        <v>28720</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>2128.9</v>
+        <v>415.73</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>28720</v>
+        <v>16394</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>416.19</v>
+        <v>3992.6</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>16394</v>
+        <v>16395</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>3997.06</v>
+        <v>4828.08</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>16395</v>
+        <v>16396</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>4833.47</v>
+        <v>4828.08</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>16396</v>
+        <v>16397</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>4833.47</v>
+        <v>4828.08</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>16397</v>
+        <v>19823</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>4833.47</v>
+        <v>1138.89</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>19823</v>
+        <v>28329</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1140.16</v>
+        <v>604.5700000000001</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>28329</v>
+        <v>19822</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>605.25</v>
+        <v>935.72</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>19822</v>
+        <v>19825</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>936.77</v>
+        <v>1950.21</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>19825</v>
+        <v>19824</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1952.38</v>
+        <v>1950.21</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>19824</v>
+        <v>21784</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1952.38</v>
+        <v>642.61</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>21784</v>
+        <v>21783</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>643.33</v>
+        <v>767.91</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>21783</v>
+        <v>25755</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>768.77</v>
+        <v>3880.27</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>25755</v>
+        <v>21345</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>3884.61</v>
+        <v>2046.42</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>21345</v>
+        <v>24932</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>2048.7</v>
+        <v>1396.2</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>24932</v>
+        <v>24934</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1397.76</v>
+        <v>805.05</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>24934</v>
+        <v>28744</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>805.95</v>
+        <v>327.57</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>28744</v>
+        <v>24935</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>327.94</v>
+        <v>805.05</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>24935</v>
+        <v>28746</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>805.95</v>
+        <v>327.57</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>28746</v>
+        <v>24936</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>327.94</v>
+        <v>805.05</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>24936</v>
+        <v>28747</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>805.95</v>
+        <v>327.57</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>28747</v>
+        <v>24933</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>327.94</v>
+        <v>2088.04</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>24933</v>
+        <v>24937</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>2090.37</v>
+        <v>1109.35</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>24937</v>
+        <v>24939</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1110.59</v>
+        <v>1109.35</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>24939</v>
+        <v>24940</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1110.59</v>
+        <v>1109.35</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>24940</v>
+        <v>8481</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F161" s="1">
-        <v>1110.59</v>
+        <v>1227.94</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>8481</v>
+        <v>9054</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>60</v>
       </c>
       <c r="F162" s="1">
-        <v>1229.31</v>
+        <v>2067.45</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>9054</v>
+        <v>8482</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>60</v>
       </c>
       <c r="F163" s="1">
-        <v>2069.76</v>
+        <v>1492.41</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>8482</v>
+        <v>9055</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>60</v>
       </c>
       <c r="F164" s="1">
-        <v>1494.08</v>
+        <v>1722.88</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>9055</v>
+        <v>25709</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>1724.8</v>
+        <v>1014.93</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>25709</v>
+        <v>17987</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F166" s="1">
-        <v>1016.06</v>
+        <v>1247.18</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>17987</v>
+        <v>28722</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>1248.58</v>
+        <v>266.71</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>28722</v>
+        <v>28723</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>267.01</v>
+        <v>223.75</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>28723</v>
+        <v>11853</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>224</v>
+        <v>940.2</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>11853</v>
+        <v>28724</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>941.25</v>
+        <v>223.75</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>28724</v>
+        <v>11854</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>224</v>
+        <v>940.2</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>11854</v>
+        <v>28725</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>941.25</v>
+        <v>223.75</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>28725</v>
+        <v>11855</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>224</v>
+        <v>940.2</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>11855</v>
+        <v>11856</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>941.25</v>
+        <v>2044.18</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>11856</v>
+        <v>17973</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F175" s="1">
-        <v>2046.46</v>
+        <v>2732.44</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>17973</v>
+        <v>28748</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>2735.49</v>
+        <v>559.38</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>28748</v>
+        <v>16654</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>560</v>
+        <v>1988.69</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>16654</v>
+        <v>28749</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1990.91</v>
+        <v>457.79</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>28749</v>
+        <v>17708</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F179" s="1">
-        <v>458.3</v>
+        <v>1988.69</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>17708</v>
+        <v>28814</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1990.91</v>
+        <v>457.79</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>28814</v>
+        <v>17709</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F181" s="1">
-        <v>458.3</v>
+        <v>1988.69</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>17709</v>
+        <v>28815</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1990.91</v>
+        <v>457.79</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>28815</v>
+        <v>16653</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>458.3</v>
+        <v>1355.93</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>16653</v>
+        <v>16558</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>1357.44</v>
+        <v>1786.42</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>16558</v>
+        <v>28737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>1788.42</v>
+        <v>594.28</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>28737</v>
+        <v>16559</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>594.9400000000001</v>
+        <v>991.66</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>16559</v>
+        <v>28738</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>992.77</v>
+        <v>399.62</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>28738</v>
+        <v>16555</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>400.06</v>
+        <v>991.66</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>16555</v>
+        <v>28741</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>992.77</v>
+        <v>399.62</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>28741</v>
+        <v>16560</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>400.06</v>
+        <v>991.66</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>16560</v>
+        <v>28742</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>992.77</v>
+        <v>399.62</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>28742</v>
+        <v>16286</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>400.06</v>
+        <v>1094.59</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>16286</v>
+        <v>19511</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1095.81</v>
+        <v>447.5</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>19511</v>
+        <v>19512</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>19512</v>
+        <v>19513</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>19513</v>
+        <v>23649</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>448</v>
+        <v>1688.87</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>23649</v>
+        <v>23650</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1690.75</v>
+        <v>1708.11</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>23650</v>
+        <v>23652</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1710.02</v>
+        <v>1686.18</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>23652</v>
+        <v>23648</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>1688.06</v>
+        <v>2552.99</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>23648</v>
+        <v>25718</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>2555.84</v>
+        <v>545.95</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>25718</v>
+        <v>25717</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>25717</v>
+        <v>25716</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>546.5599999999999</v>
+        <v>545.95</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>25716</v>
+        <v>25714</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>546.5599999999999</v>
+        <v>876.21</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>25714</v>
+        <v>25721</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>877.1799999999999</v>
+        <v>974.21</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>25721</v>
+        <v>25722</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>975.3</v>
+        <v>974.21</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>25722</v>
+        <v>25723</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>975.3</v>
+        <v>974.21</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>25723</v>
+        <v>25720</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>975.3</v>
+        <v>1983.77</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>25720</v>
+        <v>6735</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F208" s="1">
-        <v>1985.98</v>
+        <v>2246</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>6735</v>
+        <v>6736</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>30</v>
       </c>
       <c r="F209" s="1">
-        <v>2248.51</v>
+        <v>1316.55</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>6736</v>
+        <v>6737</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>30</v>
       </c>
       <c r="F210" s="1">
-        <v>1318.02</v>
+        <v>775.97</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>6737</v>
+        <v>6738</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>30</v>
       </c>
       <c r="F211" s="1">
-        <v>776.83</v>
+        <v>845.78</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>6738</v>
+        <v>6739</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>30</v>
       </c>
       <c r="F212" s="1">
-        <v>846.72</v>
+        <v>780.89</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>6739</v>
+        <v>6740</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>30</v>
       </c>
       <c r="F213" s="1">
-        <v>781.76</v>
+        <v>790.29</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>6740</v>
+        <v>6741</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>30</v>
       </c>
       <c r="F214" s="1">
-        <v>791.17</v>
+        <v>790.29</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>6741</v>
+        <v>10019</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="F215" s="1">
-        <v>791.17</v>
+        <v>649.77</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>10019</v>
+        <v>10023</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>60</v>
       </c>
       <c r="F216" s="1">
-        <v>650.5</v>
+        <v>566.09</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>10023</v>
+        <v>10020</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>60</v>
       </c>
       <c r="F217" s="1">
-        <v>566.72</v>
+        <v>576.38</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>10020</v>
+        <v>10022</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>60</v>
       </c>
       <c r="F218" s="1">
-        <v>577.02</v>
+        <v>576.38</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>10021</v>
+        <v>20683</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>577.02</v>
+        <v>797</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>10022</v>
+        <v>20682</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>577.02</v>
+        <v>672.15</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>20683</v>
+        <v>20684</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>797.89</v>
+        <v>1390.38</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>20682</v>
+        <v>29029</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>672.9</v>
+        <v>668.5700000000001</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>20684</v>
+        <v>29028</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>1391.94</v>
+        <v>668.5700000000001</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>29029</v>
+        <v>29031</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>669.3099999999999</v>
+        <v>1170.66</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>29028</v>
+        <v>29030</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>669.3099999999999</v>
+        <v>1274.93</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>29031</v>
+        <v>34044</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>1171.97</v>
+        <v>792.52</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>29030</v>
+        <v>34043</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>1276.35</v>
+        <v>886.05</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>34044</v>
+        <v>34122</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D228" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>883.01</v>
+        <v>4204.71</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>34043</v>
+        <v>34120</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D229" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>887.04</v>
+        <v>4204.71</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>34122</v>
+        <v>34121</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D230" s="1">
         <v>3215902000</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>4209.41</v>
+        <v>4204.71</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>34120</v>
+        <v>34119</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D231" s="1">
         <v>3215902000</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>4209.41</v>
+        <v>1933.2</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>34121</v>
+        <v>34117</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D232" s="1">
         <v>3215902000</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>4209.41</v>
+        <v>1933.2</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>34119</v>
+        <v>34118</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D233" s="1">
         <v>3215902000</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>1935.36</v>
+        <v>1933.2</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>34117</v>
+        <v>34116</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D234" s="1">
         <v>3215902000</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>1935.36</v>
+        <v>2322.08</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>34118</v>
+        <v>34115</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D235" s="1">
         <v>3215902000</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>1935.36</v>
+        <v>3779.59</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>34116</v>
+        <v>31273</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D236" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>2324.67</v>
+        <v>1217.2</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>34115</v>
+        <v>31272</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D237" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>3783.81</v>
+        <v>1217.2</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>31273</v>
+        <v>31271</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>1218.56</v>
+        <v>1217.2</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>31272</v>
+        <v>31256</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>1218.56</v>
+        <v>2388.31</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>31271</v>
+        <v>35090</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>1218.56</v>
+        <v>691.39</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>31256</v>
+        <v>34775</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>2390.98</v>
+        <v>714.66</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>34775</v>
+        <v>30769</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D242" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>715.46</v>
+        <v>244.34</v>
       </c>
       <c r="G242" s="1"/>
       <c r="H242" s="5" t="s">
-        <v>249</v>
+        <v>15</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>30769</v>
+        <v>30225</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D243" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>244.61</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>30225</v>
+        <v>30226</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>643.78</v>
+        <v>676.17</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>30226</v>
+        <v>30227</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>676.9299999999999</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>30227</v>
+        <v>30228</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>588.22</v>
+        <v>680.2</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>30228</v>
+        <v>30257</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>680.96</v>
+        <v>623.8200000000001</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>30257</v>
+        <v>30270</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>624.51</v>
+        <v>586.23</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>30270</v>
+        <v>30659</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>586.88</v>
+        <v>755.83</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>30659</v>
+        <v>30663</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>756.67</v>
+        <v>724.5</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>30663</v>
+        <v>30660</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>725.3099999999999</v>
+        <v>569.67</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>30660</v>
+        <v>30271</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>570.3</v>
+        <v>625.16</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>30271</v>
+        <v>30661</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>625.86</v>
+        <v>693.1799999999999</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>30661</v>
+        <v>30662</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>693.95</v>
+        <v>682.4400000000001</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>30662</v>
+        <v>30664</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>683.2</v>
+        <v>672.15</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>30664</v>
+        <v>30272</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>672.9</v>
+        <v>806.84</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>30272</v>
+        <v>30273</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>807.74</v>
+        <v>856.96</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>30273</v>
+        <v>30274</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>857.92</v>
+        <v>755.83</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>30274</v>
+        <v>33716</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>756.67</v>
+        <v>427.36</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>33716</v>
+        <v>30268</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>427.84</v>
+        <v>672.59</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>30268</v>
+        <v>30275</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>673.34</v>
+        <v>504.78</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>30275</v>
+        <v>30276</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>505.34</v>
+        <v>655.14</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>30276</v>
+        <v>30278</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>655.87</v>
+        <v>748.22</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>30278</v>
+        <v>30277</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>749.0599999999999</v>
+        <v>805.5</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>30277</v>
+        <v>30206</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>806.4</v>
+        <v>632.77</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>30206</v>
+        <v>30279</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>633.47</v>
+        <v>594.73</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>30279</v>
+        <v>30280</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>595.39</v>
+        <v>644.4</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>30280</v>
+        <v>30281</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>645.12</v>
+        <v>554.9</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>30281</v>
+        <v>30282</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>555.52</v>
+        <v>705.71</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>30282</v>
+        <v>30283</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>706.5</v>
+        <v>554.9</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>30283</v>
+        <v>30284</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>555.52</v>
+        <v>540.58</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>30284</v>
+        <v>30285</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>541.1799999999999</v>
+        <v>632.77</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>30285</v>
+        <v>30286</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>633.47</v>
+        <v>585.33</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>30286</v>
+        <v>30287</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>585.98</v>
+        <v>641.27</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>30287</v>
+        <v>30288</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>641.98</v>
+        <v>694.0700000000001</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>30288</v>
+        <v>31236</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>694.85</v>
+        <v>532.53</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>31236</v>
+        <v>31237</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>533.12</v>
+        <v>394.25</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>31237</v>
+        <v>31238</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>31238</v>
+        <v>31239</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>31239</v>
+        <v>32524</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D280" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>394.69</v>
+        <v>895.45</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>32524</v>
+        <v>32525</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D281" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>896.45</v>
+        <v>895.45</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>32525</v>
+        <v>32522</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D282" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>896.45</v>
+        <v>895.45</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>32522</v>
+        <v>32523</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D283" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>896.45</v>
+        <v>1178.72</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>32523</v>
+        <v>33250</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D284" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>1180.03</v>
+        <v>572.8</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>33250</v>
+        <v>33251</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D285" s="1">
         <v>3215902000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>33251</v>
+        <v>33252</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D286" s="1">
         <v>3215902000</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>33252</v>
+        <v>33253</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D287" s="1">
         <v>3215902000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>33253</v>
+        <v>33254</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D288" s="1">
         <v>3215902000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>33254</v>
+        <v>33255</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D289" s="1">
         <v>3215902000</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>573.4400000000001</v>
+        <v>572.8</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>33255</v>
+        <v>30772</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D290" s="1">
         <v>3215902000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>573.4400000000001</v>
+        <v>210.77</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>30772</v>
+        <v>30770</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D291" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>211.01</v>
+        <v>210.77</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>30770</v>
+        <v>30771</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>211.01</v>
+        <v>210.77</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>30771</v>
+        <v>32624</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>211.01</v>
+        <v>210.77</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>32624</v>
+        <v>30289</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>211.01</v>
+        <v>705.71</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>30289</v>
+        <v>30290</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>706.5</v>
+        <v>755.83</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>30290</v>
+        <v>31274</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>756.67</v>
+        <v>411.7</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>31274</v>
+        <v>31275</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>412.16</v>
+        <v>411.7</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>31275</v>
+        <v>31276</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>412.16</v>
+        <v>411.7</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>31276</v>
+        <v>31257</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>412.16</v>
+        <v>659.17</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>31257</v>
+        <v>33256</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D300" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>659.9</v>
+        <v>813.5599999999999</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>33256</v>
+        <v>33257</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D301" s="1">
         <v>3215902000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>814.46</v>
+        <v>813.5599999999999</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>33257</v>
+        <v>33258</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D302" s="1">
         <v>3215902000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>814.46</v>
+        <v>813.5599999999999</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>33258</v>
+        <v>33259</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D303" s="1">
         <v>3215902000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>814.46</v>
+        <v>915.14</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>33259</v>
+        <v>33260</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D304" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>916.16</v>
+        <v>377.24</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>33260</v>
+        <v>33261</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>377.66</v>
+        <v>330.26</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>33261</v>
+        <v>33262</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>330.62</v>
+        <v>330.26</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>33262</v>
+        <v>33263</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>330.62</v>
+        <v>330.26</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>33263</v>
+        <v>33264</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D308" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>330.62</v>
+        <v>425.13</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>33264</v>
+        <v>33265</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D309" s="1">
         <v>3215902000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>425.6</v>
+        <v>394.25</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>33265</v>
+        <v>33266</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D310" s="1">
         <v>3215902000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>33266</v>
+        <v>33267</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D311" s="1">
         <v>3215902000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>394.69</v>
+        <v>394.25</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>33267</v>
+        <v>31269</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D312" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>394.69</v>
+        <v>693.63</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>31269</v>
+        <v>31268</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>694.4</v>
+        <v>693.63</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>31268</v>
+        <v>31267</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>694.4</v>
+        <v>693.63</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>31267</v>
+        <v>31266</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>694.4</v>
+        <v>744.64</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>31266</v>
+        <v>33268</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>745.47</v>
+        <v>836.38</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>33268</v>
+        <v>33269</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>837.3099999999999</v>
+        <v>836.38</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>33269</v>
+        <v>33270</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>837.3099999999999</v>
+        <v>836.38</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>33270</v>
+        <v>33271</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>837.3099999999999</v>
+        <v>1037.31</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I319" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>33271</v>
+        <v>33272</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>1038.46</v>
+        <v>1037.31</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>33272</v>
+        <v>33273</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>1038.46</v>
+        <v>943.33</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>33273</v>
+        <v>33274</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>944.38</v>
+        <v>943.33</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I322" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>33274</v>
+        <v>33275</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>944.38</v>
+        <v>943.33</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>33275</v>
+        <v>33276</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>944.38</v>
+        <v>1696.92</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>33276</v>
+        <v>33277</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>1698.82</v>
+        <v>1696.92</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>33277</v>
+        <v>33278</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1698.82</v>
+        <v>1696.92</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I326" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>33278</v>
+        <v>33279</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>1698.82</v>
+        <v>1886.21</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>33279</v>
+        <v>33280</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1888.32</v>
+        <v>3886.54</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>33280</v>
+        <v>33281</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>3890.88</v>
+        <v>3886.54</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I329" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>33281</v>
+        <v>33282</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>3890.88</v>
+        <v>3886.54</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>33282</v>
+        <v>33283</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>3890.88</v>
+        <v>3886.54</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>33283</v>
+        <v>30665</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>3890.88</v>
+        <v>572.35</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>30665</v>
+        <v>28358</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>572.99</v>
+        <v>2181.56</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>28358</v>
+        <v>31277</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>2184</v>
+        <v>4175.62</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>31277</v>
+        <v>26730</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>4180.29</v>
+        <v>4442.33</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>26730</v>
+        <v>18267</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>4447.3</v>
+        <v>7160</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:9" outlineLevel="2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9">
       <c r="A337" s="1"/>
-      <c r="B337" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B337" s="1"/>
+      <c r="C337" s="1"/>
+      <c r="D337" s="1"/>
+      <c r="E337" s="1"/>
+      <c r="F337" s="1"/>
       <c r="G337" s="1"/>
       <c r="H337" s="1"/>
-      <c r="I337" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I338" s="1"/>
+      <c r="I337" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>