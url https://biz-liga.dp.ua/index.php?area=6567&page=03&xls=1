--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2128,983 +2128,983 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~100 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Deskjet 1110, 1111, 1112, 2130A, 2130, 2132, 2134, 2620, 2630, 2632, 3630, 3632, 3633, 3634,3639, 3720, 3722, 3723, 3730, 3732, 3733, 3752, 3755, 3758; OfficeJet 3830, 3831, 3832, 3833, 3834, 4650, 4652, 4654, 4655, 5220, 5255; Envy 4512, 4516, 4520, 4522, 4523  збільшений ресурс</t>
+          <t xml:space="preserve">DeskJet 2130/ 2620/ 2630/ 2632/ 3630/ 3639  120 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet 2130/ 2620/ 2630/ 2632/ 3630/ 3639  120 стор.</t>
+          <t xml:space="preserve">~330 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
     <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~330 стр@5%, для DeskJet 2130</t>
+          <t xml:space="preserve">~480 стр@5%, для DeskJet 2130</t>
         </r>
       </text>
     </comment>
     <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~480 стр@5%, для DeskJet 2130</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  200 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  200 стор.</t>
+          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  360 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DeskJet Ink Advantage 1115/ 2135/ 3635/ 3835  360 стор.</t>
+          <t xml:space="preserve">DesignJet T120, DesignJet T520 24'', DesignJet T520 36'', DesignJet ?520, DesignJet ?520, DesignJet T125, DesignJet T530, DesignJet T130</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DesignJet T120, DesignJet T520 24'', DesignJet T520 36'', DesignJet ?520, DesignJet ?520, DesignJet T125, DesignJet T530, DesignJet T130</t>
+          <t xml:space="preserve">DJ 3920/ 3940; PSC1410  Black 150 стор; Tri-color 138 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C152" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний</t>
         </r>
       </text>
     </comment>
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C154" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	400</t>
         </r>
       </text>
     </comment>
+    <comment ref="C155" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6220/ 6810/ 6812/ 6815/ 6820, OfficeJet Pro 6230/ 6830/ 6835  14.6 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C156" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Виробник друкуючого пристрою:	HP
 Оригінальний/сумісний:	Оригінальний
 Ресурс, арк.:	825</t>
         </r>
       </text>
     </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">200 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">200 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">1000 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1000 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">165 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">165 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">570 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
         </r>
       </text>
     </comment>
     <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">570 стр@7.5%  А4  для Photosmart C4283/C5283/C5783, Photosmart D5363</t>
+          <t xml:space="preserve">~200 стр@5%, для OJ J4580/4660</t>
         </r>
       </text>
     </comment>
     <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">~200 стр@5%, для OJ J4580/4660</t>
+          <t xml:space="preserve">OfficeJet 6500 Series  420 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet 6500 Series  420 стр</t>
+          <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  56.6 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  56.6 мл</t>
+          <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6000/ 6000 Wireless/ 6500/ 6500 Wireless/ 6500A Plus/ 6500A/ 7000/ 7500A  14.6 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">700 стр@5%  6 мл  для Officejet 6500/7000</t>
+          <t xml:space="preserve">1200 стр@5%  49мл  для Officejet 6500/7000</t>
         </r>
       </text>
     </comment>
     <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1200 стр@5%  49мл  для Officejet 6500/7000</t>
+          <t xml:space="preserve">2300 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
     <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2300 стор@5%, для OJ Pro 8100 N811a/N811d</t>
+          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  73 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  73 мл</t>
+          <t xml:space="preserve">1500 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
     <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1500 стр@5%, для OJ Pro 8100 N811a/N811d</t>
+          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
     <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стор@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet Pro 251dw/ 276dw/ 8100/ 8600/ 8600 Plus/ 8610/ 8615/ 8620/ 8625/ 8630/ 8640/ 8660  26 мл</t>
+          <t xml:space="preserve">1000 стр@5%, для OJ Pro 8100 N811a/N811d</t>
         </r>
       </text>
     </comment>
     <comment ref="C183" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  40 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C185" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C186" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C187" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C188" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C189" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">825 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C190" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OfficeJet 6100/ 6600/ 6700/ 7110/ 7610/ 7612  14 мл</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C191" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">400 стр@5%
 для Officejet 6700 Premium</t>
         </r>
       </text>
     </comment>
+    <comment ref="C192" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6600 стр@5% для Officejet Pro X451dw</t>
+          <t xml:space="preserve">Officejet Pro 8210/ 8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Officejet Pro 8210/ 8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
+          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  1 600 стр.</t>
+          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  2 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Officejet Pro 8210/8218/8710/ 8720/ 8725/ 8730/ 8740/ 7720A/7730A/7740  2 000 стр.</t>
+          <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
     <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
     <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3188,195 +3188,195 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
         </r>
       </text>
     </comment>
     <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">OfficeJet 6950/ Pro 6960 / 6970</t>
+          <t xml:space="preserve">17 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">17 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+          <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">4 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C210" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">3.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C211" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+          <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
         </r>
       </text>
     </comment>
     <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">5.5 ml для Photosmart 8253/D7163/D7263/D7363/D7463, PSC 3213/3313/C5183/C6183/6283/C7183/C7283/C8183</t>
+          <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">250 стр для Photosmart D5463/C5383/C6383/B8553</t>
+          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
         </r>
       </text>
     </comment>
     <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -5165,100 +5165,97 @@
           <t xml:space="preserve">DJ T1120 Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР DesignJet 100/100 Plus/110/110 Plus/70 PrinterCAD SERVICE STATION ROHS SV, C7796-60203</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для струменевих принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP струйні</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4810A,  №11 , чорний</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4811A,  №11 , блакитний</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4812A,  №11 , пурпуровий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C4813A,  №11 , жовтий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C5019A,  №84 , чорний</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9381A,  №88 ,чорний/жовтий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9382A,  №88 , блакитний/пурпуровий</t>
   </si>
   <si>
     <t>Друкуюча голівка HP C9420A,  №85 , блакитний</t>
@@ -5614,53 +5611,50 @@
   <si>
     <t>Картридж HP DJ CZ131A/CZ135A №711 26 мл, пурпуровий Patron  PN-H711M</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ132A  №711 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ132A/CZ136A №711 26 мл, жовтий Patron  PN-H711Y</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ133A   №711 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ134A  №711 , блакитний 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ135A  №711 , пурпуровий 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ CZ136A  №711 , жовтий 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V16AE  №123 , color</t>
   </si>
   <si>
-    <t>Картридж HP DJ F6V16AE/F6V18AE 123XL 330 мл, триколірний Patron  PN-H123CXL</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP DJ F6V17AE  №123 , чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V18AE  №123XL , color MAX</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V19AE  №123XL , чорний MAX</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V24AE  №652  color</t>
   </si>
   <si>
     <t>Картридж HP DJ F6V25AE  №652  чорний</t>
   </si>
   <si>
     <t>Картридж HP DJ P2V32A  №711  color 3-Pack</t>
   </si>
   <si>
     <t>Картридж HP DJ SD367AE  №21/22  чорний/TRI-COLOR COMBO PACK</t>
   </si>
   <si>
     <t>Картридж HP OJ C2P19AE  №934  чорний</t>
   </si>
   <si>
     <t>Картридж HP OJ C2P20AE  №935  блакитний</t>
@@ -5840,50 +5834,53 @@
     <t>Картридж HP PS C8721HE,  №177 , чорний</t>
   </si>
   <si>
     <t>Картридж HP PS C8771HE,  №177 , блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8772HE,  №177 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS C8773HE,  №177 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP PS C8774HE,  №177 , light блакитний</t>
   </si>
   <si>
     <t>Картридж HP PS C8775HE,  №177 , light пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS CB316HE,  №178 , чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB317HE,  №178 , photo чорний</t>
   </si>
   <si>
     <t>Картридж HP PS CB318HE,  №178 , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP PS CB319HE,  №178 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP PS CB320HE,  №178 , жовтий</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ637AE  №46  чорний</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE CZ638AE  №46  COLOR</t>
   </si>
   <si>
     <t>Картридж HP ULTRA INK ADVANTAGE F6T40AE  №46  3-PACK  2 чорний+1COLOR</t>
   </si>
   <si>
     <t>Картридж HP №305 кольоровий  3YM60AE</t>
   </si>
   <si>
     <t>Картридж HP №305 чорний  3YM61AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL кольоровий  3YM63AE</t>
   </si>
   <si>
     <t>Картридж HP №305XL чорний  3YM62AE</t>
   </si>
@@ -6818,8183 +6815,7531 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>5363</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4046.3</v>
+        <v>4118.63</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>5364</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3954.11</v>
+        <v>4024.8</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>5365</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3954.11</v>
+        <v>4024.8</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>5366</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3954.11</v>
+        <v>4024.8</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>9649</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2586.55</v>
+        <v>2632.79</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>8488</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4253.04</v>
+        <v>4329.07</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>8489</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2490.79</v>
+        <v>2535.31</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>9803</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2451.41</v>
+        <v>2495.23</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>9806</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2682.76</v>
+        <v>2730.72</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>9807</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2682.76</v>
+        <v>2730.72</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>9804</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2682.76</v>
+        <v>2730.72</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>9805</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2682.76</v>
+        <v>2730.72</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25283</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>27195</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>817.14</v>
+        <v>831.74</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>29698</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>769.7</v>
+        <v>783.46</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21414</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>16673.85</v>
+        <v>16971.93</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20647</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>3544.2</v>
+        <v>3607.56</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>23360</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1065.05</v>
+        <v>1084.09</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>23361</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>929.46</v>
+        <v>946.0700000000001</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>411</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>317.73</v>
+        <v>323.41</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>412</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1567.15</v>
+        <v>1595.16</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>415</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+      <c r="F32" s="1">
+        <v>227.75</v>
+      </c>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+      <c r="I32" s="1" t="s">
         <v>38</v>
-      </c>
-[...14 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>416</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>417</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>419</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2064.77</v>
+        <v>2101.68</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>420</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2064.77</v>
+        <v>2101.68</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>421</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>2064.77</v>
+        <v>2101.68</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>422</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>40</v>
       </c>
       <c r="F38" s="1">
-        <v>3762.58</v>
+        <v>3829.84</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>423</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1573.86</v>
+        <v>1601.99</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>425</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>20</v>
       </c>
       <c r="F40" s="1">
-        <v>1848.18</v>
+        <v>1881.22</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>426</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>20</v>
       </c>
       <c r="F41" s="1">
-        <v>3241.24</v>
+        <v>3299.19</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>427</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>20</v>
       </c>
       <c r="F42" s="1">
-        <v>3232.74</v>
+        <v>3290.53</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>428</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>20</v>
       </c>
       <c r="F43" s="1">
-        <v>3250.19</v>
+        <v>3308.3</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>432</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>20</v>
       </c>
       <c r="F44" s="1">
-        <v>2851.47</v>
+        <v>2902.45</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>12189</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>6340.18</v>
+        <v>6453.52</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>11977</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1552.83</v>
+        <v>1580.59</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>12043</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>20</v>
       </c>
       <c r="F47" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>12044</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>20</v>
       </c>
       <c r="F48" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>12045</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>20</v>
       </c>
       <c r="F49" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>433</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>40</v>
       </c>
       <c r="F50" s="1">
-        <v>2875.64</v>
+        <v>2927.04</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>434</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>40</v>
       </c>
       <c r="F51" s="1">
-        <v>2972.3</v>
+        <v>3025.43</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>435</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>40</v>
       </c>
       <c r="F52" s="1">
-        <v>2972.3</v>
+        <v>3025.43</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>11033</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1476.75</v>
+        <v>1503.15</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>11034</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1062.81</v>
+        <v>1081.81</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>8752</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2611.61</v>
+        <v>2658.3</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>7590</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>3984.54</v>
+        <v>4055.77</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>10304</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>100</v>
       </c>
       <c r="F57" s="1">
-        <v>639.9299999999999</v>
+        <v>651.37</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
+      <c r="H57" s="1"/>
+      <c r="I57" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>436</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>20</v>
       </c>
       <c r="F58" s="1">
-        <v>2962</v>
+        <v>3014.95</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>10306</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>100</v>
       </c>
       <c r="F59" s="1">
-        <v>667.67</v>
+        <v>679.61</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>438</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>40</v>
       </c>
       <c r="F60" s="1">
-        <v>2771.82</v>
+        <v>2821.37</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>439</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>20</v>
       </c>
       <c r="F61" s="1">
-        <v>1769.42</v>
+        <v>1801.05</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
+      <c r="H61" s="1"/>
+      <c r="I61" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>10308</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>100</v>
       </c>
       <c r="F62" s="1">
-        <v>464.95</v>
+        <v>473.26</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>441</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>60</v>
       </c>
       <c r="F63" s="1">
-        <v>1304.46</v>
+        <v>1327.78</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>10309</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>100</v>
       </c>
       <c r="F64" s="1">
-        <v>619.34</v>
+        <v>630.41</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>442</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>60</v>
       </c>
       <c r="F65" s="1">
-        <v>1964.53</v>
+        <v>1999.65</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
+      <c r="H65" s="1"/>
+      <c r="I65" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>443</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1329.08</v>
+        <v>1352.84</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>10310</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>100</v>
       </c>
       <c r="F67" s="1">
-        <v>413.49</v>
+        <v>420.88</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
+      <c r="H67" s="1"/>
+      <c r="I67" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>444</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>60</v>
       </c>
       <c r="F68" s="1">
-        <v>1394.41</v>
+        <v>1419.34</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>10311</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>100</v>
       </c>
       <c r="F69" s="1">
-        <v>578.62</v>
+        <v>588.96</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>445</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>60</v>
       </c>
       <c r="F70" s="1">
-        <v>1118.75</v>
+        <v>1138.75</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>10312</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>100</v>
       </c>
       <c r="F71" s="1">
-        <v>618</v>
+        <v>629.05</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>4782</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>60</v>
       </c>
       <c r="F72" s="1">
-        <v>1476.75</v>
+        <v>1503.15</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>5308</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>60</v>
       </c>
       <c r="F73" s="1">
-        <v>2287.62</v>
+        <v>2328.52</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>25791</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>720.48</v>
+        <v>733.36</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>4783</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>60</v>
       </c>
       <c r="F75" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>6180</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>60</v>
       </c>
       <c r="F76" s="1">
-        <v>1049.84</v>
+        <v>1068.6</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>9669</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>1755.99</v>
+        <v>1787.38</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
+      <c r="H77" s="1"/>
+      <c r="I77" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>6181</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>60</v>
       </c>
       <c r="F78" s="1">
-        <v>1634.27</v>
+        <v>1663.49</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
+      <c r="H78" s="1"/>
+      <c r="I78" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>9670</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2318.05</v>
+        <v>2359.49</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
+      <c r="H79" s="1"/>
+      <c r="I79" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>8728</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1358.16</v>
+        <v>1382.44</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>6487</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>60</v>
       </c>
       <c r="F81" s="1">
-        <v>1297.75</v>
+        <v>1320.95</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>6435</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>60</v>
       </c>
       <c r="F82" s="1">
-        <v>925.4299999999999</v>
+        <v>941.97</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
+      <c r="H82" s="1"/>
+      <c r="I82" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>10318</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>100</v>
       </c>
       <c r="F83" s="1">
-        <v>746.88</v>
+        <v>760.23</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>5246</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>60</v>
       </c>
       <c r="F84" s="1">
-        <v>1969</v>
+        <v>2004.2</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>10319</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>100</v>
       </c>
       <c r="F85" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
+      <c r="H85" s="1"/>
+      <c r="I85" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>7463</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>60</v>
       </c>
       <c r="F86" s="1">
-        <v>1571.17</v>
+        <v>1599.26</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>7208</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1155.45</v>
+        <v>1176.1</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>9614</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>4053.9</v>
+        <v>4126.37</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>9609</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>4053.9</v>
+        <v>4126.37</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>9611</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>4053.9</v>
+        <v>4126.37</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>9612</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>3933.08</v>
+        <v>4003.39</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>9610</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>4053.9</v>
+        <v>4126.37</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>9935</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1243.6</v>
+        <v>1265.83</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>9936</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>9937</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>9938</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>8033</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1528.66</v>
+        <v>1555.99</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>8034</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1528.66</v>
+        <v>1555.99</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>8035</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1528.66</v>
+        <v>1555.99</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>8032</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>2179.33</v>
+        <v>2218.29</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>18164</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>2934.71</v>
+        <v>2987.17</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>18165</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>2505.55</v>
+        <v>2550.34</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>9613</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>4284.37</v>
+        <v>4360.96</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>8753</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>2305.97</v>
+        <v>2347.19</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>8756</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>2305.97</v>
+        <v>2347.19</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>8757</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>2305.97</v>
+        <v>2347.19</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>8754</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>2305.97</v>
+        <v>2347.19</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>8755</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>2305.97</v>
+        <v>2347.19</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>9869</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>60</v>
       </c>
       <c r="F109" s="1">
-        <v>1417.68</v>
+        <v>1443.02</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
+      <c r="H109" s="1"/>
+      <c r="I109" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>9849</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>60</v>
       </c>
       <c r="F110" s="1">
-        <v>1376.51</v>
+        <v>1401.12</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
+      <c r="H110" s="1"/>
+      <c r="I110" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>13358</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>17213</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>903.95</v>
+        <v>920.11</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>11936</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>1012.25</v>
+        <v>1030.34</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>11937</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1235.55</v>
+        <v>1257.64</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
+      <c r="H114" s="1"/>
+      <c r="I114" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>11938</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>2444.69</v>
+        <v>2488.4</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>11939</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>2073.27</v>
+        <v>2110.33</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>11368</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>2693.06</v>
+        <v>2741.2</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>20108</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1526.87</v>
+        <v>1554.17</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
+      <c r="H118" s="1"/>
+      <c r="I118" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>16380</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>852.9400000000001</v>
+        <v>868.1799999999999</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>16593</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>733.45</v>
+        <v>746.5599999999999</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
+      <c r="H120" s="1"/>
+      <c r="I120" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>28713</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>266.71</v>
+        <v>271.48</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>17531</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>60</v>
       </c>
       <c r="F122" s="1">
-        <v>625.16</v>
+        <v>636.33</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
+      <c r="H122" s="1"/>
+      <c r="I122" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>28714</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>228.23</v>
+        <v>232.31</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>19711</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>60</v>
       </c>
       <c r="F124" s="1">
-        <v>574.59</v>
+        <v>584.86</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>28715</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>228.23</v>
+        <v>232.31</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>19712</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>60</v>
       </c>
       <c r="F126" s="1">
-        <v>574.59</v>
+        <v>584.86</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
+      <c r="H126" s="1"/>
+      <c r="I126" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>28716</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>228.23</v>
+        <v>232.31</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>19713</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>60</v>
       </c>
       <c r="F128" s="1">
-        <v>574.59</v>
+        <v>584.86</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
+      <c r="H128" s="1"/>
+      <c r="I128" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>16398</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>3215902000</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>2450.96</v>
+        <v>2494.77</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>28717</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>415.73</v>
+        <v>423.16</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>16391</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>1924.25</v>
+        <v>1958.65</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>28718</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>415.73</v>
+        <v>423.16</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>16392</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>3215902000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>2126.52</v>
+        <v>2164.54</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>28719</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>415.73</v>
+        <v>423.16</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>16393</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>3215902000</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>2126.52</v>
+        <v>2164.54</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>28720</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>415.73</v>
+        <v>423.16</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>16394</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>3992.6</v>
+        <v>4063.97</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>16395</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>4828.08</v>
+        <v>4914.39</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>16396</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>4828.08</v>
+        <v>4914.39</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>16397</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>4828.08</v>
+        <v>4914.39</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>19823</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>1138.89</v>
+        <v>1172</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>28329</v>
+        <v>19822</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
-        <v>8443999090</v>
+        <v>3215902000</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>604.5700000000001</v>
+        <v>980.24</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
+      <c r="H142" s="1"/>
+      <c r="I142" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>19822</v>
+        <v>19825</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
-        <v>3215902000</v>
+        <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>935.72</v>
+        <v>2017.87</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>19825</v>
+        <v>19824</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1950.21</v>
+        <v>2046.56</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>19824</v>
+        <v>21784</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1950.21</v>
+        <v>654.1</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>21784</v>
+        <v>21783</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>642.61</v>
+        <v>781.64</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>21783</v>
+        <v>25755</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>767.91</v>
+        <v>3949.64</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>25755</v>
+        <v>21345</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>3880.27</v>
+        <v>2083</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>21345</v>
+        <v>24932</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>2046.42</v>
+        <v>1421.16</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>24932</v>
+        <v>24934</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1396.2</v>
+        <v>819.4400000000001</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>24934</v>
+        <v>28744</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>805.05</v>
+        <v>333.43</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>28744</v>
+        <v>24935</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>327.57</v>
+        <v>819.4400000000001</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>24935</v>
+        <v>28746</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>805.05</v>
+        <v>333.43</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>28746</v>
+        <v>24936</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>327.57</v>
+        <v>819.4400000000001</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>24936</v>
+        <v>28747</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>805.05</v>
+        <v>333.43</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>28747</v>
+        <v>24933</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>327.57</v>
+        <v>2125.36</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>24933</v>
+        <v>24937</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>2088.04</v>
+        <v>1129.18</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>24937</v>
+        <v>24939</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1109.35</v>
+        <v>1129.18</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>24939</v>
+        <v>24940</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1109.35</v>
+        <v>1129.18</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>24940</v>
+        <v>8481</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F160" s="1">
-        <v>1109.35</v>
+        <v>1249.89</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>8481</v>
+        <v>9054</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>60</v>
       </c>
       <c r="F161" s="1">
-        <v>1227.94</v>
+        <v>2104.41</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
+      <c r="H161" s="1"/>
+      <c r="I161" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>9054</v>
+        <v>8482</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>60</v>
       </c>
       <c r="F162" s="1">
-        <v>2067.45</v>
+        <v>1519.09</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>8482</v>
+        <v>9055</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>60</v>
       </c>
       <c r="F163" s="1">
-        <v>1492.41</v>
+        <v>1753.68</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>9055</v>
+        <v>25709</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>1722.88</v>
+        <v>1033.07</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>25709</v>
+        <v>17987</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F165" s="1">
-        <v>1014.93</v>
+        <v>1269.48</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>17987</v>
+        <v>28722</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1247.18</v>
+        <v>271.48</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>28722</v>
+        <v>28723</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>266.71</v>
+        <v>227.75</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>28723</v>
+        <v>11853</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>223.75</v>
+        <v>957.01</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>11853</v>
+        <v>28724</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>940.2</v>
+        <v>227.75</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>28724</v>
+        <v>11854</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>223.75</v>
+        <v>957.01</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>11854</v>
+        <v>28725</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>940.2</v>
+        <v>227.75</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>28725</v>
+        <v>11855</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>223.75</v>
+        <v>957.01</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>11855</v>
+        <v>11856</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>940.2</v>
+        <v>2080.72</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
+      <c r="H173" s="1"/>
+      <c r="I173" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>11856</v>
+        <v>17973</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F174" s="1">
-        <v>2044.18</v>
+        <v>2781.28</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>17973</v>
+        <v>28748</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>2732.44</v>
+        <v>569.38</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>28748</v>
+        <v>16654</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>559.38</v>
+        <v>2024.24</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>16654</v>
+        <v>28749</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1988.69</v>
+        <v>465.98</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>28749</v>
+        <v>17708</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F178" s="1">
-        <v>457.79</v>
+        <v>2024.24</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>17708</v>
+        <v>28814</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>1988.69</v>
+        <v>465.98</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>28814</v>
+        <v>17709</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F180" s="1">
-        <v>457.79</v>
+        <v>2024.24</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>17709</v>
+        <v>28815</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>1988.69</v>
+        <v>465.98</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>28815</v>
+        <v>16653</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>457.79</v>
+        <v>1380.17</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>16653</v>
+        <v>16558</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>1355.93</v>
+        <v>1818.36</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>16558</v>
+        <v>28737</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>1786.42</v>
+        <v>604.9</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>28737</v>
+        <v>16559</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>594.28</v>
+        <v>1009.39</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>16559</v>
+        <v>28738</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>991.66</v>
+        <v>406.76</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>28738</v>
+        <v>16555</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>399.62</v>
+        <v>1009.39</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>16555</v>
+        <v>28741</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>991.66</v>
+        <v>406.76</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>28741</v>
+        <v>16560</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>399.62</v>
+        <v>1009.39</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>16560</v>
+        <v>28742</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>991.66</v>
+        <v>406.76</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>28742</v>
+        <v>16286</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>399.62</v>
+        <v>1114.15</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>16286</v>
+        <v>19511</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1094.59</v>
+        <v>455.5</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H192" s="1"/>
+      <c r="I192" s="1" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>19511</v>
+        <v>19512</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>19512</v>
+        <v>19513</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>19513</v>
+        <v>23649</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>447.5</v>
+        <v>1719.06</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="H195" s="1"/>
+      <c r="I195" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>23649</v>
+        <v>23650</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>1688.87</v>
+        <v>1738.64</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>23650</v>
+        <v>23652</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1708.11</v>
+        <v>1716.32</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>23652</v>
+        <v>23648</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1686.18</v>
+        <v>2598.63</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>23648</v>
+        <v>25718</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>2552.99</v>
+        <v>555.71</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>25718</v>
+        <v>25717</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>545.95</v>
+        <v>555.71</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>25717</v>
+        <v>25716</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>545.95</v>
+        <v>555.71</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>25716</v>
+        <v>25714</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>545.95</v>
+        <v>891.87</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>25714</v>
+        <v>25721</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>876.21</v>
+        <v>991.62</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>25721</v>
+        <v>25722</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>974.21</v>
+        <v>991.62</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>25722</v>
+        <v>25723</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>974.21</v>
+        <v>991.62</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>25723</v>
+        <v>25720</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>974.21</v>
+        <v>2019.23</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>25720</v>
+        <v>6735</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F207" s="1">
-        <v>1983.77</v>
+        <v>2286.15</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>6735</v>
+        <v>6736</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>30</v>
       </c>
       <c r="F208" s="1">
-        <v>2246</v>
+        <v>1340.08</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
+      <c r="H208" s="1"/>
+      <c r="I208" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>6736</v>
+        <v>6737</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>30</v>
       </c>
       <c r="F209" s="1">
-        <v>1316.55</v>
+        <v>789.84</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
+      <c r="H209" s="1"/>
+      <c r="I209" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>6737</v>
+        <v>6738</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>30</v>
       </c>
       <c r="F210" s="1">
-        <v>775.97</v>
+        <v>860.9</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
+      <c r="H210" s="1"/>
+      <c r="I210" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>6738</v>
+        <v>6739</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>30</v>
       </c>
       <c r="F211" s="1">
-        <v>845.78</v>
+        <v>794.85</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
+      <c r="H211" s="1"/>
+      <c r="I211" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>6739</v>
+        <v>6740</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>30</v>
       </c>
       <c r="F212" s="1">
-        <v>780.89</v>
+        <v>804.41</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
+      <c r="H212" s="1"/>
+      <c r="I212" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>6740</v>
+        <v>6741</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>30</v>
       </c>
       <c r="F213" s="1">
-        <v>790.29</v>
+        <v>804.41</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
+      <c r="H213" s="1"/>
+      <c r="I213" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>6741</v>
+        <v>10019</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="F214" s="1">
-        <v>790.29</v>
+        <v>661.39</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
+      <c r="H214" s="1"/>
+      <c r="I214" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>10019</v>
+        <v>10023</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>60</v>
       </c>
       <c r="F215" s="1">
-        <v>649.77</v>
+        <v>576.21</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
+      <c r="H215" s="1"/>
+      <c r="I215" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>10023</v>
+        <v>10020</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>60</v>
       </c>
       <c r="F216" s="1">
-        <v>566.09</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
+      <c r="H216" s="1"/>
+      <c r="I216" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>10020</v>
+        <v>10021</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>60</v>
       </c>
       <c r="F217" s="1">
-        <v>576.38</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
+      <c r="H217" s="1"/>
+      <c r="I217" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>10022</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>60</v>
       </c>
       <c r="F218" s="1">
-        <v>576.38</v>
+        <v>586.6799999999999</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
+      <c r="H218" s="1"/>
+      <c r="I218" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>20683</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>797</v>
+        <v>811.25</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>20682</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>672.15</v>
+        <v>684.16</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>20684</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>1390.38</v>
+        <v>1415.24</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>29029</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>668.5700000000001</v>
+        <v>680.52</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>29028</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>668.5700000000001</v>
+        <v>680.52</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>29031</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>1170.66</v>
+        <v>1191.59</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>29030</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1274.93</v>
+        <v>1297.72</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>34044</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>792.52</v>
+        <v>806.6900000000001</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>34043</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>34122</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D228" s="1">
         <v>3215902000</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>4204.71</v>
+        <v>4279.88</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>34120</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D229" s="1">
         <v>3215902000</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>4204.71</v>
+        <v>4279.88</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>34121</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D230" s="1">
         <v>3215902000</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>4204.71</v>
+        <v>4279.88</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>34119</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D231" s="1">
         <v>3215902000</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>1933.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>34117</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D232" s="1">
         <v>3215902000</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>1933.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>34118</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D233" s="1">
         <v>3215902000</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>1933.2</v>
+        <v>1967.76</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>34116</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D234" s="1">
         <v>3215902000</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>2322.08</v>
+        <v>2363.59</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>34115</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D235" s="1">
         <v>3215902000</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>3779.59</v>
+        <v>3847.15</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>31273</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1217.2</v>
+        <v>1238.96</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>31272</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1217.2</v>
+        <v>1238.96</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>31271</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>1217.2</v>
+        <v>1238.96</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>31256</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>2388.31</v>
+        <v>2431</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>35090</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>691.39</v>
+        <v>703.75</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>34775</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>714.66</v>
+        <v>727.4299999999999</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>30769</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D242" s="1">
         <v>3215902000</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>244.34</v>
+        <v>248.7</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>30225</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>643.0599999999999</v>
+        <v>654.55</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>30226</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>676.17</v>
+        <v>688.26</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
+      <c r="H244" s="1"/>
+      <c r="I244" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>30227</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>587.5700000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
+      <c r="H245" s="1"/>
+      <c r="I245" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>30228</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>680.2</v>
+        <v>692.36</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
+      <c r="H246" s="1"/>
+      <c r="I246" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>30257</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>623.8200000000001</v>
+        <v>654.55</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
+      <c r="H247" s="1"/>
+      <c r="I247" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>30270</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>586.23</v>
+        <v>615.38</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
+      <c r="H248" s="1"/>
+      <c r="I248" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>30659</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>30663</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>724.5</v>
+        <v>737.45</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
+      <c r="H250" s="1"/>
+      <c r="I250" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>30660</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>569.67</v>
+        <v>579.85</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
+      <c r="H251" s="1"/>
+      <c r="I251" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>30271</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>625.16</v>
+        <v>636.33</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
+      <c r="H252" s="1"/>
+      <c r="I252" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>30661</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>693.1799999999999</v>
+        <v>705.5700000000001</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
+      <c r="H253" s="1"/>
+      <c r="I253" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>30662</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>682.4400000000001</v>
+        <v>694.64</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
+      <c r="H254" s="1"/>
+      <c r="I254" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>30664</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>672.15</v>
+        <v>684.16</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
+      <c r="H255" s="1"/>
+      <c r="I255" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>30272</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>806.84</v>
+        <v>821.27</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
+      <c r="H256" s="1"/>
+      <c r="I256" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>30273</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>856.96</v>
+        <v>872.28</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
+      <c r="H257" s="1"/>
+      <c r="I257" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>30274</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>33716</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>427.36</v>
+        <v>435</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>30268</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>672.59</v>
+        <v>684.62</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
+      <c r="H260" s="1"/>
+      <c r="I260" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>30275</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>504.78</v>
+        <v>513.8</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
+      <c r="H261" s="1"/>
+      <c r="I261" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>30276</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>655.14</v>
+        <v>666.85</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
+      <c r="H262" s="1"/>
+      <c r="I262" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>30278</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>748.22</v>
+        <v>761.6</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
+      <c r="H263" s="1"/>
+      <c r="I263" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>30277</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
+      <c r="H264" s="1"/>
+      <c r="I264" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>30206</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>632.77</v>
+        <v>644.08</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
+      <c r="H265" s="1"/>
+      <c r="I265" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>30279</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>594.73</v>
+        <v>605.36</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
+      <c r="H266" s="1"/>
+      <c r="I266" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>30280</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
+      <c r="H267" s="1"/>
+      <c r="I267" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>30281</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>554.9</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
+      <c r="H268" s="1"/>
+      <c r="I268" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>30282</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>705.71</v>
+        <v>718.3200000000001</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
+      <c r="H269" s="1"/>
+      <c r="I269" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>30283</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>554.9</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
+      <c r="H270" s="1"/>
+      <c r="I270" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>30284</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>540.58</v>
+        <v>550.24</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
+      <c r="H271" s="1"/>
+      <c r="I271" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>30285</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>632.77</v>
+        <v>644.08</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
+      <c r="H272" s="1"/>
+      <c r="I272" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>30286</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
+      <c r="H273" s="1"/>
+      <c r="I273" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>30287</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>641.27</v>
+        <v>652.73</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
+      <c r="H274" s="1"/>
+      <c r="I274" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>30288</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>694.0700000000001</v>
+        <v>706.48</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
+      <c r="H275" s="1"/>
+      <c r="I275" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>31236</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>532.53</v>
+        <v>542.05</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>31237</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>394.25</v>
+        <v>401.3</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>31238</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>394.25</v>
+        <v>401.3</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>31239</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>394.25</v>
+        <v>401.3</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>32524</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D280" s="1">
         <v>3215902000</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>895.45</v>
+        <v>911.46</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>32525</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>895.45</v>
+        <v>911.46</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>32522</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D282" s="1">
         <v>3215902000</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>895.45</v>
+        <v>911.46</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>32523</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>1178.72</v>
+        <v>1199.79</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>33250</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D284" s="1">
         <v>3215902000</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>572.8</v>
+        <v>583.04</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>33251</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D285" s="1">
         <v>3215902000</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>572.8</v>
+        <v>583.04</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>33252</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D286" s="1">
         <v>3215902000</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>572.8</v>
+        <v>583.04</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>33253</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D287" s="1">
         <v>3215902000</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>572.8</v>
+        <v>583.04</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>33254</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D288" s="1">
         <v>3215902000</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>572.8</v>
+        <v>583.04</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>33255</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D289" s="1">
         <v>3215902000</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>572.8</v>
+        <v>583.04</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>30772</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D290" s="1">
         <v>3215902000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>210.77</v>
+        <v>214.54</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>30770</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>210.77</v>
+        <v>214.54</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>30771</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>210.77</v>
+        <v>214.54</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>32624</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>210.77</v>
+        <v>214.54</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>30289</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>705.71</v>
+        <v>718.3200000000001</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
+      <c r="H294" s="1"/>
+      <c r="I294" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>30290</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
+      <c r="H295" s="1"/>
+      <c r="I295" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>31274</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>411.7</v>
+        <v>419.06</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>31275</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>411.7</v>
+        <v>419.06</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>31276</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>411.7</v>
+        <v>419.06</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>31257</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>659.17</v>
+        <v>670.95</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>33256</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D300" s="1">
         <v>3215902000</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>813.5599999999999</v>
+        <v>828.1</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>33257</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D301" s="1">
         <v>3215902000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>813.5599999999999</v>
+        <v>828.1</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>33258</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D302" s="1">
         <v>3215902000</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>813.5599999999999</v>
+        <v>828.1</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>33259</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D303" s="1">
         <v>3215902000</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>915.14</v>
+        <v>931.5</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>33260</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>377.24</v>
+        <v>383.99</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>33261</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>330.26</v>
+        <v>336.16</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>33262</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>330.26</v>
+        <v>336.16</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>33263</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>330.26</v>
+        <v>336.16</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>33264</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D308" s="1">
         <v>3215902000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>425.13</v>
+        <v>432.73</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>33265</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D309" s="1">
         <v>3215902000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>394.25</v>
+        <v>401.3</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>33266</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D310" s="1">
         <v>3215902000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>394.25</v>
+        <v>401.3</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>33267</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D311" s="1">
         <v>3215902000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>394.25</v>
+        <v>401.3</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>31269</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>693.63</v>
+        <v>706.03</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>31268</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>693.63</v>
+        <v>706.03</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>31267</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>693.63</v>
+        <v>706.03</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>31266</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>744.64</v>
+        <v>757.95</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>33268</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>836.38</v>
+        <v>851.33</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>33269</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>836.38</v>
+        <v>851.33</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>33270</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>836.38</v>
+        <v>851.33</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>33271</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>1037.31</v>
+        <v>1055.85</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
         <v>33272</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>1037.31</v>
+        <v>1055.85</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
         <v>33273</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>943.33</v>
+        <v>960.1900000000001</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
         <v>33274</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>943.33</v>
+        <v>960.1900000000001</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
         <v>33275</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>943.33</v>
+        <v>960.1900000000001</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
         <v>33276</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>1696.92</v>
+        <v>1727.26</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
         <v>33277</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>1696.92</v>
+        <v>1727.26</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
         <v>33278</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1696.92</v>
+        <v>1727.26</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
         <v>33279</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>1886.21</v>
+        <v>1919.93</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
         <v>33280</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>3886.54</v>
+        <v>3956.02</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
         <v>33281</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>3886.54</v>
+        <v>3956.02</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
         <v>33282</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>3886.54</v>
+        <v>3956.02</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
         <v>33283</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>3886.54</v>
+        <v>3956.02</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
         <v>30665</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>572.35</v>
+        <v>582.58</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
         <v>28358</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>2181.56</v>
+        <v>2220.56</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
         <v>31277</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>4175.62</v>
+        <v>4250.27</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
         <v>26730</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>4442.33</v>
+        <v>4521.75</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
         <v>18267</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>7160</v>
+        <v>7288</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1"/>
       <c r="B337" s="1"/>
       <c r="C337" s="1"/>
       <c r="D337" s="1"/>
       <c r="E337" s="1"/>
       <c r="F337" s="1"/>
       <c r="G337" s="1"/>
       <c r="H337" s="1"/>
       <c r="I337" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>