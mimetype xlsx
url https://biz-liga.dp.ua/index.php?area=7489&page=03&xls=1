--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -2026,92 +2026,95 @@
           <t xml:space="preserve">для друку фото якості, матовий, односторонній, втулка 2</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для друку фото якості, матовий, односторонній, втулка 2</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Фотопапір</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE120-134  A4 100 л</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE120-135  A3 100 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE150-136  A4 100 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE150-137  A3 50 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-139  A3 50 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-140  10x15 1000 арк.</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-199  A4 500 арк</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-200  A4 1000 арк</t>
   </si>
@@ -3057,2908 +3060,3158 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>13743</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4810298000</v>
       </c>
       <c r="E10" s="1">
         <v>7</v>
       </c>
       <c r="F10" s="1">
-        <v>330.18</v>
+        <v>329.81</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>13744</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>4810140000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>739.2</v>
+        <v>738.38</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>13745</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>4810140000</v>
       </c>
       <c r="E12" s="1">
         <v>7</v>
       </c>
       <c r="F12" s="1">
-        <v>323.9</v>
+        <v>323.54</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>13742</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>4810140000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>456.06</v>
+        <v>455.56</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>13747</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>4810140000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>559.1</v>
+        <v>558.48</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>13859</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>4810140000</v>
       </c>
       <c r="E15" s="1">
         <v>6</v>
       </c>
       <c r="F15" s="1">
-        <v>1038.91</v>
+        <v>1037.75</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>20357</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>4810298000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1826.05</v>
+        <v>1824.01</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>20358</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>4810140000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3483.65</v>
+        <v>3479.76</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>20359</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>4810140000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>13748</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>4810298000</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="1">
-        <v>399.17</v>
+        <v>398.72</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>13749</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>4810140000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>643.78</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23885</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>4810140000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2175.94</v>
+        <v>2173.51</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>15397</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>4810140000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>889.28</v>
+        <v>888.29</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>14474</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>4810140000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>232.51</v>
+        <v>232.25</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>24208</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>4810140000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>529.54</v>
+        <v>528.95</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>24207</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>4810140000</v>
       </c>
       <c r="E25" s="1">
         <v>7</v>
       </c>
       <c r="F25" s="1">
-        <v>382.59</v>
+        <v>382.17</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>12353</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>4810140000</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>176.96</v>
+        <v>176.76</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25223</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>4810140000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>655.87</v>
+        <v>655.14</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>9521</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>4810140000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1534.4</v>
+        <v>1532.69</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>9416</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>4810140000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>159.49</v>
+        <v>159.31</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>9520</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>4810140000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2205.5</v>
+        <v>2203.04</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>9418</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>4810140000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>240.58</v>
+        <v>240.31</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>9522</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>4810140000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2081.86</v>
+        <v>2079.53</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>9417</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>4810140000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>210.56</v>
+        <v>210.33</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>9523</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>4810140000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1934.02</v>
+        <v>1931.86</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>9234</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>4823904000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>5268.48</v>
+        <v>5262.6</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>15473</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>4823904000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>873.6</v>
+        <v>872.63</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>6820</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>4810140000</v>
       </c>
       <c r="E37" s="1">
         <v>22</v>
       </c>
       <c r="F37" s="1">
-        <v>492.8</v>
+        <v>492.25</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>6415</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>4810140000</v>
       </c>
       <c r="E38" s="1">
         <v>80</v>
       </c>
       <c r="F38" s="1">
-        <v>67.2</v>
+        <v>67.13</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>8199</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>4810140000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2268.22</v>
+        <v>2265.69</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>7709</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>4810140000</v>
       </c>
       <c r="E40" s="1">
         <v>80</v>
       </c>
       <c r="F40" s="1">
-        <v>115.14</v>
+        <v>115.01</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>6345</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>4810140000</v>
       </c>
       <c r="E41" s="1">
         <v>22</v>
       </c>
       <c r="F41" s="1">
-        <v>362.88</v>
+        <v>362.48</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>8069</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>4810140000</v>
       </c>
       <c r="E42" s="1">
         <v>80</v>
       </c>
       <c r="F42" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>7710</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>4810140000</v>
       </c>
       <c r="E43" s="1">
         <v>22</v>
       </c>
       <c r="F43" s="1">
-        <v>425.6</v>
+        <v>425.13</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>7573</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>4810140000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>766.08</v>
+        <v>765.23</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>6417</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>4810140000</v>
       </c>
       <c r="E45" s="1">
         <v>22</v>
       </c>
       <c r="F45" s="1">
-        <v>475.78</v>
+        <v>475.25</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>7713</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>4810140000</v>
       </c>
       <c r="E46" s="1">
         <v>80</v>
       </c>
       <c r="F46" s="1">
-        <v>115.14</v>
+        <v>115.01</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>6608</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>4810140000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>85.12</v>
+        <v>85.03</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>8075</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>4810140000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>82.88</v>
+        <v>82.79000000000001</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>6607</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>4810140000</v>
       </c>
       <c r="E49" s="1">
         <v>80</v>
       </c>
       <c r="F49" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>8200</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>4810140000</v>
       </c>
       <c r="E50" s="1">
         <v>40</v>
       </c>
       <c r="F50" s="1">
-        <v>599.42</v>
+        <v>598.76</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>10850</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>4810140000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1065.34</v>
+        <v>1064.16</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>8077</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>4810140000</v>
       </c>
       <c r="E52" s="1">
         <v>80</v>
       </c>
       <c r="F52" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>8202</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>4810140000</v>
       </c>
       <c r="E53" s="1">
         <v>40</v>
       </c>
       <c r="F53" s="1">
-        <v>1057.73</v>
+        <v>1056.55</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>8079</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>4810140000</v>
       </c>
       <c r="E54" s="1">
         <v>80</v>
       </c>
       <c r="F54" s="1">
-        <v>276.86</v>
+        <v>276.56</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>8337</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>4810140000</v>
       </c>
       <c r="E55" s="1">
         <v>10</v>
       </c>
       <c r="F55" s="1">
-        <v>220.42</v>
+        <v>220.17</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>749</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>4810140000</v>
       </c>
       <c r="E56" s="1">
         <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>237.89</v>
+        <v>237.62</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>2922</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>4810140000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>204.29</v>
+        <v>204.06</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>2923</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>4810140000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>405.89</v>
+        <v>405.44</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>3578</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>4810140000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>42.56</v>
+        <v>42.51</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>7580</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>4810140000</v>
       </c>
       <c r="E60" s="1">
         <v>40</v>
       </c>
       <c r="F60" s="1">
-        <v>117.82</v>
+        <v>117.69</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>6341</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>4810140000</v>
       </c>
       <c r="E61" s="1">
         <v>10</v>
       </c>
       <c r="F61" s="1">
-        <v>288.51</v>
+        <v>288.19</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>6416</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>4810140000</v>
       </c>
       <c r="E62" s="1">
         <v>80</v>
       </c>
       <c r="F62" s="1">
-        <v>42.56</v>
+        <v>42.51</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>8083</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>4810298000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>701.5700000000001</v>
+        <v>700.79</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>12337</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>4810140000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>170.69</v>
+        <v>170.5</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>7582</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>4810140000</v>
       </c>
       <c r="E65" s="1">
         <v>40</v>
       </c>
       <c r="F65" s="1">
-        <v>129.02</v>
+        <v>128.88</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>4040</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>4810140000</v>
       </c>
       <c r="E66" s="1">
         <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>311.81</v>
+        <v>311.46</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>4537</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>4810140000</v>
       </c>
       <c r="E67" s="1">
         <v>80</v>
       </c>
       <c r="F67" s="1">
-        <v>53.31</v>
+        <v>53.25</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>10709</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>4810140000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>732.03</v>
+        <v>731.22</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>9555</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>4810140000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1204.22</v>
+        <v>1202.88</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>9765</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>4810140000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>967.6799999999999</v>
+        <v>966.6</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>12338</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>4810140000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>235.2</v>
+        <v>234.94</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>27444</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>4810140000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>502.66</v>
+        <v>502.1</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>27210</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>4810298000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>495.49</v>
+        <v>494.94</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>8086</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>4810140000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>90.94</v>
+        <v>90.84</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>14370</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>4810140000</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>465.02</v>
+        <v>464.51</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>15418</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>4810140000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>798.34</v>
+        <v>797.45</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>7077</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>4810140000</v>
       </c>
       <c r="E77" s="1">
         <v>80</v>
       </c>
       <c r="F77" s="1">
-        <v>98.11</v>
+        <v>98</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I77" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>10775</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>4810140000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1624.45</v>
+        <v>1622.64</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>6342</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>4810140000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I79" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>8091</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>4810140000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>2925</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>4810140000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>167.55</v>
+        <v>167.37</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>2926</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>4810140000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>290.75</v>
+        <v>290.43</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>2924</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>4810298000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>382.59</v>
+        <v>382.17</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>747</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>4810140000</v>
       </c>
       <c r="E84" s="1">
         <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>225.34</v>
+        <v>225.09</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>7888</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>4810140000</v>
       </c>
       <c r="E85" s="1">
         <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>159.49</v>
+        <v>159.31</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>9766</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>4810140000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>415.3</v>
+        <v>414.83</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>6340</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>4810140000</v>
       </c>
       <c r="E87" s="1">
         <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>235.2</v>
+        <v>234.94</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>6611</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>4810140000</v>
       </c>
       <c r="E88" s="1">
         <v>40</v>
       </c>
       <c r="F88" s="1">
-        <v>70.78</v>
+        <v>70.70999999999999</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>8092</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>4810140000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>579.26</v>
+        <v>578.62</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>11362</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>4810140000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>607.49</v>
+        <v>606.8099999999999</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>22464</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>4810140000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>103.04</v>
+        <v>102.93</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>22465</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>4810140000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>34.5</v>
+        <v>34.46</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>22466</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>4810140000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>65.41</v>
+        <v>65.34</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>22467</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>4810140000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>530.4299999999999</v>
+        <v>529.84</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>8095</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>4810140000</v>
       </c>
       <c r="E95" s="1">
         <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>252.22</v>
+        <v>251.94</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>7079</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>4810140000</v>
       </c>
       <c r="E96" s="1">
         <v>80</v>
       </c>
       <c r="F96" s="1">
-        <v>60.93</v>
+        <v>60.86</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I96" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>8204</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>4810140000</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>771.01</v>
+        <v>770.15</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>14476</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>4810140000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>643.78</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>8096</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>4810140000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>62.72</v>
+        <v>62.65</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>7366</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>4810140000</v>
       </c>
       <c r="E100" s="1">
         <v>40</v>
       </c>
       <c r="F100" s="1">
-        <v>138.43</v>
+        <v>138.28</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>9332</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>4823904000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I101" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>24976</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>4810130000</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1253.5</v>
+        <v>1252.11</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>32755</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>4802559000</v>
       </c>
       <c r="E103" s="1">
         <v>2</v>
       </c>
       <c r="F103" s="1">
-        <v>419.78</v>
+        <v>419.31</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>10851</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>3919900012</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>543.87</v>
+        <v>543.27</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>23985</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>3919900012</v>
       </c>
       <c r="E105" s="1">
         <v>40</v>
       </c>
       <c r="F105" s="1">
-        <v>153.22</v>
+        <v>153.05</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>23982</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>3920621990</v>
       </c>
       <c r="E106" s="1">
         <v>20</v>
       </c>
       <c r="F106" s="1">
-        <v>136.64</v>
+        <v>136.49</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>23983</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>3920621990</v>
       </c>
       <c r="E107" s="1">
         <v>40</v>
       </c>
       <c r="F107" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>8021</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>3920621990</v>
       </c>
       <c r="E108" s="1">
         <v>80</v>
       </c>
       <c r="F108" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>8250</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>4823904000</v>
       </c>
       <c r="E109" s="1">
         <v>22</v>
       </c>
       <c r="F109" s="1">
-        <v>680.96</v>
+        <v>680.2</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>23984</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>3920621990</v>
       </c>
       <c r="E110" s="1">
         <v>20</v>
       </c>
       <c r="F110" s="1">
-        <v>966.34</v>
+        <v>965.26</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>23986</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>3919900012</v>
       </c>
       <c r="E111" s="1">
         <v>20</v>
       </c>
       <c r="F111" s="1">
-        <v>246.85</v>
+        <v>246.57</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>27560</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>3919900012</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>432.32</v>
+        <v>431.84</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>9524</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>4823904000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>2889.15</v>
+        <v>2885.93</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>9421</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>4823904000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>279.55</v>
+        <v>279.24</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>9465</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>4823904000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>3628.35</v>
+        <v>3624.3</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>9466</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>4823904000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>7244.16</v>
+        <v>7236.08</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>9422</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>4823904000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>364.22</v>
+        <v>363.82</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>9525</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>4823904000</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>3132.86</v>
+        <v>3129.37</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>9423</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>4823904000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>307.78</v>
+        <v>307.43</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>9324</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>4810130000</v>
       </c>
       <c r="E120" s="1">
         <v>80</v>
       </c>
       <c r="F120" s="1">
-        <v>100.8</v>
+        <v>100.69</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>12324</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>4810130000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>41.66</v>
+        <v>41.62</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>9420</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>4810130000</v>
       </c>
       <c r="E122" s="1">
         <v>80</v>
       </c>
       <c r="F122" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I122" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>10257</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>4810130000</v>
       </c>
       <c r="E123" s="1">
         <v>80</v>
       </c>
       <c r="F123" s="1">
-        <v>116.93</v>
+        <v>116.8</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>8024</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>4810130000</v>
       </c>
       <c r="E124" s="1">
         <v>80</v>
       </c>
       <c r="F124" s="1">
-        <v>108.42</v>
+        <v>108.3</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>30440</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>4810298000</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>412.16</v>
+        <v>411.7</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>29597</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>4810298000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>847.17</v>
+        <v>846.22</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>13746</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>4810298000</v>
       </c>
       <c r="E127" s="1">
         <v>7</v>
       </c>
       <c r="F127" s="1">
-        <v>352.13</v>
+        <v>351.74</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>754</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>4810298000</v>
       </c>
       <c r="E128" s="1">
         <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>176.96</v>
+        <v>176.76</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>29878</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>4811419000</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>32717</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>4802559000</v>
       </c>
       <c r="E130" s="1">
         <v>2</v>
       </c>
       <c r="F130" s="1">
-        <v>382.59</v>
+        <v>382.17</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>30033</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>4810293000</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>594.9400000000001</v>
+        <v>594.28</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>30034</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>4810293000</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>663.9400000000001</v>
+        <v>663.2</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>30041</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>4810130000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1059.97</v>
+        <v>1058.79</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>30451</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>4810293000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>994.5599999999999</v>
+        <v>993.45</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1"/>
       <c r="B135" s="1"/>
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>