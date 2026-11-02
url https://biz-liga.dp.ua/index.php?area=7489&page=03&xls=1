--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2026,95 +2026,92 @@
           <t xml:space="preserve">для друку фото якості, матовий, односторонній, втулка 2</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для друку фото якості, матовий, односторонній, втулка 2</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Фотопапір</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE120-134  A4 100 л</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE120-135  A3 100 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE150-136  A4 100 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE150-137  A3 50 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-139  A3 50 л</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-140  10x15 1000 арк.</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-199  A4 500 арк</t>
   </si>
   <si>
     <t>Папір Barva Economy Series Глянцевий  IP-CE200-200  A4 1000 арк</t>
   </si>
@@ -3060,3158 +3057,2908 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>13743</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>4810298000</v>
       </c>
       <c r="E10" s="1">
         <v>7</v>
       </c>
       <c r="F10" s="1">
-        <v>329.81</v>
+        <v>335.7</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>13744</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>4810140000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>738.38</v>
+        <v>751.58</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>13745</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>4810140000</v>
       </c>
       <c r="E12" s="1">
         <v>7</v>
       </c>
       <c r="F12" s="1">
-        <v>323.54</v>
+        <v>329.33</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>13742</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>4810140000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>455.56</v>
+        <v>463.7</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>13747</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>4810140000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>558.48</v>
+        <v>568.46</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>13859</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>4810140000</v>
       </c>
       <c r="E15" s="1">
         <v>6</v>
       </c>
       <c r="F15" s="1">
-        <v>1037.75</v>
+        <v>1056.3</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>20357</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>4810298000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1824.01</v>
+        <v>1856.62</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>20358</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>4810140000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3479.76</v>
+        <v>3541.97</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>20359</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>4810140000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>102.03</v>
+        <v>103.85</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>13748</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>4810298000</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="1">
-        <v>398.72</v>
+        <v>405.85</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>13749</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="1">
+        <v>4810140000</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1">
+        <v>654.55</v>
+      </c>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>25</v>
-      </c>
-[...14 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23885</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>4810140000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2173.51</v>
+        <v>2212.36</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>15397</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>4810140000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>888.29</v>
+        <v>904.17</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>14474</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>4810140000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>24208</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>4810140000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>528.95</v>
+        <v>538.4</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>24207</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>4810140000</v>
       </c>
       <c r="E25" s="1">
         <v>7</v>
       </c>
       <c r="F25" s="1">
-        <v>382.17</v>
+        <v>389</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>12353</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>4810140000</v>
       </c>
       <c r="E26" s="1">
         <v>10</v>
       </c>
       <c r="F26" s="1">
-        <v>176.76</v>
+        <v>179.92</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25223</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>4810140000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>655.14</v>
+        <v>666.85</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>9521</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>4810140000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1532.69</v>
+        <v>1560.09</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>9416</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>4810140000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>159.31</v>
+        <v>162.16</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>9520</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>4810140000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2203.04</v>
+        <v>2242.43</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>9418</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>4810140000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>240.31</v>
+        <v>244.6</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>9522</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>4810140000</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2079.53</v>
+        <v>2116.71</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>9417</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>4810140000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>210.33</v>
+        <v>214.09</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>9523</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>4810140000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1931.86</v>
+        <v>1966.39</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>9234</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>4823904000</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>5262.6</v>
+        <v>5356.68</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>15473</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>4823904000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>6820</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>4810140000</v>
       </c>
       <c r="E37" s="1">
         <v>22</v>
       </c>
       <c r="F37" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>6415</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>4810140000</v>
       </c>
       <c r="E38" s="1">
         <v>80</v>
       </c>
       <c r="F38" s="1">
-        <v>67.13</v>
+        <v>68.33</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>8199</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>4810140000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2265.69</v>
+        <v>2306.2</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>7709</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>4810140000</v>
       </c>
       <c r="E40" s="1">
         <v>80</v>
       </c>
       <c r="F40" s="1">
-        <v>115.01</v>
+        <v>117.06</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>6345</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>4810140000</v>
       </c>
       <c r="E41" s="1">
         <v>22</v>
       </c>
       <c r="F41" s="1">
-        <v>362.48</v>
+        <v>368.96</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>8069</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>4810140000</v>
       </c>
       <c r="E42" s="1">
         <v>80</v>
       </c>
       <c r="F42" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>7710</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>4810140000</v>
       </c>
       <c r="E43" s="1">
         <v>22</v>
       </c>
       <c r="F43" s="1">
-        <v>425.13</v>
+        <v>432.73</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>7573</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>4810140000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>765.23</v>
+        <v>778.91</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>6417</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>4810140000</v>
       </c>
       <c r="E45" s="1">
         <v>22</v>
       </c>
       <c r="F45" s="1">
-        <v>475.25</v>
+        <v>483.74</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>7713</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>4810140000</v>
       </c>
       <c r="E46" s="1">
         <v>80</v>
       </c>
       <c r="F46" s="1">
-        <v>115.01</v>
+        <v>117.06</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>6608</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>4810140000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>85.03</v>
+        <v>86.55</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>8075</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>4810140000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>82.79000000000001</v>
+        <v>84.27</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>6607</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>4810140000</v>
       </c>
       <c r="E49" s="1">
         <v>80</v>
       </c>
       <c r="F49" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>8200</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>4810140000</v>
       </c>
       <c r="E50" s="1">
         <v>40</v>
       </c>
       <c r="F50" s="1">
-        <v>598.76</v>
+        <v>609.46</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>10850</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>4810140000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1064.16</v>
+        <v>1083.18</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>8077</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>4810140000</v>
       </c>
       <c r="E52" s="1">
         <v>80</v>
       </c>
       <c r="F52" s="1">
-        <v>140.96</v>
+        <v>143.48</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>8202</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>4810140000</v>
       </c>
       <c r="E53" s="1">
         <v>40</v>
       </c>
       <c r="F53" s="1">
-        <v>1056.55</v>
+        <v>1075.44</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>8079</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>4810140000</v>
       </c>
       <c r="E54" s="1">
         <v>80</v>
       </c>
       <c r="F54" s="1">
-        <v>276.56</v>
+        <v>281.5</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>8337</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>4810140000</v>
       </c>
       <c r="E55" s="1">
         <v>10</v>
       </c>
       <c r="F55" s="1">
-        <v>220.17</v>
+        <v>224.11</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>749</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>4810140000</v>
       </c>
       <c r="E56" s="1">
         <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>237.62</v>
+        <v>241.87</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>2922</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>4810140000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>2923</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>4810140000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>405.44</v>
+        <v>412.68</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>3578</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>4810140000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>42.51</v>
+        <v>43.27</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>7580</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>4810140000</v>
       </c>
       <c r="E60" s="1">
         <v>40</v>
       </c>
       <c r="F60" s="1">
-        <v>117.69</v>
+        <v>119.8</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>6341</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>4810140000</v>
       </c>
       <c r="E61" s="1">
         <v>10</v>
       </c>
       <c r="F61" s="1">
-        <v>288.19</v>
+        <v>293.34</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>6416</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>4810140000</v>
       </c>
       <c r="E62" s="1">
         <v>80</v>
       </c>
       <c r="F62" s="1">
-        <v>42.51</v>
+        <v>43.27</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>8083</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>4810298000</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>700.79</v>
+        <v>713.3099999999999</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>12337</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>4810140000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>170.5</v>
+        <v>173.55</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>7582</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>4810140000</v>
       </c>
       <c r="E65" s="1">
         <v>40</v>
       </c>
       <c r="F65" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>4040</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>4810140000</v>
       </c>
       <c r="E66" s="1">
         <v>10</v>
       </c>
       <c r="F66" s="1">
-        <v>311.46</v>
+        <v>317.03</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>4537</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>4810140000</v>
       </c>
       <c r="E67" s="1">
         <v>80</v>
       </c>
       <c r="F67" s="1">
-        <v>53.25</v>
+        <v>54.2</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>10709</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>4810140000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>731.22</v>
+        <v>744.29</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>9555</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>4810140000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1202.88</v>
+        <v>1224.38</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>9765</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>4810140000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>12338</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>4810140000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>234.94</v>
+        <v>239.14</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>27444</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>4810140000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>502.1</v>
+        <v>511.07</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>27210</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>4810298000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>494.94</v>
+        <v>503.78</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>8086</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>4810140000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>90.84</v>
+        <v>92.47</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>14370</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>4810140000</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>464.51</v>
+        <v>472.81</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>15418</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>4810140000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>797.45</v>
+        <v>811.7</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>7077</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>4810140000</v>
       </c>
       <c r="E77" s="1">
         <v>80</v>
       </c>
       <c r="F77" s="1">
-        <v>98</v>
+        <v>99.75</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>10775</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>4810140000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1622.64</v>
+        <v>1651.64</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>6342</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>4810140000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>87.26000000000001</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>8091</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>4810140000</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>2925</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>4810140000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>167.37</v>
+        <v>170.36</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>2926</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>4810140000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>290.43</v>
+        <v>295.62</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>2924</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>4810298000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>382.17</v>
+        <v>389</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>747</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>4810140000</v>
       </c>
       <c r="E84" s="1">
         <v>10</v>
       </c>
       <c r="F84" s="1">
-        <v>225.09</v>
+        <v>229.12</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>7888</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>4810140000</v>
       </c>
       <c r="E85" s="1">
         <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>159.31</v>
+        <v>162.16</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>9766</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>4810140000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>414.83</v>
+        <v>422.25</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>6340</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>4810140000</v>
       </c>
       <c r="E87" s="1">
         <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>234.94</v>
+        <v>239.14</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>6611</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>4810140000</v>
       </c>
       <c r="E88" s="1">
         <v>40</v>
       </c>
       <c r="F88" s="1">
-        <v>70.70999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>8092</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>4810140000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>578.62</v>
+        <v>588.96</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>11362</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>4810140000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>606.8099999999999</v>
+        <v>617.66</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>22464</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>4810140000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>102.93</v>
+        <v>104.77</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>22465</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>4810140000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>34.46</v>
+        <v>35.07</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>22466</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>4810140000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>65.34</v>
+        <v>66.5</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>22467</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>4810140000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>529.84</v>
+        <v>539.3099999999999</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>8095</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>4810140000</v>
       </c>
       <c r="E95" s="1">
         <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>251.94</v>
+        <v>256.45</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>7079</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>4810140000</v>
       </c>
       <c r="E96" s="1">
         <v>80</v>
       </c>
       <c r="F96" s="1">
-        <v>60.86</v>
+        <v>61.95</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>8204</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>4810140000</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>770.15</v>
+        <v>783.92</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>14476</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>4810140000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>643.0599999999999</v>
+        <v>654.55</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>8096</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>4810140000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>62.65</v>
+        <v>63.77</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>7366</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>4810140000</v>
       </c>
       <c r="E100" s="1">
         <v>40</v>
       </c>
       <c r="F100" s="1">
-        <v>138.28</v>
+        <v>140.75</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>9332</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>4823904000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>223.75</v>
+        <v>227.75</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>24976</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>4810130000</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1252.11</v>
+        <v>1274.49</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>32755</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>4802559000</v>
       </c>
       <c r="E103" s="1">
         <v>2</v>
       </c>
       <c r="F103" s="1">
-        <v>419.31</v>
+        <v>426.8</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>10851</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>3919900012</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>543.27</v>
+        <v>552.98</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>23985</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>3919900012</v>
       </c>
       <c r="E105" s="1">
         <v>40</v>
       </c>
       <c r="F105" s="1">
-        <v>153.05</v>
+        <v>155.78</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="1">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>23982</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>3920621990</v>
       </c>
       <c r="E106" s="1">
         <v>20</v>
       </c>
       <c r="F106" s="1">
-        <v>136.49</v>
+        <v>138.93</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="1">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>23983</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>3920621990</v>
       </c>
       <c r="E107" s="1">
         <v>40</v>
       </c>
       <c r="F107" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="1">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>8021</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>3920621990</v>
       </c>
       <c r="E108" s="1">
         <v>80</v>
       </c>
       <c r="F108" s="1">
-        <v>140.96</v>
+        <v>143.48</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="1">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>8250</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>4823904000</v>
       </c>
       <c r="E109" s="1">
         <v>22</v>
       </c>
       <c r="F109" s="1">
-        <v>680.2</v>
+        <v>692.36</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="1">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>23984</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>3920621990</v>
       </c>
       <c r="E110" s="1">
         <v>20</v>
       </c>
       <c r="F110" s="1">
-        <v>965.26</v>
+        <v>982.51</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="1">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>23986</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>3919900012</v>
       </c>
       <c r="E111" s="1">
         <v>20</v>
       </c>
       <c r="F111" s="1">
-        <v>246.57</v>
+        <v>250.98</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="1">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>27560</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>3919900012</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>431.84</v>
+        <v>439.56</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="1">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>9524</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>4823904000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>2885.93</v>
+        <v>2937.52</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="1">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>9421</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>4823904000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>279.24</v>
+        <v>284.23</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="1">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>9465</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>4823904000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>3624.3</v>
+        <v>3689.09</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>9466</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>4823904000</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>7236.08</v>
+        <v>7365.44</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>9422</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>4823904000</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>9525</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>4823904000</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>3129.37</v>
+        <v>3185.31</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>9423</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>4823904000</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>307.43</v>
+        <v>312.93</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>9324</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>4810130000</v>
       </c>
       <c r="E120" s="1">
         <v>80</v>
       </c>
       <c r="F120" s="1">
-        <v>100.69</v>
+        <v>102.49</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>12324</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>4810130000</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>41.62</v>
+        <v>42.36</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="1">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>9420</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>4810130000</v>
       </c>
       <c r="E122" s="1">
         <v>80</v>
       </c>
       <c r="F122" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="1">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>10257</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>4810130000</v>
       </c>
       <c r="E123" s="1">
         <v>80</v>
       </c>
       <c r="F123" s="1">
-        <v>116.8</v>
+        <v>118.89</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="1">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>8024</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>4810130000</v>
       </c>
       <c r="E124" s="1">
         <v>80</v>
       </c>
       <c r="F124" s="1">
-        <v>108.3</v>
+        <v>110.23</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="1">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>30440</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>4810298000</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>411.7</v>
+        <v>419.06</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="1">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>29597</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>4810298000</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>846.22</v>
+        <v>861.35</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="1">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>13746</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>4810298000</v>
       </c>
       <c r="E127" s="1">
         <v>7</v>
       </c>
       <c r="F127" s="1">
-        <v>351.74</v>
+        <v>358.02</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="1">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>754</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>4810298000</v>
       </c>
       <c r="E128" s="1">
         <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>176.76</v>
+        <v>179.92</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>29878</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>4811419000</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>140.96</v>
+        <v>95.66</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="1">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>32717</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>4802559000</v>
       </c>
       <c r="E130" s="1">
         <v>2</v>
       </c>
       <c r="F130" s="1">
-        <v>382.17</v>
+        <v>389</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="1">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>30033</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>4810293000</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>594.28</v>
+        <v>604.9</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="1">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>30034</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>4810293000</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>663.2</v>
+        <v>675.05</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="1">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>30041</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>4810130000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1058.79</v>
+        <v>1077.71</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="1">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>30451</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>4810293000</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>993.45</v>
+        <v>1011.21</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1"/>
       <c r="B135" s="1"/>
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>