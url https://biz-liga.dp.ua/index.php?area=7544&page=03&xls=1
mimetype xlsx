--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -866,92 +866,95 @@
           <t xml:space="preserve">bizhub 215</t>
         </r>
       </text>
     </comment>
     <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 423</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Опції для БФП і принтерів</t>
   </si>
   <si>
     <t>CANON PLAIN PEDESTAL TYPE S3  5545C001AB</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>DF-625 Автоподавач оригіналів сканування ємністю 70 арк..</t>
   </si>
   <si>
     <t>IB-36 Прямий інтерфейс Wi-Fi  1503S50UN0</t>
   </si>
   <si>
     <t>SX-600 Принт-сервер для забезпечення бездротового  WiFi  друку із підключенням до мережевої карти на апаратах bizhub  потрібні NC-504 або IC-209</t>
   </si>
   <si>
     <t>Wi-Fi-адаптер для Xerox B1022/ B1025  497N05495</t>
   </si>
   <si>
     <t>Автоподавач оригіналів сканування DF-633  AAJ4WY2</t>
   </si>
   <si>
     <t>Автоподатчик до принтеру HP ADF Whole Unit Kit , A8P79-65014/A8P79-60120</t>
   </si>
   <si>
     <t>Додаткове обладнання HP LaserJet Duplex Printing Accessory  A3E46A</t>
   </si>
@@ -1697,1397 +1700,1517 @@
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>34400</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>16275.39</v>
+        <v>16257.23</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24905</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>12145.73</v>
+        <v>12132.17</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>27248</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3602.82</v>
+        <v>3598.8</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>14244</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999010</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>12004.16</v>
+        <v>11990.76</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25640</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3494.4</v>
+        <v>3490.5</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31033</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999010</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>20189.57</v>
+        <v>20167.04</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24273</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>7375.87</v>
+        <v>7367.64</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30578</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>5698.11</v>
+        <v>5691.75</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>19480</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999010</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>16537.92</v>
+        <v>16519.46</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26037</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>11277.06</v>
+        <v>11264.47</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31200</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1787.52</v>
+        <v>1785.53</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>16264</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>10752</v>
+        <v>10740</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27874</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999010</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1475.26</v>
+        <v>1473.62</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>20601</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999010</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1476.16</v>
+        <v>1474.51</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>14036</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999010</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>3019.97</v>
+        <v>3016.6</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>15764</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999010</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2931.71</v>
+        <v>2928.44</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>15577</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>4911990000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
         <v>0</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>16973</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>16421.89</v>
+        <v>16403.56</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>14236</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8537109990</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>101920</v>
+        <v>101806.25</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>14243</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999010</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1863.68</v>
+        <v>1861.6</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>14235</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8302490090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>27955.2</v>
+        <v>27924</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13614</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>4882.3</v>
+        <v>4876.86</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>10212</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>7459.2</v>
+        <v>7450.88</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>27160</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443991000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3161.54</v>
+        <v>3158.01</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>27430</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443991000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>6047.55</v>
+        <v>6040.8</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>20629</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999010</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>14241</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999010</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>7985.6</v>
+        <v>7976.69</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>11502</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8537109990</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3693.31</v>
+        <v>3689.19</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>11824</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999010</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>8870.4</v>
+        <v>8860.5</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>16833</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999010</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>4698.62</v>
+        <v>4693.38</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>16535</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999010</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>24416</v>
+        <v>24388.75</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>16263</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999010</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>26611.2</v>
+        <v>26581.5</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>20627</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999010</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>21504</v>
+        <v>21480</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25639</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>16800</v>
+        <v>16781.25</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>15156</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>31766.78</v>
+        <v>31731.33</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>14233</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999010</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>18815.1</v>
+        <v>18794.11</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>15582</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999010</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>28293.89</v>
+        <v>28262.31</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>17577</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>9632</v>
+        <v>9621.25</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>14234</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999010</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>6526.46</v>
+        <v>6519.18</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>16886</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>18368</v>
+        <v>18347.5</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>16806</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>2688</v>
+        <v>2685</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>21364</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>7638.4</v>
+        <v>7629.88</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I51" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>23131</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1747.2</v>
+        <v>1745.25</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>14248</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999010</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>9716.219999999999</v>
+        <v>9705.379999999999</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>16265</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>8624</v>
+        <v>8614.379999999999</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>23606</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>6944</v>
+        <v>6936.25</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>15679</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999010</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
         <v>0</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>11591</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999010</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3211.26</v>
+        <v>3207.68</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>14254</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999010</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>4300.8</v>
+        <v>4296</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>14238</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999010</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>7168</v>
+        <v>7160</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>14239</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999010</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>7367.36</v>
+        <v>7359.14</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>27260</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443991000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>7689.02</v>
+        <v>7680.44</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>27261</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443991000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>7031.36</v>
+        <v>7023.51</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>14202</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999010</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>7551.04</v>
+        <v>7542.61</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>15584</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999010</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>6792.13</v>
+        <v>6784.55</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>16266</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>8377.6</v>
+        <v>8368.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>16972</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999010</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>27022.02</v>
+        <v>26991.86</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>14242</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999010</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>9052.74</v>
+        <v>9042.629999999999</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>14237</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999010</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>21123.2</v>
+        <v>21099.63</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>14203</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999010</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>37632</v>
+        <v>37590</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>