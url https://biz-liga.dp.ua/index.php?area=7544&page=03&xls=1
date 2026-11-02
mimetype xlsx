--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -866,95 +866,92 @@
           <t xml:space="preserve">bizhub 215</t>
         </r>
       </text>
     </comment>
     <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 423</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Опції для БФП і принтерів</t>
   </si>
   <si>
     <t>CANON PLAIN PEDESTAL TYPE S3  5545C001AB</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>DF-625 Автоподавач оригіналів сканування ємністю 70 арк..</t>
   </si>
   <si>
     <t>IB-36 Прямий інтерфейс Wi-Fi  1503S50UN0</t>
   </si>
   <si>
     <t>SX-600 Принт-сервер для забезпечення бездротового  WiFi  друку із підключенням до мережевої карти на апаратах bizhub  потрібні NC-504 або IC-209</t>
   </si>
   <si>
     <t>Wi-Fi-адаптер для Xerox B1022/ B1025  497N05495</t>
   </si>
   <si>
     <t>Автоподавач оригіналів сканування DF-633  AAJ4WY2</t>
   </si>
   <si>
     <t>Автоподатчик до принтеру HP ADF Whole Unit Kit , A8P79-65014/A8P79-60120</t>
   </si>
   <si>
     <t>Додаткове обладнання HP LaserJet Duplex Printing Accessory  A3E46A</t>
   </si>
@@ -1700,1517 +1697,1397 @@
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>34400</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>16257.23</v>
+        <v>16547.86</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>24905</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>12132.17</v>
+        <v>12349.06</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>27248</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3598.8</v>
+        <v>3663.13</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>14244</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999010</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>11990.76</v>
+        <v>12205.12</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25640</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3490.5</v>
+        <v>3552.9</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31033</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999010</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>20167.04</v>
+        <v>20527.56</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>24273</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>7367.64</v>
+        <v>7499.35</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>30578</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>5691.75</v>
+        <v>5793.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>19480</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999010</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>16519.46</v>
+        <v>16814.78</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26037</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>11264.47</v>
+        <v>11465.85</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31200</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1785.53</v>
+        <v>1817.45</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>16264</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>10740</v>
+        <v>10932</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27874</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999010</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1473.62</v>
+        <v>1499.96</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>20601</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999010</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1474.51</v>
+        <v>1500.87</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>14036</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999010</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>3016.6</v>
+        <v>3070.53</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>15764</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999010</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2928.44</v>
+        <v>2980.79</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>15577</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>4911990000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
         <v>0</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>16973</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999010</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>16403.56</v>
+        <v>16696.81</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>14236</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8537109990</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>101806.25</v>
+        <v>103626.25</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>14243</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999010</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1861.6</v>
+        <v>1894.88</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>14235</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8302490090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>27924</v>
+        <v>28423.2</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13614</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>4876.86</v>
+        <v>4964.04</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>10212</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>7450.88</v>
+        <v>7584.08</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>27160</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443991000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3158.01</v>
+        <v>3214.46</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>27430</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443991000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>6040.8</v>
+        <v>6148.79</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>20629</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999010</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>14241</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999010</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>7976.69</v>
+        <v>8119.29</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>11502</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8537109990</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3689.19</v>
+        <v>3755.14</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>11824</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999010</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>8860.5</v>
+        <v>9018.9</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>16833</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999010</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>4693.38</v>
+        <v>4777.28</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>16535</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999010</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>24388.75</v>
+        <v>24824.75</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>16263</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999010</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>26581.5</v>
+        <v>27056.7</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>20627</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999010</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>21480</v>
+        <v>21864</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25639</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>16781.25</v>
+        <v>17081.25</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>15156</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999010</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>31731.33</v>
+        <v>32298.59</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>14233</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999010</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>18794.11</v>
+        <v>19130.09</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>15582</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999010</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>28262.31</v>
+        <v>28767.56</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>17577</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>9621.25</v>
+        <v>9793.25</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>14234</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999010</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>6519.18</v>
+        <v>6635.72</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>16886</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>18347.5</v>
+        <v>18675.5</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>16806</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>21364</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>7629.88</v>
+        <v>7766.28</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>23131</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1745.25</v>
+        <v>1776.45</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>14248</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999010</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>9705.379999999999</v>
+        <v>9878.879999999999</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>16265</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>8614.379999999999</v>
+        <v>8768.379999999999</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>23606</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>6936.25</v>
+        <v>7060.25</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>15679</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999010</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
         <v>0</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>11591</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999010</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3207.68</v>
+        <v>3265.02</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>14254</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999010</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>4296</v>
+        <v>4372.8</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>14238</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999010</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>7160</v>
+        <v>7288</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>14239</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999010</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>7359.14</v>
+        <v>7490.7</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>27260</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443991000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>7680.44</v>
+        <v>7817.75</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>27261</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443991000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>7023.51</v>
+        <v>7149.07</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>14202</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999010</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>7542.61</v>
+        <v>7677.45</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>15584</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999010</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>6784.55</v>
+        <v>6905.84</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>16266</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>8368.25</v>
+        <v>8517.85</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>16972</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999010</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>26991.86</v>
+        <v>27474.39</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>14242</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999010</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>9042.629999999999</v>
+        <v>9204.290000000001</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>14237</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999010</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>21099.63</v>
+        <v>21476.83</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>14203</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999010</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>37590</v>
+        <v>38262</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>