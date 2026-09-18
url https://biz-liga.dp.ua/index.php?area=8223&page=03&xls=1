--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -256,996 +256,1050 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B4400/4600  25000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">OKI B401/B411/B412/B431/B432/512/MB441/451/461/471/472/491/492/562, 44574307/44574302</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">OKI B2200/B2400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 10/12 series  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OP 6w/8iM series/8p series/8w series; OKIFAX 4500/4550/4580  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 20/24 series  30000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 14 series  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристрою B6250,  6000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B8300  27000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B6100  15000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B6200/6300  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B6200/6250/6300, Xerox Phaser 4500/TN1700  113R00656/57 , Epson ACULASER 4000. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B6500  13000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B6500  22000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">18 000 стр., B721/ B731/ MB760/ MB770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B721/B731, MB760/MB770  18 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">18 000 стр., OKI B721/B731/MB760/MB 770, 45488802</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 20/24 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 14ex/14i  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 6w/8w/8p/8iM series, OKIFAX 4500/4550/4580, OKIOFFICE 84/86/87  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OL400ex/410ex/400w/600ex/610ex/810ex; OKIPAGE 6e/ex; OKIFAX 1xxx/2xxx/5200/5400/5500/5650  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 4m/4m Plus/4w/4w Plus, OKIFAX 4100  1200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI MFP/B2520 MFP/B2540</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI MFP/B2520 MFP/B2540  2200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B2200/2400  2000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/MB441/451, 44992404</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер 44992404 Toner-B401/MB441/MB451-1.5K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B401/MB441/451, 44992404</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер 44992404 Toner-B401/MB441/MB451-2.5K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B401/MB441/451, 44992404</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431  3000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431, MB461/MB471/MB491  3 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B411/B431, 3000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; B411/B431, MB461/MB471/MB491 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3000 стр., B412/B432/MB472/MB492/MB562</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3000 стр., B412/B432/MB472/MB492/MB562</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B412/432/512/MB472/492/562, 45807119/45807102</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B412/B432/B512, MB472/MB492/MB562  7 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B412/ B432/ MB472/ MB492/ MB562  7 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; B412/B432/B512, MB472/MB492/MB562</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B4100/4200/4250/4300/4350  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B4100/4200/4250/4300/4350  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B4100/4200/4250/4300/4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B410/ 430/ 440, MB460/ 470/ 480  3500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B410/430/440/MB460/470/480, 43979107</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B410/430/440   3500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B430/440   7000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B431, MB461/ 471/ 491  7000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B431/MB491, 12 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B4400/4600, 43502306, 3k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B4400/ 4600  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; OKI B4400, B4600 43502306/43502302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B710/720/730/01279001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B710/ B720/ B730  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OL400ex/410ex/400w/600ex/610ex/810ex; OKIPAGE 6e/ex; OKIFAX 1xxx/2xxx/5200/5400/5500/5650  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 6w/8w/8p/8iM series, OKIFAX 4500/4550/4580, OKIOFFICE 84/86/87  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 4m/4m Plus/4w/4w Plus, OKIFAX 4100  1200 стр</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі OKI лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж OKI  B401/MB441/451  44574307</t>
+    <t>Драм-картридж OKI  B401/MB441/451  44574307</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж OKI  B401/MB441/451  44574307  PT44574307  PRINTERMAYIN</t>
-[...17 lines deleted...]
-    <t>Драм картридж OKI  B411  44574302 / 44574307 пустий Empty Virgin</t>
+    <t>Драм-картридж OKI  B401/MB441/451  44574307  PT44574307  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B401/MB441/451  44574307 Extra Patron  PN-B401DRR</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B401/MB441/451  44574307 стартовий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B410/430/440  43979002  PT43979002  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B411  44574302</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B411  44574302  PN-B411DRR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B411  44574302 / 44574307 пустий Empty Virgin</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Драм картридж OKI  B411/412/431/MB472/MB492  44574302  PT44574302  PRINTERMAYIN</t>
-[...29 lines deleted...]
-    <t>Драм картридж OKI TYPE 8,  OP 14ex</t>
+    <t>Драм-картридж OKI  B411/412/431/MB472/MB492  44574302  PT44574302  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B4200  42102802  TYPE 9</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B430  43979002</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B430  43979002 Extra Patron  PN-B430DRR</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B4400  43501902  PT43501902  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B4400 , 43501902</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI 44574307/44574302  TB411DU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI B2200/B2400</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 5,  OP 10i</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 6,  OP 6w</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 7,  OP 24</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 8,  OP 14ex</t>
   </si>
   <si>
     <t>Картридж OKI 01225401  B6250</t>
   </si>
   <si>
     <t>Картридж OKI 09004019,  B8300</t>
   </si>
   <si>
     <t>Картридж OKI 09004058,  B6100</t>
   </si>
   <si>
     <t>Картридж OKI 09004078,  B6200/6300</t>
   </si>
   <si>
     <t>Картридж OKI 09004078,  B6200/6300 /Xerox Phaser 4500, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж OKI 09004461,  B6500</t>
   </si>
   <si>
     <t>Картридж OKI 09004462,  B6500 ,  MAX</t>
   </si>
   <si>
     <t>Принт-картридж OKI B721/B731/MB760/MB770 18K  45488802</t>
   </si>
@@ -1264,72 +1318,78 @@
   <si>
     <t>Тонер-картридж OKI 01107201  TYPE 6 ,  OP 6w</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 01107401  TYPE 2 ,  OL 400ex</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 09002390,  OP 4w</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 09004391,  B2500   MAX</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 09004447,  B2500</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B2200/B2400  PT43640302  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B401/MB441/MB451  PT44992404  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B401/MB441/MB451 44992403 NON EU 1,5K</t>
   </si>
   <si>
+    <t>Тонер-картридж OKI B401/MB441/MB451 44992404  TB401  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж OKI B401/MB441/MB451 44992404 MAX NON EU 2,5K</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B401/MB441/MB451 44992404, Extra Patron  PN-B401-2.5KR</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B411 44574702  FL-B411  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B411 44574705  EL-B411R  Extra Label</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B411 44574705 NON EU</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B411/B431/MB491  44574702  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B412/B432/MB472/MB492  PT45807102  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B412/B432/MB472/MB492 45807119 NON EU</t>
+  </si>
+  <si>
+    <t>Тонер-картридж OKI B412/B432/MB472/MB492 45807119/45807102  TB412  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B412/B432/MB472/MB492 45807120  PN-B432R   7 000 стр  Patron Extra Label</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B412/B432/MB472/MB492 45807120 MAX NON EU</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B412/B432/MB472/MB492 45807120 MAX пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B4200 01103409  TYPE 9  NON EU</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B4200, 01103409,  TYPE 9 , Patron</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B4200, 01103409,  TYPE 9 , Print Rite</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B430 43979107  FL-B410  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B430 43979107  PT43979107  PRINTERMAYIN</t>
   </si>
@@ -1797,51 +1857,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I78"/>
+  <dimension ref="A1:I81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1970,1584 +2030,1793 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>17292</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>6233.92</v>
+        <v>6226.96</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>19969</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2096.64</v>
+        <v>2094.3</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26390</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2956.8</v>
+        <v>2953.5</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29708</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>720.38</v>
+        <v>719.58</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>19970</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2100.22</v>
+        <v>2097.88</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>13531</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>7824.77</v>
+        <v>7816.04</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>23532</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2907.52</v>
+        <v>2904.28</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25752</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>834.62</v>
+        <v>833.6900000000001</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>19971</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1774.08</v>
+        <v>1772.1</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>4653</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>6</v>
       </c>
       <c r="F20" s="1">
-        <v>2692.03</v>
+        <v>2689.03</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>13532</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>6</v>
       </c>
       <c r="F21" s="1">
-        <v>6121.47</v>
+        <v>6114.64</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>29744</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2300.48</v>
+        <v>2297.91</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>21475</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>2184</v>
+        <v>2181.56</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>9529</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>6</v>
       </c>
       <c r="F24" s="1">
-        <v>6723.58</v>
+        <v>6716.08</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>25339</v>
+        <v>34862</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1295.62</v>
+        <v>1628.45</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>5079</v>
+        <v>25339</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>3940.61</v>
+        <v>1294.17</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>278</v>
+        <v>5079</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>5273.41</v>
+        <v>3936.21</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>5080</v>
+        <v>278</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>4664.13</v>
+        <v>5267.52</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>5081</v>
+        <v>5080</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>3864</v>
+        <v>4658.92</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>16576</v>
+        <v>5081</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5779.2</v>
+        <v>3859.69</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>8007</v>
+        <v>16576</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>14389.76</v>
+        <v>5772.75</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>9411</v>
+        <v>8007</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>10519.04</v>
+        <v>14373.7</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>5107</v>
+        <v>9411</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>9766.4</v>
+        <v>10507.3</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>18163</v>
+        <v>5107</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>772.35</v>
+        <v>9755.5</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>8950</v>
+        <v>18163</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>7771.9</v>
+        <v>771.49</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>8951</v>
+        <v>8950</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>11540.48</v>
+        <v>7763.23</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>19282</v>
+        <v>8951</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>9857.790000000001</v>
+        <v>11527.6</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>23352</v>
+        <v>19282</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>9856</v>
+        <v>9846.790000000001</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>19466</v>
+        <v>23352</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>7264.32</v>
+        <v>9845</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>5612</v>
+        <v>19466</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1229.31</v>
+        <v>7256.21</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>103</v>
+        <v>5612</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>2316.61</v>
+        <v>1227.94</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1480.19</v>
+        <v>2314.02</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F43" s="1">
-        <v>1474.37</v>
+        <v>1478.54</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1383.87</v>
+        <v>1472.72</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>12225</v>
+        <v>105</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>4997.44</v>
+        <v>1382.33</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>7995</v>
+        <v>12225</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>4263.62</v>
+        <v>4991.86</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>19465</v>
+        <v>7995</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>383.94</v>
+        <v>4258.86</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>19179</v>
+        <v>19465</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>364.22</v>
+        <v>383.51</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>15494</v>
+        <v>19179</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>3258.75</v>
+        <v>363.82</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>15493</v>
+        <v>15494</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>3967.49</v>
+        <v>3255.12</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>26391</v>
+        <v>35021</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>788.9299999999999</v>
+        <v>389.33</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>24446</v>
+        <v>15493</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1397.76</v>
+        <v>3963.06</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>26249</v>
+        <v>26391</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1747.2</v>
+        <v>788.05</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>11967</v>
+        <v>24446</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>3734.08</v>
+        <v>1396.2</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>31793</v>
+        <v>26249</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>193.54</v>
+        <v>1745.25</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>21492</v>
+        <v>11967</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F56" s="1">
-        <v>784.45</v>
+        <v>3729.91</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>19375</v>
+        <v>31793</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3332.22</v>
+        <v>193.32</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>23353</v>
+        <v>21492</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2365.44</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>19376</v>
+        <v>19375</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>6</v>
       </c>
       <c r="F59" s="1">
-        <v>6026.05</v>
+        <v>3328.51</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>25282</v>
+        <v>35022</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>278.66</v>
+        <v>511.49</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>3323</v>
+        <v>23353</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1816.64</v>
+        <v>2362.8</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>11719</v>
+        <v>19376</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="F62" s="1">
-        <v>508.48</v>
+        <v>6019.32</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>5934</v>
+        <v>25282</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>354.82</v>
+        <v>278.35</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>21726</v>
+        <v>3323</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F64" s="1">
-        <v>834.62</v>
+        <v>1814.61</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>19180</v>
+        <v>11719</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="F65" s="1">
-        <v>400.51</v>
+        <v>507.91</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>10732</v>
+        <v>5934</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="F66" s="1">
-        <v>2806.27</v>
+        <v>354.42</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>10960</v>
+        <v>21726</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>5371.52</v>
+        <v>833.6900000000001</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>16805</v>
+        <v>19180</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1929.98</v>
+        <v>400.07</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>19383</v>
+        <v>10732</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>7682.75</v>
+        <v>2803.14</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>21493</v>
+        <v>10960</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F70" s="1">
-        <v>297.02</v>
+        <v>5365.53</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>16802</v>
+        <v>16805</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>537.6</v>
+        <v>1927.83</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>32014</v>
+        <v>19383</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F72" s="1">
-        <v>172.03</v>
+        <v>7674.18</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>29943</v>
+        <v>21493</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>3171.84</v>
+        <v>296.69</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>17202</v>
+        <v>16802</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>11603.2</v>
+        <v>537</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>100</v>
+        <v>32014</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>273.28</v>
+        <v>171.84</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
-[...1 lines deleted...]
-        <v>81</v>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>106</v>
+        <v>29943</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>232.51</v>
+        <v>3168.3</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>104</v>
+        <v>17202</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
+        <v>1</v>
+      </c>
+      <c r="F77" s="1">
+        <v>11590.25</v>
+      </c>
+      <c r="G77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" outlineLevel="2">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>100</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D78" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+      <c r="F78" s="1">
+        <v>272.98</v>
+      </c>
+      <c r="G78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" outlineLevel="2">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>106</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D79" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E79" s="1">
+        <v>72</v>
+      </c>
+      <c r="F79" s="1">
+        <v>232.25</v>
+      </c>
+      <c r="G79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" outlineLevel="2">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1">
+        <v>104</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D80" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E80" s="1">
         <v>108</v>
       </c>
-      <c r="F77" s="1">
-[...17 lines deleted...]
-      <c r="I78" s="1"/>
+      <c r="F80" s="1">
+        <v>121.27</v>
+      </c>
+      <c r="G80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>