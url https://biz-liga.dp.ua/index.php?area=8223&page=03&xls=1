--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1145,190 +1145,190 @@
           <t xml:space="preserve">OKIPAGE 6w/8w/8p/8iM series, OKIFAX 4500/4550/4580, OKIOFFICE 84/86/87  1500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKIPAGE 4m/4m Plus/4w/4w Plus, OKIFAX 4100  1200 стр</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі OKI лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B401/MB441/451  44574307</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B401/MB441/451  44574307  PT44574307  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B401/MB441/451  44574307 Extra Patron  PN-B401DRR</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B401/MB441/451  44574307 стартовий Empty Virgin</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B410/430/440  43979002  PT43979002  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B411  44574302</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B411  44574302  PN-B411DRR  Extra Patron</t>
   </si>
   <si>
     <t>Драм-картридж OKI  B411  44574302 / 44574307 пустий Empty Virgin</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B411/412/431/MB472/MB492  44574302  PT44574302  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B4200  42102802  TYPE 9</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B430  43979002</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B430  43979002 Extra Patron  PN-B430DRR</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B4400  43501902  PT43501902  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI  B4400 , 43501902</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI 44574307/44574302  TB411DU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI B2200/B2400</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 5,  OP 10i</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 6,  OP 6w</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 7,  OP 24</t>
+  </si>
+  <si>
+    <t>Драм-картридж OKI TYPE 8,  OP 14ex</t>
+  </si>
+  <si>
+    <t>Картридж OKI 01225401  B6250</t>
+  </si>
+  <si>
+    <t>Картридж OKI 09004019,  B8300</t>
+  </si>
+  <si>
+    <t>Картридж OKI 09004058,  B6100</t>
+  </si>
+  <si>
+    <t>Картридж OKI 09004078,  B6200/6300</t>
+  </si>
+  <si>
+    <t>Картридж OKI 09004078,  B6200/6300 /Xerox Phaser 4500, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж OKI 09004461,  B6500</t>
+  </si>
+  <si>
+    <t>Картридж OKI 09004462,  B6500 ,  MAX</t>
+  </si>
+  <si>
+    <t>Принт-картридж OKI B721/B731/MB760/MB770 18K  45488802</t>
+  </si>
+  <si>
+    <t>Принт-картридж OKI B721/B731/MB760/MB770 18K  45488802 ,  PN-B721R  Extra Patron</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Драм-картридж OKI  B411/412/431/MB472/MB492  44574302  PT44574302  PRINTERMAYIN</t>
-[...61 lines deleted...]
-  <si>
     <t>Принт-картридж OKI B721/B731/MB760/MB770 18K  PT45488802 , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж OKI  OP 24 , 01171402,  TYPE 7 , NON EU</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 01107001  TYPE 8 ,  OP 14ex</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 01107201  TYPE 6 ,  OP 6w</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 01107401  TYPE 2 ,  OL 400ex</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 09002390,  OP 4w</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 09004391,  B2500   MAX</t>
   </si>
   <si>
     <t>Тонер-картридж OKI 09004447,  B2500</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B2200/B2400  PT43640302  PRINTERMAYIN</t>
@@ -1400,53 +1400,50 @@
     <t>Тонер-картридж OKI B430 43979211  MAX  NON EU</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B431 44574805  PN-B431 , Patron</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B431/MB491 44917608 NON EU</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B4400, 43502306  PT43502306  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B4400, 43502306,  PN-B4400 , Patron</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B4400/B4600  43502302  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B710, 01279001  PT01279001  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж OKI B710/720/730  01279001</t>
   </si>
   <si>
     <t>Тонер-картридж OKI TYPE 2,  OL 400ex , Print Rite РОЗПРОДАЖ!</t>
-  </si>
-[...1 lines deleted...]
-    <t>в наявності</t>
   </si>
   <si>
     <t>Тонер-картридж OKI TYPE 6,  OP 6w , Print Rite</t>
   </si>
   <si>
     <t>Тонер-картридж OKI,  OP 4w , Print Rite</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -2030,1781 +2027,1641 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>17292</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>6226.96</v>
+        <v>6338.28</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>19969</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26390</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>2953.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29708</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>19970</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>2097.88</v>
+        <v>2135.38</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>13531</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>7816.04</v>
+        <v>7955.76</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>23532</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2904.28</v>
+        <v>2956.2</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25752</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+      <c r="F18" s="1">
+        <v>851.33</v>
+      </c>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
         <v>23</v>
-      </c>
-[...14 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>19971</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1772.1</v>
+        <v>1803.78</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>4653</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>6</v>
       </c>
       <c r="F20" s="1">
-        <v>2689.03</v>
+        <v>2737.1</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>13532</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>6</v>
       </c>
       <c r="F21" s="1">
-        <v>6114.64</v>
+        <v>6223.95</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>29744</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2297.91</v>
+        <v>2338.99</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>21475</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>2181.56</v>
+        <v>2220.56</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>9529</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>6</v>
       </c>
       <c r="F24" s="1">
-        <v>6716.08</v>
+        <v>6836.14</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>34862</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>25339</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1294.17</v>
+        <v>1317.31</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>5079</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>3936.21</v>
+        <v>4006.58</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>278</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>5267.52</v>
+        <v>5361.69</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>5080</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>4658.92</v>
+        <v>4742.21</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>5081</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>3859.69</v>
+        <v>3928.69</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>16576</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>5772.75</v>
+        <v>5875.95</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>8007</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>14373.7</v>
+        <v>14630.66</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>9411</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>10507.3</v>
+        <v>10695.14</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>5107</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>9755.5</v>
+        <v>9929.9</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>18163</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>771.49</v>
+        <v>785.28</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>8950</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>7763.23</v>
+        <v>7902.01</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>8951</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>11527.6</v>
+        <v>11733.68</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>19282</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>9846.790000000001</v>
+        <v>10022.82</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>23352</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+      <c r="F39" s="1">
+        <v>10021</v>
+      </c>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>45</v>
-      </c>
-[...14 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>19466</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>7256.21</v>
+        <v>7385.93</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>5612</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1227.94</v>
+        <v>1249.89</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>103</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>2314.02</v>
+        <v>2355.39</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>107</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>6</v>
       </c>
       <c r="F43" s="1">
-        <v>1478.54</v>
+        <v>1504.97</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1472.72</v>
+        <v>1499.05</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>105</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1382.33</v>
+        <v>1407.04</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>12225</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>4991.86</v>
+        <v>5081.1</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>7995</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>4258.86</v>
+        <v>4334.99</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>19465</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>383.51</v>
+        <v>390.36</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>19179</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>15494</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>3255.12</v>
+        <v>3313.31</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>35021</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>389.33</v>
+        <v>396.29</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>15493</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>3963.06</v>
+        <v>4033.91</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>26391</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>788.05</v>
+        <v>802.14</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>24446</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>26249</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1745.25</v>
+        <v>1776.45</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>11967</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>6</v>
       </c>
       <c r="F56" s="1">
-        <v>3729.91</v>
+        <v>3796.59</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>31793</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>193.32</v>
+        <v>196.78</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>21492</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>19375</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>6</v>
       </c>
       <c r="F59" s="1">
-        <v>3328.51</v>
+        <v>3388.01</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>35022</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>511.49</v>
+        <v>520.64</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>23353</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>2362.8</v>
+        <v>2405.04</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>19376</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>6</v>
       </c>
       <c r="F62" s="1">
-        <v>6019.32</v>
+        <v>6126.93</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>25282</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>278.35</v>
+        <v>283.32</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>3323</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>72</v>
       </c>
       <c r="F64" s="1">
-        <v>1814.61</v>
+        <v>1847.05</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>11719</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>45</v>
       </c>
       <c r="F65" s="1">
-        <v>507.91</v>
+        <v>516.99</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>5934</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>45</v>
       </c>
       <c r="F66" s="1">
-        <v>354.42</v>
+        <v>360.76</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>21726</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>833.6900000000001</v>
+        <v>848.6</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>19180</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>400.07</v>
+        <v>407.22</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>10732</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>2803.14</v>
+        <v>2853.25</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>10960</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>6</v>
       </c>
       <c r="F70" s="1">
-        <v>5365.53</v>
+        <v>5461.45</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>16805</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>1927.83</v>
+        <v>1962.29</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>19383</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>6</v>
       </c>
       <c r="F72" s="1">
-        <v>7674.18</v>
+        <v>7811.37</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>21493</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>296.69</v>
+        <v>302</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>16802</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>32014</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>171.84</v>
+        <v>174.91</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>29943</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>17202</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>11590.25</v>
+        <v>11797.45</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>100</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>272.98</v>
+        <v>277.86</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>106</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>72</v>
       </c>
       <c r="F79" s="1">
-        <v>232.25</v>
+        <v>236.4</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>104</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>108</v>
       </c>
       <c r="F80" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1"/>
       <c r="B81" s="1"/>
       <c r="C81" s="1"/>
       <c r="D81" s="1"/>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>