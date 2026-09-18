--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -583,4113 +583,5567 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">NP-7161  30000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon imageRUNNER 2730i/2930i, ресурс 98 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">iR1210/ 1230/ 1270F/ 1510/ 1530/ 1570F  24000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">039 LBP351/352 Black  11000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP351/LBP352  11 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP351/352, Canon 039/0287C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP351/352, 0287C001/Canon 039</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP351/LBP352. LJ Pro M604 / M605 / M606 / M630; Canon LBP-351 / LBP-352 / 0287C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">039H LBP351/352 Black  25000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP351/LBP352  25 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP351/352, 0288C001/Canon 039H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP312/MF522X/MF525X  10 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP312/MF522X/MF525X/0452C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP312, MF522x/MF525x  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP312/MF522X/MF525X  20 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Satera LBP443i/LBP442/ LBP441/LBP441e 9100 стр.  400 гр тонера в картридже</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-650, Canon LBP-653, Canon LBP-654, Canon MF-730, Canon MF-732, Canon MF-734, Canon MF-735. Ресурс  стор. 1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-110/112/113/MF-110 /112/113, Canon 047, 2164C002 1600 pages</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-650, Canon LBP-653, Canon LBP-654, Canon MF-730, Canon MF-732, Canon MF-734, Canon MF-735. Ресурс  стор. 
 1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла для Canon LBP112/MFP112/113 Black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP112/MFP112/113 Black  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP110/112/113/MF-110/112/113/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w   1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w  1 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G64" authorId="0">
+    <comment ref="G67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла для Canon i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  1 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series  1 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series  1 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  1 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF269dw/267dw/264dw, 4100ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла для Canon i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G74" authorId="0">
+    <comment ref="G77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x  3100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/CF226A. Canon LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x/ 052. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imageCLASS LBP214dw/215dw Canon imageCLASS MF426dw/424dw/429dw Canon i-SENSYS LBP212dw/214dw/215x Canon i-SENSYS MF421dw/426dw/428x/429x 3100 yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x  9200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/CF226X. Canon LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x/ 052H. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imageCLASS LBP214dw/215dw Canon imageCLASS MF426dw/424dw/429dw Canon i-SENSYS LBP212dw/214dw/215x Canon i-SENSYS MF421dw/426dw/428x/429x 9200 yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP325x/MF540 10000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	056  3007C002 
 Сумісні пристрої	Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543
 Ресурс  стор.  10 000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP325/MF-542/543/LBP320/MF-540 серия/Canon 056/3007C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP325/MF-542/543/LBP320/MF-540 серия/Canon 056/3007C002, Black, без чіпа.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP325 Series, MF542/MF543/MF552 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C98" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP325/320/MF540/542/543/552/553, 3007C002/Canon 056</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  21 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP325x/MF540  21 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP325 Series, MF542/MF543/MF552 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP325x/MF540 5100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP325 Series, MF542/MF543/MF552 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 057  3009C002 
 Сумісні пристрої: Canon i-Sensys LBP-223, Canon i-Sensys LBP-226, Canon i-Sensys LBP-233, Canon i-Sensys LBP-236, Canon i-Sensys MF-443, Canon i-Sensys MF-445, Canon i-Sensys MF-446, Canon i-Sensys MF-449, Canon i-Sensys MF-453, Canon i-Sensys MF-455, Canon LBP-228</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440. HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Canon; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 3100 сторінок; Для моделей: LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black, без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002. Ресурс, арк.:	3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP221/222/223/224/225/LBP226/227/228/233/236/MF442/443/445/446/447/448/449/453/455, 3009C002/Canon 057</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black. Ресурс 10000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440/Canon 057H/3009C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440/Canon 057H/3009C002, Black, без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304a / M404dn / M404dw / M404n / M428dw / M428fdn / M428fdw/CF259X; Canon LBP223dw / 225 / 226dw / 228x / MF443dw / 445dw / 446x / 449x. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Canon; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 10000 сторінок; Для моделей: LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF/453/MF455 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF/453/MF455 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057 H. Ресурс, арк.:10000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP221/222/223/224/225/LBP226/227/228/233/236/MF442/443/445/446/447/448/449/453/455, 3010C002/Canon 057H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw Black  3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP243/246/MF-461/463/465/Canon 070/5639C002, Black, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw Black  10000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  10200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw  10 200 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  10 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP243/246/MF-461/463/465/Canon 070H/5640C002, Black, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : LBP243dw/246dw, MF461w/463dw/465dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw. Ресурс 1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF-272/275/Canon 071/5645C001, Black, з чіпом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C143" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/MF275, 5645C001/5645C002/Canon 071</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ;i-SENSYS LBP122dw, MF272dw/MF275dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw. Ресурс 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270  2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF-272/275/Canon 071H/5646C002, Black, з чіпом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/MF275, 5646C002/Canon 071H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP122dw, MF272dw/MF275dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP170 / Canon MF280  1400 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP 171dn/172dw, MF284dw/MF286dn, imageCLASS MF289dw/MF287dw  1 400 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP170 / Canon MF280  4100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP 171dn/172dw, MF284dw/MF286dn, imageCLASS MF289dw/MF287dw  4 100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP2900/B/3000; HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP2900/B/3000; HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP2900/B/3000; HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserBase MF6530/MF6540PL/MF6550/MF6560P L/MF6580PL  5 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserBase MF6530/MF6540PL/MF6550/MF6560P L/MF6580PL. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2500 стр@5% для LBP-3300, HP LJ 1160/ 1320 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3300/ 3360  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6000 стр@5% для LBP-3300, HP LJ 1160/ 1320 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3010/B/3100; HP LJ P1005/1006  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3010/B/3100; HP LJ P1005/1006. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3010/B/3100; HP LJ P1005/1006  1500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3250, 2000 ст.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/6670/MF-5800/5840/5850/5880/5950/6650/Canon 719/Canon 119/3479B001, обновлений чіп для нових моделей Canon.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP251/LBP252/LBP253/LBP6300/LBP6310/LBP6650/LBP6670/LBP6680 Series, MF411/MF416/MF418/MF419/MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP251/252/253/6300/6330/6340/6600/6650/6670/MF411/414/416/418/419/MF5850/5880/5950/5960/HP LJ P2035/2030/P2055/2050/M401/M425, Canon 719/CE505A/CF280A/80A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6300/6650/MF-5840/5850/5880/IR 1133/MF-411/416/418/419/HP LJ P2035/2055/Pro M401/425/Canon 719/CE505A/CF280A/CEXV40</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6300/6650/MF-5840/5850/5880/IR 1133/HP LJ P2035/2055/Pro M401/425/Canon 719/CE505A/CF280A/CEXV40, for MF-411/416/418/419</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF-5800/5840/5850/5880/5950/665 0/LBP6300/6650/6670/Canon 119/ 3479B001/3479B002, 2.1k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/6670/MF-5800/5840/5850/5880/5950/6650/Canon 719H/Canon 119H/3480B001AA, для нових моделей Canon</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180  6400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LaserBase MF5580dn / MF5840dn / i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF-5940DN / MF-5980DW c Wi-Fi / iR1133 / 1133A / 1133iF. Canon LBP-251 LBP-252 LBP-253 LBP-6300 LBP-6310 LBP-6650 LBP-6670 LBP-6680 MF-411 MF-416 MF-418 MF-419 MF-5840 MF-5880 MF-5940 MF-5980 MF-6140 MF-6180. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP251/LBP252/LBP253/LBP6300/LBP6310/LBP6650/LBP6670/LBP6680 Series, MF411/MF416/MF418/MF419/MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  6 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn/ 5940dn  6400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/MF-5840/5850/5880/IR 1133/HP LJ P2035/2055/Pro M401/425/Canon 719H/CE505X/280X/CEXV40, for MF-411/416/418/419, зі збільшеним ресурсом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/MF-5840/5850/5880/IR 1133/HP LJ P2035/2055/Pro M401/425/Canon 719H/CE505X/280X/CEXV40, for MF-411/416/418/419, зі збільшеним ресурсом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP251/252/253/6300/6330/6340/6600/6650/6670/MF411/414/416/418/419/MF5850/5880/5950/5960/HP LJ P2035/2030/P2055/2050/M401/M425, Canon 719H/CE505X/CF280X/80X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6750dn  6000стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6750/LBP6780, MF512/MF515  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6750dn  6000стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6750/6780/MF512/513, Canon 724/CE255A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6700/6725/6750/6780  12500стр/450 г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF-512/513/515/LBP6750/6780/Canon 724H/CE255X. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6000/ 6000B/ 6020/ 6020B/ 6030/ 6030B/ 6030W, MF3010  1600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6000/ 6020, MF3010  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G184" authorId="0">
+    <comment ref="G194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6000 / LBP-6020 / LBP-6030 / MF-3010 / F-158200; HP LJ M1130 / M1132 / M1136 / M1137 / M1210 / M1212nf / M1214nfh / M1217nfw / P1100 / P1101 / P1102w / P1103 / P1104 / P1106 / P1108 / P1109. Canon 725/CE285A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C196" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP-6000 / LBP-6020 / LBP-6030 / MF-3010 / F-158200; HP LJ M1130 / M1132 / M1136 / M1137 / M1210 / M1212nf / M1214nfh / M1217nfw / P1100 / P1101 / P1102w / P1103 / P1104 / P1106 / P1108 / P1109. Canon 725/CE285A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6000 / LBP-6020 / LBP-6030 / MF-3010 / F-158200; HP LJ M1130 / M1132 / M1136 / M1137 / M1210 / M1212nf / M1214nfh / M1217nfw / P1100 / P1101 / P1102w / P1103 / P1104 / P1106 / P1108 / P1109. Canon 725/CE285A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 100 стр@5%  A4  для LBP--6200d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon LBP-6200d / 6230W; HP LJ P1566 / P1606dn / Pro M1536dnf. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G190" authorId="0">
+    <comment ref="G201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6200, Canon LBP-6230, HP LaserJet Pro M1536, HP LaserJet Pro P1560ser, HP LaserJet Pro P1566, HP LaserJet Pro P1600ser, HP LaserJet Pro P1606,  726, CE278A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF4410/4430/4450/4550/4570/4580, Canon 728/CE278A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G195" authorId="0">
+    <comment ref="G206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn  1400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G196" authorId="0">
+    <comment ref="G207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G198" authorId="0">
+    <comment ref="G209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF231, MF232w, MF237w, MF244dw, MF247dw, MF249dw/HP LJ Pro M201/202/225, Canon 737/CF283X. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G201" authorId="0">
+    <comment ref="G212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: i-SENSYS MF211/ 212/ 216/ 217/ 226/ 229 Series  2400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/ 212/ 216/ 217 / 226/ 229 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF210/211/212 /216/217/220/226/229/LBP151/HP LJ Pro M201/202/225/226, Canon 737/CF283X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF210/211/212 /216/217/220/226/229/LBP151/HP LJ Pro M201/202/225/226, Canon 737/CF283X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF210/211/212/215/216/217/220/221/223/226/227/229/LBP151/HP LJ Pro M125/126/127/201/225, Canon 737/CF283A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M125, HP LJ Pro M126, HP LJ Pro M127, HP LJ Pro M128, HP LJ Pro M201, HP LJ Pro M225.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP151/MF-210/211/212/216/217/220/226/229/231/232/237/244/247/249/HP LJ Pro M125/127/201/202/225/226/Canon 737/CF283X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100/FC108/FC128/FC200/FC204/FC206/FC208/FC210/FC220/FC224/FC226/FC228/FC230/FC280/FC290/FC310/FC330/FC336/FC530, PC740/PC750/PC760/PC770/PC780/PC860/PC880/PC890  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC280, FC290, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 000 стр@5%  А4  для FC-108/128/200/206/210/220/226/230/310/330/336/530, РС-740/750/760/770/780/860/880/890  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon FC-108/128/200/208/220 /228/336/PC-860/880/890, E-30/E-16, збільшеної ємкості!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. E30-OCase</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon FC-108/128/200/208/220 /228/336/PC-860/880/890, E30/ E16, збільшеної ємкості 4k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-800/ 810/ 1120; HP LJ 1100/ 1100A/ 3200  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-800/810/1120; HP LJ 1100/1100A/3200  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C233" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP-800/810/1110/1120/HP LJ 1100/3200, EP-22/C4092A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Laser Shot LBP-1120/800/810/HP LJ 1100/3200/3220, EP -22/C4092A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LaserShot LBP-1120/80 0/810/HP LJ 1100/3200/3220, EP-22/C4092A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP1210; HP LJ 1000/1005/1200/1220/3300/3330/3380 Series  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP1210; HP LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP-3200/300N/MF5530/5550/5630/5650/5730/5750/5770/MF3110/3112/3220/3228/3240, 8489A002/EP-26/EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3220/3228  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF3228/Laser Shot LBP3200/1210/LaserBase MF3110/3240/5630/5650/5730/5750/5770, EP-26/EP-27/EP-25</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF3228/Laser Shot LBP3200/1210/LaserBase MF3110/3240/5630/5650/5730/5750/5770, EP-26/EP-27/EP-25</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G236" authorId="0">
+    <comment ref="G249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX L-100/120, MF4018/4120/ 4140/4150/4660PL/4690PL  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">FAX L-100/120, MF4018/4120/ 4140/4150/4660PL/4690PL.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX L-100/120, MF4018/4120/ 4140/4150/4660PL/4690PL. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000/Q2612A   2 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/4120/4140/4150/4270/4320d/4330d/4340d/4350d/4370dn/4380dn/4660PL/4690PL, FAX-L100/120/140/160, PCD450  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Enterprise LaserJet Enterprise M608X, LaserJet Enterprise M609X,LaserJet Enterprise MFP M631dn, LaserJet Enterprise Flow MFP M632z, Enterprise MFP M633, W9004M / Canon Toner T03 картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для iR1643/164 3i/1643iF  20500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M507, M528; Canon LBP-325, MF-542, MF-543, iR-1643. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1643/1643i/1643iF  18 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1643/1643i/1643iF  20 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1643, 3526C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі    T08  3010C006AA 
 Сумісні пристрої    Canon imageCLASS X LBP-1238, Canon imageCLASS X MF-1238, Canon i-Sensys X-1238
 Ресурс: 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X 1238i, Canon i-SENSYS X 1238iF, Canon i-SENSYS X 1238P, Canon i-SENSYS X 1238Pr, 11000 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X 1238i, Canon i-SENSYS X 1238iF, Canon i-SENSYS X 1238P, Canon i-SENSYS X 1238Pr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS X1238i/X1238iF/X1238P/X1238Pr  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS X1238i/X1238iF/X1238P/X1238Pr  11 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X 1238, 3010C006</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys X 1440; Canon i-Sensys X 1440iF; Canon i-Sensys X 1440P; Canon i-Sensys X 1440Pr. 10 600 сторінок  A4  при 5% покритті</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys X 1440; Canon i-Sensys X 1440iF; Canon i-Sensys X 1440P; Canon i-Sensys X 1440Pr.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageCLASS X-MF1440, X1440i, X1140iF, X1440P, X1440PR  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageCLASS X-MF1440, X1440i, X1140iF, X1440P, X1440PR  10 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X1861P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP162/ LBP162DW/ МФУ MF264/ MF267/ MF269/ MF269DW  2168C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF269dw/267dw/264dw  4 100 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR 2270/2230/2830/2870/3025/3225/GRP-15/EXV-11/9629A002AA</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">21000 стр@6% для IR2230/2270/2280/2870/3025/3225/3230</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">24000 стр@6%  А4  для iR3530/3570/4570/3235/3245</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">45000 стр@6%  А4  для iR5570/6570</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER 2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  C-EXV14 ; imageRUNNER 1600/1605/1610/2000/2010  C-EXV5   8 300 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C280" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2016/ 2016J/ 2018/ 2020/ 2022/ 2025/ 2030/ 2318/ 2320/ 2420  C-EXV14</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C281" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  8300 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  8300 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C283" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2318/2320/2420/2422, 0384B006/GRP-18/NPG-28/ C-EXV14</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C284" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  8300 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2318/2320/2420/2422/iR2002/2202/2204/2206/2224, NPG28/GPR18/GPR35/C-EXV42/C-EXV14</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C286" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR1600, iR2000, iR2016, iR2018, iR2020, iR2022, iR2025, iR2030 6836A003AA 0384B003AA
+ 8000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2016/2010/2018/2020/1600/1610/2320/2420/2422/EXV-5/EXV-14/GPR8/GPR18/NPG20/NPG28 Universal  460g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1018/1018J/1022  8400 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR1018/1019/1020/1022/1023/1024/1025/EXV-18, 465г/туба  0386B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR 1018/1019J/1022if/1023if iR 1025/1025if</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER 1018/1019/1020/1022/1023/1024  C-EXV18   8 400 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C292" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR1018/1020/1022/1024, 0386B002/GRP-22/NPG-32/ C-EXV18  0386B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C293" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR1018/1019/1020/1022/1023/1024/1025/EXV-18, 465г/туба  0386B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C294" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2200/2800/3300/3320, 6647A002/GRP-6/NPG-18/C-EXV3</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C295" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2535/2545</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C296" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon IR 2535/2545 C-EXV-32</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C297" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2535/2545/GPR-34/EXV-32, 700г /туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C298" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR2535/2545  19400 ст</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2520/ 2520i/ 2525/ 2525i/ 2530/ 2530i  C-EXV33</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C300" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2520/2525/2530, 2785B002/GRP-35/NPG-51/C-EXV33</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C301" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2520/2525/2530/GRP-3 5/NPG-51/C-EXV33/2785B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C302" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon IR 2520, 2525, 2530  EXV-33, GPR-35  CEXV33, C-EXV33, CEXV 33 6 шт в коробке  cartridge 14.600 копий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C303" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2520/2520i/2525/2525i/2530/2530i,  2785B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C304" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon C-EXV 33 iR 2520/2520i/2525/2525i/2530/2530i  14,6k, 300g/Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C305" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR2520/ 2520i/ 2525/ 2525i/ 2530/ 2530i  C-EXV33    Ресурс 18 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR2520, iR2525, iR2530
+. 2785B003AA
+.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon C-EXV 33 IR 2520/2525/2530  700g/Cartridge  ACCESS</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C308" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2520/2525/2530, NPG51/GPR35/C-EXV33</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR ADV 8085/ 8095/ 8105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C310" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR ADVANCE 8085/8095/8105iR ADVANCE 8205/8285/8295iR ADVANCE 8505i/8585i/8595i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C311" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR Advance 6000/6055/6065/6075/6200/6255/6265/6275, 3766B002/GRP-38/NPG-54/C-EXV36</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C312" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR ADVANCE 6055/6065/6075 iR ADVANCE 6255/6265/6275</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C313" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1730/1740/1750  15 100 ст</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C314" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR1730/1740/1750/GRP-39/EXV-37, 686г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C315" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1730/1730i/1730if iR1740/1740i/1740if iR1750/1750i/1750if iR ADVANCE 400/500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C316" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR1730/1740/1750/GRP-39/EXV-37, 680г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1133,iR1133A,iR1133iF,imageCLASS D1120,imageCLASS D1150,imageCLASS D1170,imageCLASS D1180,imageCLASS D1320,imageCLASS D1350
+,imageCLASS D1370,imageCLASS D1380,imageCLASS D1520,imageCLASS D1550,LBP3480,LBP6300DN,LBP6310DN,LBP6330,LBP6340,LBP6600,
+LBP6650DN,LBP6670DN,LBP6680X,LBP251dw,LBP252dw,LBP252x,MF417dw,MF5850dn,MF5870dn,MF5880dn,MF5940DN,MF5950DW,
+MF5960DN,MF5980DW,MF6140DN,MF6160DW,MF6180D,MF414dw,MF416dw,MF419dw
+C-EXV40/CRG119/319/519/719/120/320/720</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тонер-картридж Canon C-EXV40 для iR1133  6000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR 1133  6 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C320" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1133  6000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C321" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тонер iR1133, чорний  6К  C-EXV40 toner Black 3480B006</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">10 200 стор. для iR2202N/ iR2202/ iR2202N/ iR2204/ iR2204N/ iR2204F</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR-2202, Canon iR-2204, Canon iR-2206, Canon iR-2224  10 200 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C324" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER 2202/2204/2206  10 200 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C325" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR2002/2202/2204/NPG-59/EXV-42, 465г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR-2202, Canon iR-2204, Canon iR-2206, Canon iR-2224  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C327" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER 2202/2204/2206  10 200 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C328" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon IR 2202, 2202N  EXV-42  CEXV42, C-EXV42, C-EXV-60 cartridge for 10,200 pages 486 г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C329" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1600/ 1605/ 1610/ 2000/ 2010  C-EXV5</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C330" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR1600/1605/1610F/2000/2010F</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C331" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR1600/2000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C332" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR1435, iR1435i, iR1435iF, iR1435P
+. 9436B002AA, C-EXV50</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C333" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon IR1435i/1435iF/1435P  + Chip  Cartridge 17 6000K  EXV-50</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C334" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER 1430/1435  C-EXV50   17 600 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C335" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin ; imageRUNNER 1430/1435</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C336" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR1435/ 1435i/ 1435iF  17 600 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C337" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR 2625/2630/2645  30 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C338" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6, туба  6 900 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C339" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6, 380г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C340" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6  6900 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C341" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR2425  10 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C342" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR2425  10 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C343" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR2425  10 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C344" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C250/C350/C351  C-EXV47 Y ; imageRUNNER ADVANCE C256/C356  C-EXV55 Y</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C345" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR 1210/1230/1270/1310/1510/1530/1570/1630/1670  300 г.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C346" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IR 1210/1230/1270/1310/1510/1530/1570/1630/1670</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C347" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR1210/1230/1270/1310/1510/ 1570/1300/1330/1370/1630/1670/EXV-7, 300г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C348" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon NP-6012/6014/6111/6112/6118/6212/6312/6412/6512/6612/7120/7130/C120/122/130/NPG-11, 5500 копий/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KONICA MINOLTA: K-7622, K-7621, K-7521, K-7220, K-7218, K-7216, K-7118, K-7115, Di351, Di350, Di251, Di250, Di2011, Di200, Di183, Di1811, Di181, Di1611, Di152, Bizhub 220, Bizhub 211, Bizhub 210, Bizhub 181, Bizhub 180, Bizhub 163, Bizhub 162. 11500 стор. 8937708, 8937782, 8936402, 8936430
+.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Canon 049  2165C001</t>
+    <t>Драм-картридж Canon 049  2165C001</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Canon 049  2165C001 , 12k,  MN-CAN-049-DR  Makkon</t>
+    <t>Драм-картридж Canon 049  2165C001 , 12k,  MN-CAN-049-DR  Makkon</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Драм картридж Canon 049  DN-CAN-NT049-DR  DAYTON</t>
-[...2 lines deleted...]
-    <t>Драм картридж Canon 049  FL-049DR  Free Label</t>
+    <t>Драм-картридж Canon 049  DN-CAN-NT049-DR  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049  FL-049DR  Free Label</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Драм картридж Canon 049  PN-049DRGL  Green Label Patron</t>
-[...14 lines deleted...]
-    <t>Драм картридж Canon 051 пустий Empty Virgin</t>
+    <t>Драм-картридж Canon 049  PN-049DRGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  2170C001</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  FL-051DR  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  PN-051DRGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV11/12  9630A003BA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV11/12NPG-25/26 120K CET5821U</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV14  0385B002BA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV14/NPG-28 45K CET4959N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV18  DRC23  IPM</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV18,  0388B002AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV18/NPG-32 25K CET5818U</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV23,  iR2018 ,  2101B002AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV23/NPG-37 45K CET5820N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV28/29/NPG-45/46 150K CET5670N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV3/NGP-18 50K CET4960</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV32/33/38/39, NPG-50/51/56/57 125K CET5663</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV32/33/38/39, аналог 2772B003  DRC26  IPM</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV34  3786B003  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV37  2773B003AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV37/NPG-55 100K CET5659</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV42  6954B002</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV49  8528B003AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV49/NPG-67 110K CET5228</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV5/NPG-20 40K CET3264N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV50,  iR1435 ,  9437B002AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV50/NPG-68,  iR1435  30K CET5674</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV53 200K CET7490</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV6,  1339A004</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV63  5144C002</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV7,  7815A003</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  0287С001</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  0287С001   PN-039GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  0287С001   PTCanon-039  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  TC039  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039 / HP LJ CF281A №81A пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039H  0288С001</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039H  PN-039HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039H  TC039H  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041  0452C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041  GT-CRG041  з універсальним чіпом MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041  PN-041GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041Н  0453C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 042  GT-CRG042  з універсальним чіпом MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002   DN-CAN-NT047  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002   GT-CRG047  MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002   MN-CAN-047  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002  чорний</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002  чорний  PTCanon047  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  FL-047  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  PN-047GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  2168C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  FL-051  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  GT-CRG051  MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  MN-CAN-S051  Makkon 1.7k</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  PN-051GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  2169C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  2169C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  FL-051H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  MN-CAN-S051H  Makkon 4k</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  PN-051HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  2199C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  2199C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>-3.45%</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  FL-052  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  GT-CRG052  3.1K MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  PN-052GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  PN-052R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  2200C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  2200C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  FL-052H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  GT-CRG052H  9.2K MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  PN-052HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  PN-052HR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   002-04-SRG056  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   DN-CAN-056  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   MN-CAN-056  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   PN-056GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002  чорний  PTCanon-056  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002  чорний, без чіпа  PTCanon-056NC  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002 /CF289A пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  TC056  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056H  3007C002   PN-056HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056H  3008C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056H  3008C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056L  3006C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056L  3006C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056L  3007C002   PN-056LGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  002-04-SRG057  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  чорний</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  чорний,  PTCanon-057  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  чорний,  PTCanon-057  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  чорний, без чіпа  PTCanon-057NC  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  DN-CAN-057  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  FL-C057  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  MN-CAN-057-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  PN-057GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  TC057  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  002-04-SRG057H  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3009C002  чорний,  PTCanon-057H  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3009C002  чорний, без чіпа  PTCanon-057HNC  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3010C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3010C002  чорний</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  DN-CAN-057H  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  FL-C057H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  MN-CAN-057H-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  PN-057HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  TC057H  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H, 10k  MN-CAN-057H-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  5639C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  5639C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  DN-CAN-070  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  FL-C070  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  PN-070GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  PTCanon070  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070H  5640C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070H  DN-CAN-070H  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070H  FL-C070H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070H  PN-070HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070H  PTCanon070H  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070H пустий Empty Virgin</t>
   </si>
   <si>
     <t>у резерві</t>
   </si>
   <si>
-    <t>Драм картридж Canon C-EXV11/12  9630A003BA</t>
-[...346 lines deleted...]
-  <si>
     <t>Картридж Canon 071  5645C001</t>
   </si>
   <si>
     <t>Картридж Canon 071  DN-CAN-071  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 071  FL-C071  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 071  PTCanon071  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 071  TC071  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 071 Green Label Patron  PN-071GL</t>
   </si>
   <si>
     <t>Картридж Canon 071 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 071H  5646C002</t>
   </si>
   <si>
     <t>Картридж Canon 071H  DN-CAN-071H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 071H  FL-C071H  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 071H  PTCanon071H  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 071H  TC071H  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 071H Green Label Patron  PN-071HGL</t>
   </si>
   <si>
     <t>Картридж Canon 071H пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 072  5647C002</t>
   </si>
   <si>
     <t>Картридж Canon 072 Green Label Patron  PN-072GL</t>
   </si>
   <si>
     <t>Картридж Canon 072H  5648C002</t>
   </si>
   <si>
     <t>Картридж Canon 072H Green Label Patron  PN-072HGL</t>
   </si>
   <si>
     <t>Картридж Canon 703,  PN-703R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 703/303  7616A005</t>
   </si>
   <si>
     <t>Картридж Canon 703/303  7616A005  пустий  Empty Virgin</t>
@@ -4715,113 +6169,119 @@
   <si>
     <t>Картридж Canon 712  1870B002 /HP LJ CB435A пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 712,  PN-712R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 713  1871B002   LBP-3250</t>
   </si>
   <si>
     <t>Картридж Canon 719  3479B001  для нових моделей  PTCanon-719N  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 719  3479B002</t>
   </si>
   <si>
     <t>Картридж Canon 719  3479B002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 719  PN-719GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719  PN-719R  LBP-6300dn/ 6650dn, Extra Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 719/CE505A/CF280A/80A  TC719U  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 719/CEXV40/ HP CE505A/CF280A  PTCanon-719  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 719/CEXV40/ HP CE505A/CF280A  PTCanon-719  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж Canon 719/HP LJ CE505A  SRG719  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 719H  3480B001AA  для нових моделей  PTCanon-719HN  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 719H  3480B002</t>
   </si>
   <si>
     <t>Картридж Canon 719H  3480B002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 719H  PN-719HGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719H  PN-719HR  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719H//CEXV40/HP CE505X/CF 280X  PTCanon-719H  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 719H//CEXV40/HP CE505X/CF 280X  PTCanon-719H  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
+    <t>Картридж Canon 719H/CE505X/CF280X/80X  TC719HU  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 724  3481B002 , LBP-6750dn</t>
   </si>
   <si>
     <t>Картридж Canon 724  PN-724GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 724  SRG724 , LBP-6750dn, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 724/HP LJ CE255A пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 724H  GT-CRG324X , LBP-6750dn, MMC</t>
   </si>
   <si>
     <t>Картридж Canon 724H пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 725  3484B002</t>
   </si>
   <si>
-    <t>очікується 07-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 725  PN-725GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 725  PN-725R , LBP-6000, Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 725/ HP LJ CE285A, №85A Introductory/Starter пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 725/ HP LJ CE285A, №85A відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
     <t>Картридж Canon 725/ HP LJ CE285A, №85A пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 726  3483B002 , LBP-6200d</t>
   </si>
   <si>
     <t>Картридж Canon 726  3483B002 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 726  FL-726  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 726  PN-726GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 726  PN-726R , LBP-6200, Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 726  SRG726  Makkon 2.1k</t>
   </si>
   <si>
     <t>Картридж Canon 728  3500B002</t>
   </si>
   <si>
     <t>Картридж Canon 728  3500B002  пустий  Empty Virgin</t>
@@ -4838,149 +6298,161 @@
   <si>
     <t>Картридж Canon 728  PN-728R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  9435B002</t>
   </si>
   <si>
     <t>Картридж Canon 737  9435B002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 737  EL-737R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon 737  FL-737  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 737  PN-737DGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  PN-737ER  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  PN-737GL  Green Label Patron</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Картридж Canon 737  PN-737R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737/CF283X  PTCanon-737  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 737/CF283X  PTCanon-737  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж Canon 737/HP LJ CF283A  TRH60  IPM</t>
   </si>
   <si>
     <t>Картридж Canon 737/HP LJ CF283X  MN-CAN-SRG737  Makkon 2.4k</t>
   </si>
   <si>
     <t>Картридж Canon 737/HP LJ CF283X  TRH60H  IPM</t>
   </si>
   <si>
     <t>Картридж Canon E16  1492A003</t>
   </si>
   <si>
     <t>Картридж Canon E16  1492A003 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon E16  PN-E16GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon E16,  PN-E16R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon E16, сумісний, MMC</t>
   </si>
   <si>
     <t>Картридж Canon E16/E-30, збільшеної ємкості  PTE-30  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon E30  1491A003 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon E30  DN-CAN-NTE30  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon EP-22,  1550A003</t>
   </si>
   <si>
     <t>Картридж Canon EP-22,  PN-EP22R , Extra Patron</t>
   </si>
   <si>
+    <t>Картридж Canon EP-22/C4092A  TEP22U  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon EP-22/HP LJ C4092A  PTEP-22  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon EP-22/HP LJ C4092A  SEP22  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon EP-25,  5773A004</t>
   </si>
   <si>
     <t>Картридж Canon EP-25,  PN-EP25R ,  HP LJ 1200 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  EL-EP27R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  FL-EP27  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  GT-CEP26/27  MMC</t>
   </si>
   <si>
+    <t>Картридж Canon EP-27  TEP26U  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon EP-27,  8489A002</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  8489A002 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  PN-EP27GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  PN-EP27R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  SEP27  сумісний, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon EP-27/EP-26/EP-25  PTEP-26  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon EP-27/EP-26/EP-25  PTEP-26  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж Canon FX-10  EL-FX10R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10  PN-FX10GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  0263B002</t>
   </si>
   <si>
+    <t>Картридж Canon FX-10,  0263B002  відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
     <t>Картридж Canon FX-10,  0263B002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  FL-FX10 , Free Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  PN-FX10R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon T03/HP LJ CF237Y №37Y/W9004M чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon T06  3526C002AA</t>
   </si>
   <si>
     <t>Картридж Canon T06  3526C002AA / HP CF289Y пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon T06  DN-CAN-T06  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T06  PN-T06GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon T06  PTT06  PRINTERMAYIN</t>
@@ -5001,50 +6473,275 @@
     <t>Картридж Canon T08  PN-T08GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon T08  PTT08  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon T13  5640C006</t>
   </si>
   <si>
     <t>Картридж Canon T13  5640C006  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon T13  DN-CAN-T13  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon T13 Green Label Patron  PN-T13GL</t>
   </si>
   <si>
     <t>Картридж Canon T15  5818C001  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Canon 051  2168C002</t>
   </si>
   <si>
     <t>Тонер-картридж Canon 051H  2169C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV-11, туба  PTC-EXV11  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV-11, туба  PTC-EXV11  оригінал РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV12  iR3530 , туба, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV13,  iR5570 , туба, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 ,  FL-CEXV14 , 460 г, туба, FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 ,  PN-CEXV14GL , 460 г, туба, Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 , 460 г, туба,  11500077  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 , 460 г, туба,  28564  KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 , туба  PTC-EXV14  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 , туба,  0384B002/0384B006</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14/C-EXV42/NPG28/GPR18/GPR35  TEXV14  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14/C-EXV5  iR1600/2016  туба 460 г Gold-серия CET4483U</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV14/C-EXV5,  iR2016/iR1600 , 460 г, туба  TKC16U  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV18 туба  0386B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV18 туба, 465 г  11500087  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV18 туба, 465 г  CET5777N  CET</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV18 туба, 465 г  PN-CEXV18GL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV18 туба, 465 г  PTC-EXV18  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV18 туба, 465 г  TKC40  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV3  iR2200  туба  PTC-EXV3  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV32  IR-2535  925 г CET  CET5330</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV32  IR2535  туба, Integral РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV32  IR2535  туба, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV32  IR2535  туба, оригінал  2786B002AA</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520   FL-CEXV33  туба 700 г FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520   PN-CEXV33  туба 700 г Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба  PTC-EXV33  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба,  11500099  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба,  2785B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба,  TKC47  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба, 18К  MN-CAN-EXV33  Makkon</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба, 700 г Gold-серія CET5634/CET131036</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33  iR2520  туба, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV33/NPG51/GPR35  TEXV33  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV35  3764B002  чорний оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV35 2300г CET  CET5372/CET5372U</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV36 iR Advance 6000, 3766B002  PTC-EXV36  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV36 iR Advance 6055/6065/6075, 3766B002, туба 2250 г. CET5364</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV37  iR1730 ,  2787B002 , туба, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV37  iR1730 ,  TKC45 , туба, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV37/43  iR1730  2787B003AA туба 696 г CET5318</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV37/C-EXV43  iR1730 ,  PC137C.680 , туба, Tomoegawa</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV40  CET0016  CET</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV40  EL-CEXV40R  EXTRA Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV40  PN-CEXV40GL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV40,  iR1133 ,  PN-CEXV40R , туба, Patron Extra</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV40,  iR1133 , туба, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002  туба  DN-CAN-EXV42  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002  туба  FL-CEXV42  FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002  туба  TKC55  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42  6908B002  туба, 486г, 10K CET  CET131154</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42 490 г  PN-CEXV42GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV42/C-EXV-60  6908B002  туба 486 г  11500208/11500136  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV5,  iR1600 ,  PN-CEXV5 , туба, 460 г, Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV5,  iR1600 , Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV5,  iR1600 , оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV50  iR1435  9436B002AA туба 689 г CET5373</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV50  iR1435/1430   11500157  туба Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV50  iR1435/1430  Green Label Patron  PN-CEXV50GL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV50  iR1435/1430  туба пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV50,  iR1435 , туба, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV59  PN-CEXV59GL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV6  NP7161   FL-CEXV6  FREE Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV6,  NP7161 , туба, 380 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV6/NPG-15,  NP7161 , туба, 380 г, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV60  DN-CAN-EXV60  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV60 Green Label Patron  PN-CEXV60GL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV60, чорний  4311C001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV67 CPP, для iR 2925, 582г, 33K CET  CET131141</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV7/NPG-21  iR1210  туба 300 г оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV7/NPG-21  iR1210 , туба, 300 г, Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV7/NPG-21  iR1210 , туба, 300 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon NPG-11  NP6012   WDNPG11  туба WELLDO</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN114/106B туба, 413 г Gold-серія  CET6702</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5449,51 +7146,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I261"/>
+  <dimension ref="A1:I350"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5622,5813 +7319,8532 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28075</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4121.6</v>
+        <v>4117</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>33465</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>425.6</v>
+        <v>425.13</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28080</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>402.75</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>18</v>
-      </c>
-[...12 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28258</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>381.7</v>
+        <v>381.27</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28076</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1182.27</v>
+        <v>1180.95</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31992</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>420.67</v>
+        <v>420.2</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>26176</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4642.18</v>
+        <v>4637</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28259</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>451.58</v>
+        <v>451.08</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29196</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2063.49</v>
+        <v>2061.19</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31757</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>506.69</v>
+        <v>455.56</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>15741</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>6047.55</v>
+        <v>6040.8</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25347</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>6</v>
       </c>
       <c r="F22" s="1">
-        <v>4012.29</v>
+        <v>4007.81</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>7127</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>6</v>
       </c>
       <c r="F23" s="1">
-        <v>9254.780000000001</v>
+        <v>9244.459999999999</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>25340</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>6</v>
       </c>
       <c r="F24" s="1">
-        <v>2540.61</v>
+        <v>2537.77</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>34808</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2419.2</v>
+        <v>2416.5</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>8746</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>8</v>
       </c>
       <c r="F26" s="1">
-        <v>5940.03</v>
+        <v>5933.4</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25341</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>6</v>
       </c>
       <c r="F27" s="1">
-        <v>2169.22</v>
+        <v>2166.8</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>11689</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9900.35</v>
+        <v>9889.299999999999</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>25344</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>6</v>
       </c>
       <c r="F29" s="1">
-        <v>2434.43</v>
+        <v>2431.72</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>25350</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>4</v>
       </c>
       <c r="F30" s="1">
-        <v>8080.13</v>
+        <v>8071.11</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>25346</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>6</v>
       </c>
       <c r="F31" s="1">
-        <v>3048.19</v>
+        <v>3044.79</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>25345</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
-        <v>4652.03</v>
+        <v>4646.84</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34809</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3494.4</v>
+        <v>3490.5</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="5" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>17382</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>3</v>
       </c>
       <c r="F34" s="1">
-        <v>5444.1</v>
+        <v>5438.02</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>21501</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>8500.799999999999</v>
+        <v>8491.309999999999</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25343</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1">
-        <v>6156.86</v>
+        <v>6149.99</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25793</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>9999.360000000001</v>
+        <v>9988.200000000001</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>22918</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>8436.74</v>
+        <v>8427.32</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25349</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>9</v>
       </c>
       <c r="F39" s="1">
-        <v>5772.03</v>
+        <v>5765.59</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>25342</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>6</v>
       </c>
       <c r="F40" s="1">
-        <v>2419.2</v>
+        <v>2416.5</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>20799</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>3271.74</v>
+        <v>3268.09</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23600</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>8</v>
       </c>
       <c r="F42" s="1">
-        <v>2112.32</v>
+        <v>2109.96</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25348</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>6</v>
       </c>
       <c r="F43" s="1">
-        <v>11497.47</v>
+        <v>11484.64</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>4558</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>7884.8</v>
+        <v>7876</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>5824</v>
+        <v>35296</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>6755.84</v>
+        <v>7036.49</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>21819</v>
+        <v>5824</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>7253.12</v>
+        <v>6748.3</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>26671</v>
+        <v>21819</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1621.31</v>
+        <v>7245.03</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>22411</v>
+        <v>26671</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1397.76</v>
+        <v>1619.5</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>30872</v>
+        <v>22411</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>311.81</v>
+        <v>1396.2</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>21821</v>
+        <v>34894</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>11905.15</v>
+        <v>989.42</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>26672</v>
+        <v>30872</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>2630.21</v>
+        <v>311.46</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>23917</v>
+        <v>21821</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>10404.35</v>
+        <v>11891.87</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>23919</v>
+        <v>26672</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>579.26</v>
+        <v>2627.27</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>29195</v>
+        <v>34895</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>3963.01</v>
+        <v>1279.4</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>23918</v>
+        <v>23917</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>14290.75</v>
+        <v>10392.74</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>23920</v>
+        <v>23919</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>1995.84</v>
+        <v>578.62</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>29950</v>
+        <v>29195</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>442.18</v>
+        <v>3958.59</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>25515</v>
+        <v>23918</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>553.28</v>
+        <v>14274.8</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>33531</v>
+        <v>23920</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>467.26</v>
+        <v>1993.61</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>30737</v>
+        <v>29950</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>481.15</v>
+        <v>441.68</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>24266</v>
+        <v>25515</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>3344.32</v>
+        <v>552.66</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>24267</v>
+        <v>33531</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>411.71</v>
+        <v>466.74</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>28313</v>
+        <v>30737</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>451.14</v>
+        <v>480.62</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>25882</v>
+        <v>24266</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1298.75</v>
-[...4 lines deleted...]
-      <c r="H64" s="1"/>
+        <v>3340.59</v>
+      </c>
+      <c r="G64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>30738</v>
+        <v>24267</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>526.85</v>
+        <v>346.37</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28314</v>
+        <v>28313</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>389.76</v>
+        <v>450.63</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>23915</v>
+        <v>25882</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F67" s="1">
-        <v>991.42</v>
-[...2 lines deleted...]
-      <c r="H67" s="1"/>
+        <v>1297.3</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>26137</v>
+        <v>30738</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>389.76</v>
+        <v>526.26</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>24438</v>
+        <v>28314</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1524.54</v>
+        <v>389.33</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>24222</v>
+        <v>23915</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>4918.14</v>
+        <v>990.3200000000001</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>30871</v>
+        <v>26137</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>639.74</v>
+        <v>389.33</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>28315</v>
+        <v>24438</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F72" s="1">
-        <v>521.47</v>
+        <v>1522.84</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>26138</v>
+        <v>24222</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>579.26</v>
+        <v>4912.66</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>24439</v>
+        <v>30871</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2137.86</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>639.03</v>
+      </c>
+      <c r="G74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>23234</v>
+        <v>28315</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>4870.66</v>
+        <v>669.01</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>24447</v>
+        <v>26138</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>545.66</v>
+        <v>578.62</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
-[...1 lines deleted...]
-        <v>86</v>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>28263</v>
+        <v>24439</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>472.19</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>2135.47</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>24373</v>
+        <v>23234</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>600.3200000000001</v>
+        <v>4865.22</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>23912</v>
+        <v>24447</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>874.05</v>
+        <v>526.26</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>23681</v>
+        <v>28263</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2838.53</v>
+        <v>471.67</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>23235</v>
+        <v>24373</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>10728.26</v>
+        <v>599.65</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>27450</v>
+        <v>23912</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>618.24</v>
+        <v>873.0700000000001</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>28264</v>
+        <v>23681</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>602.11</v>
+        <v>2835.36</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>23916</v>
+        <v>23235</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>974.4</v>
+        <v>10716.28</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>26092</v>
+        <v>27450</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1226.18</v>
+        <v>617.55</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>23682</v>
+        <v>28264</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>4057.54</v>
+        <v>601.4400000000001</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>28576</v>
+        <v>23916</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>10826.82</v>
+        <v>973.3099999999999</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>33788</v>
+        <v>26092</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1564.86</v>
+        <v>1224.81</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>33442</v>
+        <v>23682</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>1099.39</v>
+        <v>4053.01</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>33430</v>
+        <v>28576</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1209.6</v>
+        <v>10814.73</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>28567</v>
+        <v>33788</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1101.18</v>
+        <v>1563.12</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>27462</v>
+        <v>33442</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1128.96</v>
+        <v>1098.17</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>33915</v>
+        <v>33430</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>784.45</v>
+        <v>1208.25</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>30594</v>
+        <v>28567</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>822.08</v>
+        <v>1099.96</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>28568</v>
+        <v>27462</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1688.06</v>
+        <v>1127.7</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>27242</v>
+        <v>33915</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>8960</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>30602</v>
+        <v>30594</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1027.71</v>
+        <v>821.16</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>27241</v>
+        <v>34893</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>6967.3</v>
+        <v>1047.15</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>30600</v>
+        <v>28568</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1408.51</v>
+        <v>1686.18</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>28570</v>
+        <v>27242</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>867.78</v>
+        <v>8950</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>32884</v>
+        <v>30602</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1287.55</v>
+        <v>993.45</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>26377</v>
+        <v>27241</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>967.6799999999999</v>
+        <v>6959.52</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>25747</v>
+        <v>30600</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>4972.8</v>
+        <v>1406.94</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>27461</v>
+        <v>28570</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>669.76</v>
+        <v>866.8099999999999</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>33928</v>
+        <v>32884</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>616.45</v>
+        <v>1286.12</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>30833</v>
+        <v>26377</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>549.25</v>
+        <v>966.6</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>33431</v>
+        <v>25747</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>666.62</v>
+        <v>4967.25</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>31980</v>
+        <v>27461</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>693.0599999999999</v>
+        <v>669.01</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>33433</v>
+        <v>33928</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>733.38</v>
+        <v>615.76</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>28020</v>
+        <v>30833</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>1392.38</v>
+        <v>548.64</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>30647</v>
+        <v>33431</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>1273.66</v>
+        <v>665.88</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>30798</v>
+        <v>31980</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1182.72</v>
+        <v>692.28</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>30834</v>
+        <v>33433</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>580.61</v>
+        <v>732.5599999999999</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>27360</v>
+        <v>28020</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1003.07</v>
+        <v>1390.83</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>25749</v>
+        <v>34888</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>7909.44</v>
+        <v>581.3</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>33432</v>
+        <v>30647</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>833.28</v>
+        <v>1272.24</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>31981</v>
+        <v>30798</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1069.82</v>
+        <v>1181.4</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>33466</v>
+        <v>30834</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>916.61</v>
+        <v>579.96</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>28021</v>
+        <v>27360</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1797.82</v>
+        <v>1133.07</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>27851</v>
+        <v>25749</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>916.61</v>
+        <v>7900.61</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>30669</v>
+        <v>33432</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>5014.46</v>
+        <v>832.35</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>31777</v>
+        <v>31981</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>2266.88</v>
+        <v>1068.63</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>32619</v>
+        <v>33466</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1284.86</v>
+        <v>915.59</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>31973</v>
+        <v>28021</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1279.49</v>
+        <v>1795.82</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>31751</v>
+        <v>34889</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>2315.71</v>
+        <v>867.26</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>33838</v>
+        <v>27851</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>1232</v>
+        <v>915.59</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>30670</v>
+        <v>30669</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>8243.200000000001</v>
+        <v>5008.87</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>32620</v>
+        <v>31777</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2246.72</v>
+        <v>2264.35</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>31974</v>
+        <v>32619</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>2574.66</v>
+        <v>1283.43</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>31752</v>
+        <v>31973</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>3603.71</v>
+        <v>1278.06</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>33839</v>
+        <v>31751</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>1904</v>
+        <v>2313.13</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>31966</v>
+        <v>33838</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>3120.77</v>
+        <v>1230.63</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>30763</v>
+        <v>30670</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>2402.18</v>
+        <v>8234</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>32613</v>
+        <v>32620</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>849.41</v>
+        <v>2142.18</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>32027</v>
+        <v>31974</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>844.03</v>
+        <v>2571.78</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>32047</v>
+        <v>31752</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>840</v>
+        <v>3599.69</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>31397</v>
+        <v>33839</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1585.92</v>
+        <v>1901.88</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>31967</v>
+        <v>31966</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>910.78</v>
+        <v>3144.58</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="1" t="s">
-        <v>17</v>
+        <v>148</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>30764</v>
+        <v>30763</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>3663.74</v>
+        <v>2399.5</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>32614</v>
+        <v>32613</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>1016.06</v>
+        <v>848.46</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>32028</v>
+        <v>32027</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>1010.69</v>
+        <v>843.09</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>33832</v>
+        <v>32047</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1008</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>31807</v>
+        <v>34886</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>2537.47</v>
+        <v>640.37</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>31968</v>
+        <v>31397</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1369.54</v>
+        <v>1584.15</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>33836</v>
+        <v>31967</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>2972.03</v>
+        <v>1297.3</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>34408</v>
+        <v>30764</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1227.52</v>
+        <v>3659.66</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>33837</v>
+        <v>32614</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>5109.89</v>
+        <v>1014.93</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>34405</v>
+        <v>32028</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1696.13</v>
+        <v>1009.56</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>10370</v>
+        <v>33832</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1118.21</v>
+        <v>1006.88</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>5779</v>
+        <v>34887</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>3704.96</v>
+        <v>698.1</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>22183</v>
+        <v>31807</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>149.63</v>
+        <v>2534.64</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>7352</v>
+        <v>31968</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>8007.1</v>
+        <v>1368.01</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>18042</v>
+        <v>33836</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>257.6</v>
+        <v>2968.72</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>7184</v>
+        <v>34408</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>4587.52</v>
+        <v>1226.15</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>17495</v>
+        <v>33837</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1411.2</v>
+        <v>5104.19</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>8721</v>
+        <v>34405</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>6623.23</v>
+        <v>1694.24</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>9727</v>
+        <v>10370</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>10</v>
       </c>
       <c r="F157" s="1">
-        <v>2974.27</v>
+        <v>1116.96</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>22184</v>
+        <v>5779</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>187.26</v>
+        <v>3700.83</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>11163</v>
+        <v>22183</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1387.9</v>
+        <v>149.47</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>13433</v>
+        <v>7352</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>3399.42</v>
+        <v>7998.17</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>29931</v>
+        <v>18042</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>354.82</v>
+        <v>257.31</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>11973</v>
+        <v>7184</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>4218.37</v>
+        <v>4582.4</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>23050</v>
+        <v>17495</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>221.31</v>
+        <v>1409.63</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>23274</v>
+        <v>8721</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>605.7</v>
+        <v>6615.84</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>15139</v>
+        <v>9727</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>10</v>
       </c>
       <c r="F165" s="1">
-        <v>1542.91</v>
+        <v>2970.95</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>19065</v>
+        <v>22184</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>354.82</v>
+        <v>187.06</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>33519</v>
+        <v>11163</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F167" s="1">
-        <v>306.43</v>
+        <v>1386.36</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>19856</v>
+        <v>13433</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>596.74</v>
+        <v>3395.63</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>29932</v>
+        <v>29931</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>432.77</v>
+        <v>354.42</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>15686</v>
+        <v>11973</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>5544.45</v>
+        <v>4213.66</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>23052</v>
+        <v>23050</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>292.99</v>
+        <v>221.07</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>29176</v>
+        <v>23274</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F172" s="1">
-        <v>818.5</v>
+        <v>605.02</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>17496</v>
+        <v>15139</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>10</v>
       </c>
       <c r="F173" s="1">
-        <v>2079.17</v>
+        <v>1541.19</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>19066</v>
+        <v>34890</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>416.64</v>
+        <v>354.42</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>33916</v>
+        <v>19065</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>0</v>
+        <v>354.42</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>17415</v>
+        <v>33519</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>7263.87</v>
+        <v>306.09</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>29202</v>
+        <v>19856</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1021.44</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>20957</v>
+        <v>29932</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1059.97</v>
+        <v>432.29</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>22185</v>
+        <v>15686</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>477.57</v>
+        <v>5538.26</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>24380</v>
+        <v>23052</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1443.01</v>
+        <v>268.5</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>31671</v>
+        <v>29176</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>274.18</v>
+        <v>817.58</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>11985</v>
+        <v>17496</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F182" s="1">
-        <v>1747.2</v>
+        <v>2076.85</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
-[...1 lines deleted...]
-        <v>194</v>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>23275</v>
+        <v>19066</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>460.1</v>
+        <v>416.18</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>13444</v>
+        <v>33916</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>817.15</v>
-[...4 lines deleted...]
-      <c r="H184" s="1"/>
+        <v>0</v>
+      </c>
+      <c r="G184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34399</v>
+        <v>34891</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>249.09</v>
+        <v>436.31</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>22186</v>
+        <v>17415</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>409.92</v>
+        <v>7255.77</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>13673</v>
+        <v>29202</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>3700.03</v>
+        <v>1020.3</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>18043</v>
+        <v>20957</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>183.23</v>
+        <v>1058.79</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>28265</v>
+        <v>22185</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>298.82</v>
+        <v>477.04</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>23276</v>
+        <v>24380</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>508.48</v>
-[...4 lines deleted...]
-      <c r="H190" s="1"/>
+        <v>1441.4</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>17497</v>
+        <v>31671</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>1659.84</v>
+        <v>273.87</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>20453</v>
+        <v>11985</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>495.04</v>
+        <v>1745.25</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>12079</v>
+        <v>23275</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F193" s="1">
-        <v>2636.48</v>
+        <v>459.58</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>16504</v>
+        <v>13444</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>224.45</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>816.24</v>
+      </c>
+      <c r="G194" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>21657</v>
+        <v>34399</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>756.67</v>
-[...4 lines deleted...]
-      <c r="H195" s="1"/>
+        <v>248.81</v>
+      </c>
+      <c r="G195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>13991</v>
+        <v>35077</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>1239.17</v>
-[...4 lines deleted...]
-      <c r="H196" s="1"/>
+        <v>282.82</v>
+      </c>
+      <c r="G196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>23277</v>
+        <v>22186</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>508.48</v>
+        <v>409.46</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>13672</v>
+        <v>13673</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1520.51</v>
-[...4 lines deleted...]
-      <c r="H198" s="1"/>
+        <v>3695.9</v>
+      </c>
+      <c r="G198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>18427</v>
+        <v>18043</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>3613.57</v>
+        <v>155.28</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>21362</v>
+        <v>28265</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>717.25</v>
+        <v>298.48</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>21659</v>
+        <v>23276</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F201" s="1">
-        <v>1165.25</v>
+        <v>507.91</v>
       </c>
       <c r="G201" s="5" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="H201" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>19038</v>
+        <v>17497</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>10</v>
       </c>
       <c r="F202" s="1">
-        <v>314.94</v>
+        <v>1657.99</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I202" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>21382</v>
+        <v>20453</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F203" s="1">
-        <v>1027.71</v>
+        <v>494.49</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>19889</v>
+        <v>12079</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1616.83</v>
+        <v>2633.54</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>18428</v>
+        <v>16504</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>536.7</v>
+        <v>224.2</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>20441</v>
+        <v>21657</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F206" s="1">
-        <v>1904.9</v>
-[...2 lines deleted...]
-      <c r="H206" s="1"/>
+        <v>755.83</v>
+      </c>
+      <c r="G206" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>26710</v>
+        <v>13991</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F207" s="1">
-        <v>316.74</v>
-[...2 lines deleted...]
-      <c r="H207" s="1"/>
+        <v>1237.79</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>33517</v>
+        <v>23277</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F208" s="1">
-        <v>237.44</v>
+        <v>507.91</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>30671</v>
+        <v>13672</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F209" s="1">
-        <v>369.6</v>
-[...2 lines deleted...]
-      <c r="H209" s="1"/>
+        <v>1518.82</v>
+      </c>
+      <c r="G209" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>21688</v>
+        <v>18427</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>319.87</v>
+        <v>3609.54</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>29481</v>
+        <v>21362</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>386.62</v>
+        <v>778.65</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>264</v>
+        <v>21659</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>5784.13</v>
-[...2 lines deleted...]
-      <c r="H212" s="1"/>
+        <v>1163.95</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>19339</v>
+        <v>19038</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F213" s="1">
-        <v>448.9</v>
+        <v>314.59</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>29227</v>
+        <v>21382</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>1180.03</v>
+        <v>1026.57</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>10566</v>
+        <v>19889</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>1866.82</v>
+        <v>1615.03</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>14212</v>
+        <v>18428</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F216" s="1">
-        <v>992.3200000000001</v>
+        <v>536.11</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>19036</v>
+        <v>20441</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>779.52</v>
+        <v>1902.77</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>26392</v>
+        <v>26710</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F218" s="1">
-        <v>448.45</v>
+        <v>316.38</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>22754</v>
+        <v>33517</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>998.59</v>
+        <v>237.18</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>288</v>
+        <v>30671</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>1210.05</v>
+        <v>369.19</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>11904</v>
+        <v>21688</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>919.74</v>
+        <v>319.52</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>26711</v>
+        <v>29481</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>510.72</v>
+        <v>386.19</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>23028</v>
+        <v>264</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>559.1</v>
+        <v>5777.67</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>4551</v>
+        <v>19339</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F224" s="1">
-        <v>3359.1</v>
+        <v>448.4</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>17498</v>
+        <v>29227</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1118.66</v>
+        <v>1178.72</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>21660</v>
+        <v>10566</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>917.5</v>
+        <v>1864.73</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>21713</v>
+        <v>14212</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>572.99</v>
+        <v>991.21</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>13580</v>
+        <v>19036</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>560</v>
+        <v>778.65</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>4807</v>
+        <v>26392</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>1814.4</v>
+        <v>447.95</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>18044</v>
+        <v>22754</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>241.92</v>
+        <v>997.48</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>21120</v>
+        <v>288</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>889.73</v>
+        <v>1208.7</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>10861</v>
+        <v>11904</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>10</v>
       </c>
       <c r="F232" s="1">
-        <v>1425.54</v>
+        <v>918.72</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>19811</v>
+        <v>34932</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>564.48</v>
+        <v>546.4</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>13640</v>
+        <v>26711</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>548.35</v>
+        <v>510.15</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>33929</v>
+        <v>23028</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F235" s="1">
-        <v>392</v>
+        <v>558.48</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>21662</v>
+        <v>4551</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>756.67</v>
-[...4 lines deleted...]
-      <c r="H236" s="1"/>
+        <v>3355.36</v>
+      </c>
+      <c r="G236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>18429</v>
+        <v>17498</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>451.58</v>
+        <v>1117.41</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>7803</v>
+        <v>21660</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F238" s="1">
-        <v>3153.02</v>
+        <v>916.48</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>16055</v>
+        <v>21713</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>150.53</v>
+        <v>572.35</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I239" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>17111</v>
+        <v>13580</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>15</v>
       </c>
       <c r="F240" s="1">
-        <v>292.99</v>
+        <v>559.38</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I240" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>10817</v>
+        <v>34892</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>1255.74</v>
+        <v>575.9299999999999</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>31484</v>
+        <v>4807</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="D242" s="1"/>
+        <v>253</v>
+      </c>
+      <c r="D242" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>436.8</v>
+        <v>1812.38</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>26212</v>
+        <v>18044</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>6549.31</v>
+        <v>241.65</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>30102</v>
+        <v>21120</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F244" s="1">
-        <v>932.74</v>
+        <v>888.74</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>32621</v>
+        <v>10861</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F245" s="1">
-        <v>2177.28</v>
+        <v>1423.95</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>31812</v>
+        <v>19811</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>3228.29</v>
+        <v>563.85</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>33852</v>
+        <v>13640</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>2215.36</v>
+        <v>547.74</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>33947</v>
+        <v>33929</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>3091.2</v>
+        <v>391.56</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>30101</v>
+        <v>21662</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>6667.14</v>
-[...2 lines deleted...]
-      <c r="H249" s="1"/>
+        <v>755.83</v>
+      </c>
+      <c r="G249" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>30603</v>
+        <v>18429</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F250" s="1">
-        <v>1045.63</v>
+        <v>451.08</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>32622</v>
+        <v>7803</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>2833.6</v>
+        <v>2695.74</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>31813</v>
+        <v>35076</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>3161.09</v>
+        <v>134.25</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>33853</v>
+        <v>16055</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>1803.2</v>
+        <v>150.36</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>32209</v>
+        <v>17111</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F254" s="1">
-        <v>5519.36</v>
+        <v>273.87</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>32418</v>
+        <v>10817</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D255" s="1"/>
+        <v>266</v>
+      </c>
+      <c r="D255" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E255" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F255" s="1">
-        <v>1135.68</v>
+        <v>1254.34</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>33451</v>
+        <v>31484</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="D256" s="1"/>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>1881.6</v>
+        <v>436.31</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>32893</v>
+        <v>26212</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>3061.63</v>
+        <v>6542</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>33409</v>
+        <v>30102</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="D258" s="1"/>
+        <v>269</v>
+      </c>
+      <c r="D258" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>2038.85</v>
+        <v>931.7</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>23888</v>
+        <v>32621</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>3243.07</v>
+        <v>2174.85</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
+        <v>31812</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D260" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+      <c r="F260" s="1">
+        <v>3224.69</v>
+      </c>
+      <c r="G260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" outlineLevel="2">
+      <c r="A261" s="1"/>
+      <c r="B261" s="1">
+        <v>33852</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D261" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+      <c r="F261" s="1">
+        <v>2212.89</v>
+      </c>
+      <c r="G261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" outlineLevel="2">
+      <c r="A262" s="1"/>
+      <c r="B262" s="1">
+        <v>33947</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D262" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+      <c r="F262" s="1">
+        <v>3087.75</v>
+      </c>
+      <c r="G262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" outlineLevel="2">
+      <c r="A263" s="1"/>
+      <c r="B263" s="1">
+        <v>30101</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D263" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+      <c r="F263" s="1">
+        <v>6659.7</v>
+      </c>
+      <c r="G263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I263" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" outlineLevel="2">
+      <c r="A264" s="1"/>
+      <c r="B264" s="1">
+        <v>30603</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D264" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+      <c r="F264" s="1">
+        <v>1044.47</v>
+      </c>
+      <c r="G264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" outlineLevel="2">
+      <c r="A265" s="1"/>
+      <c r="B265" s="1">
+        <v>32622</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D265" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E265" s="1">
+        <v>1</v>
+      </c>
+      <c r="F265" s="1">
+        <v>2830.44</v>
+      </c>
+      <c r="G265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I265" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" outlineLevel="2">
+      <c r="A266" s="1"/>
+      <c r="B266" s="1">
+        <v>31813</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D266" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+      <c r="F266" s="1">
+        <v>3157.56</v>
+      </c>
+      <c r="G266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" outlineLevel="2">
+      <c r="A267" s="1"/>
+      <c r="B267" s="1">
+        <v>33853</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D267" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+      <c r="F267" s="1">
+        <v>1801.19</v>
+      </c>
+      <c r="G267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" outlineLevel="2">
+      <c r="A268" s="1"/>
+      <c r="B268" s="1">
+        <v>32209</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D268" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+      <c r="F268" s="1">
+        <v>5513.2</v>
+      </c>
+      <c r="G268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" outlineLevel="2">
+      <c r="A269" s="1"/>
+      <c r="B269" s="1">
+        <v>32418</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+      <c r="F269" s="1">
+        <v>1134.41</v>
+      </c>
+      <c r="G269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" outlineLevel="2">
+      <c r="A270" s="1"/>
+      <c r="B270" s="1">
+        <v>33451</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D270" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+      <c r="F270" s="1">
+        <v>1879.5</v>
+      </c>
+      <c r="G270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" outlineLevel="2">
+      <c r="A271" s="1"/>
+      <c r="B271" s="1">
+        <v>32893</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D271" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+      <c r="F271" s="1">
+        <v>3058.22</v>
+      </c>
+      <c r="G271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I271" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" outlineLevel="2">
+      <c r="A272" s="1"/>
+      <c r="B272" s="1">
+        <v>33409</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D272" s="1"/>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+      <c r="F272" s="1">
+        <v>2097.43</v>
+      </c>
+      <c r="G272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" outlineLevel="2">
+      <c r="A273" s="1"/>
+      <c r="B273" s="1">
+        <v>23888</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D273" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+      <c r="F273" s="1">
+        <v>3239.45</v>
+      </c>
+      <c r="G273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" outlineLevel="2">
+      <c r="A274" s="1"/>
+      <c r="B274" s="1">
         <v>32866</v>
       </c>
-      <c r="C260" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I261" s="1"/>
+      <c r="C274" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D274" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+      <c r="F274" s="1">
+        <v>4677.27</v>
+      </c>
+      <c r="G274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" outlineLevel="2">
+      <c r="A275" s="1"/>
+      <c r="B275" s="1">
+        <v>29930</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D275" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+      <c r="F275" s="1">
+        <v>765.67</v>
+      </c>
+      <c r="G275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" outlineLevel="2">
+      <c r="A276" s="1"/>
+      <c r="B276" s="1">
+        <v>6752</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D276" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+      <c r="F276" s="1">
+        <v>671.25</v>
+      </c>
+      <c r="G276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" outlineLevel="2">
+      <c r="A277" s="1"/>
+      <c r="B277" s="1">
+        <v>7009</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D277" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+      <c r="F277" s="1">
+        <v>3755.87</v>
+      </c>
+      <c r="G277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" outlineLevel="2">
+      <c r="A278" s="1"/>
+      <c r="B278" s="1">
+        <v>9056</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D278" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+      <c r="F278" s="1">
+        <v>5638.5</v>
+      </c>
+      <c r="G278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" outlineLevel="2">
+      <c r="A279" s="1"/>
+      <c r="B279" s="1">
+        <v>21707</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D279" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E279" s="1">
+        <v>25</v>
+      </c>
+      <c r="F279" s="1">
+        <v>438.1</v>
+      </c>
+      <c r="G279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" outlineLevel="2">
+      <c r="A280" s="1"/>
+      <c r="B280" s="1">
+        <v>16111</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D280" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E280" s="1">
+        <v>10</v>
+      </c>
+      <c r="F280" s="1">
+        <v>818.9299999999999</v>
+      </c>
+      <c r="G280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" outlineLevel="2">
+      <c r="A281" s="1"/>
+      <c r="B281" s="1">
+        <v>9165</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D281" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E281" s="1">
+        <v>1</v>
+      </c>
+      <c r="F281" s="1">
+        <v>800.13</v>
+      </c>
+      <c r="G281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I281" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" outlineLevel="2">
+      <c r="A282" s="1"/>
+      <c r="B282" s="1">
+        <v>10792</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D282" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+      <c r="F282" s="1">
+        <v>917.8200000000001</v>
+      </c>
+      <c r="G282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I282" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" outlineLevel="2">
+      <c r="A283" s="1"/>
+      <c r="B283" s="1">
+        <v>19156</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D283" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+      <c r="F283" s="1">
+        <v>424.23</v>
+      </c>
+      <c r="G283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I283" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" outlineLevel="2">
+      <c r="A284" s="1"/>
+      <c r="B284" s="1">
+        <v>6428</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D284" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E284" s="1">
+        <v>6</v>
+      </c>
+      <c r="F284" s="1">
+        <v>1445.43</v>
+      </c>
+      <c r="G284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I284" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" outlineLevel="2">
+      <c r="A285" s="1"/>
+      <c r="B285" s="1">
+        <v>34884</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D285" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+      <c r="F285" s="1">
+        <v>406.78</v>
+      </c>
+      <c r="G285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" outlineLevel="2">
+      <c r="A286" s="1"/>
+      <c r="B286" s="1">
+        <v>25297</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D286" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E286" s="1">
+        <v>1</v>
+      </c>
+      <c r="F286" s="1">
+        <v>738.38</v>
+      </c>
+      <c r="G286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I286" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" outlineLevel="2">
+      <c r="A287" s="1"/>
+      <c r="B287" s="1">
+        <v>11074</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D287" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+      <c r="F287" s="1">
+        <v>515.0700000000001</v>
+      </c>
+      <c r="G287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I287" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" outlineLevel="2">
+      <c r="A288" s="1"/>
+      <c r="B288" s="1">
+        <v>8011</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D288" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E288" s="1">
+        <v>15</v>
+      </c>
+      <c r="F288" s="1">
+        <v>2987.06</v>
+      </c>
+      <c r="G288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I288" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" outlineLevel="2">
+      <c r="A289" s="1"/>
+      <c r="B289" s="1">
+        <v>9166</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D289" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+      <c r="F289" s="1">
+        <v>959.89</v>
+      </c>
+      <c r="G289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I289" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" outlineLevel="2">
+      <c r="A290" s="1"/>
+      <c r="B290" s="1">
+        <v>30450</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D290" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+      <c r="F290" s="1">
+        <v>1026.57</v>
+      </c>
+      <c r="G290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I290" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" outlineLevel="2">
+      <c r="A291" s="1"/>
+      <c r="B291" s="1">
+        <v>29580</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D291" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E291" s="1">
+        <v>1</v>
+      </c>
+      <c r="F291" s="1">
+        <v>821.16</v>
+      </c>
+      <c r="G291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" outlineLevel="2">
+      <c r="A292" s="1"/>
+      <c r="B292" s="1">
+        <v>19154</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D292" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+      <c r="F292" s="1">
+        <v>598.76</v>
+      </c>
+      <c r="G292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I292" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" outlineLevel="2">
+      <c r="A293" s="1"/>
+      <c r="B293" s="1">
+        <v>10270</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D293" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+      <c r="F293" s="1">
+        <v>575.9299999999999</v>
+      </c>
+      <c r="G293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I293" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" outlineLevel="2">
+      <c r="A294" s="1"/>
+      <c r="B294" s="1">
+        <v>24379</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D294" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E294" s="1">
+        <v>1</v>
+      </c>
+      <c r="F294" s="1">
+        <v>895</v>
+      </c>
+      <c r="G294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" outlineLevel="2">
+      <c r="A295" s="1"/>
+      <c r="B295" s="1">
+        <v>34737</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D295" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E295" s="1">
+        <v>1</v>
+      </c>
+      <c r="F295" s="1">
+        <v>1567.15</v>
+      </c>
+      <c r="G295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I295" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" outlineLevel="2">
+      <c r="A296" s="1"/>
+      <c r="B296" s="1">
+        <v>20298</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D296" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E296" s="1">
+        <v>1</v>
+      </c>
+      <c r="F296" s="1">
+        <v>447.5</v>
+      </c>
+      <c r="G296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" outlineLevel="2">
+      <c r="A297" s="1"/>
+      <c r="B297" s="1">
+        <v>21367</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D297" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E297" s="1">
+        <v>1</v>
+      </c>
+      <c r="F297" s="1">
+        <v>1163.95</v>
+      </c>
+      <c r="G297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I297" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" outlineLevel="2">
+      <c r="A298" s="1"/>
+      <c r="B298" s="1">
+        <v>20249</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D298" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E298" s="1">
+        <v>1</v>
+      </c>
+      <c r="F298" s="1">
+        <v>1997.19</v>
+      </c>
+      <c r="G298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I298" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" outlineLevel="2">
+      <c r="A299" s="1"/>
+      <c r="B299" s="1">
+        <v>21708</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D299" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E299" s="1">
+        <v>12</v>
+      </c>
+      <c r="F299" s="1">
+        <v>581.3</v>
+      </c>
+      <c r="G299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I299" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" outlineLevel="2">
+      <c r="A300" s="1"/>
+      <c r="B300" s="1">
+        <v>20869</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D300" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E300" s="1">
+        <v>9</v>
+      </c>
+      <c r="F300" s="1">
+        <v>906.1900000000001</v>
+      </c>
+      <c r="G300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" outlineLevel="2">
+      <c r="A301" s="1"/>
+      <c r="B301" s="1">
+        <v>19157</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D301" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1</v>
+      </c>
+      <c r="F301" s="1">
+        <v>510.15</v>
+      </c>
+      <c r="G301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I301" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" outlineLevel="2">
+      <c r="A302" s="1"/>
+      <c r="B302" s="1">
+        <v>13948</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D302" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E302" s="1">
+        <v>1</v>
+      </c>
+      <c r="F302" s="1">
+        <v>1152.31</v>
+      </c>
+      <c r="G302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I302" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" outlineLevel="2">
+      <c r="A303" s="1"/>
+      <c r="B303" s="1">
+        <v>11867</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D303" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E303" s="1">
+        <v>1</v>
+      </c>
+      <c r="F303" s="1">
+        <v>2366.38</v>
+      </c>
+      <c r="G303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" outlineLevel="2">
+      <c r="A304" s="1"/>
+      <c r="B304" s="1">
+        <v>15417</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D304" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E304" s="1">
+        <v>1</v>
+      </c>
+      <c r="F304" s="1">
+        <v>719.13</v>
+      </c>
+      <c r="G304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I304" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" outlineLevel="2">
+      <c r="A305" s="1"/>
+      <c r="B305" s="1">
+        <v>34811</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D305" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E305" s="1">
+        <v>1</v>
+      </c>
+      <c r="F305" s="1">
+        <v>652.9</v>
+      </c>
+      <c r="G305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I305" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" outlineLevel="2">
+      <c r="A306" s="1"/>
+      <c r="B306" s="1">
+        <v>26368</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D306" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E306" s="1">
+        <v>1</v>
+      </c>
+      <c r="F306" s="1">
+        <v>1307.15</v>
+      </c>
+      <c r="G306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I306" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" outlineLevel="2">
+      <c r="A307" s="1"/>
+      <c r="B307" s="1">
+        <v>16175</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D307" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E307" s="1">
+        <v>1</v>
+      </c>
+      <c r="F307" s="1">
+        <v>1471.38</v>
+      </c>
+      <c r="G307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I307" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" outlineLevel="2">
+      <c r="A308" s="1"/>
+      <c r="B308" s="1">
+        <v>34885</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D308" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E308" s="1">
+        <v>1</v>
+      </c>
+      <c r="F308" s="1">
+        <v>465.85</v>
+      </c>
+      <c r="G308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I308" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" outlineLevel="2">
+      <c r="A309" s="1"/>
+      <c r="B309" s="1">
+        <v>24774</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D309" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E309" s="1">
+        <v>1</v>
+      </c>
+      <c r="F309" s="1">
+        <v>5169.07</v>
+      </c>
+      <c r="G309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I309" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" outlineLevel="2">
+      <c r="A310" s="1"/>
+      <c r="B310" s="1">
+        <v>32526</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D310" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E310" s="1">
+        <v>1</v>
+      </c>
+      <c r="F310" s="1">
+        <v>3567.02</v>
+      </c>
+      <c r="G310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I310" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" outlineLevel="2">
+      <c r="A311" s="1"/>
+      <c r="B311" s="1">
+        <v>19153</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D311" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E311" s="1">
+        <v>1</v>
+      </c>
+      <c r="F311" s="1">
+        <v>2547.62</v>
+      </c>
+      <c r="G311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" outlineLevel="2">
+      <c r="A312" s="1"/>
+      <c r="B312" s="1">
+        <v>24013</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D312" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E312" s="1">
+        <v>1</v>
+      </c>
+      <c r="F312" s="1">
+        <v>3455.6</v>
+      </c>
+      <c r="G312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" outlineLevel="2">
+      <c r="A313" s="1"/>
+      <c r="B313" s="1">
+        <v>18963</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D313" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E313" s="1">
+        <v>1</v>
+      </c>
+      <c r="F313" s="1">
+        <v>4054.35</v>
+      </c>
+      <c r="G313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" outlineLevel="2">
+      <c r="A314" s="1"/>
+      <c r="B314" s="1">
+        <v>22351</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D314" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E314" s="1">
+        <v>1</v>
+      </c>
+      <c r="F314" s="1">
+        <v>1308.94</v>
+      </c>
+      <c r="G314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" outlineLevel="2">
+      <c r="A315" s="1"/>
+      <c r="B315" s="1">
+        <v>24130</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D315" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E315" s="1">
+        <v>1</v>
+      </c>
+      <c r="F315" s="1">
+        <v>1448.56</v>
+      </c>
+      <c r="G315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" outlineLevel="2">
+      <c r="A316" s="1"/>
+      <c r="B316" s="1">
+        <v>22352</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D316" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E316" s="1">
+        <v>1</v>
+      </c>
+      <c r="F316" s="1">
+        <v>1396.2</v>
+      </c>
+      <c r="G316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I316" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" outlineLevel="2">
+      <c r="A317" s="1"/>
+      <c r="B317" s="1">
+        <v>32531</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D317" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E317" s="1">
+        <v>1</v>
+      </c>
+      <c r="F317" s="1">
+        <v>913.8</v>
+      </c>
+      <c r="G317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" outlineLevel="2">
+      <c r="A318" s="1"/>
+      <c r="B318" s="1">
+        <v>26239</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D318" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E318" s="1">
+        <v>1</v>
+      </c>
+      <c r="F318" s="1">
+        <v>1678.13</v>
+      </c>
+      <c r="G318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" outlineLevel="2">
+      <c r="A319" s="1"/>
+      <c r="B319" s="1">
+        <v>29226</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D319" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+      <c r="F319" s="1">
+        <v>817.58</v>
+      </c>
+      <c r="G319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" outlineLevel="2">
+      <c r="A320" s="1"/>
+      <c r="B320" s="1">
+        <v>17394</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D320" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E320" s="1">
+        <v>5</v>
+      </c>
+      <c r="F320" s="1">
+        <v>2228.55</v>
+      </c>
+      <c r="G320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" outlineLevel="2">
+      <c r="A321" s="1"/>
+      <c r="B321" s="1">
+        <v>17392</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D321" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E321" s="1">
+        <v>1</v>
+      </c>
+      <c r="F321" s="1">
+        <v>5710.1</v>
+      </c>
+      <c r="G321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" outlineLevel="2">
+      <c r="A322" s="1"/>
+      <c r="B322" s="1">
+        <v>19451</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D322" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E322" s="1">
+        <v>1</v>
+      </c>
+      <c r="F322" s="1">
+        <v>1563.12</v>
+      </c>
+      <c r="G322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" outlineLevel="2">
+      <c r="A323" s="1"/>
+      <c r="B323" s="1">
+        <v>33452</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D323" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E323" s="1">
+        <v>1</v>
+      </c>
+      <c r="F323" s="1">
+        <v>510.15</v>
+      </c>
+      <c r="G323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I323" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" outlineLevel="2">
+      <c r="A324" s="1"/>
+      <c r="B324" s="1">
+        <v>21709</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D324" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E324" s="1">
+        <v>16</v>
+      </c>
+      <c r="F324" s="1">
+        <v>353.08</v>
+      </c>
+      <c r="G324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I324" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" outlineLevel="2">
+      <c r="A325" s="1"/>
+      <c r="B325" s="1">
+        <v>21368</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D325" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E325" s="1">
+        <v>1</v>
+      </c>
+      <c r="F325" s="1">
+        <v>886.05</v>
+      </c>
+      <c r="G325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" outlineLevel="2">
+      <c r="A326" s="1"/>
+      <c r="B326" s="1">
+        <v>34654</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D326" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E326" s="1">
+        <v>1</v>
+      </c>
+      <c r="F326" s="1">
+        <v>823.4</v>
+      </c>
+      <c r="G326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" outlineLevel="2">
+      <c r="A327" s="1"/>
+      <c r="B327" s="1">
+        <v>29704</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D327" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E327" s="1">
+        <v>1</v>
+      </c>
+      <c r="F327" s="1">
+        <v>687.36</v>
+      </c>
+      <c r="G327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" outlineLevel="2">
+      <c r="A328" s="1"/>
+      <c r="B328" s="1">
+        <v>20374</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D328" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E328" s="1">
+        <v>1</v>
+      </c>
+      <c r="F328" s="1">
+        <v>1035.07</v>
+      </c>
+      <c r="G328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" outlineLevel="2">
+      <c r="A329" s="1"/>
+      <c r="B329" s="1">
+        <v>17543</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D329" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E329" s="1">
+        <v>1</v>
+      </c>
+      <c r="F329" s="1">
+        <v>801.03</v>
+      </c>
+      <c r="G329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" outlineLevel="2">
+      <c r="A330" s="1"/>
+      <c r="B330" s="1">
+        <v>9167</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D330" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E330" s="1">
+        <v>2</v>
+      </c>
+      <c r="F330" s="1">
+        <v>720.92</v>
+      </c>
+      <c r="G330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" outlineLevel="2">
+      <c r="A331" s="1"/>
+      <c r="B331" s="1">
+        <v>4193</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D331" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E331" s="1">
+        <v>12</v>
+      </c>
+      <c r="F331" s="1">
+        <v>1476.75</v>
+      </c>
+      <c r="G331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" outlineLevel="2">
+      <c r="A332" s="1"/>
+      <c r="B332" s="1">
+        <v>23599</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D332" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E332" s="1">
+        <v>1</v>
+      </c>
+      <c r="F332" s="1">
+        <v>1724.22</v>
+      </c>
+      <c r="G332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" outlineLevel="2">
+      <c r="A333" s="1"/>
+      <c r="B333" s="1">
+        <v>25503</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D333" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E333" s="1">
+        <v>8</v>
+      </c>
+      <c r="F333" s="1">
+        <v>2212.89</v>
+      </c>
+      <c r="G333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" outlineLevel="2">
+      <c r="A334" s="1"/>
+      <c r="B334" s="1">
+        <v>32807</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D334" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E334" s="1">
+        <v>1</v>
+      </c>
+      <c r="F334" s="1">
+        <v>1023.88</v>
+      </c>
+      <c r="G334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" outlineLevel="2">
+      <c r="A335" s="1"/>
+      <c r="B335" s="1">
+        <v>32809</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D335" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E335" s="1">
+        <v>1</v>
+      </c>
+      <c r="F335" s="1">
+        <v>440.34</v>
+      </c>
+      <c r="G335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" outlineLevel="2">
+      <c r="A336" s="1"/>
+      <c r="B336" s="1">
+        <v>20798</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D336" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E336" s="1">
+        <v>1</v>
+      </c>
+      <c r="F336" s="1">
+        <v>3888.78</v>
+      </c>
+      <c r="G336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I336" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" outlineLevel="2">
+      <c r="A337" s="1"/>
+      <c r="B337" s="1">
+        <v>29591</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D337" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E337" s="1">
+        <v>1</v>
+      </c>
+      <c r="F337" s="1">
+        <v>2309.1</v>
+      </c>
+      <c r="G337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" outlineLevel="2">
+      <c r="A338" s="1"/>
+      <c r="B338" s="1">
+        <v>25907</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D338" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E338" s="1">
+        <v>1</v>
+      </c>
+      <c r="F338" s="1">
+        <v>383.96</v>
+      </c>
+      <c r="G338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I338" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" outlineLevel="2">
+      <c r="A339" s="1"/>
+      <c r="B339" s="1">
+        <v>11075</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D339" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E339" s="1">
+        <v>1</v>
+      </c>
+      <c r="F339" s="1">
+        <v>727.64</v>
+      </c>
+      <c r="G339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I339" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" outlineLevel="2">
+      <c r="A340" s="1"/>
+      <c r="B340" s="1">
+        <v>16</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D340" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E340" s="1">
+        <v>10</v>
+      </c>
+      <c r="F340" s="1">
+        <v>1173.35</v>
+      </c>
+      <c r="G340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" outlineLevel="2">
+      <c r="A341" s="1"/>
+      <c r="B341" s="1">
+        <v>32617</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D341" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E341" s="1">
+        <v>1</v>
+      </c>
+      <c r="F341" s="1">
+        <v>563.85</v>
+      </c>
+      <c r="G341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I341" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" outlineLevel="2">
+      <c r="A342" s="1"/>
+      <c r="B342" s="1">
+        <v>31487</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D342" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E342" s="1">
+        <v>1</v>
+      </c>
+      <c r="F342" s="1">
+        <v>966.6</v>
+      </c>
+      <c r="G342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" outlineLevel="2">
+      <c r="A343" s="1"/>
+      <c r="B343" s="1">
+        <v>29117</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D343" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E343" s="1">
+        <v>1</v>
+      </c>
+      <c r="F343" s="1">
+        <v>1471.83</v>
+      </c>
+      <c r="G343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" outlineLevel="2">
+      <c r="A344" s="1"/>
+      <c r="B344" s="1">
+        <v>34383</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D344" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E344" s="1">
+        <v>1</v>
+      </c>
+      <c r="F344" s="1">
+        <v>4271.39</v>
+      </c>
+      <c r="G344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" outlineLevel="2">
+      <c r="A345" s="1"/>
+      <c r="B345" s="1">
+        <v>4589</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D345" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E345" s="1">
+        <v>20</v>
+      </c>
+      <c r="F345" s="1">
+        <v>1492.41</v>
+      </c>
+      <c r="G345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I345" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" outlineLevel="2">
+      <c r="A346" s="1"/>
+      <c r="B346" s="1">
+        <v>9164</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D346" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E346" s="1">
+        <v>1</v>
+      </c>
+      <c r="F346" s="1">
+        <v>626.5</v>
+      </c>
+      <c r="G346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I346" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" outlineLevel="2">
+      <c r="A347" s="1"/>
+      <c r="B347" s="1">
+        <v>11076</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D347" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E347" s="1">
+        <v>1</v>
+      </c>
+      <c r="F347" s="1">
+        <v>445.71</v>
+      </c>
+      <c r="G347" s="1"/>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" outlineLevel="2">
+      <c r="A348" s="1"/>
+      <c r="B348" s="1">
+        <v>27674</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D348" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E348" s="1">
+        <v>1</v>
+      </c>
+      <c r="F348" s="1">
+        <v>494.04</v>
+      </c>
+      <c r="G348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" outlineLevel="2">
+      <c r="A349" s="1"/>
+      <c r="B349" s="1">
+        <v>27315</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D349" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E349" s="1">
+        <v>1</v>
+      </c>
+      <c r="F349" s="1">
+        <v>764.33</v>
+      </c>
+      <c r="G349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350" s="1"/>
+      <c r="B350" s="1"/>
+      <c r="C350" s="1"/>
+      <c r="D350" s="1"/>
+      <c r="E350" s="1"/>
+      <c r="F350" s="1"/>
+      <c r="G350" s="1"/>
+      <c r="H350" s="1"/>
+      <c r="I350" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>