--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -599,1450 +599,1450 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imageRUNNER 2730i/2930i, ресурс 98 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon imageRUNNER 2730i/2930i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">iR1210/ 1230/ 1270F/ 1510/ 1530/ 1570F  24000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">039 LBP351/352 Black  11000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP351/LBP352  11 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP351/352, Canon 039/0287C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP351/352, 0287C001/Canon 039</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP351/LBP352. LJ Pro M604 / M605 / M606 / M630; Canon LBP-351 / LBP-352 / 0287C001</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">039H LBP351/352 Black  25000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP351/LBP352  25 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP351/352, 0288C001/Canon 039H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP312/MF522X/MF525X  10 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP312/MF522X/MF525X/0452C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP312, MF522x/MF525x  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP312/MF522X/MF525X  20 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Satera LBP443i/LBP442/ LBP441/LBP441e 9100 стр.  400 гр тонера в картридже</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-650, Canon LBP-653, Canon LBP-654, Canon MF-730, Canon MF-732, Canon MF-734, Canon MF-735. Ресурс  стор. 1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-110/112/113/MF-110 /112/113, Canon 047, 2164C002 1600 pages</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-650, Canon LBP-653, Canon LBP-654, Canon MF-730, Canon MF-732, Canon MF-734, Canon MF-735. Ресурс  стор. 
 1600</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла для Canon LBP112/MFP112/113 Black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP112/MFP112/113 Black  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP110/112/113/MF-110/112/113/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w   1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP112/LBP113w, i-SENSYS MF112/MF113w  1 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G67" authorId="0">
+    <comment ref="G68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла для Canon i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  1 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series  1 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series  1 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  1 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF269dw/267dw/264dw, 4100ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла для Canon i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP160/LBP162 Series, MF-260/MF264/MF267/MF269 Series  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP162 Series, MF264/MF267/MF269 Series  4 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G77" authorId="0">
+    <comment ref="G78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x  3100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/CF226A. Canon LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x/ 052. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imageCLASS LBP214dw/215dw Canon imageCLASS MF426dw/424dw/429dw Canon i-SENSYS LBP212dw/214dw/215x Canon i-SENSYS MF421dw/426dw/428x/429x 3100 yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  3 100 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x  9200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/CF226X. Canon LBP212dw/214dw/215x/MF421dw/426dw/428x/MF429x/ 052H. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon imageCLASS LBP214dw/215dw Canon imageCLASS MF426dw/424dw/429dw Canon i-SENSYS LBP212dw/214dw/215x Canon i-SENSYS MF421dw/426dw/428x/429x 9200 yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP212/LBP214/LBP215, MF421/MF426/MF428/MF429 Series  9 200 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP325x/MF540 10000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	056  3007C002 
 Сумісні пристрої	Canon LBP-320-ser, Canon LBP-325, Canon MF-540-ser, Canon MF-542, Canon MF-543
 Ресурс  стор.  10 000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP325/MF-542/543/LBP320/MF-540 серия/Canon 056/3007C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP325/MF-542/543/LBP320/MF-540 серия/Canon 056/3007C002, Black, без чіпа.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP325 Series, MF542/MF543/MF552 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP325/320/MF540/542/543/552/553, 3007C002/Canon 056</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  21 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP325x/MF540  21 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP325 Series, MF542/MF543/MF552 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP325x/MF540 5100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP325 Series, MF542/MF543/MF552 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP325 Series, MF542/MF543 Series  5 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 057  3009C002 
 Сумісні пристрої: Canon i-Sensys LBP-223, Canon i-Sensys LBP-226, Canon i-Sensys LBP-233, Canon i-Sensys LBP-236, Canon i-Sensys MF-443, Canon i-Sensys MF-445, Canon i-Sensys MF-446, Canon i-Sensys MF-449, Canon i-Sensys MF-453, Canon i-Sensys MF-455, Canon LBP-228</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440. HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Canon; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 3100 сторінок; Для моделей: LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  3 100 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002. Ресурс, арк.:	3100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP221/222/223/224/225/LBP226/227/228/233/236/MF442/443/445/446/447/448/449/453/455, 3009C002/Canon 057</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black. Ресурс 10000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440/Canon 057H/3009C002, Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440/Canon 057H/3009C002, Black, без чіпа</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M304a / M404dn / M404dw / M404n / M428dw / M428fdn / M428fdw/CF259X; Canon LBP223dw / 225 / 226dw / 228x / MF443dw / 445dw / 446x / 449x. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Canon; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 10000 сторінок; Для моделей: LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C120" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF/453/MF455 Series  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C121" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF/453/MF455 Series  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C122" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">i-SENSYS LBP223/LBP226/LBP228/LBP233 Series, MF443/MF445/MF446/MF449/MF453/MF455 Series  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057 H. Ресурс, арк.:10000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP221/222/223/224/225/LBP226/227/228/233/236/MF442/443/445/446/447/448/449/453/455, 3010C002/Canon 057H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
-[...254 lines deleted...]
-    </comment>
     <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon LBP223/225/226/228/MF-443/445/446/449/LBP220/MF-440 серия/Canon 057/3009C002, Black</t>
+          <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw Black  3000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw Black  3000 стор.</t>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin : Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460</t>
         </r>
       </text>
     </comment>
     <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній картридж  Empty Virgin : Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460</t>
+          <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  3 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C130" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP243/246/MF-461/463/465/Canon 070/5639C002, Black, с чипом!</t>
         </r>
       </text>
     </comment>
     <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
@@ -2075,4093 +2075,4170 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF461w/463dw/465dw/LBP243dw/246dw  10 200 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon i-Sensys LBP-243, Canon i-Sensys LBP-246, Canon i-Sensys MF-461, Canon i-Sensys MF-463, Canon i-Sensys MF-465, Canon LBP-240, Canon MF-460  10200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C137" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LBP243dw/246dw, MF461w/463dw/465dw  10 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP243/246/MF-461/463/465/Canon 070H/5640C002, Black, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : LBP243dw/246dw, MF461w/463dw/465dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw. Ресурс 1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF-272/275/Canon 071/5645C001, Black, з чіпом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF272/MF275, 5645C001/5645C002/Canon 071</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  1200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ;i-SENSYS LBP122dw, MF272dw/MF275dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw. Ресурс 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP-122, Canon i-Sensys MF-272, Canon i-Sensys MF-275, Canon LBP-120, Canon MF-270  2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw , i-SENSYS MF275dw , i-SENSYS MF272dw  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF-272/275/Canon 071H/5646C002, Black, з чіпом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF272/MF275, 5646C002/Canon 071H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP122dw, MF272dw/MF275dw  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP122dw, MF272dw/MF275dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP170 / Canon MF280  1400 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP 171dn/172dw, MF284dw/MF286dn, imageCLASS MF289dw/MF287dw  1 400 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1400</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072  5647C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP170 / Canon MF280  4100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP 171dn/172dw, MF284dw/MF286dn, imageCLASS MF289dw/MF287dw  4 100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072H  5648C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  4100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C162" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	072H  5648C002 
+Сумісні пристрої	Canon i-Sensys LBP-170, Canon i-Sensys LBP-171, Canon i-Sensys LBP-172, Canon i-Sensys MF-284, Canon i-Sensys MF-286, Canon i-Sensys MF-287, Canon i-Sensys MF-288, Canon i-Sensys MF-289
+Ресурс  стор.  4100</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP2900/B/3000; HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP2900/B/3000; HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP2900/B/3000; HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserBase MF6530/MF6540PL/MF6550/MF6560P L/MF6580PL  5 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserBase MF6530/MF6540PL/MF6550/MF6560P L/MF6580PL. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2500 стр@5% для LBP-3300, HP LJ 1160/ 1320 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3300/ 3360  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6000 стр@5% для LBP-3300, HP LJ 1160/ 1320 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3010/B/3100; HP LJ P1005/1006  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3010/B/3100; HP LJ P1005/1006. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP3010/B/3100; HP LJ P1005/1006  1500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3250, 2000 ст.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/6670/MF-5800/5840/5850/5880/5950/6650/Canon 719/Canon 119/3479B001, обновлений чіп для нових моделей Canon.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP251/LBP252/LBP253/LBP6300/LBP6310/LBP6650/LBP6670/LBP6680 Series, MF411/MF416/MF418/MF419/MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP251/252/253/6300/6330/6340/6600/6650/6670/MF411/414/416/418/419/MF5850/5880/5950/5960/HP LJ P2035/2030/P2055/2050/M401/M425, Canon 719/CE505A/CF280A/80A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6300/6650/MF-5840/5850/5880/IR 1133/MF-411/416/418/419/HP LJ P2035/2055/Pro M401/425/Canon 719/CE505A/CF280A/CEXV40</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C177" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF-5800/5840/5850/5880/5950/665 0/LBP6300/6650/6670/Canon 119/ 3479B001/3479B002, 2.1k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/6670/MF-5800/5840/5850/5880/5950/6650/Canon 719H/Canon 119H/3480B001AA, для нових моделей Canon</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180  6400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LaserBase MF5580dn / MF5840dn / i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF-5940DN / MF-5980DW c Wi-Fi / iR1133 / 1133A / 1133iF. Canon LBP-251 LBP-252 LBP-253 LBP-6300 LBP-6310 LBP-6650 LBP-6670 LBP-6680 MF-411 MF-416 MF-418 MF-419 MF-5840 MF-5880 MF-5940 MF-5980 MF-6140 MF-6180. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP251/LBP252/LBP253/LBP6300/LBP6310/LBP6650/LBP6670/LBP6680 Series, MF411/MF416/MF418/MF419/MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  6 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn/ 5940dn  6400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6300/6650/MF-5840/5850/5880/IR 1133/HP LJ P2035/2055/Pro M401/425/Canon 719H/CE505X/280X/CEXV40, for MF-411/416/418/419, зі збільшеним ресурсом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C185" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP251/252/253/6300/6330/6340/6600/6650/6670/MF411/414/416/418/419/MF5850/5880/5950/5960/HP LJ P2035/2030/P2055/2050/M401/M425, Canon 719H/CE505X/CF280X/80X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6750dn  6000стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6750/LBP6780, MF512/MF515  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6750dn  6000стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP6750/6780/MF512/513, Canon 724/CE255A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6700/6725/6750/6780  12500стр/450 г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF-512/513/515/LBP6750/6780/Canon 724H/CE255X. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-6000/ 6000B/ 6020/ 6020B/ 6030/ 6030B/ 6030W, MF3010  1600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6000/ 6020, MF3010  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G194" authorId="0">
+    <comment ref="G198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6000 / LBP-6020 / LBP-6030 / MF-3010 / F-158200; HP LJ M1130 / M1132 / M1136 / M1137 / M1210 / M1212nf / M1214nfh / M1217nfw / P1100 / P1101 / P1102w / P1103 / P1104 / P1106 / P1108 / P1109. Canon 725/CE285A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6000 / LBP-6020 / LBP-6030 / MF-3010 / F-158200; HP LJ M1130 / M1132 / M1136 / M1137 / M1210 / M1212nf / M1214nfh / M1217nfw / P1100 / P1101 / P1102w / P1103 / P1104 / P1106 / P1108 / P1109. Canon 725/CE285A.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6000 / LBP-6020 / LBP-6030 / MF-3010 / F-158200; HP LJ M1130 / M1132 / M1136 / M1137 / M1210 / M1212nf / M1214nfh / M1217nfw / P1100 / P1101 / P1102w / P1103 / P1104 / P1106 / P1108 / P1109. Canon 725/CE285A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 100 стр@5%  A4  для LBP--6200d</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Canon LBP-6200d / 6230W; HP LJ P1566 / P1606dn / Pro M1536dnf. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G201" authorId="0">
+    <comment ref="G205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP6200  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-6200, Canon LBP-6230, HP LaserJet Pro M1536, HP LaserJet Pro P1560ser, HP LaserJet Pro P1566, HP LaserJet Pro P1600ser, HP LaserJet Pro P1606,  726, CE278A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon MF4410/4430/4450/4550/4570/4580, Canon 728/CE278A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G206" authorId="0">
+    <comment ref="G210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn  1400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G207" authorId="0">
+    <comment ref="G211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn/ 4730/ 4750/ 4780w/ 4870dn/ 4890dw, FAX-L150/ 170/ 410  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G209" authorId="0">
+    <comment ref="G213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF231, MF232w, MF237w, MF244dw, MF247dw, MF249dw/HP LJ Pro M201/202/225, Canon 737/CF283X. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G212" authorId="0">
+    <comment ref="G216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: i-SENSYS MF211/ 212/ 216/ 217/ 226/ 229 Series  2400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/ 212/ 216/ 217 / 226/ 229 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF211/212/216/217/226/229/231/232/237/244/247/249 Series, LBP-151  2 400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF210/211/212 /216/217/220/226/229/LBP151/HP LJ Pro M201/202/225/226, Canon 737/CF283X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF210/211/212 /216/217/220/226/229/LBP151/HP LJ Pro M201/202/225/226, Canon 737/CF283X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF210/211/212/215/216/217/220/221/223/226/227/229/LBP151/HP LJ Pro M125/126/127/201/225, Canon 737/CF283A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M125, HP LJ Pro M126, HP LJ Pro M127, HP LJ Pro M128, HP LJ Pro M201, HP LJ Pro M225.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP151/MF-210/211/212/216/217/220/226/229/231/232/237/244/247/249/HP LJ Pro M125/127/201/202/225/226/Canon 737/CF283X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100/FC108/FC128/FC200/FC204/FC206/FC208/FC210/FC220/FC224/FC226/FC228/FC230/FC280/FC290/FC310/FC330/FC336/FC530, PC740/PC750/PC760/PC770/PC780/PC860/PC880/PC890  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC280, FC290, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 000 стр@5%  А4  для FC-108/128/200/206/210/220/226/230/310/330/336/530, РС-740/750/760/770/780/860/880/890  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon FC-108/128/200/208/220 /228/336/PC-860/880/890, E-30/E-16, збільшеної ємкості!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC100, FC108, FC128, FC200, FC204, FC206, FC208, FC210, FC220, FC224, FC226, FC228, FC230, FC310, FC330, FC336, FC530, PC740, PC750, PC760, PC770, PC780, PC860, PC880, PC890. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. E30-OCase</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon FC-108/128/200/208/220 /228/336/PC-860/880/890, E30/ E16, збільшеної ємкості 4k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-800/ 810/ 1120; HP LJ 1100/ 1100A/ 3200  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-800/810/1120; HP LJ 1100/1100A/3200  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-800/810/1110/1120/HP LJ 1100/3200, EP-22/C4092A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Laser Shot LBP-1120/800/810/HP LJ 1100/3200/3220, EP -22/C4092A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LaserShot LBP-1120/80 0/810/HP LJ 1100/3200/3220, EP-22/C4092A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP1210; HP LJ 1000/1005/1200/1220/3300/3330/3380 Series  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP1210; HP LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP-3200/300N/MF5530/5550/5630/5650/5730/5750/5770/MF3110/3112/3220/3228/3240, 8489A002/EP-26/EP-27</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C242" authorId="0">
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Laser Shot LBP3200, Laser Base MF3110/ 3240/ 5630/ 5650/ 5730/ 5750/ 5770, i-SENSYS MF3220/ 3228  2500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3220/3228  2500 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-3200, LB MF3110/3240/5630/5650/5730/5750/5770, i-SENSYS MF3228  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
-[...63 lines deleted...]
-    <comment ref="C247" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF3228/Laser Shot LBP3200/1210/LaserBase MF3110/3240/5630/5650/5730/5750/5770, EP-26/EP-27/EP-25</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C249" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G249" authorId="0">
+    <comment ref="G251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX L-100/120, MF4018/4120/ 4140/4150/4660PL/4690PL  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX L-100/120, MF4018/4120/ 4140/4150/4660PL/4690PL.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX L-100/120, MF4018/4120/ 4140/4150/4660PL/4690PL. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/ 4120/ 4140/ 4150/ 4270/ 4320d/ 4330d/ 4340d/ 4350d/ 4370dn/ 4380dn/ 4660PL/ 4690PL, FAX-L100/ 120/ 140/ 160, PCD450. LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000/Q2612A   2 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS MF4018/4120/4140/4150/4270/4320d/4330d/4340d/4350d/4370dn/4380dn/4660PL/4690PL, FAX-L100/120/140/160, PCD450  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Enterprise LaserJet Enterprise M608X, LaserJet Enterprise M609X,LaserJet Enterprise MFP M631dn, LaserJet Enterprise Flow MFP M632z, Enterprise MFP M633, W9004M / Canon Toner T03 картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для iR1643/164 3i/1643iF  20500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M507, M528; Canon LBP-325, MF-542, MF-543, iR-1643. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1643/1643i/1643iF  18 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1643/1643i/1643iF  20 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1643, 3526C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі    T08  3010C006AA 
 Сумісні пристрої    Canon imageCLASS X LBP-1238, Canon imageCLASS X MF-1238, Canon i-Sensys X-1238
 Ресурс: 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X 1238i, Canon i-SENSYS X 1238iF, Canon i-SENSYS X 1238P, Canon i-SENSYS X 1238Pr, 11000 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X 1238i, Canon i-SENSYS X 1238iF, Canon i-SENSYS X 1238P, Canon i-SENSYS X 1238Pr</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS X1238i/X1238iF/X1238P/X1238Pr  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS X1238i/X1238iF/X1238P/X1238Pr  11 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X 1238, 3010C006</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys X 1440; Canon i-Sensys X 1440iF; Canon i-Sensys X 1440P; Canon i-Sensys X 1440Pr. 10 600 сторінок  A4  при 5% покритті</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys X 1440; Canon i-Sensys X 1440iF; Canon i-Sensys X 1440P; Canon i-Sensys X 1440Pr.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageCLASS X-MF1440, X1440i, X1140iF, X1440P, X1440PR  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageCLASS X-MF1440, X1440i, X1140iF, X1440P, X1440PR  10 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X1861P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP162/ LBP162DW/ МФУ MF264/ MF267/ MF269/ MF269DW  2168C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF269dw/267dw/264dw  4 100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR 2270/2230/2830/2870/3025/3225/GRP-15/EXV-11/9629A002AA</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">21000 стр@6% для IR2230/2270/2280/2870/3025/3225/3230</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">24000 стр@6%  А4  для iR3530/3570/4570/3235/3245</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">45000 стр@6%  А4  для iR5570/6570</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  C-EXV14 ; imageRUNNER 1600/1605/1610/2000/2010  C-EXV5   8 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2016/ 2016J/ 2018/ 2020/ 2022/ 2025/ 2030/ 2318/ 2320/ 2420  C-EXV14</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  8300 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  8300 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C285" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	C-EXV14  0384B006 
+Сумісні пристрої	Canon iR-2016, Canon iR-2018, Canon iR-2020, Canon iR-2022, Canon iR-2025, Canon iR-2030, Canon iR-2318, Canon iR-2320, Canon iR-2420, Canon iR-2422</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2318/2320/2420/2422, 0384B006/GRP-18/NPG-28/ C-EXV14</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2016/2016J/2018/2020/2022/2025/2030/2318/2320/2420  8300 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2116/2120/2318/2320/2420/2422/iR2002/2202/2204/2206/2224, NPG28/GPR18/GPR35/C-EXV42/C-EXV14</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR1600, iR2000, iR2016, iR2018, iR2020, iR2022, iR2025, iR2030 6836A003AA 0384B003AA
  8000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2010/2018/2020/1600/1610/2320/2420/2422/EXV-5/EXV-14/GPR8/GPR18/NPG20/NPG28 Universal  460g/Cartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1018/1018J/1022  8400 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019/1020/1022/1023/1024/1025/EXV-18, 465г/туба  0386B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR 1018/1019J/1022if/1023if iR 1025/1025if</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 1018/1019/1020/1022/1023/1024  C-EXV18   8 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1020/1022/1024, 0386B002/GRP-22/NPG-32/ C-EXV18  0386B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1018/1019/1020/1022/1023/1024/1025/EXV-18, 465г/туба  0386B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2200/2800/3300/3320, 6647A002/GRP-6/NPG-18/C-EXV3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2535/2545</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR 2535/2545 C-EXV-32</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2535/2545/GPR-34/EXV-32, 700г /туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR2535/2545  19400 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/ 2520i/ 2525/ 2525i/ 2530/ 2530i  C-EXV33</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530, 2785B002/GRP-35/NPG-51/C-EXV33</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C302" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR 2520, 2525, 2530  EXV-33, GPR-35  CEXV33, C-EXV33, CEXV 33 6 шт в коробке  cartridge 14.600 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/2520i/2525/2525i/2530/2530i,  2785B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon C-EXV 33 iR 2520/2520i/2525/2525i/2530/2530i  14,6k, 300g/Cartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR2520/ 2520i/ 2525/ 2525i/ 2530/ 2530i  C-EXV33    Ресурс 18 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR2520, iR2525, iR2530
 . 2785B003AA
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon C-EXV 33 IR 2520/2525/2530  700g/Cartridge  ACCESS</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2520/2525/2530, NPG51/GPR35/C-EXV33</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR ADV 8085/ 8095/ 8105</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR ADVANCE 8085/8095/8105iR ADVANCE 8205/8285/8295iR ADVANCE 8505i/8585i/8595i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR Advance 6000/6055/6065/6075/6200/6255/6265/6275, 3766B002/GRP-38/NPG-54/C-EXV36</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR ADVANCE 6055/6065/6075 iR ADVANCE 6255/6265/6275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1730/1740/1750  15 100 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1730/1740/1750/GRP-39/EXV-37, 686г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1730/1730i/1730if iR1740/1740i/1740if iR1750/1750i/1750if iR ADVANCE 400/500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1730/1740/1750/GRP-39/EXV-37, 680г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1133,iR1133A,iR1133iF,imageCLASS D1120,imageCLASS D1150,imageCLASS D1170,imageCLASS D1180,imageCLASS D1320,imageCLASS D1350
 ,imageCLASS D1370,imageCLASS D1380,imageCLASS D1520,imageCLASS D1550,LBP3480,LBP6300DN,LBP6310DN,LBP6330,LBP6340,LBP6600,
 LBP6650DN,LBP6670DN,LBP6680X,LBP251dw,LBP252dw,LBP252x,MF417dw,MF5850dn,MF5870dn,MF5880dn,MF5940DN,MF5950DW,
 MF5960DN,MF5980DW,MF6140DN,MF6160DW,MF6180D,MF414dw,MF416dw,MF419dw
 C-EXV40/CRG119/319/519/719/120/320/720</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер-картридж Canon C-EXV40 для iR1133  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR 1133  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1133  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер iR1133, чорний  6К  C-EXV40 toner Black 3480B006</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">10 200 стор. для iR2202N/ iR2202/ iR2202N/ iR2204/ iR2204N/ iR2204F</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-2202, Canon iR-2204, Canon iR-2206, Canon iR-2224  10 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2202/2204/2206  10 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2002/2202/2204/NPG-59/EXV-42, 465г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR-2202, Canon iR-2204, Canon iR-2206, Canon iR-2224  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 2202/2204/2206  10 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR 2202, 2202N  EXV-42  CEXV42, C-EXV42, C-EXV-60 cartridge for 10,200 pages 486 г</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1600/ 1605/ 1610/ 2000/ 2010  C-EXV5</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR1600/1605/1610F/2000/2010F</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR1600/2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON: iR1435, iR1435i, iR1435iF, iR1435P
 . 9436B002AA, C-EXV50</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon IR1435i/1435iF/1435P  + Chip  Cartridge 17 6000K  EXV-50</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER 1430/1435  C-EXV50   17 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin ; imageRUNNER 1430/1435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR1435/ 1435i/ 1435iF  17 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR 2625/2630/2645  30 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6, туба  6 900 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6, 380г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP7160/7161/7163/7164/ 7210/7214/NPG-15/EXV-6  6900 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR2425  10 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR2425  10 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR2425  10 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C346" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon imageRUNNER 2730i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">imageRUNNER ADVANCE C250/C350/C351  C-EXV47 Y ; imageRUNNER ADVANCE C256/C356  C-EXV55 Y</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR 1210/1230/1270/1310/1510/1530/1570/1630/1670  300 г.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IR 1210/1230/1270/1310/1510/1530/1570/1630/1670</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR1210/1230/1270/1310/1510/ 1570/1300/1330/1370/1630/1670/EXV-7, 300г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon NP-6012/6014/6111/6112/6118/6212/6312/6412/6512/6612/7120/7130/C120/122/130/NPG-11, 5500 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: K-7622, K-7621, K-7521, K-7220, K-7218, K-7216, K-7118, K-7115, Di351, Di350, Di251, Di250, Di2011, Di200, Di183, Di1811, Di181, Di1611, Di152, Bizhub 220, Bizhub 211, Bizhub 210, Bizhub 181, Bizhub 180, Bizhub 163, Bizhub 162. 11500 стор. 8937708, 8937782, 8936402, 8936430
 .</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Canon 049  2165C001</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049  2165C001 , 12k,  MN-CAN-049-DR  Makkon</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049  DN-CAN-NT049-DR  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049  FL-049DR  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049  PN-049DRGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 049 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  2170C001</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  FL-051DR  Free Label</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051  PN-051DRGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon 051 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV11/12  9630A003BA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV11/12NPG-25/26 120K CET5821U</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV14  0385B002BA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV14/NPG-28 45K CET4959N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV18  DRC23  IPM</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV18,  0388B002AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV18/NPG-32 25K CET5818U</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV23,  iR2018 ,  2101B002AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV23/NPG-37 45K CET5820N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV28/29/NPG-45/46 150K CET5670N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV3/NGP-18 50K CET4960</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV32/33/38/39, NPG-50/51/56/57 125K CET5663</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV32/33/38/39, аналог 2772B003  DRC26  IPM</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV34  3786B003  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV37  2773B003AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV37/NPG-55 100K CET5659</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV42  6954B002</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV49  8528B003AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV49/NPG-67 110K CET5228</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV5/NPG-20 40K CET3264N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV50,  iR1435 ,  9437B002AA</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV50/NPG-68,  iR1435  30K CET5674</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV53 200K CET7490</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV6,  1339A004</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV63  5144C002</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV63/NPG-87, для IR2725, 96K CET  CET471101</t>
+  </si>
+  <si>
+    <t>Драм-картридж Canon C-EXV7,  7815A003</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  0287С001</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  0287С001   PN-039GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  0287С001   PTCanon-039  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039  TC039  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039 / HP LJ CF281A №81A пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039H  0288С001</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039H  PN-039HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 039H  TC039H  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041  0452C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041  GT-CRG041  з універсальним чіпом MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041  PN-041GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 041Н  0453C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 042  GT-CRG042  з універсальним чіпом MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002   DN-CAN-NT047  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002   GT-CRG047  MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002   MN-CAN-047  Makkon</t>
+  </si>
+  <si>
+    <t>у резерві очікується 02-11</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002  чорний</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  2164C002  чорний  PTCanon047  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  FL-047  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 047  PN-047GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  2168C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  FL-051  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  GT-CRG051  MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  MN-CAN-S051  Makkon 1.7k</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051  PN-051GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  2169C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  2169C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  FL-051H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  MN-CAN-S051H  Makkon 4k</t>
+  </si>
+  <si>
+    <t>Картридж Canon 051H  PN-051HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  2199C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  2199C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  FL-052  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  GT-CRG052  3.1K MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  PN-052GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052  PN-052R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  2200C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  2200C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  FL-052H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  GT-CRG052H  9.2K MMC</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  PN-052HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 052H  PN-052HR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   002-04-SRG056  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   DN-CAN-056  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   MN-CAN-056  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002   PN-056GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002  чорний  PTCanon-056  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002  чорний, без чіпа  PTCanon-056NC  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  3007C002 /CF289A пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056  TC056  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056H  3007C002   PN-056HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056H  3008C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056H  3008C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056L  3006C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056L  3006C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 056L  3007C002   PN-056LGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  002-04-SRG057  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  чорний</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  3009C002  чорний,  PTCanon-057  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  DN-CAN-057  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  FL-C057  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  MN-CAN-057-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  PN-057GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057  TC057  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  002-04-SRG057H  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3009C002  чорний,  PTCanon-057H  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3009C002  чорний, без чіпа  PTCanon-057HNC  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3010C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  3010C002  чорний</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  DN-CAN-057H  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  FL-C057H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  MN-CAN-057H-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  PN-057HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H  TC057H  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 057H, 10k  MN-CAN-057H-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  5639C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  5639C002  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  DN-CAN-070  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  FL-C070  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 070  MN-CAN-070  Makkon</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...370 lines deleted...]
-  <si>
     <t>Картридж Canon 070  PN-070GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 070  PTCanon070  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 070H  5640C002</t>
   </si>
   <si>
     <t>Картридж Canon 070H  DN-CAN-070H  DAYTON</t>
   </si>
   <si>
     <t>Картридж Canon 070H  FL-C070H  Free Label</t>
   </si>
   <si>
+    <t>Картридж Canon 070H  MN-CAN-070H  Makkon</t>
+  </si>
+  <si>
     <t>Картридж Canon 070H  PN-070HGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 070H  PTCanon070H  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 070H пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 071  5645C001</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071  DN-CAN-071  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071  FL-C071  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071  PTCanon071  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071  TC071  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071 Green Label Patron  PN-071GL</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H  5646C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H  DN-CAN-071H  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H  FL-C071H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H  PTCanon071H  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H  TC071H  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H Green Label Patron  PN-071HGL</t>
+  </si>
+  <si>
+    <t>Картридж Canon 071H пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072  5647C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072 Green Label Patron  PN-072GL</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072, 1.4К  002-04-SRG072  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072, 1.5К  DN-CAN-072  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072, 1.5К  MN-CAN-072  Makkon</t>
+  </si>
+  <si>
     <t>у резерві</t>
   </si>
   <si>
-    <t>Картридж Canon 071  5645C001</t>
-[...46 lines deleted...]
-  <si>
     <t>Картридж Canon 072H  5648C002</t>
   </si>
   <si>
     <t>Картридж Canon 072H Green Label Patron  PN-072HGL</t>
   </si>
   <si>
+    <t>Картридж Canon 072H, 4.1К  DN-CAN-072H  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Canon 072H, 4.1К  MN-CAN-072Н  Makkon</t>
+  </si>
+  <si>
     <t>Картридж Canon 703,  PN-703R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 703/303  7616A005</t>
   </si>
   <si>
     <t>Картридж Canon 703/303  7616A005  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 706  0264B002</t>
   </si>
   <si>
     <t>Картридж Canon 706  0264B002 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 708,  0266B002</t>
   </si>
   <si>
     <t>Картридж Canon 708,  PN-708R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 708H,  0917B002</t>
   </si>
   <si>
     <t>Картридж Canon 712  1870B002  LBP-3010/3100</t>
@@ -6175,77 +6252,71 @@
   <si>
     <t>Картридж Canon 713  1871B002   LBP-3250</t>
   </si>
   <si>
     <t>Картридж Canon 719  3479B001  для нових моделей  PTCanon-719N  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 719  3479B002</t>
   </si>
   <si>
     <t>Картридж Canon 719  3479B002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 719  PN-719GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719  PN-719R  LBP-6300dn/ 6650dn, Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719/CE505A/CF280A/80A  TC719U  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon 719/CEXV40/ HP CE505A/CF280A  PTCanon-719  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж Canon 719/CEXV40/ HP CE505A/CF280A  PTCanon-719  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 719/HP LJ CE505A  SRG719  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 719H  3480B001AA  для нових моделей  PTCanon-719HN  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 719H  3480B002</t>
   </si>
   <si>
     <t>Картридж Canon 719H  3480B002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 719H  PN-719HGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719H  PN-719HR  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 719H//CEXV40/HP CE505X/CF 280X  PTCanon-719H  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж Canon 719H//CEXV40/HP CE505X/CF 280X  PTCanon-719H  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 719H/CE505X/CF280X/80X  TC719HU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon 724  3481B002 , LBP-6750dn</t>
   </si>
   <si>
     <t>Картридж Canon 724  PN-724GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 724  SRG724 , LBP-6750dn, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 724/HP LJ CE255A пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 724H  GT-CRG324X , LBP-6750dn, MMC</t>
   </si>
   <si>
     <t>Картридж Canon 724H пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 725  3484B002</t>
   </si>
   <si>
     <t>Картридж Canon 725  PN-725GL  Green Label Patron</t>
@@ -6298,53 +6369,50 @@
   <si>
     <t>Картридж Canon 728  PN-728R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  9435B002</t>
   </si>
   <si>
     <t>Картридж Canon 737  9435B002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 737  EL-737R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon 737  FL-737  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 737  PN-737DGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  PN-737ER  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737  PN-737GL  Green Label Patron</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 737  PN-737R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 737/CF283X  PTCanon-737  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 737/CF283X  PTCanon-737  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж Canon 737/HP LJ CF283A  TRH60  IPM</t>
   </si>
   <si>
     <t>Картридж Canon 737/HP LJ CF283X  MN-CAN-SRG737  Makkon 2.4k</t>
   </si>
   <si>
     <t>Картридж Canon 737/HP LJ CF283X  TRH60H  IPM</t>
   </si>
   <si>
     <t>Картридж Canon E16  1492A003</t>
   </si>
   <si>
     <t>Картридж Canon E16  1492A003 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon E16  PN-E16GL  Green Label Patron</t>
@@ -6370,77 +6438,71 @@
   <si>
     <t>Картридж Canon EP-22,  PN-EP22R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-22/C4092A  TEP22U  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon EP-22/HP LJ C4092A  PTEP-22  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon EP-22/HP LJ C4092A  SEP22  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon EP-25,  5773A004</t>
   </si>
   <si>
     <t>Картридж Canon EP-25,  PN-EP25R ,  HP LJ 1200 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  EL-EP27R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon EP-27  FL-EP27  Free Label</t>
   </si>
   <si>
-    <t>Картридж Canon EP-27  GT-CEP26/27  MMC</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon EP-27  TEP26U  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  8489A002</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  8489A002 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  PN-EP27GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  PN-EP27R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon EP-27,  SEP27  сумісний, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon EP-27/EP-26/EP-25  PTEP-26  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж Canon EP-27/EP-26/EP-25  PTEP-26  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon FX-10  EL-FX10R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10  PN-FX10GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  0263B002</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  0263B002  відновлений з ОЕМ корпусу</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  0263B002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  FL-FX10 , Free Label</t>
   </si>
   <si>
     <t>Картридж Canon FX-10,  PN-FX10R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon T03/HP LJ CF237Y №37Y/W9004M чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon T06  3526C002AA</t>
@@ -6499,50 +6561,53 @@
   <si>
     <t>Тонер-картридж Canon C-EXV-11, туба  PTC-EXV11  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV-11, туба  PTC-EXV11  оригінал РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV12  iR3530 , туба, оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV13,  iR5570 , туба, оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 ,  FL-CEXV14 , 460 г, туба, FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 ,  PN-CEXV14GL , 460 г, туба, Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 , 460 г, туба,  11500077  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 , 460 г, туба,  28564  KATUN</t>
   </si>
   <si>
+    <t>Тонер-картридж Canon C-EXV14,  iR2016 , туба  MN-CAN-EXV14  Makkon</t>
+  </si>
+  <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 , туба  PTC-EXV14  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14,  iR2016 , туба,  0384B002/0384B006</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14/C-EXV42/NPG28/GPR18/GPR35  TEXV14  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14/C-EXV5  iR1600/2016  туба 460 г Gold-серия CET4483U</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV14/C-EXV5,  iR2016/iR1600 , 460 г, туба  TKC16U  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV18 туба  0386B002</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV18 туба, 465 г  11500087  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV18 туба, 465 г  CET5777N  CET</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV18 туба, 465 г  PN-CEXV18GL  Patron Green Label</t>
@@ -6553,53 +6618,50 @@
   <si>
     <t>Тонер-картридж Canon C-EXV18 туба, 465 г  TKC40  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV3  iR2200  туба  PTC-EXV3  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV32  IR-2535  925 г CET  CET5330</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV32  IR2535  туба, Integral РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV32  IR2535  туба, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV32  IR2535  туба, оригінал  2786B002AA</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520   FL-CEXV33  туба 700 г FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520   PN-CEXV33  туба 700 г Green Label Patron</t>
   </si>
   <si>
-    <t>Тонер-картридж Canon C-EXV33  iR2520  туба  PTC-EXV33  PRINTERMAYIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520  туба,  11500099  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520  туба,  2785B002</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520  туба,  TKC47  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520  туба, 18К  MN-CAN-EXV33  Makkon</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520  туба, 700 г Gold-серія CET5634/CET131036</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33  iR2520  туба, KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV33/NPG51/GPR35  TEXV33  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV35  3764B002  чорний оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV35 2300г CET  CET5372/CET5372U</t>
@@ -6680,50 +6742,53 @@
     <t>Тонер-картридж Canon C-EXV50  iR1435/1430  туба пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV50,  iR1435 , туба, оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV59  PN-CEXV59GL  Patron Green Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV6  NP7161   FL-CEXV6  FREE Label</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV6,  NP7161 , туба, 380 г, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV6/NPG-15,  NP7161 , туба, 380 г, оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV60  DN-CAN-EXV60  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV60 Green Label Patron  PN-CEXV60GL</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV60, чорний  4311C001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV63, для iR 2725, 5142C002AA, 562г, 30K CET  CET131176</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV67 CPP, для iR 2925, 582г, 33K CET  CET131141</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV7/NPG-21  iR1210  туба 300 г оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV7/NPG-21  iR1210 , туба, 300 г, Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Canon C-EXV7/NPG-21  iR1210 , туба, 300 г, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Canon NPG-11  NP6012   WDNPG11  туба WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN114/106B туба, 413 г Gold-серія  CET6702</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -7146,51 +7211,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I350"/>
+  <dimension ref="A1:I353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -7319,8532 +7384,7939 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>28075</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4117</v>
+        <v>4190.6</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>33465</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>432.73</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28080</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>28258</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>381.27</v>
+        <v>388.09</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28076</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1180.95</v>
+        <v>1202.06</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31992</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>420.2</v>
+        <v>427.71</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>26176</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4637</v>
+        <v>4719.89</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>28259</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>451.08</v>
+        <v>595.79</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29196</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2061.19</v>
+        <v>2098.03</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>31757</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>455.56</v>
+        <v>463.7</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>15741</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>6040.8</v>
+        <v>6148.79</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>25347</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>6</v>
       </c>
       <c r="F22" s="1">
-        <v>4007.81</v>
+        <v>4079.46</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>7127</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>6</v>
       </c>
       <c r="F23" s="1">
-        <v>9244.459999999999</v>
+        <v>9409.719999999999</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>25340</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>6</v>
       </c>
       <c r="F24" s="1">
-        <v>2537.77</v>
+        <v>2583.14</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>34808</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3707909000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2416.5</v>
+        <v>2459.7</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>8746</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>8</v>
       </c>
       <c r="F26" s="1">
-        <v>5933.4</v>
+        <v>6039.47</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25341</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>6</v>
       </c>
       <c r="F27" s="1">
-        <v>2166.8</v>
+        <v>2205.53</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>11689</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9889.299999999999</v>
+        <v>10066.09</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>25344</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>6</v>
       </c>
       <c r="F29" s="1">
-        <v>2431.72</v>
+        <v>2475.19</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>25350</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>4</v>
       </c>
       <c r="F30" s="1">
-        <v>8071.11</v>
+        <v>8215.4</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>25346</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>6</v>
       </c>
       <c r="F31" s="1">
-        <v>3044.79</v>
+        <v>3099.22</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>25345</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
-        <v>4646.84</v>
+        <v>4729.91</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34809</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3490.5</v>
+        <v>3552.9</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>17382</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>3</v>
       </c>
       <c r="F34" s="1">
-        <v>5438.02</v>
+        <v>5535.24</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>21501</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>8491.309999999999</v>
+        <v>8643.110000000001</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25343</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1">
-        <v>6149.99</v>
+        <v>6259.94</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25793</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>9988.200000000001</v>
+        <v>10166.76</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>22918</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>8427.32</v>
+        <v>8577.98</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25349</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>9</v>
       </c>
       <c r="F39" s="1">
-        <v>5765.59</v>
+        <v>5868.66</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>25342</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>6</v>
       </c>
       <c r="F40" s="1">
-        <v>2416.5</v>
+        <v>2459.7</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>20799</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>3268.09</v>
+        <v>3326.52</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>23600</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>8</v>
       </c>
       <c r="F42" s="1">
-        <v>2109.96</v>
+        <v>2147.68</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25348</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>6</v>
       </c>
       <c r="F43" s="1">
-        <v>11484.64</v>
+        <v>11689.95</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>4558</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>7876</v>
+        <v>8016.8</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>35296</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>7036.49</v>
+        <v>7162.28</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>5824</v>
+        <v>35393</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>6748.3</v>
+        <v>6259.48</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>21819</v>
+        <v>5824</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>7245.03</v>
+        <v>6868.94</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>26671</v>
+        <v>21819</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1619.5</v>
+        <v>7374.55</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>22411</v>
+        <v>26671</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1396.2</v>
+        <v>1648.45</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>34894</v>
+        <v>22411</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>989.42</v>
+        <v>1421.16</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>30872</v>
+        <v>34894</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>311.46</v>
+        <v>1007.11</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>21821</v>
+        <v>30872</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>11891.87</v>
+        <v>317.03</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>26672</v>
+        <v>21821</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>2627.27</v>
+        <v>12104.46</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>34895</v>
+        <v>26672</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1279.4</v>
+        <v>2674.24</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>23917</v>
+        <v>34895</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>10392.74</v>
+        <v>1302.27</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>23919</v>
+        <v>23917</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>578.62</v>
+        <v>10578.53</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>29195</v>
+        <v>23919</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3958.59</v>
+        <v>588.96</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>23918</v>
+        <v>29195</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>14274.8</v>
+        <v>4029.35</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>23920</v>
+        <v>23918</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1993.61</v>
+        <v>14529.99</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>29950</v>
+        <v>23920</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>441.68</v>
+        <v>2029.25</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>25515</v>
+        <v>29950</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>552.66</v>
+        <v>365.77</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>33531</v>
+        <v>25515</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>466.74</v>
+        <v>562.54</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>30737</v>
+        <v>33531</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D63" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+      <c r="F63" s="1">
+        <v>358.02</v>
+      </c>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="1" t="s">
         <v>70</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>24266</v>
+        <v>30737</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>3340.59</v>
+        <v>489.21</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>24267</v>
+        <v>24266</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>346.37</v>
+        <v>3400.31</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28313</v>
+        <v>24267</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>450.63</v>
+        <v>352.56</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>25882</v>
+        <v>28313</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1297.3</v>
-[...6 lines deleted...]
-      </c>
+        <v>458.69</v>
+      </c>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>30738</v>
+        <v>25882</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D68" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E68" s="1">
+        <v>10</v>
+      </c>
+      <c r="F68" s="1">
+        <v>1320.49</v>
+      </c>
+      <c r="G68" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D68" s="1">
-[...13 lines deleted...]
-        <v>18</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>28314</v>
+        <v>30738</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>389.33</v>
+        <v>535.67</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>23915</v>
+        <v>28314</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>990.3200000000001</v>
+        <v>396.29</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>26137</v>
+        <v>23915</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>389.33</v>
+        <v>1008.02</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>24438</v>
+        <v>26137</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>1522.84</v>
+        <v>396.29</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>24222</v>
+        <v>24438</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>4912.66</v>
+        <v>1550.07</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>30871</v>
+        <v>24222</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>639.03</v>
+        <v>5000.48</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>28315</v>
+        <v>30871</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>669.01</v>
+        <v>650.45</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>26138</v>
+        <v>28315</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>578.62</v>
+        <v>680.97</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H76" s="1"/>
+      <c r="I76" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>24439</v>
+        <v>26138</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2135.47</v>
-[...6 lines deleted...]
-      </c>
+        <v>588.96</v>
+      </c>
+      <c r="G77" s="1"/>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>23234</v>
+        <v>24439</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F78" s="1">
-        <v>4865.22</v>
-[...4 lines deleted...]
-      </c>
+        <v>2173.65</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>24447</v>
+        <v>23234</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>526.26</v>
+        <v>4952.2</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>28263</v>
+        <v>24447</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>471.67</v>
+        <v>535.67</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H80" s="1"/>
+      <c r="I80" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>24373</v>
+        <v>28263</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>599.65</v>
+        <v>464.61</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>23912</v>
+        <v>24373</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>873.0700000000001</v>
+        <v>610.37</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>23681</v>
+        <v>23912</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>2835.36</v>
+        <v>888.6799999999999</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>23235</v>
+        <v>23681</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>10716.28</v>
+        <v>2886.05</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>27450</v>
+        <v>23235</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>617.55</v>
+        <v>10907.86</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>28264</v>
+        <v>27450</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>601.4400000000001</v>
+        <v>628.59</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H86" s="1"/>
+      <c r="I86" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>23916</v>
+        <v>28264</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>973.3099999999999</v>
+        <v>612.1900000000001</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H87" s="1"/>
+      <c r="I87" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>26092</v>
+        <v>23916</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1224.81</v>
+        <v>990.71</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>23682</v>
+        <v>26092</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>4053.01</v>
+        <v>1246.7</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>28576</v>
+        <v>23682</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>10814.73</v>
+        <v>4125.46</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>33788</v>
+        <v>28576</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1563.12</v>
+        <v>11008.07</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>33442</v>
+        <v>33788</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1098.17</v>
+        <v>1591.06</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>33430</v>
+        <v>33442</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1208.25</v>
+        <v>1117.8</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>28567</v>
+        <v>33430</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1099.96</v>
+        <v>1229.85</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>27462</v>
+        <v>28567</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1127.7</v>
+        <v>1119.62</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>33915</v>
+        <v>27462</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>783.5700000000001</v>
+        <v>1147.86</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>30594</v>
+        <v>33915</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>821.16</v>
+        <v>797.58</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>34893</v>
+        <v>30594</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1047.15</v>
+        <v>835.84</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>28568</v>
+        <v>34893</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1686.18</v>
+        <v>1065.87</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>27242</v>
+        <v>28568</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>8950</v>
+        <v>1716.32</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>30602</v>
+        <v>27242</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>993.45</v>
+        <v>9110</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H101" s="1"/>
+      <c r="I101" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>27241</v>
+        <v>30602</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>6959.52</v>
+        <v>1011.21</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>30600</v>
+        <v>27241</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1406.94</v>
+        <v>7083.94</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>28570</v>
+        <v>30600</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>866.8099999999999</v>
+        <v>1432.09</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>32884</v>
+        <v>28570</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1286.12</v>
+        <v>882.3</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>26377</v>
+        <v>32884</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>966.6</v>
+        <v>1309.11</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>25747</v>
+        <v>26377</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>4967.25</v>
+        <v>983.88</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>27461</v>
+        <v>25747</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>669.01</v>
+        <v>5056.05</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>33928</v>
+        <v>27461</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>615.76</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>30833</v>
+        <v>33431</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>548.64</v>
+        <v>579.4</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H110" s="1"/>
+      <c r="I110" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>33431</v>
+        <v>31980</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>665.88</v>
+        <v>568.46</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H111" s="1"/>
+      <c r="I111" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>31980</v>
+        <v>33433</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>692.28</v>
+        <v>637.7</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>33433</v>
+        <v>28020</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>732.5599999999999</v>
+        <v>1415.69</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>28020</v>
+        <v>34888</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1390.83</v>
+        <v>582.58</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>34888</v>
+        <v>30647</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>581.3</v>
+        <v>1294.99</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H115" s="1"/>
+      <c r="I115" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>30647</v>
+        <v>30798</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>1272.24</v>
+        <v>1202.52</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>30798</v>
+        <v>30834</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1181.4</v>
+        <v>590.33</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>30834</v>
+        <v>27360</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>579.96</v>
+        <v>1153.33</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>27360</v>
+        <v>25749</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1133.07</v>
+        <v>8041.85</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H119" s="1"/>
+      <c r="I119" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>25749</v>
+        <v>33432</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>7900.61</v>
+        <v>789.84</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>33432</v>
+        <v>31981</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>832.35</v>
+        <v>787.1</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>31981</v>
+        <v>33466</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1068.63</v>
+        <v>869.09</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>33466</v>
+        <v>28021</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>915.59</v>
+        <v>1827.92</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>28021</v>
+        <v>34889</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1795.82</v>
+        <v>814.4299999999999</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>34889</v>
+        <v>27851</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>867.26</v>
+        <v>869.09</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H125" s="1"/>
+      <c r="I125" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>27851</v>
+        <v>30669</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>915.59</v>
+        <v>5098.41</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>30669</v>
+        <v>31777</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>5008.87</v>
+        <v>2139.94</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H127" s="1"/>
+      <c r="I127" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>31777</v>
+        <v>32619</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2264.35</v>
+        <v>1306.37</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>32619</v>
+        <v>31973</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1283.43</v>
+        <v>1300.91</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>31973</v>
+        <v>35558</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1278.06</v>
+        <v>1437.1</v>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>31751</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>2313.13</v>
+        <v>2354.48</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>33838</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1230.63</v>
+        <v>1252.63</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>30670</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>8234</v>
+        <v>8381.200000000001</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>32620</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>2142.18</v>
+        <v>1743.65</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H134" s="1"/>
+      <c r="I134" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>31974</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>2571.78</v>
+        <v>2617.76</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>31752</v>
+        <v>35559</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>3599.69</v>
+        <v>1918.11</v>
       </c>
       <c r="G136" s="1"/>
       <c r="H136" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>33839</v>
+        <v>31752</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1901.88</v>
+        <v>3664.04</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>31966</v>
+        <v>33839</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>3144.58</v>
+        <v>1935.88</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="H138" s="1"/>
+      <c r="I138" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>30763</v>
+        <v>31966</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>2399.5</v>
+        <v>3200.8</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H139" s="1"/>
+      <c r="I139" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>32613</v>
+        <v>30763</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>848.46</v>
+        <v>2442.39</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H140" s="1"/>
+      <c r="I140" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>32027</v>
+        <v>32613</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>843.09</v>
+        <v>680.97</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H141" s="1"/>
+      <c r="I141" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>32047</v>
+        <v>32027</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>839.0599999999999</v>
+        <v>675.05</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>34886</v>
+        <v>32047</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>640.37</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H143" s="1"/>
+      <c r="I143" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>31397</v>
+        <v>34886</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1584.15</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>31967</v>
+        <v>31397</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1297.3</v>
+        <v>1612.47</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>30764</v>
+        <v>31967</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>3659.66</v>
+        <v>1320.49</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>32614</v>
+        <v>30764</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1014.93</v>
+        <v>3725.08</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="H147" s="1"/>
+      <c r="I147" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>32028</v>
+        <v>32614</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1009.56</v>
+        <v>735.1799999999999</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H148" s="1"/>
+      <c r="I148" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>33832</v>
+        <v>32028</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1006.88</v>
+        <v>1027.61</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>34887</v>
+        <v>33832</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>698.1</v>
+        <v>1024.88</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>31807</v>
+        <v>34887</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>2534.64</v>
+        <v>710.58</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>31968</v>
+        <v>31807</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1368.01</v>
+        <v>2579.95</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>33836</v>
+        <v>31968</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>2968.72</v>
+        <v>1392.46</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>34408</v>
+        <v>33836</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1226.15</v>
+        <v>3021.79</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>33837</v>
+        <v>34408</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>5104.19</v>
+        <v>1248.07</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>34405</v>
+        <v>35538</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1694.24</v>
+        <v>1389.73</v>
       </c>
       <c r="G156" s="1"/>
       <c r="H156" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>10370</v>
+        <v>35533</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1116.96</v>
+        <v>1098.67</v>
       </c>
       <c r="G157" s="1"/>
       <c r="H157" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>5779</v>
+        <v>35536</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>3700.83</v>
+        <v>1208.9</v>
       </c>
       <c r="G158" s="1"/>
       <c r="H158" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>139</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>22183</v>
+        <v>33837</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>149.47</v>
+        <v>5195.43</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>7352</v>
+        <v>34405</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>7998.17</v>
+        <v>1724.52</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>18042</v>
+        <v>35534</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>257.31</v>
+        <v>1557.81</v>
       </c>
       <c r="G161" s="1"/>
       <c r="H161" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>7184</v>
+        <v>35537</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>4582.4</v>
+        <v>1714.05</v>
       </c>
       <c r="G162" s="1"/>
       <c r="H162" s="5" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>17495</v>
+        <v>10370</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F163" s="1">
-        <v>1409.63</v>
+        <v>1136.93</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>8721</v>
+        <v>5779</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>6615.84</v>
+        <v>3766.99</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>9727</v>
+        <v>22183</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>2970.95</v>
+        <v>152.14</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>22184</v>
+        <v>7352</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>187.06</v>
+        <v>8141.15</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>11163</v>
+        <v>18042</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>1386.36</v>
+        <v>261.91</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>13433</v>
+        <v>7184</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>3395.63</v>
+        <v>4664.32</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>29931</v>
+        <v>17495</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>354.42</v>
+        <v>1434.83</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>11973</v>
+        <v>8721</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>4213.66</v>
+        <v>6734.11</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>23050</v>
+        <v>9727</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>221.07</v>
+        <v>3024.06</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>23274</v>
+        <v>22184</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>605.02</v>
+        <v>190.4</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>15139</v>
+        <v>11163</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>10</v>
       </c>
       <c r="F173" s="1">
-        <v>1541.19</v>
+        <v>1411.14</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>34890</v>
+        <v>13433</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>354.42</v>
+        <v>3456.33</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H174" s="1"/>
+      <c r="I174" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>19065</v>
+        <v>29931</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>354.42</v>
+        <v>360.76</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>33519</v>
+        <v>11973</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>306.09</v>
+        <v>4288.99</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>19856</v>
+        <v>23050</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>596.0700000000001</v>
+        <v>229.57</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>29932</v>
+        <v>23274</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F178" s="1">
-        <v>432.29</v>
+        <v>615.84</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>15686</v>
+        <v>15139</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F179" s="1">
-        <v>5538.26</v>
+        <v>1568.74</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>23052</v>
+        <v>34890</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>268.5</v>
+        <v>360.76</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>29176</v>
+        <v>19065</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>817.58</v>
+        <v>360.76</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>17496</v>
+        <v>19856</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>2076.85</v>
+        <v>606.73</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>19066</v>
+        <v>29932</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>416.18</v>
+        <v>440.01</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>33916</v>
+        <v>15686</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>0</v>
+        <v>5637.27</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>34891</v>
+        <v>23052</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>436.31</v>
+        <v>273.3</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>17415</v>
+        <v>29176</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>7255.77</v>
+        <v>832.2</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>29202</v>
+        <v>17496</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F187" s="1">
-        <v>1020.3</v>
+        <v>2113.98</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>20957</v>
+        <v>19066</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>1058.79</v>
+        <v>423.62</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>22185</v>
+        <v>34891</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>477.04</v>
+        <v>444.11</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>24380</v>
+        <v>17415</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>1441.4</v>
+        <v>7385.48</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>31671</v>
+        <v>29202</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>273.87</v>
+        <v>1038.54</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>11985</v>
+        <v>20957</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1745.25</v>
+        <v>1077.71</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>23275</v>
+        <v>22185</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>459.58</v>
+        <v>485.56</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H193" s="1"/>
+      <c r="I193" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>13444</v>
+        <v>24380</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>816.24</v>
-[...6 lines deleted...]
-      </c>
+        <v>1467.17</v>
+      </c>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>34399</v>
+        <v>31671</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>248.81</v>
+        <v>278.77</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H195" s="1"/>
+      <c r="I195" s="1" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>35077</v>
+        <v>11985</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>282.82</v>
+        <v>1776.45</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>22186</v>
+        <v>23275</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F197" s="1">
-        <v>409.46</v>
+        <v>467.8</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H197" s="1"/>
+      <c r="I197" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>13673</v>
+        <v>13444</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>3695.9</v>
-[...4 lines deleted...]
-      </c>
+        <v>830.83</v>
+      </c>
+      <c r="G198" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>18043</v>
+        <v>34399</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>155.28</v>
+        <v>253.26</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>28265</v>
+        <v>35077</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>298.48</v>
+        <v>287.88</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>23276</v>
+        <v>22186</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>507.91</v>
-[...6 lines deleted...]
-      </c>
+        <v>442.29</v>
+      </c>
+      <c r="G201" s="1"/>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>17497</v>
+        <v>13673</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1657.99</v>
+        <v>3761.97</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>20453</v>
+        <v>18043</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>494.49</v>
+        <v>158.06</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>12079</v>
+        <v>28265</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>2633.54</v>
+        <v>303.82</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>16504</v>
+        <v>23276</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F205" s="1">
-        <v>224.2</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>516.99</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H205" s="1"/>
+      <c r="I205" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>21657</v>
+        <v>17497</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F206" s="1">
-        <v>755.83</v>
-[...6 lines deleted...]
-      </c>
+        <v>1687.63</v>
+      </c>
+      <c r="G206" s="1"/>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>13991</v>
+        <v>20453</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F207" s="1">
-        <v>1237.79</v>
-[...6 lines deleted...]
-      </c>
+        <v>503.33</v>
+      </c>
+      <c r="G207" s="1"/>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>23277</v>
+        <v>12079</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>507.91</v>
+        <v>2680.62</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>13672</v>
+        <v>16504</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1518.82</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>220.01</v>
+      </c>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>18427</v>
+        <v>21657</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F210" s="1">
-        <v>3609.54</v>
-[...4 lines deleted...]
-      </c>
+        <v>769.34</v>
+      </c>
+      <c r="G210" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>21362</v>
+        <v>13991</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F211" s="1">
-        <v>778.65</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>1259.91</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H211" s="1"/>
+      <c r="I211" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>21659</v>
+        <v>23277</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F212" s="1">
-        <v>1163.95</v>
-[...6 lines deleted...]
-      </c>
+        <v>516.99</v>
+      </c>
+      <c r="G212" s="1"/>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>19038</v>
+        <v>13672</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>10</v>
       </c>
       <c r="F213" s="1">
-        <v>314.59</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>1545.97</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H213" s="1"/>
+      <c r="I213" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>21382</v>
+        <v>18427</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>1026.57</v>
+        <v>3674.06</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>19889</v>
+        <v>21362</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>1615.03</v>
+        <v>699.65</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H215" s="1"/>
+      <c r="I215" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>18428</v>
+        <v>21659</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>536.11</v>
-[...6 lines deleted...]
-        <v>227</v>
+        <v>1184.76</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H216" s="1"/>
+      <c r="I216" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>20441</v>
+        <v>19038</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F217" s="1">
-        <v>1902.77</v>
+        <v>292.43</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H217" s="1"/>
+      <c r="I217" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>26710</v>
+        <v>21382</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>316.38</v>
+        <v>1044.92</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>33517</v>
+        <v>19889</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>237.18</v>
+        <v>1643.9</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H219" s="1"/>
+      <c r="I219" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>30671</v>
+        <v>18428</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F220" s="1">
-        <v>369.19</v>
+        <v>545.6900000000001</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>21688</v>
+        <v>20441</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>319.52</v>
+        <v>1936.79</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>29481</v>
+        <v>26710</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F222" s="1">
-        <v>386.19</v>
+        <v>322.04</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>264</v>
+        <v>33517</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>5777.67</v>
+        <v>241.42</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H223" s="1"/>
+      <c r="I223" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>19339</v>
+        <v>30671</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>448.4</v>
+        <v>375.79</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>29227</v>
+        <v>21688</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1178.72</v>
+        <v>281.5</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>10566</v>
+        <v>29481</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>1864.73</v>
+        <v>393.1</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>14212</v>
+        <v>264</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>991.21</v>
+        <v>5880.96</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>19036</v>
+        <v>19339</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F228" s="1">
-        <v>778.65</v>
+        <v>456.41</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>26392</v>
+        <v>29227</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>447.95</v>
+        <v>1199.79</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>22754</v>
+        <v>10566</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>997.48</v>
+        <v>1898.07</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>288</v>
+        <v>14212</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>1208.7</v>
+        <v>1008.93</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>11904</v>
+        <v>19036</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>918.72</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>34932</v>
+        <v>26392</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>546.4</v>
+        <v>455.96</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>26711</v>
+        <v>22754</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>510.15</v>
+        <v>1015.31</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>23028</v>
+        <v>288</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>558.48</v>
+        <v>1230.31</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>4551</v>
+        <v>11904</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F236" s="1">
-        <v>3355.36</v>
+        <v>935.14</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>17498</v>
+        <v>34932</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1117.41</v>
+        <v>556.17</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>21660</v>
+        <v>26711</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>916.48</v>
+        <v>519.27</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>21713</v>
+        <v>23028</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>572.35</v>
+        <v>568.46</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>13580</v>
+        <v>4551</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>559.38</v>
+        <v>3415.34</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>34892</v>
+        <v>17498</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>575.9299999999999</v>
+        <v>1137.38</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H241" s="1"/>
+      <c r="I241" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>4807</v>
+        <v>21660</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F242" s="1">
-        <v>1812.38</v>
+        <v>932.86</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H242" s="1"/>
+      <c r="I242" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>18044</v>
+        <v>21713</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F243" s="1">
-        <v>241.65</v>
+        <v>579.4</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>21120</v>
+        <v>34892</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>888.74</v>
+        <v>586.23</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>10861</v>
+        <v>4807</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>1423.95</v>
+        <v>1844.78</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H245" s="1"/>
+      <c r="I245" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>19811</v>
+        <v>18044</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>563.85</v>
+        <v>245.97</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H246" s="1"/>
+      <c r="I246" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>13640</v>
+        <v>21120</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F247" s="1">
-        <v>547.74</v>
+        <v>904.62</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>33929</v>
+        <v>10861</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>391.56</v>
+        <v>1449.4</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>21662</v>
+        <v>19811</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>755.83</v>
-[...6 lines deleted...]
-      </c>
+        <v>573.9299999999999</v>
+      </c>
+      <c r="G249" s="1"/>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>18429</v>
+        <v>13640</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>451.08</v>
+        <v>557.53</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>7803</v>
+        <v>21662</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F251" s="1">
-        <v>2695.74</v>
-[...4 lines deleted...]
-      </c>
+        <v>769.34</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>35076</v>
+        <v>18429</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F252" s="1">
-        <v>134.25</v>
+        <v>459.14</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>16055</v>
+        <v>7803</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>150.36</v>
+        <v>2743.93</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H253" s="1"/>
+      <c r="I253" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>17111</v>
+        <v>35076</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>273.87</v>
+        <v>136.65</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...3 lines deleted...]
-        <v>227</v>
+      <c r="H254" s="1"/>
+      <c r="I254" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>10817</v>
+        <v>16055</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>1254.34</v>
+        <v>153.05</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H255" s="1"/>
+      <c r="I255" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>31484</v>
+        <v>17111</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D256" s="1"/>
+        <v>266</v>
+      </c>
+      <c r="D256" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E256" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F256" s="1">
-        <v>436.31</v>
+        <v>278.77</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H256" s="1"/>
+      <c r="I256" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>26212</v>
+        <v>10817</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F257" s="1">
-        <v>6542</v>
+        <v>1276.77</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>30102</v>
+        <v>31484</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="D258" s="1"/>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>931.7</v>
+        <v>444.11</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>32621</v>
+        <v>26212</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>2174.85</v>
+        <v>6658.95</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>31812</v>
+        <v>30102</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>3224.69</v>
+        <v>948.35</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>33852</v>
+        <v>32621</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>2212.89</v>
+        <v>2213.73</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>33947</v>
+        <v>31812</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>3087.75</v>
+        <v>3282.33</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>30101</v>
+        <v>33852</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>6659.7</v>
+        <v>2252.45</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>30603</v>
+        <v>33947</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>1044.47</v>
+        <v>3142.95</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>32622</v>
+        <v>30101</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>2830.44</v>
+        <v>6778.75</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>31813</v>
+        <v>30603</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>3157.56</v>
+        <v>1063.14</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>33853</v>
+        <v>32622</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>1801.19</v>
+        <v>2881.04</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>32209</v>
+        <v>31813</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>5513.2</v>
+        <v>3214.01</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>32418</v>
+        <v>33853</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="D269" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="D269" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>1134.41</v>
+        <v>1833.39</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>33451</v>
+        <v>32209</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>1879.5</v>
+        <v>5611.76</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>32893</v>
+        <v>32418</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="D271" s="1"/>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>3058.22</v>
+        <v>1154.69</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>33409</v>
+        <v>33451</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="D272" s="1"/>
+        <v>282</v>
+      </c>
+      <c r="D272" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>2097.43</v>
+        <v>1913.1</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>23888</v>
+        <v>32893</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>3239.45</v>
+        <v>3112.89</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>32866</v>
+        <v>33409</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="D274" s="1"/>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>4677.27</v>
+        <v>2134.93</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>29930</v>
+        <v>23888</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>765.67</v>
+        <v>3297.36</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>6752</v>
+        <v>32866</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D276" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>671.25</v>
+        <v>4760.89</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H276" s="1"/>
+      <c r="I276" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>7009</v>
+        <v>29930</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D277" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>3755.87</v>
+        <v>779.36</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>9056</v>
+        <v>6752</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D278" s="1">
         <v>3707909000</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>5638.5</v>
+        <v>683.25</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H278" s="1"/>
+      <c r="I278" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>21707</v>
+        <v>7009</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D279" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E279" s="1">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>438.1</v>
+        <v>3823.01</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>16111</v>
+        <v>9056</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D280" s="1">
         <v>3707909000</v>
       </c>
       <c r="E280" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>818.9299999999999</v>
+        <v>5739.3</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>9165</v>
+        <v>21707</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D281" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E281" s="1">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F281" s="1">
-        <v>800.13</v>
+        <v>445.93</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>10792</v>
+        <v>16111</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D282" s="1">
         <v>3707909000</v>
       </c>
       <c r="E282" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F282" s="1">
-        <v>917.8200000000001</v>
+        <v>833.5700000000001</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>19156</v>
+        <v>9165</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D283" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>424.23</v>
+        <v>814.4299999999999</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>6428</v>
+        <v>10792</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D284" s="1">
         <v>3707909000</v>
       </c>
       <c r="E284" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>1445.43</v>
+        <v>934.23</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>34884</v>
+        <v>35515</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D285" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>406.78</v>
+        <v>355.29</v>
       </c>
       <c r="G285" s="1"/>
       <c r="H285" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>139</v>
+      </c>
+      <c r="I285" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>25297</v>
+        <v>19156</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D286" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>738.38</v>
+        <v>371.69</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>11074</v>
+        <v>6428</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D287" s="1">
         <v>3707909000</v>
       </c>
       <c r="E287" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F287" s="1">
-        <v>515.0700000000001</v>
+        <v>1471.27</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>8011</v>
+        <v>34884</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D288" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E288" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>2987.06</v>
+        <v>414.05</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>9166</v>
+        <v>25297</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D289" s="1">
         <v>3707909000</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>959.89</v>
+        <v>751.58</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>30450</v>
+        <v>11074</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D290" s="1">
         <v>3707909000</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>1026.57</v>
+        <v>524.28</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>29580</v>
+        <v>8011</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F291" s="1">
-        <v>821.16</v>
+        <v>3040.46</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>19154</v>
+        <v>9166</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D292" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>598.76</v>
+        <v>977.05</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>10270</v>
+        <v>30450</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D293" s="1">
         <v>3707909000</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>575.9299999999999</v>
+        <v>1044.92</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>24379</v>
+        <v>29580</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>895</v>
+        <v>835.84</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>34737</v>
+        <v>19154</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>1567.15</v>
+        <v>609.46</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>20298</v>
+        <v>10270</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D296" s="1">
         <v>3707909000</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>447.5</v>
+        <v>586.23</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H296" s="1"/>
+      <c r="I296" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>21367</v>
+        <v>24379</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D297" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>1163.95</v>
+        <v>911</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>20249</v>
+        <v>34737</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D298" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>1997.19</v>
+        <v>1595.16</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>21708</v>
+        <v>20298</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D299" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E299" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>581.3</v>
+        <v>455.5</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H299" s="1"/>
+      <c r="I299" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>20869</v>
+        <v>21367</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D300" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E300" s="1">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>906.1900000000001</v>
+        <v>1184.76</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>19157</v>
+        <v>20249</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D301" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>510.15</v>
+        <v>2032.9</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>13948</v>
+        <v>21708</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D302" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E302" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F302" s="1">
-        <v>1152.31</v>
+        <v>651.37</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>11867</v>
+        <v>20869</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D303" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F303" s="1">
-        <v>2366.38</v>
+        <v>922.39</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>15417</v>
+        <v>13948</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D304" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>719.13</v>
+        <v>1172.91</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H304" s="1"/>
+      <c r="I304" s="1" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>34811</v>
+        <v>11867</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D305" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>652.9</v>
+        <v>2461.98</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>26368</v>
+        <v>15417</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D306" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>1307.15</v>
+        <v>731.99</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>16175</v>
+        <v>34811</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D307" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>1471.38</v>
+        <v>664.5700000000001</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>34885</v>
+        <v>26368</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D308" s="1">
         <v>3707909000</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>465.85</v>
+        <v>1257.18</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>24774</v>
+        <v>16175</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D309" s="1">
         <v>3707909000</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>5169.07</v>
+        <v>1497.68</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>32526</v>
+        <v>34885</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D310" s="1">
         <v>3707909000</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>3567.02</v>
+        <v>474.18</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H310" s="1"/>
+      <c r="I310" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>19153</v>
+        <v>24774</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D311" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>2547.62</v>
+        <v>5261.48</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>24013</v>
+        <v>32526</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D312" s="1">
         <v>3707909000</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>3455.6</v>
+        <v>3630.79</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>18963</v>
+        <v>19153</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D313" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>4054.35</v>
+        <v>2593.16</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>22351</v>
+        <v>24013</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D314" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>1308.94</v>
+        <v>3517.37</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>24130</v>
+        <v>18963</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D315" s="1">
         <v>3707909000</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>1448.56</v>
+        <v>4126.83</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>22352</v>
+        <v>22351</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D316" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>1396.2</v>
+        <v>1332.34</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>32531</v>
+        <v>24130</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D317" s="1">
         <v>3707909000</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>913.8</v>
+        <v>1474.45</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>26239</v>
+        <v>22352</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D318" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>1678.13</v>
+        <v>1421.16</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>29226</v>
+        <v>32531</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D319" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>817.58</v>
+        <v>930.13</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>17394</v>
+        <v>26239</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>2228.55</v>
+        <v>1708.13</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>17392</v>
+        <v>29226</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D321" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>5710.1</v>
+        <v>832.2</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>19451</v>
+        <v>17394</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D322" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E322" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F322" s="1">
-        <v>1563.12</v>
+        <v>2268.39</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>33452</v>
+        <v>17392</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D323" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>510.15</v>
+        <v>5812.18</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H323" s="1"/>
+      <c r="I323" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>21709</v>
+        <v>19451</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D324" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E324" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>353.08</v>
+        <v>1591.06</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H324" s="1"/>
+      <c r="I324" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>21368</v>
+        <v>33452</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>886.05</v>
+        <v>430.9</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H325" s="1"/>
+      <c r="I325" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>34654</v>
+        <v>21709</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F326" s="1">
-        <v>823.4</v>
+        <v>359.39</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H326" s="1"/>
+      <c r="I326" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>29704</v>
+        <v>21368</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D327" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>687.36</v>
+        <v>901.89</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>20374</v>
+        <v>34654</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>1035.07</v>
+        <v>838.12</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>17543</v>
+        <v>29704</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D329" s="1">
         <v>3707909000</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>801.03</v>
+        <v>699.65</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>9167</v>
+        <v>20374</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D330" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E330" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>720.92</v>
+        <v>1053.57</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H330" s="1"/>
+      <c r="I330" s="1" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>4193</v>
+        <v>17543</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D331" s="1">
         <v>3707909000</v>
       </c>
       <c r="E331" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>1476.75</v>
+        <v>815.35</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>23599</v>
+        <v>9167</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D332" s="1">
         <v>3707909000</v>
       </c>
       <c r="E332" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F332" s="1">
-        <v>1724.22</v>
+        <v>733.8099999999999</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>25503</v>
+        <v>4193</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D333" s="1">
         <v>3707909000</v>
       </c>
       <c r="E333" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F333" s="1">
-        <v>2212.89</v>
+        <v>1503.15</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>32807</v>
+        <v>23599</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D334" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>1023.88</v>
+        <v>1755.04</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>32809</v>
+        <v>25503</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D335" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E335" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F335" s="1">
-        <v>440.34</v>
+        <v>2252.45</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>20798</v>
+        <v>32807</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>3888.78</v>
+        <v>1042.18</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>29591</v>
+        <v>32809</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>2309.1</v>
+        <v>448.21</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>25907</v>
+        <v>20798</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>383.96</v>
+        <v>3958.3</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>11075</v>
+        <v>29591</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D339" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>727.64</v>
+        <v>2350.38</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>16</v>
+        <v>25907</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D340" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E340" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>1173.35</v>
+        <v>390.82</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>32617</v>
+        <v>11075</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D341" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>563.85</v>
+        <v>740.64</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>31487</v>
+        <v>16</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D342" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E342" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F342" s="1">
-        <v>966.6</v>
+        <v>1194.32</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>29117</v>
+        <v>32617</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D343" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>1471.83</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>34383</v>
+        <v>31487</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D344" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>4271.39</v>
+        <v>983.88</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>4589</v>
+        <v>29117</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D345" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E345" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>1492.41</v>
+        <v>1498.14</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>9164</v>
+        <v>35396</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D346" s="1">
         <v>3707909000</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>626.5</v>
+        <v>3614.39</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>11076</v>
+        <v>34383</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D347" s="1">
         <v>3707909000</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>445.71</v>
+        <v>4347.75</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>27674</v>
+        <v>4589</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F348" s="1">
-        <v>494.04</v>
+        <v>1519.09</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>27315</v>
+        <v>9164</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>764.33</v>
+        <v>637.7</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:9">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
-      <c r="B350" s="1"/>
-[...3 lines deleted...]
-      <c r="F350" s="1"/>
+      <c r="B350" s="1">
+        <v>11076</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D350" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E350" s="1">
+        <v>1</v>
+      </c>
+      <c r="F350" s="1">
+        <v>453.68</v>
+      </c>
       <c r="G350" s="1"/>
       <c r="H350" s="1"/>
-      <c r="I350" s="1"/>
+      <c r="I350" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" outlineLevel="2">
+      <c r="A351" s="1"/>
+      <c r="B351" s="1">
+        <v>27674</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D351" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E351" s="1">
+        <v>1</v>
+      </c>
+      <c r="F351" s="1">
+        <v>502.87</v>
+      </c>
+      <c r="G351" s="1"/>
+      <c r="H351" s="1"/>
+      <c r="I351" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" outlineLevel="2">
+      <c r="A352" s="1"/>
+      <c r="B352" s="1">
+        <v>27315</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D352" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E352" s="1">
+        <v>1</v>
+      </c>
+      <c r="F352" s="1">
+        <v>777.99</v>
+      </c>
+      <c r="G352" s="1"/>
+      <c r="H352" s="1"/>
+      <c r="I352" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353" s="1"/>
+      <c r="B353" s="1"/>
+      <c r="C353" s="1"/>
+      <c r="D353" s="1"/>
+      <c r="E353" s="1"/>
+      <c r="F353" s="1"/>
+      <c r="G353" s="1"/>
+      <c r="H353" s="1"/>
+      <c r="I353" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>