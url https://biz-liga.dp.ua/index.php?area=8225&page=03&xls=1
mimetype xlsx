--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -48,163 +48,163 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ 150a  4ZB94A , 150nw  4ZB95A , MFP 178nw  4ZB96A , MFP 179fnw  4ZB97A   16 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 150a  4ZB94A , 150nw  4ZB95A , MFP 178nw  4ZB96A , MFP 179fnw  4ZB97A</t>
+          <t xml:space="preserve">HP CF219A  19A  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M103, HP LJ Pro M104, HP LJ Pro M129, HP LJ Pro M130, HP LJ Pro M132.</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CF219A  19A  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M103, HP LJ Pro M104, HP LJ Pro M129, HP LJ Pro M130, HP LJ Pro M132.</t>
+          <t xml:space="preserve">LaserJet Pro M102/M104, MFP M130/M132   12 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M102/M104, MFP M130/M132   12 000 стор</t>
+          <t xml:space="preserve">HP Laserjet Pro M102a/102w/M104a/104w HP LaserJet Pro MFP M130a/130nw/130fn/130fw/M132a/132nw/132fn/132fw CF219A 19A  12000 pages</t>
         </r>
       </text>
     </comment>
     <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Laserjet Pro M102a/102w/M104a/104w HP LaserJet Pro MFP M130a/130nw/130fn/130fw/M132a/132nw/132fn/132fw CF219A 19A  12000 pages</t>
+          <t xml:space="preserve">HP LJ Pro M102/ M130  12 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M102/ M130  12 000 стр.</t>
+          <t xml:space="preserve">HP LJ Pro M101/102/103/104/M129/M130/132/Canon LBP-112/113, CF219A/19A/Canon 049/2165C001</t>
         </r>
       </text>
     </comment>
     <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M101/102/103/104/M129/M130/132/Canon LBP-112/113, CF219A/19A/Canon 049/2165C001</t>
+          <t xml:space="preserve">оригинальный после 1 цикла DRUM HP LaserJet Pro M102a / M102w / M130a / M130fn / M130fw / M130nw картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">оригинальный после 1 цикла DRUM HP LaserJet Pro M102a / M102w / M130a / M130fn / M130fw / M130nw картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet Pro M102/M104, MFP M130/M132  12 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M102/M104, MFP M130/M132  12 000 стр</t>
+          <t xml:space="preserve">HP LJ M102/M130/M132/Canon LBP112/113/MF112, CF219A/19A/Canon 049</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227, CF232A/32A 23000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -320,11696 +320,12602 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227/Canon LBP-162/MF264/267/269, CF232A/32A/Canon 051/2170C001</t>
         </r>
       </text>
     </comment>
     <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ M203/M206/M227/M230/M118/148/149/Canon LBP160/161/162/214/MF261/262/263/264/265/266/267/269, CF232A/32A/Canon 051</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Ultra M134a LaserJet Ultra M134fn LaserJet Ultra M106w</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Ultra MFP M134a/134fn/M106w  9200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Ultra M134a LaserJet Ultra M134fn LaserJet Ultra M106w</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Ultra M106/M134/Canon LBP-910/913/MF910/913, CF234A/34A/Canon 050</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M106/105/M134/133, CF234A/34A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M433a, M436n, M436dn, M436nda, M438n, M442dn, M443nda  80 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  20 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Neverstop 1000/1200/1202, W1104A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a /HP Laser 107w с Wi-Fi/HP Laser 135a/HP Laser 135w с Wi-Fi/HP Laser 137fnw с Wi-Fi. Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 1000 сторінок;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 107, MFP 135/MFP 137  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP 135a/135w/137fnw HP Laser 107a/107w  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 107, MFP 135/MFP 137  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP 135a/135w/137fnw HP Laser 107a/107w  1 000 стр   версія без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP 135a/135w/137fnw HP Laser 107a/107w  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 107, MFP 135/MFP 137  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 103/105/107/108/135/137/W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 103/107/108/135/137/W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a /HP Laser 107w с Wi-Fi/HP Laser 135a/HP Laser 135w с Wi-Fi/HP Laser 137fnw с Wi-Fi. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Laser 107/MFP135/137, W1106A/106A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209, M234; Canon LBP-122, MF-275, MF-272. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209, M234</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209, M234; Canon LBP-122, MF-275, MF-272. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M212/M236; 1150 сторінок А4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360A  136A 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360A  136A 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  1 150 стор ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  1 150 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M211/212/236/W1360A/136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C59" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M209/211/233/234/236, W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360X  136X 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 сторінок А4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C64" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M209/211/233/234/236, W1360X/136X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C65" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 3002/3102, W1390A/139A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C66" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 3002/3102, W1390X/139X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M110, M111, M139e-M142e, MFP M140. Ресурс  стор.  950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M110, M111, M139e-M142e, MFP M140. Ресурс  стор.  950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet M110, M111, M139e-M142e, MFP M140 Starter. Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet M110, M111, M139e-M142e, MFP M140 Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M110/M140, W1420A/142A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M109, M110, M111, M139, M140, M142. 950 сторінок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C73" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M110/M140, W1420X/142X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1700 стор А4@5%  HP LJ Pro 3003/3103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 3003/3103 series  1 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C76" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 3003/3103, W1450A/145A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3800 стор А4@5%  HP LJ Pro 3003/3103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 3003/3103, W1450X/145X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, MFP M634, MFP M635, MFP M636  10 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1470A  147A 
 Сумісні пристрої: HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636. Ресурс  стор.  10500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1470A  147A 
 Сумісні пристрої: HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636. Ресурс  стор.  10500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M610/M611/M612/M634/M635/M636  10 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636  10 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, M634, M635, M636; Canon LBP-361, LBP-362. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C85" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M611/612/610/M634/635/636, W1470A/147A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, M634, M635, M636; Canon LBP-361, LBP-362. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M611/612/610/M634/635/636, W1470X/147X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C88" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, M634, M635, M636; Canon LBP-361, LBP-362. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4001, Pro 4002, Pro 4101, Pro 4102. Ресурс  стор.   2900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C90" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4002/4102, W1490A/149A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet Pro 4001, Pro 4002, Pro 4101, Pro 4102; Canon MF-461, MF-463, MF-465, LBP-243, LBP-246.  HP W1480A 148A / 149A  Canon 070  . Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C92" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4002/4102, W1490X/149X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet Pro 4001, Pro 4002, Pro 4101, Pro 4102; Canon MF-461, MF-463, MF-465, LBP-243, LBP-246.  W1480X 148X / 149X / W1020X  Canon 070H  . Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w Black  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M111/MFP M141/W1500A/150A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C99" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M111/M141, W1500A/150A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M111/M141, W1500X/150X, non-counting chip - чип не отображает ресурс! 2000 копий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4003, 4103; Ресурс друку: 3050 сторінок;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003/MFP 4103/W1510A/151A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4003/4103, W1510A/151A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4003, 4103; Ресурс друку: 9700 сторінок;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  9700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  9 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003/MFP 4103/W1510X/151X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  9 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4003/4103, W1510X/151X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Tank 1502/1602/2502/2602, W1540A/154A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Tank 1502/1602/2502/2602, W1540X/154X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408DN/432FDN  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408, MFP 432 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408DN/432FDN  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408, MFP 432 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M440/M442/M443  7 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C120" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M438/440/442/443, W1335A/335A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M442/M443 Black  7400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M442/M443 Black  7400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M440/M442/M443  13 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M438/440/442/443, W1335X/335X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M442/M443 Black  13700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C126" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4L/4P/4ML/4MP  EP-P / M2045G-A . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M148dw / M118dw / M148fdw.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C103" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5P/5MP/6P/6МР; Canon  EP-V   4000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5P/6P. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/3100/3150; Canon LBP-460  EP-A   2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/3100/3150; Canon LBP-460  EPA . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon MultiPASS L60/L90/FAX-L200/220/240/250/280/290/295/300/350/360, C3906A/FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5Si/8000; Canon LBP-2460  EPW ; Lexmark Optra N; QMS 2425  15000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/1100A/3200; Canon LBP-8x0/1120  EP-22   2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/1100A/3200; Canon LBP-8x0/1120  EP22   2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/A,3200; Canon LBP-8x0,1120  EP22 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/3220/Canon Laser Shot LBP-1120/800/810, C4092A/EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/3220/Canon Laser Shot LBP-1120/800/810, C4092A/EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/ 1100A/ 3200; CANON LBP-800/ 810, Laser Shot LBP1120  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G114" authorId="0">
+    <comment ref="G139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/1100A/3200; CANON LBP-800/LBP-810, Laser Shot LBP1120  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/1100A/3200; CANON LBP-800/810, Laser Shot LBP1120  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/2200 Series  5000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200, C4096A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/2200 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/ 4050 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/4050 Series; Canon EP-52  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/4050 Series; CANON LBP1760  EP-52   10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/ 4050 Series; CANON LBP1760  EP-52   10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100 Series  10000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100 Series  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150, Mopier 320  20000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150, Mopier 320  20000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3310/ 3320/ 3330/ 3380 Series; CANON Laser Shot LBP1210  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  HP LJ C7115A/CANON EP-25. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G134" authorId="0">
+    <comment ref="G159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/1005/1200/1220/3300/3330/3380 Series; CANON Laser Shot LBP1210  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1200/1220/1000/1005/1150/1300/3300, C7115A/Q2613A/Q2624A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: EP-25, C7115A, Q2613A, Q2624A
 Сумісні пристрої: Canon LBP-1210, HP LJ 1000, HP LJ 1005W, HP LJ 1200, HP LJ 1220, HP LJ 3300, HP LJ 3310, HP LJ 3320, HP LJ 3330, HP LJ 3380, HP LJ 1300, HP LJ 1150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  3500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1200/1220/3300/3310/3320/3330/3380 Series; CANON Laser Shot LBP1210  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380; Canon LBP-1210  3500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4100 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet 4100 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 9000/9040/9050, M9040mfp/M9050mfp Series  30000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 9000/9040/9050 series  30000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 9000/9040/9050 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CB435A HP LaserJet P1005/1006 CANON 912/712/312 Canon LBP3018/3108/3050/3150/3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006; Canon i-SENSYS LBP3010/B/3100  1500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G152" authorId="0">
+    <comment ref="G177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P1005/P1006/P1009, Canon 712 LBP 3010/3100. CB435A 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G154" authorId="0">
+    <comment ref="G179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР LJ P1005/P1006/P1009, Canon 712 LBP 3010/3100. CB435A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008, P1505/M1120/1522, P1566/P1606/M1536, P1102/1106/1108/M1132/1136/1137/1212/1213/1214/1217, Canon i-Sensys MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, LBP3010/3100/3150/3250/6000/6020/6030/MF3010, CB435A/CB436A/CE278A/CE285A/Canon 728/Canon 725</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A
 Сумісні пристрої	Canon LBP-3010, Canon LBP-3100, Canon LBP-3250, Canon F-158200, Canon LBP-6000, Canon LBP-6020, Canon LBP-6030, Canon MF-3010, HP LJ P1000, HP LJ P1002, HP LJ P1003, HP LJ P1004, HP LJ P1005, HP LJ P1006, HP LJ P1007, HP LJ P1008, HP LJ P1009, HP LJ M1120, HP LJ M1522, HP LJ P1500, HP LJ P1505, HP LJ P1100, HP LJ P1101, HP LJ P1102, HP LJ P1103, HP LJ P1104, HP LJ P1106, HP LJ P1108, HP LJ P1109, HP LJ Pro M1130, HP LJ Pro M1132, HP LJ Pro M1136, HP LJ Pro M1137, HP LJ Pro M1210, HP LJ Pro M1212, HP LJ Pro M1213, HP LJ Pro M1214, HP LJ Pro M1216, HP LJ Pro M1217. Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="G159" authorId="0">
+    <comment ref="G185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A. HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010. Ресурс  стор.  2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A, CB436A, CE285A, 712 1870B002 , 713 1871B002  , 725 3484B002 , универсальный! Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A. HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010. Ресурс  стор.  2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A/CB436A/CE285A/Canon 712/Canon 713/Canon 725, универсальный!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A/CB436A/CE285A/Canon 712/Canon 713/Canon 725, универсальный!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/1005/1505/M1132/1212/CE285A/CB435A/CB436A/CC488A/Canon 725/LBP6000/MF3010/3484B002, універсальний!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1505/n, M1120/n, 1522n/nf  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 000 стр@5%  A4  для LaserJet P1505 series, LaserJet M1120/1522 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin  для LaserJet P1505 series, LaserJet M1120/1522 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1505 Series, M1120/ 1522 Series; CANON i-SENSYS LBP3250  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G169" authorId="0">
+    <comment ref="G195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1505/ n, M1120/ n, 1522n/ nf, i-SENSYS LBP3250  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P 1505 M 1120/1522 Canon 313/513/713 LBP 3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1505/ n, M1120/ n, 1522n/ nf, i-SENSYS LBP3250  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1505/M1120/M1522, Black, 2000 страниц, CB436A, DUAL PACK  2 штуки</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P4014/4015/4515 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">10000 стр@5%, HP LJ P4014/ 4015/ P4515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515/CC364A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4014/P4015/P4515 Series  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/ 4015/ P4515 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">10000 стр@5%, HP LJ P4014/ 4015/ P4515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C207" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/P4515/M4555/M601/602/603, CC364A/CE390A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014/4015/4515. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P4015/4515 Series  24000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P4014 / 4015/4515, CC364X, збільшеної ємкості!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">24000 стр@5%, HP LJ P4014/ 4015/ P4515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4015/P4515 Series  24 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">24000 стр А4@5% для принтеров HP LaserJet 4015/P4515 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C214" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4015/P4515/M4555/M602/603, CC364X/CE390X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	724  3481B002  , CE255A
 Сумісні пристрої	Canon LBP-6700, Canon LBP-6750, Canon LBP-6780, Canon MF-512, Canon MF-515, HP LJ M525, HP LJ P3010, HP LJ P3015, HP LJ Pro M521. Ресурс  стор.  6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G188" authorId="0">
+    <comment ref="G216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  6 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6000 стр@5%  A4  для LaserJet Enterprise P3015/P3015d/P3015dn/P3015x  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin  для LaserJet Enterprise P3015/P3015d/P3015dn/P3015x/Canon i-SENSYS LBP 6700/6750/6780. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. </t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C194" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015/Canon LBP-6700/6 750/6780/MF512/513, CE255A/Canon 724/3481B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  6 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3015 / Pro 400/500 / M521 / M525 / Canon LBP-6700/6750/6780 / MF512 / 513, CE255X / Canon 724H / 3482B002AA, збільшена ємність!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series, Enterprise 500 M525 Series, Enterprise flow MFP M525c, Pro M521 Series  12 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015 Series  12500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C200" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LaserJet Enterprise P3015d/P3015dn/P3015x/Canon i-SENSYS LBP 6700/6750/6780. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise P3015/P3015d/P3015dn/P3015x. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G202" authorId="0">
+    <comment ref="G228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series  2100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1566/1606, M1536 Series  1400 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn 2100 стор. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2100 стр@5%  A4  для LJ P1566/1606DN  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CE278A, Canon 726/728 может заменить картридж Canon 726 3483B002 , Canon 728 3500B002 , HP CE278A. для принтера Canon LBP-6200, Canon LBP-6230, Canon FAX-L150, Canon FAX-L170, Canon FAX-L410, Canon MF-4410, Canon MF-4430, Canon MF-4450, Canon MF-4550, Canon MF-4570, Canon MF-4580, Canon MF-4730, Canon MF-4750, Canon MF-4780, Canon MF-4870, Canon MF-4890, Canon PC-D520, Canon PC-D550, HP LJ Pro M1530, HP LJ Pro M1536, HP LJ Pro P1560, HP LJ Pro P1566, HP LJ Pro P1600, HP LJ Pro P1606. Ресурс стор. 2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CE278A, Canon 726/728 может заменить картридж Canon 726  3483B002 , Canon 728  3500B002 , HP CE278A. для принтера Canon LBP-6200, Canon LBP-6230, Canon FAX-L150, Canon FAX-L170, Canon FAX-L410, Canon MF-4410, Canon MF-4430, Canon MF-4450, Canon MF-4550, Canon MF-4570, Canon MF-4580, Canon MF-4730, Canon MF-4750, Canon MF-4780, Canon MF-4870, Canon MF-4890, Canon PC-D520, Canon PC-D550, HP LJ Pro M1530, HP LJ Pro M1536, HP LJ Pro P1560, HP LJ Pro P1566, HP LJ Pro P1600, HP LJ Pro P1606. Ресурс  стор.  2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1566/1606/M1536/Canon MF4410/4430/4450/4550/4570/4580/CE278A/Canon 728, універсальний, AIRBAG</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet PRO 1560/1566/1600/1606 Canon LBP6200d/ iC MF4410/4412/4420n/4550/4550d/4552/4570dn/iC D520 HP CE278A/Canon CRG326/328 2100 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="G210" authorId="0">
+    <comment ref="G236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF4410/4430/4450/4550/4570/4580/HP LJ 1566/1606, Canon 728/CE278A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF4410/4430/4450/4550/4570/4580/HP LJ 1566/1606, Canon 728/CE278A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin  для LJ P1566/1606DN/Canon i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn, i-SENSYS LBP6200  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C243" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1560/1566/P1606/M1530/M1536/Canon LBP6200/6230/D520/550/Fax L150/170/410/MF4410/4412/4420/4430/4450/4452/4550/4570/4580/4712/4720/4730/4750/4580/4750/4780/4820/4830/4870/4890, CE278A/3500B002/Canon 728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2*2100 стр@5%  A4  для LaserJet P1566/1606DN, LaserJet M1536dnf</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%  A4  для LaserJet P1566/1606DN, LaserJet M1536dnf</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1600 стр@5%  A4  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1600 стр@5%  A4  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой стартовий картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/M1132/1212/Canon LBP-6000/MF3010, CE285A/Canon 725/3484B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1102/M1132/1212/Canon LBP-6000/MF3010, CE285A/Canon 725/3484B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/ 1102w, M1132/ 1212nf; CANON i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G225" authorId="0">
+    <comment ref="G253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet P1102/ 1102w, M1132/ 1212nf, i-SENSYS LBP6000/ 6020, MF3010  1600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1102/1106/1108/M1132/1136/1137/1210/1212/1213/1214/1217/1218/Canon i-Sensys LBP6000/6018/6020/6030/MF3010, CE285A/3484B002/Canon 725</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon I-SENSYS LBP 3010, 6000, 6018, 6000B, 6020, 6020B Canon I-SENSYS MF 3010 I-SENSYS LBP 6030 HP LASERJET M1217NFW, HP LASERJET M1132, HP LASERJET P1102, P1102W, , 1102, 1132, M1132 HP LASERJET PRO M M1212NF, M1214NFH, 1217NFW для Картриджей: HP 85A Black CE285A, HP 85A Double CE285AF, HP 85A Black CE285L, HP 85A Double CE285AD, HP CE285A/Canon CRG925 Canon CRG 125 / 325 / 725 / 925 1600 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon F-158200, Canon LBP-6000, Canon LBP-6020, Canon LBP-6030, Canon MF-3010, HP LJ P1100, HP LJ P1101, HP LJ P1102, HP LJ P1103, HP LJ P1104, HP LJ P1106, HP LJ P1108, HP LJ P1109, HP LJ Pro M1130, HP LJ Pro M1132, HP LJ Pro M1136, HP LJ Pro M1137, HP LJ Pro M1210, HP LJ Pro M1212, HP LJ Pro M1213, HP LJ Pro M1214, HP LJ Pro M1216, HP LJ Pro M121. Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2x1600 стор@5%  A4  для сериї LJ P1102/1102w/M1132/M1212nf/M1214nfh чорний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/M4555h/4555f/4555fskm MFP. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555, M602/ 603 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/ M4555h/4555f/4555fskm MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555, M601/M602/M603 Series  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~10000 стор@5%  A4  для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/ M4555h/4555f/4555fskm MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C239" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 600 M601/602/603/M4555/P4014/4015/4515, CE390A/CC364A, 10K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/M4555h/4555f/4555fskm MFP. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555, M602/ 603 Series  24000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/ M4555h/4555f/4555fskm MFP CE390X, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555, M602/M603 Series  24 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">24000 стр@5%  A4  для серии LJ Enterprise 600 602dn/602n/602x/603dn/603n/603xh/M4555/M4555f/M4555fskm/M4555h MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LJ Enterprise 600 602dn/602n/602x/603dn/603n/603xh/M4555/M4555f/M4555fskm/M4555h MFP. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer/602n/602dn/
 602x/603n/603dn/M4555h/4555f/
 4555fskm MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">719  3479B002  , CE505A, CF280A. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CE505A  05A /CF280A  80A , Canon 719/720 может заменить картридж Canon 719 3479B002  , Canon 720 2617B002  , HP CE505A, HP CF280X. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2300 стр А4@5% для принтеров HP LaserJet P2035/P2055d/P2055dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G253" authorId="0">
+    <comment ref="G281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G255" authorId="0">
+    <comment ref="G283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505A/CANON 719. Картридж відновлений з ОЕМ корпусу з тонером. Проведена заміна фотобарабана або леза очищення і інших деталей.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой  Empty Virgin  для принтеров HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505A/CANON 719. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	719H  3480B002  , 720 2617B002  , CE505X, CF280X
 Сумісні пристрої	Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стор.  
 6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог HP CE505X  05X /CF280X  80X , Canon 719H идеально подходит для принтера Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стр.  6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	719H  3480B002  , CE505X, CF280X
 Совместимые устройства	Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стр.  6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6500 стр А4@5% для принтеров HP LaserJet P2055/P2055d/P2055dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2055 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий  Empty Virgin ; LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn/ 5940dn. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G268" authorId="0">
+    <comment ref="G296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/LBP6650dn, MF5840dn/MF5880dn/MF5940dn   6 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/LBP6310/LBP6650/LBP6670/LBP6680, MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  6 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G270" authorId="0">
+    <comment ref="G298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C299" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505X/Canon 719H. Картридж відновлений з ОЕМ корпусу з тонером. Проведена заміна фотобарабана або леза очищення і інших деталей.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ ENTERPRISE M712/ M725 / CF214A / 14A/ 10K, Select</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M712, HP LaserJet M725, CF214A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M712dn/ M712xh  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise 700 M712/M725 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ ENTERPRISE M 712 DN , LJ ENTERPRISE M 712 XH , LJ ENTERPRISE M 725 DN , LJ ENTERPRISE M 725 F , LJ ENTERPRISE M 725 Z , LJ ENTERPRISE M 725 Z+ Ресурс 17,500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M712dn/ M712xh  17500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214X, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise 700 M712/M725 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series 1600 стор. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF217A  17A   повыш. ресурс  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Ресурс  стр.  6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet Pro M102, MFP M130 Series  2 x 1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1600 стр А4@5% HP LJ Pro M102/M130</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/M130/Canon LB P112/113, CF217A/17A/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M102a / M102w / M130a / M130fn / M130fw / M130nw/Canon i-Sensys MF112 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C326" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/103/104/130/131/132/Canon LBP112/113/MF112, CF217A/2164C002/Canon 047</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/130/Canon LBP112/113/CF217A/17A/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/130/Canon LBP112/113/CF217A/17A/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M104A/M104W</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF226A  26A , Canon 052 идеально подходит для принтера Canon LBP-212, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro MFP M426. Ресурс  стор.  3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF226A  26A , Canon 052 для Canon LBP-212, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro MFP M426. Ресурс  стор.  3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 052 Bk  2199C002 , CF226A
 Сумісні пристрої: Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M402, HP LaserJet Pro MFP M426. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M402dn/M402n/402dw/MFP M426dw/426fdn/426fdw  3100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet Pro M402, MFP M426 Series  3100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3100 стр@5%  A4  для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C312" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/Canon 052. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426/Canon LBP 212/214/215/MF-421/426/428/429/CF226A/Canon 052/2199C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ PRO M 402 D , LJ PRO M 402 DN , LJ PRO M 402 DNE , LJ PRO M 402 DW , LJ PRO M 402 M , LJ PRO M 402 N , LJ PRO M 426 DW , LJ PRO M 426 FDN , LJ PRO M 426 FDW , LJ PRO M 426 M  Equivalent to HP 26A , I-SENSYS LBP 212 DW , I-SENSYS LBP 214 DW , I-SENSYS LBP 215 X , I-SENSYS MF 421 DW , I-SENSYS MF 426 DW , I-SENSYS MF 428 X , I-SENSYS MF 429 X , IMAGECLASS LBP 214 DW  Equivalent to CARTRIDGE 052  3100 pages</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C344" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/M426/Canon i-Sensys LBP212/214/215/MF421/424/426/428/429, CF226A/2199C002/Canon 052</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтера Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426.. Ресурс  стор.  9000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	052H  2200C002 , CF226X
 Сумісні пристрої	Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426
 Ресурс  стор.   9000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9000 стор ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G317" authorId="0">
+    <comment ref="G347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black 9000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9000 стр@5%  A4  для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Pro M402 / M426, CF226X, Canon LBP-212DW / 214DW / 215X / MF421DW / 426DW / 428X / MF429X/ Canon 052H картридж первопроходный VIRGIN!. . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/426/Canon LBP 212/214/215/MF421/426/428/429, CF226X/Canon 052H/2200C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C355" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/M426/Canon i-Sensys LBP212/214/215/MF421/424/426/428/429, CF226X/2200C002/Canon 052H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M403, HP LaserJet Pro M427, CF228A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M403d /M403dn /M403n /M427dw 3k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M403, HP LaserJet Pro M427, CF228X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M403d /M403dn /M403n /M427dw 9.2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series 1.6k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	051  2168C002 , CF230A
 Сумісні пристрої	Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1600 стр А4@5% HP M203/M227
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet ProM227fdw / M227SDN / M203dw / M203dn CF230A / Canon 051 / LBP162dw / MF269dw / 267dw / 264dw, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227/Canon LB P-162/MF264/267/269, CF230A/30A/Canon 051/2168C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227/Canon LB P-162/MF264/267/269, CF230A/30A/Canon 051/2168C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C371" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/227/Canon i-Sensys LBP161/162/214/MF260/261/262/263/264/265/266/267/269, CF230A/Canon 051</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/227/Canon LBP162/MF-264/267/269/CF230A/30A/Canon 051/2168C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series 3.5k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	051H  2169C002 , CF230X
 Сумісні пристрої	Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1 600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3500 стр А4@5% HP M203/M227
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M227fdw / M227SDN / M203dw / M203dn; Canon LBP160 / LBP162dw / MF260 / MF269dw / 267dw / 264dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/M227/Canon LBP-162/MF264/267/269, CF230X/30X/Canon 051H/2169C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M203/227/Canon LBP162/MF-26 4/267/269/CF230X/30X/Canon 051 H/2169C002, 3.5K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C385" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/227/Canon i-Sensys LBP161/162/214/MF260/261/262/263/264/265/266/267/269, CF230X/Canon 051H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet ULTRA M230/M206</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C388" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633, CF237A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HPLaserJetEnterprise M607n/M607dn /M608n/M608dn/M608x/M609dn/M609x; MFP-M631dn/M631h/M631z/M632h /M632fht/M632z/M633fh 11 000 pages</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 37A LJ M607/ M608/ M609/ M631/ M632 Black  11000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Enterprise M607 / 608 / 609CF237A, картридж первопроходный VIRGIN!. . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/MFP M632/MFP M633  11 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Enterprise M608 / M609CF237X, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M608/M609, MFP M631/MFP M632/MFP M633  25 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Enterprise LaserJet Enterprise M608X, LaserJet Enterprise M609X,LaserJet Enterprise MFP M631dn, LaserJet Enterprise Flow MFP M632z, Enterprise MFP M633, W9004M / Canon Toner T03 картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF244A
 Сумісні пристрої: HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CF244A  44A  идеально подходит для принтера HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15a / M15w / MFP M28a / MFP M28w  1 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15a / M15w / MFP M28a / MFP M28w. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/16/28/29/CF244A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C409" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15/M28, CF244A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C410" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15/M28, CF244X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M17a/ M17w; HP LaserJet Pro MFP M30w/30a; 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Pro M15w/15a HP Laserjet Pro MFP M28W/28a/M29w 1000 копий Отличие :GT-HCF244A в основном для Europe, russia, the Middle East и African countries.CF248A в основном для North America, Latin America, Asia-Pacific countries.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Pro M15w/15a HP Laserjet Pro MFP M28W/28a/M29w 2000 копий Отличие :GT-HCF244A в основном для Europe, russia, the Middle East и African countries.CF248A в основном для North America, Latin America, Asia-Pacific countries.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C414" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise P3015/M521/525/Canon LBP6750/6780/6700/6710/MF512/515/511, CF255A/3481B002/Canon 724</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C415" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise P3015/M521/525/Canon LBP6750/6780/6700/6710/MF512/515/511, CF255X/3482B002/Canon 724H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 7400 сторінок; Розміри упаковки  ШхГхВ : 507 x 222 x 160; Вага: 1.1 кг; Для моделей: 56X LJ M436;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M433 / M436dn / M436n / M436nda.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF256A
 Сумісні пристрої: HP LJ M433, HP LJ M436</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436  7 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 12300 сторінок; Розміри упаковки  ШхГхВ : 507 x 222 x 160; Вага: 1.1 кг; Для моделей: 56X LJ M436;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M436 Series  12 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF259A
 Сумісні пристрої: HP LJ Pro M304, HP LJ Pro M404, HP LJ Pro M428</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428  3 000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C388" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A/Canon 057, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057 3009C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ Canon 057 3009C002. 3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Ресурс  стор.  3000. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/404/MFP M428/CF259A, Black, з чіпом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C431" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M404/406/M304/M428/430, CF259A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw  3 000 стор ; картридж з чипом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M404dn M404, M404dw, M404n, M428dw M428, M428fdn, M428fdw. Ресурс друку  при 5% заповненні :	10000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428  10 000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A/Canon 057H, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF259X
 Сумісні пристрої	HP LJ Enterprise M430, HP LJ Pro M304, HP LJ Pro M404, HP LJ Pro M428</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428. Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057H 3010C002.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ Canon 057H. 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C403" authorId="0">
+    <comment ref="C440" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M404/406/M304/M428/430, CF259X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw  10 000 стор ; картридж з чипом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G405" authorId="0">
+    <comment ref="G443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C446" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M12/M26, CF279A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M12/M26/CF279A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 80A M425dn/M425dw/M401a/M401d/M401dn/M401dw  CF280A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF280A
 Сумісні пристрої	HP LJ Pro M401, HP LJ Pro M425.
 Ресурс  стор.  2700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401/425, CF280A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G419" authorId="0">
+    <comment ref="G458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF280X
 Сумісні пристрої	HP LJ Pro M401, HP LJ Pro M425.
 Ресурс  стор.  6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C461" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. 6900 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  6900 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M425dn/M425dw/M401a/M401d/M401dn/M401dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401/425, CF280X, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  10 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  10500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M604n/dn/M605n/dn/x/M606n/dn/x/ M630h/f/dn/z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M604/605/606/630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M604dn / M604n/ M605dn/ M605n/ M605x/ M606dn/ MFP M630f / MFP M630h / Flow MFP M630z</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LJ Pro M604 / M605 / M606 / M630; Canon LBP-351 / LBP-352 / 0287C001 картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C474" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M604/605/606/M630, CF281A/81A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro M630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M605/ M606, MFP M630, Flow MFP M630 Series  25000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  25 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M605/606/630, CF281X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M604/605/606/630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LJ Pro M604 / M605 / M606 / M630; Canon LBP-351 / LBP-352 / 0288С001, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C481" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M605/606/M630, CF281X/81X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF283A
 Сумісні пристрої	HP LJ Pro M125, HP LJ Pro M126, HP LJ Pro M127, HP LJ Pro M128, HP LJ Pro M201, HP LJ Pro M225
 Ресурс  стор.  1500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G441" authorId="0">
+    <comment ref="G483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP M125/M127/M225dn/M225dw/M201n/201dw 1.5K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджs: LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M125nw/ M127fn/ M127fw  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G448" authorId="0">
+    <comment ref="G490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%, 10шт -10%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M125/126/127/201/225/Canon LBP151/MF210/211/212/216/217/220/226/229/231/232/237/244/247/249, CF283A/Canon 737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M125/126/127/201/225/Canon LBP151/MF210/211/212/216/217/220/226/229/231/232/237/244/247/249, CF283A/Canon 737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet Pro M125/ 127/ 201/ 225 Series  Canon 737. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO M 125 A , LJ PRO M 125 NW MFP , LJ PRO M 125 R , LJ PRO M 125 RA , LJ PRO M 125 RNW , LJ PRO M 127 FN MFP , LJ PRO M 127 FP , LJ PRO M 127 FW MFP , LJ PRO M 201 DW , LJ PRO M 201 N , LJ PRO M 225 DN , LJ PRO M 225 DW Equivalent to HP 83A / CARTRIDGE 737 i-sensys MF 211 / MF212w / MF216n 1,500 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C495" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M125/126/127/128/M201/202/225/226/Canon i-Sensys LBP151/D570/MF211/212/215/216/217/221/223/226/227/229/231/232/233/235/236/237/244/246/247/249, CF283A/Canon 737S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M125nw/ M127fn/ M127fw  2х1 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	737  9435B002 , CF283X
 Сумісні пристрої	Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225
 5
 Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M201/ 225 Series  2200 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M201dw/ M201n/ M225dn/ M225dw  2 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro MFP M125\M126\M127\M128\M 201/Canon 737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M201/202/225, CF283X/Canon 737. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C502" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M125/126/127/128/M201/202/225/226/Canon i-Sensys LBP151/D570/MF211/212/215/216/217/221/223/226/227/229/231/232/233/235/236/237/244/246/247/249, CF283X/Canon 737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог HP CF283X  83X , Canon 737 может заменить картридж Canon 737  9435B002 , HP CF283X..для принтера Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225.  Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M201/M225 Series  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M506, HP LaserJet Enterprise M527. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise M506, MFP M527 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C464" authorId="0">
+    <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series  9 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series  9000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">9000 стр@5%  A4  HP LJ Enterprise M506dn/M506x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M506/527/Canon LBP-312/MF522/525, CF287A/Canon 041/0452C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C512" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M501/Enterprise M506/M527/Canon i-Sensys LBP312/MF522, CF287A/0452C002/Canon 041</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M506, HP LaserJet Enterprise M527. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C514" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Enterprise M506dn / M506x / M527dn / M527f / M527c; HP LaserJet Pro M501dn / M501n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M506, MFP M527, Pro M501 Series  18 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C516" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M501/Enterprise M506/M527/Canon i-Sensys LBP312/MF522, CF287X/0453C002/Canon 041H</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C518" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтера HP LJ M507, HP LJ M528. Ресурс 5000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M507dn / M507x / M528f / M528z / M528dn / Canon LBP 325 / 325x / MF 542 / 542x /MF 543 / 543x</t>
         </r>
       </text>
     </comment>
-    <comment ref="C477" authorId="0">
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Enterprise M507, MFP M528</t>
         </r>
       </text>
     </comment>
-    <comment ref="C480" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M507 series / M528 series; Canon iR-1643</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M830Z/M806DN/M806X+</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin  для HP LJ M830 / M830Z / M830zm / M806 / M806dn / M806X / M806X Plus. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. </t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M435/701/706</t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M435/701/706, CZ192A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M435/M701/M706  12 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C531" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4200 Series  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200 Series  12000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4200. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet 4250/4250n/4250tn/4250dtn/4350/4350n/4350tn/4350dtn/4350dtnsl</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4300 Series  18000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2300, Q2610A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2300 Series  5000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2300 Series  5000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2300 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f; Canon i-SENSYS LBP2900/B/3000  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1020/1022/3015/3020/3030  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Hewlett Packard LJ 1010 , LJ 1012 , LJ 1015 , LJ 1018 , LJ 1020 , LJ 1022 , LJ 1022 N , LJ 1022 NW , LJ 3015 , LJ 3020 , LJ 3030 , LJ 3050 , LJ 3052 , LJ 3055 , LJ M 1319 F MFP Canon I-SENSYS LBP 3000 , LBP 2900 , LBP 2900 B , LBP 3000, CANON FX 10 / CANON 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C501" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор   HP LJ Q2612A/ Canon 703  7616A005 / FX-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF-4018/4120/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP2900/3000/Q2612A/Canon 703/FX10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C503" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C504" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G504" authorId="0">
+    <comment ref="G549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C505" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C507" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C508" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C509" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/F X-10</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/F X-10. 2k.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C555" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015MFP/3020MFP/3050MFP/3052MFP/3055MFP/M1005MFP/M1319/Fax L-100/120/140/160/230/L905A/Canon i-Sensys MF4010/4018/4120/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP2900/3000, Q2612A/Canon 703/FX9/FX10/L90/C104</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/FX-10 Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/FX-10. 2k.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C513" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1300 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1300 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1300  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1300, 4k. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1300 Series  4000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1300 Series  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1150  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1150  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1150. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4240/4250/4350 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 series  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 series. Картридж ліцензійний, новий з тонером. Проведена заміна фотобарабана або леза очищення.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350, Q1338A/Q1339A/Q5942A/Q5945A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 Series  20000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4240/4250/4350 Series  20 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4250/4350 series  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350, Q1338X/Q1339X/Q5942X/Q5945X, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4345mfp Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/1320  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G541" authorId="0">
+    <comment ref="G586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160,1320  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G544" authorId="0">
+    <comment ref="G589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1160/
 1320/1320N/3390/3392
 Canon LBP3310/3370/3300  3000 стр   Q5949A, Q7553A, Canon 715 1975B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C591" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1160/
 1320/1320N/3390/3392
 Canon LBP3310/3370/3300  3000 стр   Q5949A, Q7553A, Canon 715 1975B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2014/2015/M2727/Canon LBP3300/3360/Q5949A/Q7553A/Canon 708</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C593" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1160/1320/3390MFP/3392MFP/P2014/2015/M2727/Canon LBP-3300/3360/3310/3370, Q5949A/Q7553A/Canon 708</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	708H  0917B002  , 715H  1976B002 , Q5949X, Q7553X
 Совместимые устройства	Canon LBP-3300, Canon LBP-3360, Canon LBP-3310, Canon LBP-3370, HP LJ 1320, HP LJ 3390, HP LJ 3392, HP LJ M2727, HP LJ P2014, HP LJ P2015. Ресурс  стр.  
 6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1320 Series; Canon i-SENSYS LBP3300/3360  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1320 Series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6000 стр@5% для LaserJet 1320 series, LaserJet 3390/3392mfp</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2410/2420/2430 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Q6511A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2410/2420/2430 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2410/2420/2430 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 2410/2420/2430 Series  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ2400/2410/2420/2430. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
+    <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5200 Series  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200, Q7516A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5200, Q7516A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">12 000 стр@5%  A4  для LaserJet 5200 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet 5200 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp  6500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005 Series, M3027/3035 Series  6500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/3004/M3027/3035/Q7551A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P3005/M3027/3035/Q7551A 6.5k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp  13 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P3005 Series, M3027/M3035 Series  13 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet P2014/ P2015 Series, M2727mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2014/2015 Series, M2727mfp  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1320/1320N/3390/3392 Canon LBP3310/3370/3300 3000 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  7 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G578" authorId="0">
+    <comment ref="G624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp   7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2014/2015 Series, M2727mfp  7000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1320/1320N/3390/3392 Canon LBP3310/3370/3300 7000 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet M5025/ 5035mfp Series  15000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet M5025/M5035mfp Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">15000 стр@5%  A4  для LaserJet M5025/M5035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LaserJet M5025/M5035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
+    <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LaserJet M5025/M5035. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C635" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000/1200 MFP/W1103A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Neverstop Laser 1000/1200 MFP/W1103A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C595" authorId="0">
+    <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/W1103A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C596" authorId="0">
+    <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/W1103A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C597" authorId="0">
+    <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 2500 сторінок; Для моделей: принтеры HP Neverstop Laser серии 1000,;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C598" authorId="0">
+    <comment ref="C644" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Neverstop Laser 1000/1200, W1103A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджа: Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C599" authorId="0">
+    <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 5000 сторінок; Для моделей: принтеры HP Neverstop Laser серии 1000,;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C600" authorId="0">
+    <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Hewlett Packard HP NS1020/1020C/1020W/MFP 1005/1005C/1005W  108A  2,5К</t>
         </r>
       </text>
     </comment>
-    <comment ref="C601" authorId="0">
+    <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Hewlett Packard Neverstop Laser MFP 1200/1202/Laser 1000/1001  143A  2,5К</t>
         </r>
       </text>
     </comment>
-    <comment ref="C602" authorId="0">
+    <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Tank 1504w/2504dw/MFP 1604w/MFP 2604dw/MFP 2604sdw  ресурс 2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C603" authorId="0">
+    <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1502/MFP 1602/2502/2602, W1540A/154A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C604" authorId="0">
+    <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Tank 1502w/1602w/2502dw/2602dn/2602/2602sdn/2602sdw  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C605" authorId="0">
+    <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1502w/1602w/2502dw/2602xx  2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C606" authorId="0">
+    <comment ref="C653" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Tank 1502/MFP 1602/2502/2602, W1540X/154X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C607" authorId="0">
+    <comment ref="C654" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Tank 1502w/1602w/2502dw/2602dn/2602/2602sdn/2602sdw  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C608" authorId="0">
+    <comment ref="C655" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M105, HP LJ Pro M106, HP LJ Pro M133, HP LJ Pro M134  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C609" authorId="0">
+    <comment ref="C656" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C610" authorId="0">
+    <comment ref="C657" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Ultra MFP M134fn/134a HP LaserJet Ultra M106w 2300 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C611" authorId="0">
+    <comment ref="C658" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  2 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C612" authorId="0">
+    <comment ref="C659" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Ultra M134/M106, CF233A/33A 2300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C613" authorId="0">
+    <comment ref="C660" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Ultra M106/M134, CF233A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C661" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 33A LJ Ultra M106/M134 Black  2300 стр</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж HP 120A чорний  W1120A</t>
+    <t>Драм-картридж HP 120A чорний  W1120A</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж HP CLJ W1120A  120A   PTW1120A  PRINTERMAYIN</t>
-[...2 lines deleted...]
-    <t>Драм картридж HP LJ CF219A  19A   DN-HP-NT219  DAYTON</t>
+    <t>Драм-картридж HP CF219A  19A   DN-HP-NT219  DAYTON</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A   FL-CF219A  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A   GT-HCF219DR  чорний MMC</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A / Canon 049  PTCF219A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A / Canon 049 чорний  Empty Virgin</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Драм картридж HP LJ CF219A  19A   FL-CF219A  Free Label</t>
-[...65 lines deleted...]
-    <t>Драм картридж HP Neverstop Laser 104A  W1104A  Empty Virgin</t>
+    <t>Драм-картридж HP CF219A  PN-19AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A/19A/Canon 049  TCF219A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   DN-HP-NT232  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   FL-CF232A  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   PN-32AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  2170C001  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  DN-WB-HP-NT232-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  MN-HP-CF232A  Makkon</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051/2170C001  GT-HCF232DR  MMC</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051/2170C001  PTCF232A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A/32A/Canon 051  TCF232A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A   PN-34AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A / Canon 050,  PTCF234A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A/34A  TCF234A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF257A  57A  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP Neverstop Laser 104A  W1104A</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP Neverstop Laser 104A  W1104A  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP W1104A  TW1104A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   002-01-S1106A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   DN-HP-NT1106A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   FL-W1106A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   GT-HW1106A   версія без чіпа  MMC</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   MN-HP-W1106A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   PN-106AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   PTW1106A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A   TRH72  IPM</t>
   </si>
   <si>
     <t>Картридж HP 106A  W1106A  пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж HP 106A W1106A  TW1106A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 135X W1350X / Canon 071H пустий Empty Virgin</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Картридж HP 135А W1350A  002-01-S1350A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 135А W1350A / Canon 071 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   002-01-S1360A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   DN-HP-W1360A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   FL-W1360A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   PN-136AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   PTW1360A  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж HP 136A/W1360A  TW1360A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 136X  W1360X   DN-HP-W1360X  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 136X  W1360X   FL-W1360X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 136X  W1360X   PN-136XGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 136X LJ M211/M212/M236  W1360X</t>
   </si>
   <si>
+    <t>Картридж HP 136X W1360X  TW1360X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 139A W1390A  TW1390A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 139X W1390X  TW1390X  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 142A  W1420A   002-01-S1420A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 142A  W1420A   DN-HP-W1420A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 142A  W1420A  Starter пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 142A  W1420A  пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж HP 142A W1420A  TW1420A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 142A для LJ M110, MFP M140  W1420A</t>
   </si>
   <si>
+    <t>Картридж HP 142X W1420X  TW1420X  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 145A  W1450A</t>
   </si>
   <si>
     <t>Картридж HP 145A  W1450A   PN-145AGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж HP 145A W1450A  TW1450A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 145X  W1450X</t>
   </si>
   <si>
+    <t>Картридж HP 145X W1450X  TW1450X  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 147A  W1470A</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A    002-01-S1470A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A    MN-HP-W1470A-U  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A   PN-147AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A  без чипа  FL-W1470A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 147A  W1470A /Canon 073 пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж HP 147A W1470A  TW1470A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 147X  W1470X  пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж HP 147X W1470X  TW1470X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 147Y  W1470Y  пустий Empty Virgin</t>
+  </si>
+  <si>
     <t>Картридж HP 149A W1490A  002-01-S1490A  Static Control</t>
   </si>
   <si>
+    <t>Картридж HP 149A W1490A  TW1490A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 149A W1490A/ Canon 070 пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж HP 149X W1490X  TW1490X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 149X W1490X/ W1020X/ Canon 070H пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP 150A W1500A</t>
+  </si>
+  <si>
+    <t>Картридж HP 150A W1500A  DN-HP-W1500A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP 150A W1500A  FL-W1500A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP 150A W1500A  PN-150AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP 150A W1500A  PTW1500A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP 150A W1500A  TW1500A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 150X W1500X non-counting chip - чіп не відображає ресурс. 2К  TW1500XN  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A  W1510A</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A  W1510A   DN-HP-W1510A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A  W1510A   FL-W1510A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A  W1510A   PTW1510A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A  W1510A  Green Label Patron  PN-151AGL</t>
+  </si>
+  <si>
+    <t>Картридж HP 151A W1510A  TW1510A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X  W1510X</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X  W1510X   DN-HP-W1510X  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X  W1510X   FL-W1510X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X  W1510X   PTW1510X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X  W1510X  Green Label Patron  PN-151XGL</t>
+  </si>
+  <si>
+    <t>Картридж HP 151X W1510X  TW1510X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 154A W1540A  TW1540A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 154X W1540X  TW1540X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 331A  W1331A</t>
+  </si>
+  <si>
+    <t>Картридж HP 331A  W1331A   PN-331AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP 331X  W1331X</t>
+  </si>
+  <si>
+    <t>Картридж HP 331X  W1331X   PN-331XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP 335A  W1335A   PN-335AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP 335A W1335A  TW1335A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 335A чорний  W1335A</t>
+  </si>
+  <si>
+    <t>Картридж HP 335A чорний  W1335A  сумісний  MN-HP-W1335A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP 335X  W1335X   PN-335XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP 335X W1335X  TW1335X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 335X чорний  W1335X</t>
+  </si>
+  <si>
+    <t>Картридж HP 92274A  4L/4P ,  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP 94A  CF294A  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C3903A,  PN-03AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C3903A,  №03A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C3906A,  PN-06AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C3906A,  №06А , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C3906A/Canon FX-3, сумісний, PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP C3909A,  №09А</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A,  PN-92АR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A,  №92А</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A,  №92А , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A,  №92А /Canon EP-22  PT4092A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A,  №92А /Canon EP-22, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A/Canon EP-22  EL-C4092A/EP-22R  Extra Label</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A/Canon EP-22  FL-C4092A/EP-22  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C4092A/Canon EP-22  PN-92A/EP22GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4096A,  PN-96АR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4096A,  PT4096A , PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP C4096A,  №96А , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C4127A,  PN-27AR  , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4127A,  №27А</t>
+  </si>
+  <si>
+    <t>Картридж HP C4127X 27X  PN-27XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4127X,  PN-27XR  , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4129X,  PN-29XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C4129X,  №29X</t>
+  </si>
+  <si>
+    <t>Картридж HP C4129X,  №29X , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C4182X,  EL-82XR , Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C4182X,  PN-82XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A  GT-C7115A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A 15A  PN-15AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A,  PN-15АR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A,  S7115A , сумісний, Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A,  №15А / Canon EP-25  5773A004  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A/CANON EP-25  EL-C7115A/EP-25R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A/Canon EP-25  FL-C7115A/EP25  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A/Q2613A/Q2624A  PT7115AUni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115A/Q2613A/Q2624A/Canon EP-25  MN-HP-S7115A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115X  PN-15XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115X 15X  PN-15XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115X,  №15Х ,  MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP C7115  NT7115 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP C8061A,  №61А</t>
+  </si>
+  <si>
+    <t>Картридж HP C8061X  PN-61XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C8061X 61X  PN-61XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C8061X,  №61Х  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C8061X,  №61Х ,  MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP C8543X  PN-43XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C8543X,  №43X</t>
+  </si>
+  <si>
+    <t>Картридж HP C8543X,  №43X , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A  GT-CB435A , Canon 712, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A  NT-C0435C  G&amp;G РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A,  PN-35AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A,  №35A</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  EL-CB435A/712R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  FL-CB435A/712 , Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  PN-35A/712DGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712  PN-35A/712GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/Canon 712, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE278A/CE285A/Canon 728/Canon 725,  TCE285AUX , TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725  002-01-LB435AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  002-01-SB435AU , Static Control Premium</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  DN-HP-NT435 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  MN-HP-SU435A , Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  PTCB435AUni , PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  PTCB435AUni , PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CB435A/CB436A/CE285A/CC488A/Canon 725  TRHU1  IPM</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A,  PN-36AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A,  №36A</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A,  №36A /Canon 713 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/CANON 713  EL-CB436A/713R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/Canon 713  FL-CB436A/713  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/Canon 713  GT-CB436A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436A/Canon 713  PN-36A/713GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB436AD,  №36A , подвійна упаковка</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A  002-01-SC364A  Static Control Premium 10k</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A  PN-64AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A,  №64A</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A,  №64A   PTCE364AU  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A,  №64A , Green Label Patron  PN-64AGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A,  №64A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A,  №64A , сумісний, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364A/CE390A  TCE390AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X  002-01-SC364X  Static Control Premium 24k</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X  PN-64XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X,  №64X   PTCC364X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X,  №64X ,  MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X,  №64X , Green Label Patron  PN-64XGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X,  №64X , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CC364X/CE390X  TCE390XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A  55A , Canon 724  002-01-VE255A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A  EL-CE255AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A,  PN-55AGL ,  P3015 , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A,  PN-55AR ,  P3015 , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A,  №55 ,  P3015</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A,  №55 ,  P3015 /Canon 724 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A/Canon 724/3481B002  PTCE255A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255A/Canon 724  NT255U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255X / Canon 724H / 3482B002AA  PTCE255X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255X,  PN-55XGL ,  P3015 , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255X,  PN-55XR ,  P3015 , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255X,  №55X ,  P3015   MAX /Canon 724H пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE255X, Canon 724H  002-01-VE255X  Static Control Premium 12.5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A  EL-CE278AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A  PN-78AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A  PN-78ER  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  002-01-TE278A , Static Control Premium 2.1k</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A  / Canon 726/ Canon 728,  MN-CAN-SRG728  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A / Canon 726/ Canon 728, DN-HP-NT278, DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728  CE278A-WDA1  WELLDO без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728  GT-HCE278  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728  PTCE278A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728  PTCE278A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A,  №78A /Canon 728 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A/Canon 728  FL-CE278A/728  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A/Canon 728  PN-78A/728DGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A/Canon 728  PN-78A/728GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278A/Canon 728  TCE278AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278AF,  №78A , подвійна упаковка</t>
+  </si>
+  <si>
+    <t>Картридж HP CE278L  №78L  ECONOMY</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A,  PN-85AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A,  №85A</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A,  №85A /Canon 725 Introductory/Starter пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A,  №85A /Canon 725, відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A,  №85A /Canon 725, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  3484B002   PTCE285A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  3484B002   PTCE285A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  EL-CE285AR/725R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  FL-CE285A/725  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  PN-85A/725DGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  PN-85A/725GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725  TCE285AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725 3484B002  GT-HCE285  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285A/Canon 725,  MN-CAN-SRG725 , Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE285AF/CE285AD  №85A   2xCE285A  подвійна упаковка</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A  002-01-SE390A  Static Control Premium 10k</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A  PN-90AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A  SE390A  Makkon 10k</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A  №90A  Green Label Patron  PN-90AGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A,  №90A</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A,  №90A  GT-HCE390A MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A,  №90A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A,  №90A , пустий, другої категорії</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390A/CC364A  PTCE390A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X  002-01-SE390X  Static Control  24k</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X  PN-90XR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X  №90X   PTCE390X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X  №90X  Green Label Patron  PN-90XGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X,  №90X  series max</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X,  №90X  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X,  №90X , пустий, другої категорії</t>
+  </si>
+  <si>
+    <t>Картридж HP CE390X,  №90X , сумісний, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A  05A /CF280A  80A , Canon 719  MN-HP-SE505A , Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A  05A /CF280A  80A , Canon 719/720  DN-HP-NT505 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A  P2035/2055 ,  №05A</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A,  PN-05AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  002-01-VE505A  Static Control Premium</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  EL-CE505A/719R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  FL-CE505A/719  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  PN-05A/719DGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719  PN-05A/719GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719 відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505A/Canon 719 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  05X /CF280X  80X , Canon 719H  002-01-LE505X  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  05X /CF280X  80X , Canon 719H  DN-HP-NT505X  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  05X /CF280X  80X , Canon 719H  MN-HP-SF280X  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  P2035/2055 ,  №05X</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  PN-05XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X  №05X /Canon 719H пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  002-01-VE505X  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  EL-CE505X/719HR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  FL-CE505X/719H  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H  PN-05X/719HGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE505X/Canon 719H відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  14A   48305  10k KATUN Select</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  14A   SF214A  Makkon 10k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  №14A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  №14A , чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  №14A , чорний,  PN-14AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  №14A , чорний,  PTCF214A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214A  №14A , чорний, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  14X   048306  17.5k KATUN Select</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний  GT-H214X  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний  PTCF214X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний,  PN-14XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний, Extra Label  EL-CF214XR</t>
+  </si>
+  <si>
+    <t>Картридж HP CF214X  №14X , чорний, Extra Patron  PN-14XR</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  002-01-SF217A  Static Control Premium 1.6k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  DN-HP-NT217  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  DN-HP-NT217LC  DAYTON  збільш. ресурс</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  GT-HCF217A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A  PN-17AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A 17A  FL-CF217A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A 17A  PN-17AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A 17A подвійна упаковка  PN-17ADGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A,  №17A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A,  №17A /Canon 047  PTCF217A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A,  №17A /Canon 047 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A/Canon 047  TCF217AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A/Canon 047  TRH64  IPM</t>
+  </si>
+  <si>
+    <t>Картридж HP CF217A/Canon 047  TRH64  IPM без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CF218A  GT-HCF218A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  26A , Canon 052  DN-HP-NT226A-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  26A , Canon 052  MN-HP-SF226A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  26A /Canon 052  002-01-LF226AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  26A /Canon 052 2199C002  002-01-SF226A-2  Static Control Premium 3.1k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  EL-CF226AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  FL-CF226A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  GT-HCF226A , MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  PN-26ADGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  PN-26AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  PN-26AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  №26A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  №26A / Canon 052, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A  №26A /Canon 052  PTCF226A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A/ Canon 052  51399  SELECT KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226A/Canon 052  TCF226AU  TONER-TANK</t>
+  </si>
+  <si>
     <t>у резерві</t>
   </si>
   <si>
-    <t>Картридж HP 149X W1490X/ W1020X/ Canon 070H пустий Empty Virgin</t>
-[...1553 lines deleted...]
-    <t>Картридж HP LJ Q7570A,  №70A ,  LJ M5025/ M5035 , пустий  Empty Virgin</t>
+    <t>Картридж HP CF226X  26X , Canon 052H  MN-HP-SF226X  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  26X /Canon 052H  2200C002   002-01-SF226X-2  Static Control Premium</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  EL-CF226XR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  FL-CF226X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  GT-HCF226X , MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  NT226X , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  PN-26XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  №26X   MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X  №26X   MAX  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X/Canon 052H  PTCF226X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF226X/Canon 052H  TCF226XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF228A  28A   SF228A  Makkon 3k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF228A  №28A , MMC 3k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF228X  28X   SF228X  Makkon 9.2k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF228X  №28X , MMC 9.2k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A   002-01-KF230A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A   FL-CF230A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A , Canon 051  002-01-TF230A  1.6k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A , Canon 051  DN-HP-NT230-U  1.6k DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  30A , Canon 051  MN-CAN-051-U  1.6k Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  GT-HCF230A  1.6k MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  PN-30AGL  1.6k Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  №30A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A  №30A / Canon 051 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A/ Canon 051/2168C002  PTCF230A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A/ Canon 051/2168C002  PTCF230A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A/Canon 051  TCF230AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230A/Canon 051  TRH65  IPM</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X   002-01-KF230X  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X   FL-CF230X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X , Canon 051H  002-01-TF230X , 3.5k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X , Canon 051H  DN-HP-NT230X-U  DAYTON </t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  30X , Canon 051H  MN-CAN-051H-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  GT-HCF230X  3.5k MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  PN-30AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  PN-30XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  №30X</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X  №30X /Canon 051H пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X/ Canon 051H/2169C002  PTCF230X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X/ Canon 051H/2169C002  TRH65R  IPM</t>
+  </si>
+  <si>
+    <t>Картридж HP CF230X/Canon 051H  TCF230XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF231A  GT-HCF231A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A  002-01-SF237A  чорний Static Control 11k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A  TCF237A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A  №37A   GT-HCF237A  чорний MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A  №37A   PTCF237A  чорний PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A  №37A  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A  №37A  чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237A 37A  PN-37AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237X  №37X  чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237X 37X  PN-37XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF237Y  №37Y / Canon T03 чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  002-01-LF244A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  002-01-VF244A  1k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  44A   PN-44AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  DN-HP-NT244A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  EL-CF244AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  FL-CF244A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  GT-HCF244A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  M15/M28</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  M15/M28  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  MN-HP-CF244A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  PN-44AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  PTCF244A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244A  TCF244A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF244X  TCF244X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF247A  GT-HCF247A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF248A/CF244A  GT-HCF248A  1k MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF248X  GT-HCF248X  2k MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF255A/3481B002/Canon 724  TCE255AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF255X/3482B002/Canon 724H  TCE255XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF256A  56A  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF256A  56A  чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF256A 56A  MN-HP-CF256A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF256A 56A  PN-56AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF256X  56X  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF256X 56X  PN-56XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  002-01-SF259A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  59A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  59A  Extra Patron  PN-59AR</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  59A  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  DN-HP-NT259A-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  FL-CF259A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  GT-HCF259A   версія без чіпа  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  MN-HP-CF259A-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  PTCF259A   з чіпом  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A  TCF259A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259A Green Label Patron  PN-59AGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  59X</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  59X  Extra Patron  PN-59XR</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  59X  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  59X , Canon 057H  002-01-SF259X , 10k, Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  DN-HP-NT259X-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  FL-CF259X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  GT-HCF259X   версія без чіпа  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X  TCF259X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF259X Green Label Patron  PN-59XGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  79A   SF279A  Static Control Premium 1k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  EL-CF279AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  GT-HCF279A  MMC 1k</t>
+  </si>
+  <si>
+    <t>-4.77%</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  PN-79AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  TCF279A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A  №79A  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A 79A  FL-CF279A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A 79A  PTCF279A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF279A, 1k,  48907  Select KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A  FL-CF280A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A  PN-80ADGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A  PN-80AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A  PN-80AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A  №80A  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A,  №80A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A,  №80A   002-01-VF280A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280A,  №80A   PTCF280A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X  80X   002-01-VF280X  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X  №80X   MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X  №80X  відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X 80X  FL-CF280X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X 80X  PN-80XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X 80X  PN-80XR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X 80X  SF280X  Makkon 6.9k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X 80X  №80X  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF280X,  №80X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A  PN-81AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A  PN-81AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A  №81A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A  №81A   PTCF281A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A  №81A  GT-HCF281A MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A  №81A / Canon 039, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281A/81A  TCF281A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X  81X   SF281X  Makkon 25k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X  PN-81XR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X  №81X   PN-81XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X  №81X   PTCF281X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X  №81X  GT-HCF281X MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X  №81X /Canon 039H,  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF281X/81X  TCF281X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  83A   002-01-TF283A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  EL-CF283AR  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  FL-CF283A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  GT-HCF283A  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  MN-HP-SF283A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  PN-83ADGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  PN-83AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  №83A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  №83A ,  PN-83AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  №83A /Canon 737  PTCF283A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  №83A /Canon 737 PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A  №83A /Canon 737, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A/Canon 737  46996  SELECT KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283A/Canon 737S  TCF283AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283AD  2x№83A  подвійна упаковка</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X  83X , Canon 737  002-01-TF283X  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X  PN-83XR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X  №83X</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X  №83X ,  MAX / Canon 737,  GT-HCF283X/CRG337  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X  №83X ,  MAX / Canon 737, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X/Canon 737  TCF283XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X/Canon 737  DN-HP-NT283X  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF283X  PN-83XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A  87A   SF287A   002-01-SF287A  Static Control Premium 9k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A  87A / Canon 041, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A  GT-HCF287A  з універсальним чіпом MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A  PN-87AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A  PN-87AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A  №87A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A/ Canon 041/0452C002  PTCF287A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287A/Canon 041  TCF287AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287X  87X   SF287X   002-01-SF287X  Static Control Premium 18k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287X  87X /Canon 041H пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287X 87X  PN-87XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF287X/Canon 041H  TCF287XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A   DN-HP-NT289A-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A   FL-CF289A  без чипа Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A   PTCF289A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A / Canon 056L  версія без чіпа   DN-HP-NT289A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A /Canon 056, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289A  89A /Canon 056L  MN-HP-CF289A  без чипа Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289X  89X   MN-HP-CF289X-U  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289X  89X , пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF289Y  89Y /Canon T06, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF325X  №25X  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF325X №25X чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CZ192A, 93A пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CZ192A, M435/701/706  PTCZ192A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CZ192A, M435/701/706 Green Label Patron  PN-93AGL</t>
+  </si>
+  <si>
+    <t>Картридж HP PS CB319HE,  №178 , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q1338A 38A  PN-38AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q1338A,  PN-38AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q1338A,  №38A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q1338A/Q1339A/Q5942A/Q5945X,  MAX , MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP Q1339A,  PN-39AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q1339A,  №39A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2610A  PT2610A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2610A,  PN-10AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2610A,  №10A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2610A,  №10A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A,  PN-12AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A,  №12A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A,  №12A / Canon 703/FX-10  GT-C2612  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A,  №12A /Canon 703  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/ Canon 703  7616A005 / FX-10  DN-HP-NT2612  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/ Canon 703  7616A005 / FX-10  TRHU3FX  IPM</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703  CE-C2612  CEE РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/CANON 703  EL-Q2612A/703R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703  FL-Q2612A/703  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703  PN-12A/703DGL  подвійна упаковка Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703  PN-12A/703GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703/Canon FX-10  PT2612AUni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703/Canon FX-10,  MN-HP-S2612A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon 703/FX9/FX10/L90/C104  TQ2612AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon FX-10  002-01-S2612A  Static Control Premium 2k</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612A/Canon FX-10/703  002-01-L2612A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2612D  №12A   2xQ2612A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613A  PN-13AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613A 13A  PN-13AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613A,  №13A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613A,  №13A   пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613X  002-01-S2613X  Static Control Premium</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613X  PN-13XR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613X Green Label Patron  PN-13XGL</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2613X,  №13X  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2624A  PN-24AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2624A,  №24A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2624A,  №24A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942A  PN-42AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942A 42A  PN-42AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942A,  №42A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942A,  №42A   пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942A,  №42A , ліцензія, відновлений</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942A/Q5945A/Q1338A/Q1339A  PT5942AUni-12  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942X  PN-42XR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942X 42X  PN-42XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942X,  №42X   пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942X,  №42X ,  MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942X/Q1339A/Q5945A  002-01-SQ5942XU  Static Control Premium</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5942X/Q5945X/Q1338X/Q1339X  PT5942XUni-20  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5945A,  №45A   пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A  №49A   FL-Q5949A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A  №49A   PN-49AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A  №49A /Canon 708  MN-HP-S5949A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A,  PN-49AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A,  №49A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A,  №49A   пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/CANON 708  PN-Q5949A/708R  Extra Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/Q7553A,  №49A/№53A , Canon 715  DN-HP-NT7553 , DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/Q7553A,  №49A/№53A , Canon 715  MN-HP-S7553A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/Q7553A/Canon 708  PTQ5949AUni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949A/Q7553A/Canon 708  TQ5949AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949X  49X / Q7553X  53X , Canon 708H/715H  002-01-S5949X  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949X  PN-49XR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949X,  PN-49X , Patron  MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949X,  №49X   пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5949X,  №49X ,  MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6511A  PN-11AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6511A  PTQ6511A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6511A,  №11A</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6511A,  №11A , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6511X,  №11X   PN-11XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6511X,  №11X ,  max , пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7516A  5200 ,  PN-16AR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7516A  PT7516A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7516A Green Label Patron  PN-16AGL</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7516A,  5200</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7516A,  5200  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551A  P3005</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551A  P3005  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551A  PN-51AR  Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551A  PTQ7551A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551A  S7551A , сумісний,  MN-HP-S7551A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551X  P3005   MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551X  P3005   MAX  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7551X,  №51X   PN-51XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A  PN-53AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A  №53A  / Canon 715 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A  №53A ,  P2015</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A 53A  FL-Q7553A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A,  PN-53AR ,  P2015 , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553A/Q5949A,  GT-H7553/5949A UNI  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X  PN-53XGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X  №53X ,  P2015  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X 53X  FL-Q7553X  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X,  PN-53XR ,  P2015 , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X,  №53X ,  MAX ,  P2015</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7553X/Q5949X  GT-H7553/5949X UNI  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7570A,  PN-70AR ,  LJ M5025/ M5035 , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7570A,  №70A   PN-70AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7570A,  №70A ,  LJ M5025/ M5035</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7570A,  №70A ,  LJ M5025/ M5035 , пустий  2-а категорія</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7570A,  №70A ,  LJ M5025/ M5035 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   002-01-S1103A  Static Control Parrot</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   FL-W1103A  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   MN-HP-W1103A  Makkon 2.5k</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   PN-103AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   PTW1103A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   PTW1103A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   TRH71  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   TRH71  IPM без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A  Neverstop Laser 1000/MFP1200</t>
   </si>
   <si>
+    <t>Тонер-картридж HP 103A W1103A  TW1103A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж HP 103AD  W1103AD   PN-103ADGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103AD  W1103AD  подвійна упаковка Neverstop Laser 1000/MFP1200</t>
   </si>
   <si>
     <t>Тонер-картридж HP 108A  W1108A  2,5К   GT-HW1108A  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж HP 143A  W1143A  2,5К  GT-HW1143A  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж HP 153A чорний  W1530A</t>
   </si>
   <si>
     <t>Тонер-картридж HP 154A  W1540A   PTW1540A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж HP 154A  W1540A  Green Label Patron  PN-154AGL</t>
   </si>
   <si>
     <t>Тонер-картридж HP 154A чорний  W1540A</t>
   </si>
   <si>
     <t>Тонер-картридж HP 154X  W1540X   PTW1540X  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж HP 154X  W1540X  Green Label Patron  PN-154XGL</t>
   </si>
   <si>
-    <t>Тонер-картридж HP LJ CF233A  DN-HP-CF233A  DAYTON</t>
-[...14 lines deleted...]
-    <t>Тонер-картридж HP LJ CF233A  №33A</t>
+    <t>Тонер-картридж HP CF233A  DN-HP-CF233A  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  FL-CF233A  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  GT-HCF233A   MMC</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  PN-33AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  PTCF233A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  TCF233A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP CF233A  №33A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -12414,51 +13320,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I614"/>
+  <dimension ref="A1:I662"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -12587,13956 +13493,16360 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27620</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4781.5</v>
+        <v>8626.459999999999</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>33843</v>
+        <v>28078</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2096.64</v>
+        <v>408.12</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>28078</v>
+        <v>28260</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>408.58</v>
+        <v>413.49</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
-      <c r="I13" s="1" t="s">
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>28260</v>
+        <v>25392</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>413.95</v>
+        <v>1087.43</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>25392</v>
+        <v>22330</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1088.64</v>
+        <v>4741.26</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>22330</v>
+        <v>22331</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4746.56</v>
+        <v>370.53</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>22331</v>
+        <v>24591</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>370.94</v>
+        <v>389.33</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>24591</v>
+        <v>24428</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F18" s="1">
-        <v>389.76</v>
+        <v>1549.25</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>24428</v>
+        <v>34855</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1550.98</v>
+        <v>389.33</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>23190</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>5685.57</v>
+        <v>5679.22</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23001</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>435.46</v>
+        <v>434.97</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>28261</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>440.83</v>
+        <v>440.34</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>28240</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>2123.52</v>
+        <v>2121.15</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>26169</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>513.41</v>
+        <v>386.64</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>33464</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>451.14</v>
+        <v>450.63</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>29619</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>479.36</v>
+        <v>478.83</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
-      <c r="I26" s="1" t="s">
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26877</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1280.83</v>
+        <v>1279.4</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22332</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>409.02</v>
+        <v>408.57</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>20910</v>
+        <v>34857</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>3966.59</v>
+        <v>396.04</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>30291</v>
+        <v>20910</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1239.17</v>
+        <v>3962.17</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>30240</v>
+        <v>30291</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1183.17</v>
+        <v>1237.79</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>22327</v>
+        <v>30240</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>840</v>
+        <v>1181.85</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
-      <c r="I32" s="1" t="s">
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>24797</v>
+        <v>22327</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>10730.94</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>27779</v>
+        <v>34856</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>4266.3</v>
+        <v>989.42</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>33935</v>
+        <v>24797</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>831.04</v>
+        <v>10718.97</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>25334</v>
+        <v>27779</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>3271.74</v>
+        <v>4261.54</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>26274</v>
+        <v>33935</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>970.8200000000001</v>
+        <v>830.11</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>28077</v>
+        <v>34858</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>607.49</v>
+        <v>1977.5</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>25909</v>
+        <v>25334</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>585.98</v>
+        <v>3268.09</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>26876</v>
+        <v>26274</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1028.61</v>
+        <v>969.73</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>33624</v>
+        <v>28077</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
-        <v>698.88</v>
+        <v>606.8099999999999</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>25888</v>
+        <v>25909</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>1496.77</v>
+        <v>585.33</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>27472</v>
+        <v>26876</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>560</v>
+        <v>1027.46</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>31610</v>
+        <v>33624</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F44" s="1">
-        <v>725.76</v>
+        <v>698.1</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>25657</v>
+        <v>25888</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F45" s="1">
-        <v>408.13</v>
+        <v>1495.1</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
-      <c r="I45" s="1" t="s">
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>30790</v>
+        <v>27472</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>694.4</v>
+        <v>559.38</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
-      <c r="I46" s="1" t="s">
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>33769</v>
+        <v>31610</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1397.76</v>
+        <v>724.95</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>30608</v>
+        <v>25657</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>629.89</v>
+        <v>407.67</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>27672</v>
+        <v>34961</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>3176.77</v>
+        <v>494.04</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>33770</v>
+        <v>30790</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1383.87</v>
+        <v>693.63</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>31728</v>
+        <v>33769</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>795.65</v>
+        <v>1396.2</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>29178</v>
+        <v>30608</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>956.9299999999999</v>
+        <v>629.1900000000001</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>30391</v>
+        <v>27672</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1607.42</v>
+        <v>3179.94</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>30961</v>
+        <v>33770</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1036.22</v>
+        <v>1382.33</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>31729</v>
+        <v>31728</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1064.45</v>
+        <v>794.76</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>32533</v>
+        <v>29178</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>1198.85</v>
+        <v>955.86</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>30392</v>
+        <v>30391</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>2413.38</v>
+        <v>1605.63</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>27673</v>
+        <v>30961</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>5328.06</v>
+        <v>1035.07</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>33771</v>
+        <v>34975</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1935.36</v>
+        <v>698.1</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>33443</v>
+        <v>31729</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1612.8</v>
+        <v>1063.26</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32543</v>
+        <v>32533</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>640.1900000000001</v>
+        <v>1197.51</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>30591</v>
+        <v>30392</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>504.9</v>
+        <v>2410.68</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>29757</v>
+        <v>27673</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>2735.04</v>
+        <v>5322.12</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>31692</v>
+        <v>34976</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>4640.83</v>
+        <v>755.83</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>33069</v>
+        <v>34983</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>1728.38</v>
+        <v>843.09</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>31693</v>
+        <v>34984</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>6809.6</v>
+        <v>989.42</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>27244</v>
+        <v>33771</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>12052.99</v>
+        <v>1933.2</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>33772</v>
+        <v>33443</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>2890.5</v>
+        <v>1611</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>32894</v>
+        <v>32543</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>2627.52</v>
+        <v>639.48</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>30393</v>
+        <v>30591</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>5160.96</v>
+        <v>504.33</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>29135</v>
+        <v>34971</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>2237.31</v>
+        <v>843.09</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>29548</v>
+        <v>29757</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>1306.37</v>
+        <v>2731.99</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>30604</v>
+        <v>34972</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1610.11</v>
+        <v>902.16</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>33773</v>
+        <v>31692</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>1881.6</v>
+        <v>4635.65</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>31622</v>
+        <v>33069</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>1092.67</v>
+        <v>1726.46</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>32088</v>
+        <v>34985</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>2242.24</v>
+        <v>843.09</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>29954</v>
+        <v>31693</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3182.59</v>
+        <v>6802</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>32618</v>
+        <v>34986</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>879.87</v>
+        <v>989.42</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>32029</v>
+        <v>27244</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>881.66</v>
+        <v>12039.54</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>30292</v>
+        <v>33772</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1769.6</v>
+        <v>2887.27</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>32048</v>
+        <v>32894</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1397.76</v>
+        <v>2624.59</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>30739</v>
+        <v>30393</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>7693.06</v>
+        <v>5155.2</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>32615</v>
+        <v>29135</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1370.88</v>
+        <v>2234.82</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>31971</v>
+        <v>29548</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1365.5</v>
+        <v>1419.47</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1" t="s">
-        <v>92</v>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>31885</v>
+        <v>34967</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1290.24</v>
+        <v>1622.64</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>31485</v>
+        <v>30604</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>2975.17</v>
+        <v>1579.68</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34197</v>
+        <v>34968</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>16143.68</v>
+        <v>2181.56</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>32616</v>
+        <v>35282</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1881.6</v>
+        <v>1296.86</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>32030</v>
+        <v>33773</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1849.34</v>
+        <v>1396.2</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>32933</v>
+        <v>34987</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1626.24</v>
+        <v>1017.62</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1" t="s">
-        <v>99</v>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>31486</v>
+        <v>31622</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>4114.43</v>
+        <v>1091.45</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>32455</v>
+        <v>34988</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>7736.51</v>
+        <v>1453.93</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>29397</v>
+        <v>32088</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>2748.03</v>
+        <v>2239.74</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>32456</v>
+        <v>29954</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>10058.05</v>
+        <v>3179.04</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>29398</v>
+        <v>32618</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>3955.39</v>
+        <v>878.89</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>29385</v>
+        <v>32029</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1825.6</v>
+        <v>880.6799999999999</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>27193</v>
+        <v>30292</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2419.2</v>
+        <v>1767.63</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>30757</v>
+        <v>32048</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1048.32</v>
+        <v>1396.2</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>29387</v>
+        <v>34973</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>2204.16</v>
+        <v>872.63</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>27194</v>
+        <v>34974</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>3694.21</v>
+        <v>930.35</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>29549</v>
+        <v>30739</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>375.87</v>
+        <v>7684.47</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>18253</v>
+        <v>32615</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>259.39</v>
+        <v>1369.35</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>4367</v>
+        <v>31971</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1332.35</v>
+        <v>1363.98</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>31783</v>
+        <v>31885</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>229.82</v>
+        <v>1288.8</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>11905</v>
+        <v>31485</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1006.21</v>
+        <v>2971.85</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>18045</v>
+        <v>34989</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>120.06</v>
+        <v>1017.62</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>19092</v>
+        <v>34197</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>564.48</v>
+        <v>16125.66</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>308</v>
+        <v>32616</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>11385.92</v>
+        <v>1879.5</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>10564</v>
+        <v>32030</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>870.91</v>
+        <v>1847.28</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>292</v>
+        <v>32933</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>4782.85</v>
+        <v>1624.43</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>15496</v>
+        <v>31486</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>132.16</v>
+        <v>4109.84</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>19085</v>
+        <v>34990</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>481.15</v>
+        <v>1425.74</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>21802</v>
+        <v>35005</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>604.35</v>
+        <v>319.52</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>21658</v>
+        <v>35006</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>844.03</v>
-[...4 lines deleted...]
-      <c r="H114" s="1"/>
+        <v>436.31</v>
+      </c>
+      <c r="G114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>28293</v>
+        <v>32455</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>731.58</v>
+        <v>7727.88</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>26039</v>
+        <v>29397</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>811.78</v>
+        <v>2744.97</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>11504</v>
+        <v>32456</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1738.69</v>
+        <v>10046.82</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>26728</v>
+        <v>29398</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1058.62</v>
+        <v>3950.98</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>18082</v>
+        <v>29385</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F119" s="1">
-        <v>145.15</v>
+        <v>1823.56</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>17500</v>
+        <v>34977</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1476.16</v>
+        <v>872.63</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>299</v>
+        <v>27193</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>2464</v>
+        <v>2416.5</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>29228</v>
+        <v>30757</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F122" s="1">
-        <v>3850.11</v>
+        <v>1047.15</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>17501</v>
+        <v>29387</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1607.42</v>
+        <v>2201.7</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>11899</v>
+        <v>34978</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>2447.42</v>
+        <v>1017.62</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>305</v>
+        <v>27194</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>12445.89</v>
+        <v>3690.09</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>18046</v>
+        <v>18253</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>284.48</v>
+        <v>259.1</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>25225</v>
+        <v>29549</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>2038.85</v>
+        <v>375.45</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>17502</v>
+        <v>4367</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>3220.22</v>
+        <v>1330.87</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>12093</v>
+        <v>31783</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>564.48</v>
+        <v>229.57</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>29229</v>
+        <v>11905</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F130" s="1">
-        <v>589.12</v>
+        <v>1005.09</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>10565</v>
+        <v>18045</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>1154.5</v>
+        <v>119.93</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>19857</v>
+        <v>19092</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>689.02</v>
+        <v>563.85</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>18047</v>
+        <v>308</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>127.23</v>
+        <v>11373.21</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>15</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>21663</v>
+        <v>10564</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>756.67</v>
-[...4 lines deleted...]
-      <c r="H134" s="1"/>
+        <v>869.9400000000001</v>
+      </c>
+      <c r="G134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>28267</v>
+        <v>292</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>721.73</v>
+        <v>4777.51</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>19087</v>
+        <v>15496</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>588.22</v>
+        <v>132.01</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>30474</v>
+        <v>19085</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>672.9</v>
+        <v>480.62</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>20905</v>
+        <v>21802</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1170.62</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>29230</v>
+        <v>21658</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>859.26</v>
-[...2 lines deleted...]
-      <c r="H139" s="1"/>
+        <v>843.09</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>294</v>
+        <v>28293</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>5520.26</v>
+        <v>730.77</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>22756</v>
+        <v>26039</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>564.48</v>
+        <v>810.87</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>301</v>
+        <v>11504</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>4492.54</v>
+        <v>1736.75</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>4368</v>
+        <v>26728</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>2336.32</v>
+        <v>1057.44</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>29231</v>
+        <v>18082</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1382.98</v>
+        <v>144.99</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>31784</v>
+        <v>17500</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F145" s="1">
-        <v>617.34</v>
+        <v>1474.51</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>5737.09</v>
+        <v>2461.25</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>17503</v>
+        <v>29228</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>8271.870000000001</v>
+        <v>3845.82</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>2409</v>
+        <v>17501</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>15671.04</v>
+        <v>1605.63</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>18084</v>
+        <v>11899</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F149" s="1">
-        <v>953.34</v>
+        <v>2444.69</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>12094</v>
+        <v>305</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>241.47</v>
+        <v>12432</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>32998</v>
+        <v>18046</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>129.92</v>
+        <v>284.16</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>10979</v>
+        <v>25225</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1378.05</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>2036.57</v>
+      </c>
+      <c r="G152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>8812</v>
+        <v>17502</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F153" s="1">
-        <v>4184.77</v>
+        <v>3216.63</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>21690</v>
+        <v>12093</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>803.71</v>
-[...4 lines deleted...]
-      <c r="H154" s="1"/>
+        <v>563.85</v>
+      </c>
+      <c r="G154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>17112</v>
+        <v>29229</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>298.82</v>
+        <v>588.46</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>21391</v>
+        <v>10565</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F156" s="1">
-        <v>897.79</v>
+        <v>1153.21</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>18430</v>
+        <v>19857</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>508.48</v>
+        <v>688.26</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>15497</v>
+        <v>18047</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>166.66</v>
+        <v>127.09</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>27868</v>
+        <v>21663</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F159" s="1">
-        <v>394.24</v>
+        <v>755.83</v>
       </c>
       <c r="G159" s="5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H159" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>21982</v>
+        <v>28267</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>566.72</v>
+        <v>720.92</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>21735</v>
+        <v>19087</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>307.78</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>33541</v>
+        <v>30474</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>325.25</v>
+        <v>672.15</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>19095</v>
+        <v>20905</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F163" s="1">
-        <v>309.12</v>
+        <v>1169.32</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>33913</v>
+        <v>29230</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>247.3</v>
+        <v>858.3099999999999</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>29483</v>
+        <v>294</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>392</v>
+        <v>5514.1</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>10920</v>
+        <v>22756</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1348.48</v>
+        <v>563.85</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>8813</v>
+        <v>301</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>3348.8</v>
+        <v>4487.53</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>16808</v>
+        <v>4368</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>145.15</v>
+        <v>2333.71</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>21691</v>
+        <v>29231</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>803.71</v>
-[...4 lines deleted...]
-      <c r="H169" s="1"/>
+        <v>1381.43</v>
+      </c>
+      <c r="G169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>19042</v>
+        <v>31784</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>298.82</v>
+        <v>616.66</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>12095</v>
+        <v>302</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D171" s="1"/>
+        <v>180</v>
+      </c>
+      <c r="D171" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>370.5</v>
+        <v>5730.69</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>18431</v>
+        <v>17503</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>508.48</v>
+        <v>8262.639999999999</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>15967</v>
+        <v>2409</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>6289.92</v>
+        <v>15653.55</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>22035</v>
+        <v>18084</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2096.19</v>
+        <v>952.28</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>14362</v>
+        <v>12094</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>3293.7</v>
+        <v>241.2</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>9527</v>
+        <v>32998</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F176" s="1">
-        <v>6720</v>
+        <v>129.78</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I176" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>32932</v>
+        <v>10979</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F177" s="1">
-        <v>913.92</v>
-[...2 lines deleted...]
-      <c r="H177" s="1"/>
+        <v>1376.51</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>27394</v>
+        <v>8812</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1516.03</v>
+        <v>4180.1</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>15574</v>
+        <v>21690</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F179" s="1">
-        <v>459.2</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>802.8200000000001</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>12096</v>
+        <v>17112</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F180" s="1">
-        <v>1563.97</v>
+        <v>298.48</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>22036</v>
+        <v>21391</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>2569.73</v>
+        <v>896.79</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>14363</v>
+        <v>18430</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F182" s="1">
-        <v>4251.07</v>
+        <v>507.91</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>26776</v>
+        <v>15497</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>1512</v>
+        <v>166.47</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I183" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>9528</v>
+        <v>34840</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>15626.24</v>
+        <v>289.09</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>27395</v>
+        <v>27868</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>1740.48</v>
-[...2 lines deleted...]
-      <c r="H185" s="1"/>
+        <v>393.8</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>15994</v>
+        <v>21982</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>516.54</v>
+        <v>566.09</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>22037</v>
+        <v>21735</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F187" s="1">
-        <v>1247.68</v>
+        <v>307.43</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>21699</v>
+        <v>33541</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F188" s="1">
-        <v>1655.36</v>
-[...4 lines deleted...]
-      <c r="H188" s="1"/>
+        <v>324.89</v>
+      </c>
+      <c r="G188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>27606</v>
+        <v>19095</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>1067.14</v>
+        <v>308.78</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>15455</v>
+        <v>33913</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>2213.57</v>
+        <v>247.02</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>11452</v>
+        <v>29483</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>8144.19</v>
+        <v>391.56</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>16028</v>
+        <v>10920</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F192" s="1">
-        <v>292.1</v>
+        <v>1346.98</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>26529</v>
+        <v>8813</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>349.44</v>
+        <v>3345.06</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>19097</v>
+        <v>16808</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F194" s="1">
-        <v>645.12</v>
+        <v>144.99</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>22758</v>
+        <v>21691</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>723.0700000000001</v>
-[...2 lines deleted...]
-      <c r="H195" s="1"/>
+        <v>802.8200000000001</v>
+      </c>
+      <c r="G195" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>26775</v>
+        <v>19042</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F196" s="1">
-        <v>806.4</v>
+        <v>298.48</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>27607</v>
+        <v>12095</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="D197" s="1"/>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1223.04</v>
+        <v>370.08</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>15456</v>
+        <v>18431</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F198" s="1">
-        <v>4215.68</v>
+        <v>507.91</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>26493</v>
+        <v>15967</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>311.81</v>
+        <v>6282.9</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>16479</v>
+        <v>22035</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>305.09</v>
+        <v>2093.85</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I200" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>22038</v>
+        <v>14362</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1329.22</v>
+        <v>3290.02</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>21700</v>
+        <v>9527</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>768.3200000000001</v>
-[...4 lines deleted...]
-      <c r="H202" s="1"/>
+        <v>6712.5</v>
+      </c>
+      <c r="G202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>12242</v>
+        <v>32932</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1558.59</v>
+        <v>912.9</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>13799</v>
+        <v>27394</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1291.14</v>
+        <v>1514.34</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>22010</v>
+        <v>15574</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>566.72</v>
+        <v>458.69</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>11603</v>
+        <v>12096</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F206" s="1">
-        <v>5526.98</v>
+        <v>1562.22</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>33542</v>
+        <v>34981</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>325.25</v>
+        <v>1104.88</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>21736</v>
+        <v>22036</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>303.74</v>
+        <v>2566.86</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>34129</v>
+        <v>14363</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F209" s="1">
-        <v>247.3</v>
+        <v>4246.33</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>14210</v>
+        <v>26776</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="D210" s="1"/>
+        <v>219</v>
+      </c>
+      <c r="D210" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>353.02</v>
-[...4 lines deleted...]
-      <c r="H210" s="1"/>
+        <v>1510.31</v>
+      </c>
+      <c r="G210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>19096</v>
+        <v>9528</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>303.74</v>
+        <v>15608.8</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>33918</v>
+        <v>27395</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>247.3</v>
+        <v>1738.54</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>17077</v>
+        <v>15994</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>147.84</v>
+        <v>515.97</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>19039</v>
+        <v>34982</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>322.56</v>
+        <v>1453.93</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I214" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>21383</v>
+        <v>22037</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>882.5599999999999</v>
+        <v>1246.29</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>18432</v>
+        <v>21699</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F216" s="1">
-        <v>508.48</v>
-[...2 lines deleted...]
-      <c r="H216" s="1"/>
+        <v>1653.51</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>15691</v>
+        <v>27606</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>6859.33</v>
+        <v>1065.95</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>18946</v>
+        <v>15455</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>1823.36</v>
+        <v>2211.1</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>11907</v>
+        <v>11452</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>1215.87</v>
+        <v>8135.1</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>11605</v>
+        <v>16028</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F220" s="1">
-        <v>4156.1</v>
+        <v>291.77</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>25303</v>
+        <v>19097</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>213.7</v>
+        <v>644.4</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>15391</v>
+        <v>22758</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>360.19</v>
+        <v>722.27</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I222" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>19064</v>
+        <v>26775</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>303.74</v>
+        <v>805.5</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>33518</v>
+        <v>27607</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>235.2</v>
+        <v>1221.68</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>19761</v>
+        <v>15456</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="F225" s="1">
-        <v>798.34</v>
-[...4 lines deleted...]
-      <c r="H225" s="1"/>
+        <v>4210.98</v>
+      </c>
+      <c r="G225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>17462</v>
+        <v>16479</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>286.27</v>
+        <v>304.75</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>21384</v>
+        <v>22038</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>931.39</v>
+        <v>1327.73</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>18433</v>
+        <v>21700</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>10</v>
       </c>
       <c r="F228" s="1">
-        <v>479.81</v>
-[...2 lines deleted...]
-      <c r="H228" s="1"/>
+        <v>767.46</v>
+      </c>
+      <c r="G228" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>13965</v>
+        <v>12242</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F229" s="1">
-        <v>336</v>
+        <v>1556.85</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>33429</v>
+        <v>13799</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>334.21</v>
+        <v>1289.7</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>19867</v>
+        <v>22010</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>5913.6</v>
+        <v>566.09</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>22046</v>
+        <v>11603</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>2195.2</v>
+        <v>5520.81</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>17667</v>
+        <v>33542</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>3909.7</v>
+        <v>324.89</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>23466</v>
+        <v>21736</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F234" s="1">
-        <v>1147.78</v>
+        <v>303.41</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>26670</v>
+        <v>34129</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>1492.74</v>
+        <v>247.02</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>15115</v>
+        <v>14210</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>249</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="D236" s="1"/>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>8724.35</v>
-[...2 lines deleted...]
-      <c r="H236" s="1"/>
+        <v>352.63</v>
+      </c>
+      <c r="G236" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>17885</v>
+        <v>19096</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1091.33</v>
+        <v>303.41</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>31111</v>
+        <v>33918</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>268.8</v>
+        <v>247.02</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>15863</v>
+        <v>17077</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F239" s="1">
-        <v>397.82</v>
+        <v>147.68</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>31112</v>
+        <v>19039</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F240" s="1">
-        <v>197.57</v>
+        <v>322.2</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>19093</v>
+        <v>21383</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>967.6799999999999</v>
+        <v>881.58</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>22040</v>
+        <v>18432</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F242" s="1">
-        <v>2570.18</v>
+        <v>507.91</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>22908</v>
+        <v>34980</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>7140.67</v>
+        <v>291.32</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>19094</v>
+        <v>15691</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>1290.24</v>
+        <v>6851.67</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>26669</v>
+        <v>18946</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>1741.82</v>
+        <v>1821.33</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>15116</v>
+        <v>11907</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>13888</v>
+        <v>1214.52</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>16334</v>
+        <v>11605</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>533.12</v>
+        <v>4151.46</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
-[...1 lines deleted...]
-        <v>145</v>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>31113</v>
+        <v>25303</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>263.42</v>
+        <v>213.46</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>17886</v>
+        <v>35078</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="F249" s="1">
-        <v>1624.45</v>
+        <v>268.5</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>33547</v>
+        <v>15391</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F250" s="1">
-        <v>354.82</v>
+        <v>359.79</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I250" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>21737</v>
+        <v>19064</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>322.56</v>
+        <v>303.41</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
-      <c r="I251" s="1" t="s">
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I251" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>9979</v>
+        <v>33518</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>5484.86</v>
+        <v>234.94</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>11638</v>
+        <v>19761</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F253" s="1">
-        <v>1327.87</v>
+        <v>797.45</v>
       </c>
       <c r="G253" s="5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H253" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>22008</v>
+        <v>17462</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F254" s="1">
-        <v>647.36</v>
+        <v>285.95</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>21701</v>
+        <v>21384</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>821.63</v>
-[...4 lines deleted...]
-      <c r="H255" s="1"/>
+        <v>930.35</v>
+      </c>
+      <c r="G255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>21714</v>
+        <v>18433</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>10</v>
       </c>
       <c r="F256" s="1">
-        <v>322.56</v>
+        <v>479.27</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
-      <c r="I256" s="1" t="s">
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I256" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>21392</v>
+        <v>34979</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>1096.7</v>
+        <v>284.61</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>20973</v>
+        <v>13965</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>646.91</v>
+        <v>335.63</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>30362</v>
+        <v>33429</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>336</v>
+        <v>333.84</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>15702</v>
+        <v>19867</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F260" s="1">
-        <v>204.29</v>
+        <v>5907</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>34083</v>
+        <v>22046</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>615.55</v>
+        <v>2192.75</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>22760</v>
+        <v>17667</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>478.46</v>
+        <v>3905.33</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>34082</v>
+        <v>23466</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>535.36</v>
+        <v>1146.5</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>13772</v>
+        <v>26670</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>7568.96</v>
+        <v>1491.07</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>13771</v>
+        <v>15115</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>2752.06</v>
+        <v>8714.620000000001</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>16295</v>
+        <v>17885</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F266" s="1">
-        <v>261.18</v>
+        <v>1090.11</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
-      <c r="I266" s="1" t="s">
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>22009</v>
+        <v>15863</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>766.53</v>
+        <v>397.38</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>21702</v>
+        <v>31112</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>2038.85</v>
-[...4 lines deleted...]
-      <c r="H268" s="1"/>
+        <v>197.35</v>
+      </c>
+      <c r="G268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>28266</v>
+        <v>19093</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>473.09</v>
+        <v>966.6</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>24440</v>
+        <v>22040</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>818.5</v>
-[...4 lines deleted...]
-      <c r="H270" s="1"/>
+        <v>2567.31</v>
+      </c>
+      <c r="G270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>24239</v>
+        <v>22908</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F271" s="1">
-        <v>2021.38</v>
+        <v>7132.7</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>20469</v>
+        <v>19094</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>2284.8</v>
+        <v>1288.8</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>20003</v>
+        <v>26669</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>11692.35</v>
+        <v>1739.88</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>21619</v>
+        <v>15116</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>304.64</v>
+        <v>13872.5</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>29017</v>
+        <v>16334</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>1800.96</v>
+        <v>532.53</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>20004</v>
+        <v>31113</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>1397.76</v>
+        <v>263.13</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>21807</v>
+        <v>17886</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F277" s="1">
-        <v>672</v>
+        <v>1622.64</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>26283</v>
+        <v>33547</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>2120.83</v>
+        <v>354.42</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>19568</v>
+        <v>21737</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F279" s="1">
-        <v>13981.18</v>
+        <v>322.2</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>21808</v>
+        <v>9979</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>1136.13</v>
+        <v>5478.74</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>20005</v>
+        <v>11638</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>1736</v>
-[...2 lines deleted...]
-      <c r="H281" s="1"/>
+        <v>1326.39</v>
+      </c>
+      <c r="G281" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>21620</v>
+        <v>22008</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>435.01</v>
+        <v>646.64</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>29319</v>
+        <v>21701</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F283" s="1">
-        <v>2196.1</v>
-[...2 lines deleted...]
-      <c r="H283" s="1"/>
+        <v>820.72</v>
+      </c>
+      <c r="G283" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>29014</v>
+        <v>21714</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F284" s="1">
-        <v>2287.49</v>
+        <v>322.2</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>29016</v>
+        <v>21392</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>3073.73</v>
+        <v>1095.48</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>22194</v>
+        <v>20973</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>10</v>
       </c>
       <c r="F286" s="1">
-        <v>638.4</v>
+        <v>646.1900000000001</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>22880</v>
+        <v>30362</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F287" s="1">
-        <v>357.5</v>
+        <v>184.82</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>22881</v>
+        <v>15702</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F288" s="1">
-        <v>429.18</v>
+        <v>204.06</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>23921</v>
+        <v>34083</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>1293.82</v>
+        <v>614.87</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>28368</v>
+        <v>22760</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>1945.66</v>
+        <v>477.93</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>28571</v>
+        <v>34082</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>336</v>
+        <v>534.76</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I291" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>22339</v>
+        <v>13772</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>1158.53</v>
+        <v>7560.51</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>29320</v>
+        <v>13771</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>2303.17</v>
+        <v>2748.99</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>20722</v>
+        <v>16295</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>4230.46</v>
+        <v>263.13</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>26777</v>
+        <v>22009</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>322.56</v>
+        <v>765.67</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I295" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>21978</v>
+        <v>21702</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F296" s="1">
-        <v>478.46</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>2036.57</v>
+      </c>
+      <c r="G296" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>29484</v>
+        <v>28266</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F297" s="1">
-        <v>389.76</v>
+        <v>472.56</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>33509</v>
+        <v>24440</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F298" s="1">
-        <v>313.6</v>
-[...2 lines deleted...]
-      <c r="H298" s="1"/>
+        <v>817.58</v>
+      </c>
+      <c r="G298" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>23922</v>
+        <v>35075</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F299" s="1">
-        <v>525.5</v>
+        <v>223.75</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>28085</v>
+        <v>24239</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>508.48</v>
+        <v>2019.12</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I300" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>33548</v>
+        <v>20469</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F301" s="1">
-        <v>548.35</v>
+        <v>2282.25</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>32818</v>
+        <v>20003</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>642.4299999999999</v>
+        <v>11679.3</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>22052</v>
+        <v>21619</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>899.58</v>
+        <v>338.76</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>26240</v>
+        <v>29017</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>2777.15</v>
+        <v>1798.95</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>21716</v>
+        <v>20004</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>497.28</v>
+        <v>1513</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>23923</v>
+        <v>21807</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>700.22</v>
+        <v>671.25</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>21393</v>
+        <v>26283</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>1854.72</v>
+        <v>2118.47</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>21091</v>
+        <v>19568</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>962.3</v>
+        <v>13965.58</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>22904</v>
+        <v>21808</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>3252.48</v>
+        <v>1134.86</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>19776</v>
+        <v>20005</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>8115.52</v>
+        <v>1734.06</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>28993</v>
+        <v>21620</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>725.76</v>
+        <v>408.12</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>20352</v>
+        <v>29319</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>427.84</v>
+        <v>2193.65</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>19781</v>
+        <v>29014</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>510.72</v>
+        <v>2284.94</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>25495</v>
+        <v>29016</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>739.2</v>
+        <v>3070.3</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I314" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>28622</v>
+        <v>22194</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F315" s="1">
-        <v>677.38</v>
+        <v>637.6900000000001</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>33793</v>
+        <v>22880</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F316" s="1">
-        <v>1007.1</v>
+        <v>357.11</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>26242</v>
+        <v>22881</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F317" s="1">
-        <v>3622.98</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>428.71</v>
+      </c>
+      <c r="G317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>28268</v>
+        <v>23921</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>610.1799999999999</v>
+        <v>1292.38</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>22578</v>
+        <v>28368</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>1055.94</v>
+        <v>1943.49</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I319" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>22762</v>
+        <v>28571</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>607.49</v>
+        <v>335.63</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I320" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>24436</v>
+        <v>22339</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F321" s="1">
-        <v>1180.03</v>
+        <v>1157.24</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>20084</v>
+        <v>29320</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>10980.03</v>
+        <v>2300.6</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I322" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>21087</v>
+        <v>20722</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>542.98</v>
+        <v>4225.74</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>21490</v>
+        <v>26777</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F324" s="1">
-        <v>616.45</v>
+        <v>322.2</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>20472</v>
+        <v>21978</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>2119.04</v>
+        <v>477.93</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>21803</v>
+        <v>34991</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1254.85</v>
+        <v>336.97</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>20473</v>
+        <v>29484</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>2992.64</v>
+        <v>389.33</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>21804</v>
+        <v>33509</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>626.75</v>
+        <v>313.25</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>27865</v>
+        <v>23922</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>806.4</v>
+        <v>524.92</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I329" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>28317</v>
+        <v>28085</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>463.23</v>
+        <v>507.91</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>33948</v>
+        <v>33548</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>800.13</v>
+        <v>547.74</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>27810</v>
+        <v>32818</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>395.58</v>
+        <v>641.72</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>33549</v>
+        <v>22052</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F333" s="1">
-        <v>435.01</v>
+        <v>898.58</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>23924</v>
+        <v>26240</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>1120.45</v>
+        <v>2774.05</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>22276</v>
+        <v>21716</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F335" s="1">
-        <v>1505.28</v>
+        <v>496.73</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>21320</v>
+        <v>23923</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>4264.06</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>21321</v>
+        <v>21393</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>457.41</v>
+        <v>1852.65</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>26668</v>
+        <v>21091</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>373.63</v>
+        <v>961.23</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>33380</v>
+        <v>22904</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F339" s="1">
-        <v>313.6</v>
+        <v>3248.85</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>29485</v>
+        <v>19776</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>610.1799999999999</v>
+        <v>8106.46</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>27866</v>
+        <v>20352</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>1918.78</v>
+        <v>424.23</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I341" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>28318</v>
+        <v>19781</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>473.09</v>
+        <v>510.15</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
-      <c r="I342" s="1" t="s">
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I342" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>33949</v>
+        <v>25495</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>798.78</v>
+        <v>738.38</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I343" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>28084</v>
+        <v>34999</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>478.46</v>
+        <v>488.67</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I344" s="1" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>33550</v>
+        <v>28622</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>526.4</v>
+        <v>676.62</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I345" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>23925</v>
+        <v>33793</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F346" s="1">
-        <v>2072</v>
+        <v>1005.98</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>29399</v>
+        <v>26242</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>2241.34</v>
-[...2 lines deleted...]
-      <c r="H347" s="1"/>
+        <v>3618.93</v>
+      </c>
+      <c r="G347" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I347" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>26248</v>
+        <v>28268</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F348" s="1">
-        <v>1928.19</v>
+        <v>609.5</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I348" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>21322</v>
+        <v>22578</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>5497.86</v>
+        <v>1054.76</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>21323</v>
+        <v>22762</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>529.54</v>
+        <v>606.8099999999999</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I350" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>22425</v>
+        <v>24436</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F351" s="1">
-        <v>590.91</v>
+        <v>1178.72</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>30553</v>
+        <v>20084</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>639.74</v>
+        <v>10967.78</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I352" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>23926</v>
+        <v>21087</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>620.9299999999999</v>
+        <v>542.37</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I353" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>24941</v>
+        <v>21490</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>2942.02</v>
+        <v>615.76</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I354" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>25512</v>
+        <v>35000</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>3202.75</v>
+        <v>605.47</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I355" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>23853</v>
+        <v>20472</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F356" s="1">
-        <v>2795.52</v>
+        <v>2116.68</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I356" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>22148</v>
+        <v>21803</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>11424</v>
+        <v>1253.45</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I357" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>23230</v>
+        <v>20473</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F358" s="1">
-        <v>674.6900000000001</v>
+        <v>2989.3</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>29324</v>
+        <v>21804</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>4659.2</v>
+        <v>626.05</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I359" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>26074</v>
+        <v>27865</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>1480.64</v>
+        <v>805.5</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>29326</v>
+        <v>28317</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>6809.15</v>
+        <v>462.72</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I361" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>26433</v>
+        <v>33948</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>672</v>
+        <v>799.24</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I362" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>30560</v>
+        <v>27810</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>467.26</v>
+        <v>395.14</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>24709</v>
+        <v>33549</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>801.47</v>
+        <v>434.52</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1"/>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>26490</v>
+        <v>23924</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>1951.49</v>
+        <v>1119.2</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>28086</v>
+        <v>22276</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>327.94</v>
+        <v>1503.6</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I366" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>26243</v>
+        <v>21320</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>1674.62</v>
+        <v>4259.31</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>28288</v>
+        <v>21321</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>317.18</v>
+        <v>460.03</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I368" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>23927</v>
+        <v>26668</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>1120.45</v>
+        <v>373.22</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>23664</v>
+        <v>33380</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>2736.38</v>
+        <v>313.25</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>24415</v>
+        <v>34997</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>312.26</v>
+        <v>343.68</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I371" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>33619</v>
+        <v>29485</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>346.3</v>
+        <v>609.5</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I372" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>23882</v>
+        <v>27866</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>864.64</v>
+        <v>1916.64</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>27473</v>
+        <v>28318</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>319.42</v>
+        <v>472.56</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>26879</v>
+        <v>33949</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>702.02</v>
+        <v>797.89</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>26880</v>
+        <v>28084</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>728.45</v>
+        <v>477.93</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I376" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>26881</v>
+        <v>33550</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>990.53</v>
+        <v>525.8099999999999</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I377" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>23109</v>
+        <v>23925</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>2242.69</v>
+        <v>2069.69</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I378" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>26951</v>
+        <v>29399</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>865.98</v>
+        <v>2238.84</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="1"/>
+      <c r="H379" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I379" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>32123</v>
+        <v>26248</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>930.05</v>
+        <v>1926.04</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="1"/>
+      <c r="H380" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I380" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>28624</v>
+        <v>21322</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>1506.18</v>
+        <v>5491.72</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="1"/>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I381" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>23110</v>
+        <v>21323</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>2433.54</v>
+        <v>528.95</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="1"/>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I382" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>28625</v>
+        <v>22425</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>1777.22</v>
+        <v>590.25</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I383" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>30379</v>
+        <v>30553</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>1166.59</v>
+        <v>639.03</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I384" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>24832</v>
+        <v>34998</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>6361.6</v>
+        <v>406.78</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H385" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I385" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>30380</v>
+        <v>23926</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>4843.78</v>
+        <v>620.24</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I386" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>29494</v>
+        <v>24941</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D387" s="1"/>
+        <v>397</v>
+      </c>
+      <c r="D387" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>1568</v>
+        <v>2938.73</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="1"/>
+      <c r="H387" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I387" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>25124</v>
+        <v>34966</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>688.13</v>
+        <v>1396.2</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H388" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I388" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>30656</v>
+        <v>25512</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>596.74</v>
+        <v>3199.18</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H389" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I389" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>25378</v>
+        <v>23853</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>800.58</v>
+        <v>2792.4</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="1"/>
+      <c r="H390" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I390" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>25513</v>
+        <v>22148</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>516.99</v>
+        <v>11411.25</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H391" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>33721</v>
+        <v>23230</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>715.9</v>
+        <v>673.9400000000001</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="1"/>
+      <c r="H392" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I392" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>27474</v>
+        <v>29324</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>515.2</v>
+        <v>4654</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H393" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I393" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>28512</v>
+        <v>26074</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>2146.82</v>
+        <v>1478.99</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I394" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>24685</v>
+        <v>29326</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>13886.21</v>
+        <v>6801.55</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="1"/>
+      <c r="H395" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I395" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>30381</v>
+        <v>26433</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>7865.09</v>
+        <v>671.25</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H396" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I396" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>25605</v>
+        <v>30560</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>1026.82</v>
+        <v>466.74</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H397" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I397" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>28479</v>
+        <v>24709</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>1257.98</v>
+        <v>800.58</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="1"/>
+      <c r="H398" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I398" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>30655</v>
+        <v>26490</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F399" s="1">
-        <v>828.8</v>
+        <v>1949.31</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H399" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I399" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>25394</v>
+        <v>28086</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>795.65</v>
+        <v>327.57</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="1"/>
+      <c r="H400" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I400" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>25514</v>
+        <v>26243</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>620.48</v>
+        <v>1672.76</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H401" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I401" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>29933</v>
+        <v>28288</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>1182.72</v>
+        <v>316.83</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="1"/>
+      <c r="H402" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I402" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>28513</v>
+        <v>23927</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>2684.86</v>
+        <v>1119.2</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="1"/>
+      <c r="H403" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I403" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>21805</v>
+        <v>23664</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>669.76</v>
+        <v>2733.33</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="1"/>
+      <c r="H404" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I404" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>23706</v>
+        <v>24415</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>1339.97</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>314.59</v>
+      </c>
+      <c r="G405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I405" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>21806</v>
+        <v>33619</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
         <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>229.82</v>
+        <v>345.92</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="1"/>
+      <c r="H406" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I406" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>26527</v>
+        <v>23882</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>1003.07</v>
+        <v>863.6799999999999</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I407" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>21970</v>
+        <v>27473</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>282.69</v>
+        <v>319.07</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="1"/>
-      <c r="I408" s="1" t="s">
+      <c r="H408" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I408" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>28291</v>
+        <v>34995</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>817.15</v>
+        <v>331.6</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H409" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I409" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>32049</v>
+        <v>34996</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>510.72</v>
+        <v>366.5</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="1"/>
+      <c r="H410" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I410" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>26284</v>
+        <v>26879</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>284.93</v>
+        <v>701.23</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I411" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>21717</v>
+        <v>26880</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>322.56</v>
+        <v>727.64</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="1"/>
-      <c r="I412" s="1" t="s">
+      <c r="H412" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I412" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>21394</v>
+        <v>26881</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>1185.86</v>
+        <v>989.42</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="1"/>
+      <c r="H413" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I413" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>21121</v>
+        <v>34969</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>564.48</v>
+        <v>692.73</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="1"/>
+      <c r="H414" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I414" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>15964</v>
+        <v>34970</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>1283.97</v>
+        <v>867.26</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="1"/>
+      <c r="H415" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I415" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>16430</v>
+        <v>23109</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>209.66</v>
+        <v>2240.19</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="1"/>
+      <c r="H416" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I416" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>14445</v>
+        <v>26951</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>5992.45</v>
+        <v>865.02</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I417" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>33950</v>
+        <v>32123</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>647.36</v>
+        <v>929.01</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I418" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>19099</v>
+        <v>28624</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>381.25</v>
-[...4 lines deleted...]
-      <c r="H419" s="1"/>
+        <v>1504.5</v>
+      </c>
+      <c r="G419" s="1"/>
+      <c r="H419" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I419" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>33951</v>
+        <v>23110</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>766.53</v>
+        <v>2430.82</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I420" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>15836</v>
+        <v>28625</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>8273.66</v>
+        <v>1775.23</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I421" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>28292</v>
+        <v>30379</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>481.15</v>
+        <v>1165.29</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I422" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>29327</v>
+        <v>24832</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>818.5</v>
+        <v>6354.5</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I423" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>15965</v>
+        <v>30380</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>2257.92</v>
+        <v>4838.37</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I424" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>20474</v>
+        <v>25124</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>535.36</v>
+        <v>687.36</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H425" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I425" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>16427</v>
+        <v>30656</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>247.3</v>
+        <v>596.0700000000001</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="1"/>
+      <c r="H426" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I426" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>19100</v>
+        <v>25378</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>581.95</v>
+        <v>799.6799999999999</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="1"/>
+      <c r="H427" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I427" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>26857</v>
+        <v>25513</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>1908.93</v>
+        <v>563.4</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H428" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>22906</v>
+        <v>33721</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>5674.37</v>
+        <v>715.11</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1"/>
+      <c r="H429" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I429" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>18638</v>
+        <v>27474</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>11235.84</v>
+        <v>514.63</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H430" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I430" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>21488</v>
+        <v>35001</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>913.92</v>
+        <v>553.11</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="1"/>
+      <c r="H431" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I431" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>22852</v>
+        <v>28512</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>846.72</v>
+        <v>2144.42</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="1"/>
+      <c r="H432" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I432" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>18639</v>
+        <v>24685</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>323.9</v>
+        <v>13870.71</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="1"/>
+      <c r="H433" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I433" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>20476</v>
+        <v>30381</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>1712.26</v>
+        <v>7856.31</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="1"/>
+      <c r="H434" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I434" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>22909</v>
+        <v>25605</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>6955.65</v>
+        <v>1025.67</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H435" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I435" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>26949</v>
+        <v>28479</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>4605.89</v>
+        <v>1256.58</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="1"/>
+      <c r="H436" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I436" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>21489</v>
+        <v>30655</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>1075.2</v>
+        <v>827.88</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H437" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I437" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>22853</v>
+        <v>25394</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>2177.28</v>
+        <v>794.76</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="1"/>
+      <c r="H438" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I438" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>18640</v>
+        <v>25514</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>564.48</v>
+        <v>743.75</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="1"/>
+      <c r="H439" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I439" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>33952</v>
+        <v>35002</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>475.33</v>
+        <v>814.9</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H440" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I440" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>21703</v>
+        <v>28513</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>917.0599999999999</v>
-[...4 lines deleted...]
-      <c r="H441" s="1"/>
+        <v>2681.87</v>
+      </c>
+      <c r="G441" s="1"/>
+      <c r="H441" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I441" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>18438</v>
+        <v>21805</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>325.25</v>
+        <v>669.01</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="1"/>
-      <c r="I442" s="1" t="s">
+      <c r="H442" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I442" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>18277</v>
+        <v>23706</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F443" s="1">
-        <v>355.71</v>
-[...2 lines deleted...]
-      <c r="H443" s="1"/>
+        <v>1338.47</v>
+      </c>
+      <c r="G443" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H443" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I443" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>33620</v>
+        <v>21806</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>352.13</v>
+        <v>223.3</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H444" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="I444" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>21385</v>
+        <v>26527</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>860.16</v>
+        <v>1001.95</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="1"/>
+      <c r="H445" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I445" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>18434</v>
+        <v>34992</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>454.27</v>
+        <v>494.04</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="1"/>
+      <c r="H446" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I446" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>17317</v>
+        <v>21970</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>4634.11</v>
+        <v>282.37</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I447" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>18040</v>
+        <v>28291</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>1422.85</v>
-[...4 lines deleted...]
-      <c r="H448" s="1"/>
+        <v>816.24</v>
+      </c>
+      <c r="G448" s="1"/>
+      <c r="H448" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I448" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>19101</v>
+        <v>32049</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>306.43</v>
+        <v>510.15</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="1"/>
+      <c r="H449" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I449" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>33521</v>
+        <v>26284</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>274.18</v>
+        <v>284.61</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="1"/>
+      <c r="H450" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I450" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>18081</v>
+        <v>21717</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F451" s="1">
-        <v>220.42</v>
+        <v>322.2</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="1"/>
+      <c r="H451" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I451" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>25095</v>
+        <v>21394</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>643.78</v>
+        <v>1184.53</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="1"/>
+      <c r="H452" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I452" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>20303</v>
+        <v>21121</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F453" s="1">
-        <v>5504.58</v>
+        <v>563.85</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="1"/>
+      <c r="H453" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I453" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>33953</v>
+        <v>15964</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F454" s="1">
-        <v>486.98</v>
+        <v>1282.54</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="1"/>
+      <c r="H454" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I454" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>22907</v>
+        <v>16430</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>1569.79</v>
+        <v>187.95</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I455" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>21454</v>
+        <v>14445</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>4606.34</v>
+        <v>5985.76</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="1"/>
+      <c r="H456" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I456" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>18278</v>
+        <v>33950</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>466.37</v>
+        <v>646.64</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="1"/>
+      <c r="H457" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I457" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>18641</v>
+        <v>19099</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>311.81</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>380.82</v>
+      </c>
+      <c r="G458" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H458" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I458" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>22761</v>
+        <v>33951</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>336</v>
+        <v>765.67</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H459" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I459" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>27555</v>
+        <v>15836</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
         <v>1</v>
       </c>
       <c r="F460" s="1">
-        <v>540.74</v>
+        <v>8264.43</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="1"/>
+      <c r="H460" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I460" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>22054</v>
+        <v>26807</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
         <v>1</v>
       </c>
       <c r="F461" s="1">
-        <v>3763.2</v>
+        <v>223.75</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H461" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I461" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>20925</v>
+        <v>28292</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
         <v>10</v>
       </c>
       <c r="F462" s="1">
-        <v>530.88</v>
+        <v>480.62</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="1"/>
-      <c r="I462" s="1" t="s">
+      <c r="H462" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I462" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>21684</v>
+        <v>29327</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>3640.45</v>
+        <v>817.58</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="1"/>
+      <c r="H463" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I463" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>23928</v>
+        <v>15965</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F464" s="1">
-        <v>1088.64</v>
+        <v>2255.4</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="1"/>
+      <c r="H464" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I464" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>26244</v>
+        <v>20474</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F465" s="1">
-        <v>3022.66</v>
+        <v>534.76</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="1"/>
+      <c r="H465" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I465" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>21685</v>
+        <v>16427</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>6272</v>
+        <v>247.02</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H466" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I466" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>24172</v>
+        <v>19100</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>12152</v>
+        <v>581.3</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="1"/>
+      <c r="H467" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I467" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>21491</v>
+        <v>26857</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>1483.78</v>
+        <v>1906.8</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="1"/>
+      <c r="H468" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I468" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>22055</v>
+        <v>22906</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>4300.8</v>
+        <v>5668.04</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="1"/>
+      <c r="H469" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I469" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>23193</v>
+        <v>18638</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>609.73</v>
+        <v>11223.3</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H470" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I470" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>29328</v>
+        <v>21488</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>1</v>
       </c>
       <c r="F471" s="1">
-        <v>3511.42</v>
+        <v>912.9</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H471" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I471" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>30657</v>
+        <v>22852</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>2274.5</v>
+        <v>845.78</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="1"/>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I472" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>29091</v>
+        <v>18639</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>642.4299999999999</v>
+        <v>323.54</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="1"/>
+      <c r="H473" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I473" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>26531</v>
+        <v>34964</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>2311.68</v>
+        <v>1104.88</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="1"/>
+      <c r="H474" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I474" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>28087</v>
+        <v>20476</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F475" s="1">
-        <v>537.6</v>
+        <v>1710.35</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="1"/>
+      <c r="H475" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I475" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>25155</v>
+        <v>22909</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F476" s="1">
-        <v>940.8</v>
+        <v>6947.89</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="1"/>
+      <c r="H476" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I476" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>33621</v>
+        <v>26949</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>575.23</v>
+        <v>4600.75</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="1"/>
+      <c r="H477" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I477" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>30658</v>
+        <v>21489</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>3451.39</v>
+        <v>1074</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="1"/>
+      <c r="H478" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I478" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>31234</v>
+        <v>22853</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>1502.59</v>
+        <v>2174.85</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="1"/>
+      <c r="H479" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I479" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>30207</v>
+        <v>18640</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>1372.67</v>
+        <v>563.85</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H480" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I480" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>21199</v>
+        <v>34965</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>14784</v>
+        <v>1396.2</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="1"/>
+      <c r="H481" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I481" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>26525</v>
+        <v>33952</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>554.1799999999999</v>
+        <v>474.8</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="1"/>
+      <c r="H482" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I482" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>30606</v>
+        <v>21703</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F483" s="1">
-        <v>878.53</v>
-[...2 lines deleted...]
-      <c r="H483" s="1"/>
+        <v>916.03</v>
+      </c>
+      <c r="G483" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H483" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I483" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>20006</v>
+        <v>18438</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F484" s="1">
-        <v>1494.08</v>
+        <v>324.89</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H484" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I484" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>26841</v>
+        <v>18277</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F485" s="1">
-        <v>2672.77</v>
+        <v>355.32</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="1"/>
+      <c r="H485" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I485" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>29340</v>
+        <v>33620</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F486" s="1">
-        <v>1830.98</v>
+        <v>351.74</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="1"/>
+      <c r="H486" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I486" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>8183</v>
+        <v>21385</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>3671.36</v>
+        <v>859.2</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="1"/>
+      <c r="H487" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I487" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>18085</v>
+        <v>18434</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F488" s="1">
-        <v>857.47</v>
+        <v>453.77</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H488" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I488" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>18251</v>
+        <v>17317</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F489" s="1">
-        <v>2480.13</v>
+        <v>4628.94</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="1"/>
+      <c r="H489" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I489" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>8184</v>
+        <v>18040</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F490" s="1">
-        <v>3212.61</v>
-[...2 lines deleted...]
-      <c r="H490" s="1"/>
+        <v>1421.26</v>
+      </c>
+      <c r="G490" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H490" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I490" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>18086</v>
+        <v>19101</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>645.12</v>
+        <v>306.09</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="1"/>
+      <c r="H491" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I491" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>26729</v>
+        <v>33521</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>1069.82</v>
+        <v>273.87</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="1"/>
+      <c r="H492" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I492" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>5342</v>
+        <v>18081</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F493" s="1">
-        <v>1889.66</v>
+        <v>220.17</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H493" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I493" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>2411</v>
+        <v>25095</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>6272</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="1"/>
+      <c r="H494" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I494" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>18087</v>
+        <v>34993</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D495" s="1">
         <v>8443999090</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>176.06</v>
+        <v>291.32</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H495" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I495" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>10835</v>
+        <v>20303</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>1145.98</v>
+        <v>5498.43</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="1"/>
+      <c r="H496" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I496" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>3068</v>
+        <v>33953</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>4731.33</v>
+        <v>486.43</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="1"/>
+      <c r="H497" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I497" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>12098</v>
+        <v>22907</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F498" s="1">
-        <v>378.11</v>
+        <v>1568.04</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="1"/>
+      <c r="H498" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I498" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>15575</v>
+        <v>21454</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D499" s="1">
         <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>126.34</v>
+        <v>4601.2</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H499" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I499" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>30859</v>
+        <v>18278</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="D500" s="1"/>
+        <v>511</v>
+      </c>
+      <c r="D500" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E500" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F500" s="1">
-        <v>192.64</v>
+        <v>465.85</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="1"/>
+      <c r="H500" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I500" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>21734</v>
+        <v>18641</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>298.82</v>
+        <v>311.46</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="1"/>
+      <c r="H501" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I501" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>29482</v>
+        <v>34994</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>336</v>
+        <v>308.78</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="1"/>
+      <c r="H502" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I502" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>33001</v>
+        <v>22761</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D503" s="1">
         <v>8443999090</v>
       </c>
       <c r="E503" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F503" s="1">
-        <v>129.92</v>
+        <v>335.63</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="1"/>
+      <c r="H503" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I503" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>21704</v>
+        <v>27555</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>786.24</v>
-[...4 lines deleted...]
-      <c r="H504" s="1"/>
+        <v>540.13</v>
+      </c>
+      <c r="G504" s="1"/>
+      <c r="H504" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I504" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>17113</v>
+        <v>22054</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="D505" s="1">
         <v>8443999090</v>
       </c>
       <c r="E505" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>287.62</v>
+        <v>3759</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="1"/>
+      <c r="H505" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I505" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>33003</v>
+        <v>20925</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F506" s="1">
-        <v>129.92</v>
+        <v>558.48</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="1"/>
+      <c r="H506" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I506" s="1" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>21386</v>
+        <v>23928</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>830.14</v>
+        <v>1087.43</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="1"/>
+      <c r="H507" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I507" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>18435</v>
+        <v>26244</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>481.15</v>
+        <v>3019.28</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="1"/>
+      <c r="H508" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I508" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>14299</v>
+        <v>21685</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F509" s="1">
-        <v>268.8</v>
+        <v>6265</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H509" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I509" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>21689</v>
+        <v>24172</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>328.38</v>
+        <v>12138.44</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="1"/>
+      <c r="H510" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I510" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>22034</v>
+        <v>21491</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>534.91</v>
+        <v>1482.12</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="1"/>
+      <c r="H511" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I511" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>27867</v>
+        <v>35003</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>446.21</v>
+        <v>581.3</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="1"/>
+      <c r="H512" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I512" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>9440</v>
+        <v>22055</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D513" s="1">
         <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>6231.68</v>
+        <v>1687.08</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="1"/>
+      <c r="H513" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I513" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>11050</v>
+        <v>23193</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1211.39</v>
+        <v>609.05</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H514" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I514" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>29341</v>
+        <v>29328</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>680.0599999999999</v>
+        <v>3339.25</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="1"/>
+      <c r="H515" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I515" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>2412</v>
+        <v>35004</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>4790.02</v>
+        <v>1047.15</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="1"/>
+      <c r="H516" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I516" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>16336</v>
+        <v>30657</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>91.39</v>
+        <v>2271.96</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="1"/>
+      <c r="H517" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I517" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>22011</v>
+        <v>29091</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>1120.45</v>
+        <v>641.72</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="1"/>
+      <c r="H518" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I518" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>22910</v>
+        <v>26531</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>1598.91</v>
+        <v>2309.1</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="1"/>
+      <c r="H519" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I519" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>26662</v>
+        <v>28087</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>1066.69</v>
+        <v>537</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="1"/>
+      <c r="H520" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I520" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>18094</v>
+        <v>25155</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>90.94</v>
+        <v>939.75</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="1"/>
+      <c r="H521" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I521" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>7196</v>
+        <v>33621</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>967.6799999999999</v>
+        <v>574.59</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="1"/>
+      <c r="H522" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I522" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>2997</v>
+        <v>30658</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>4681.6</v>
+        <v>3447.54</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="1"/>
+      <c r="H523" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I523" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>18095</v>
+        <v>31234</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>108.42</v>
+        <v>1500.92</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="1"/>
+      <c r="H524" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I524" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>13457</v>
+        <v>30207</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>2553.6</v>
+        <v>1371.14</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="1"/>
+      <c r="H525" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I525" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>29342</v>
+        <v>21199</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>1830.98</v>
+        <v>14767.5</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="1"/>
+      <c r="H526" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I526" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>5083</v>
+        <v>26525</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>8288</v>
+        <v>553.5599999999999</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="1"/>
+      <c r="H527" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I527" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>15547</v>
+        <v>30606</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>716.8</v>
+        <v>877.55</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="1"/>
+      <c r="H528" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I528" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>24272</v>
+        <v>20006</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="D529" s="1"/>
+        <v>540</v>
+      </c>
+      <c r="D529" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>470.4</v>
+        <v>1492.41</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="1"/>
-[...1 lines deleted...]
-        <v>82</v>
+      <c r="H529" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I529" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>19089</v>
+        <v>26841</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>1344</v>
+        <v>2669.79</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="1"/>
+      <c r="H530" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I530" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>17504</v>
+        <v>10021</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F531" s="1">
-        <v>3212.61</v>
+        <v>576.38</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="1"/>
+      <c r="H531" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I531" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>29343</v>
+        <v>29340</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>2049.6</v>
+        <v>1828.93</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="1"/>
+      <c r="H532" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I532" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>15607</v>
+        <v>8183</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
         <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>661.25</v>
+        <v>3667.26</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="1"/>
+      <c r="H533" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I533" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>5084</v>
+        <v>18085</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
         <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>14044.8</v>
+        <v>856.52</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="1"/>
+      <c r="H534" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I534" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>22074</v>
+        <v>18251</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F535" s="1">
-        <v>2702.78</v>
+        <v>2477.36</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="1"/>
+      <c r="H535" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I535" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>19090</v>
+        <v>8184</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>1505.28</v>
+        <v>3209.02</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="1"/>
+      <c r="H536" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I536" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>18096</v>
+        <v>18086</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
         <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>667.97</v>
+        <v>644.4</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="1"/>
+      <c r="H537" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I537" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>28289</v>
+        <v>26729</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>556.42</v>
+        <v>1068.63</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="1"/>
+      <c r="H538" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I538" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>25883</v>
+        <v>5342</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F539" s="1">
-        <v>653.63</v>
+        <v>1887.56</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="1"/>
+      <c r="H539" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I539" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>33622</v>
+        <v>2411</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>561.79</v>
+        <v>6265</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="1"/>
+      <c r="H540" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I540" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>11908</v>
+        <v>18087</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F541" s="1">
-        <v>1411.2</v>
-[...4 lines deleted...]
-      <c r="H541" s="1"/>
+        <v>175.87</v>
+      </c>
+      <c r="G541" s="1"/>
+      <c r="H541" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I541" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>4598</v>
+        <v>10835</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F542" s="1">
-        <v>5952.58</v>
+        <v>1144.71</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="1"/>
+      <c r="H542" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I542" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>15703</v>
+        <v>3068</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>134.4</v>
+        <v>4726.05</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="1"/>
+      <c r="H543" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I543" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>21686</v>
+        <v>12098</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>1280.83</v>
-[...4 lines deleted...]
-      <c r="H544" s="1"/>
+        <v>377.69</v>
+      </c>
+      <c r="G544" s="1"/>
+      <c r="H544" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I544" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>21733</v>
+        <v>15575</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F545" s="1">
-        <v>510.72</v>
+        <v>126.2</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H545" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I545" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>33623</v>
+        <v>21734</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F546" s="1">
-        <v>488.32</v>
+        <v>298.48</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H546" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I546" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>30820</v>
+        <v>29482</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>430.08</v>
+        <v>335.63</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="1"/>
+      <c r="H547" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I547" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>33936</v>
+        <v>33001</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>815.36</v>
+        <v>129.78</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H548" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I548" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>14022</v>
+        <v>21704</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F549" s="1">
-        <v>2006.59</v>
-[...2 lines deleted...]
-      <c r="H549" s="1"/>
+        <v>785.36</v>
+      </c>
+      <c r="G549" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H549" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I549" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>6015</v>
+        <v>17113</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F550" s="1">
-        <v>2234.62</v>
+        <v>287.3</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="1"/>
+      <c r="H550" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I550" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>17707</v>
+        <v>21386</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
         <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>236.54</v>
+        <v>829.22</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="1"/>
+      <c r="H551" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I551" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>5448</v>
+        <v>18435</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F552" s="1">
-        <v>8624</v>
+        <v>480.62</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="1"/>
+      <c r="H552" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I552" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>8350</v>
+        <v>14299</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>2298.69</v>
+        <v>268.5</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H553" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I553" s="1" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>19088</v>
+        <v>21689</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>962.3</v>
+        <v>328.02</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="1"/>
+      <c r="H554" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I554" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>4741</v>
+        <v>34962</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>5600</v>
+        <v>291.32</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H555" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I555" s="1" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>15706</v>
+        <v>22034</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>139.78</v>
+        <v>534.3200000000001</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="1"/>
+      <c r="H556" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I556" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>29421</v>
+        <v>27867</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>1473.47</v>
+        <v>445.71</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="1"/>
+      <c r="H557" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I557" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>15707</v>
+        <v>9440</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>164.86</v>
+        <v>6224.73</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="1"/>
+      <c r="H558" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I558" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>15743</v>
+        <v>11050</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F559" s="1">
-        <v>4113.54</v>
+        <v>1210.04</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="1"/>
+      <c r="H559" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I559" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>19091</v>
+        <v>29341</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>1451.52</v>
+        <v>679.3099999999999</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="1"/>
+      <c r="H560" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I560" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>26605</v>
+        <v>2412</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>2385.15</v>
+        <v>4784.67</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="1"/>
+      <c r="H561" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I561" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>7518</v>
+        <v>16336</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>10063.87</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="1"/>
+      <c r="H562" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I562" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>16716</v>
+        <v>22011</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>430.08</v>
+        <v>1119.2</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="1"/>
+      <c r="H563" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I563" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>7274</v>
+        <v>22910</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F564" s="1">
-        <v>6652.8</v>
+        <v>1597.13</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="1"/>
+      <c r="H564" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I564" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>16312</v>
+        <v>26662</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>196.22</v>
+        <v>1065.5</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="1"/>
+      <c r="H565" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I565" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>11909</v>
+        <v>18094</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>2344.38</v>
+        <v>90.84</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="1"/>
+      <c r="H566" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I566" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>15694</v>
+        <v>7196</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>1002.62</v>
+        <v>966.6</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="1"/>
+      <c r="H567" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I567" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>19858</v>
+        <v>2997</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>645.12</v>
+        <v>4676.38</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="1"/>
+      <c r="H568" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I568" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>7275</v>
+        <v>18095</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>10819.2</v>
+        <v>108.3</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="1"/>
+      <c r="H569" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I569" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>15705</v>
+        <v>13457</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>231.17</v>
+        <v>2550.75</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H570" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I570" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>29422</v>
+        <v>29342</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>1526.78</v>
+        <v>1828.93</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="1"/>
+      <c r="H571" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I571" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>25884</v>
+        <v>5083</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>749.5</v>
+        <v>8278.75</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="1"/>
+      <c r="H572" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I572" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>15704</v>
+        <v>15547</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>143.81</v>
+        <v>716</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="1"/>
+      <c r="H573" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I573" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>7276</v>
+        <v>24272</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>587</v>
-[...3 lines deleted...]
-      </c>
+        <v>585</v>
+      </c>
+      <c r="D574" s="1"/>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>5272.96</v>
+        <v>469.88</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H574" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I574" s="1" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>28290</v>
+        <v>19089</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>446.21</v>
+        <v>1342.5</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="1"/>
+      <c r="H575" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I575" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>10931</v>
+        <v>17504</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>1590.4</v>
+        <v>3209.02</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="1"/>
+      <c r="H576" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I576" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>24412</v>
+        <v>29343</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>687.23</v>
+        <v>2047.31</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="1"/>
+      <c r="H577" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I577" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>25885</v>
+        <v>15607</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>730.24</v>
-[...4 lines deleted...]
-      <c r="H578" s="1"/>
+        <v>660.51</v>
+      </c>
+      <c r="G578" s="1"/>
+      <c r="H578" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I578" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>17001</v>
+        <v>5084</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
         <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>179.2</v>
+        <v>14029.13</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="1"/>
+      <c r="H579" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I579" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>28304</v>
+        <v>22074</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>653.63</v>
+        <v>2699.77</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="1"/>
+      <c r="H580" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I580" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>14532</v>
+        <v>19090</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>2075.14</v>
+        <v>1503.6</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="1"/>
+      <c r="H581" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I581" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>7277</v>
+        <v>18096</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>11036.48</v>
+        <v>667.22</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="1"/>
+      <c r="H582" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I582" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>20907</v>
+        <v>28289</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
         <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>743.6799999999999</v>
+        <v>555.8</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="1"/>
+      <c r="H583" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I583" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>15827</v>
+        <v>25883</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F584" s="1">
-        <v>3489.02</v>
+        <v>652.9</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="1"/>
+      <c r="H584" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I584" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>29423</v>
+        <v>33622</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
         <v>1</v>
       </c>
       <c r="F585" s="1">
-        <v>2869.44</v>
+        <v>561.17</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="1"/>
+      <c r="H585" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I585" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>9693</v>
+        <v>11908</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F586" s="1">
-        <v>10595.2</v>
-[...2 lines deleted...]
-      <c r="H586" s="1"/>
+        <v>1409.63</v>
+      </c>
+      <c r="G586" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H586" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I586" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>20354</v>
+        <v>4598</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
         <v>1</v>
       </c>
       <c r="F587" s="1">
-        <v>291.65</v>
+        <v>5945.93</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H587" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I587" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>18048</v>
+        <v>15703</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
         <v>1</v>
       </c>
       <c r="F588" s="1">
-        <v>476.22</v>
+        <v>134.25</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="1"/>
+      <c r="H588" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I588" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>27864</v>
+        <v>21686</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F589" s="1">
-        <v>299.26</v>
-[...2 lines deleted...]
-      <c r="H589" s="1"/>
+        <v>1279.4</v>
+      </c>
+      <c r="G589" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H589" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I589" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>28316</v>
+        <v>21733</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F590" s="1">
-        <v>209.66</v>
+        <v>510.15</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="1"/>
+      <c r="H590" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I590" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>26139</v>
+        <v>33623</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>224</v>
+        <v>487.78</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H591" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I591" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>25886</v>
+        <v>30820</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>373.63</v>
+        <v>429.6</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="1"/>
+      <c r="H592" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I592" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>26532</v>
+        <v>34963</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>218.62</v>
+        <v>462.72</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="1"/>
+      <c r="H593" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I593" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>33917</v>
+        <v>33936</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>166.66</v>
+        <v>814.45</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H594" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I594" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>29487</v>
+        <v>14022</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>289.41</v>
+        <v>2004.35</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="1"/>
+      <c r="H595" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I595" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>33896</v>
+        <v>6015</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>252.22</v>
+        <v>2232.13</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="1"/>
+      <c r="H596" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I596" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>24911</v>
+        <v>17707</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>763.84</v>
+        <v>236.28</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="1"/>
+      <c r="H597" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I597" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>25887</v>
+        <v>5448</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D598" s="1">
         <v>8443999090</v>
       </c>
       <c r="E598" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>849.41</v>
+        <v>8614.379999999999</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="1"/>
+      <c r="H598" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I598" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>24912</v>
+        <v>8350</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D599" s="1">
         <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>1221.25</v>
+        <v>2296.12</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="1"/>
+      <c r="H599" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I599" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>28532</v>
+        <v>19088</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="D600" s="1">
         <v>8443999090</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>484.29</v>
+        <v>961.23</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="1"/>
+      <c r="H600" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I600" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>28530</v>
+        <v>4741</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D601" s="1">
         <v>8443999090</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>484.29</v>
+        <v>5593.75</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="1"/>
+      <c r="H601" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I601" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>32909</v>
+        <v>15706</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="D602" s="1">
         <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>1047.87</v>
+        <v>139.62</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="1"/>
+      <c r="H602" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I602" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>33840</v>
+        <v>29421</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D603" s="1">
         <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>257.6</v>
+        <v>1471.83</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="1"/>
+      <c r="H603" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I603" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>34409</v>
+        <v>15707</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="D604" s="1">
         <v>8443999090</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>403.2</v>
+        <v>164.68</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="1"/>
+      <c r="H604" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I604" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>32908</v>
+        <v>15743</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="D605" s="1">
         <v>8443999090</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>735.62</v>
+        <v>4108.95</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="1"/>
+      <c r="H605" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I605" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>33841</v>
+        <v>19091</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>336</v>
+        <v>1449.9</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="1"/>
+      <c r="H606" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I606" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>34410</v>
+        <v>26605</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>494.59</v>
+        <v>2382.49</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="1"/>
+      <c r="H607" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I607" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>24157</v>
+        <v>7518</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>284.93</v>
+        <v>10052.64</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="1"/>
+      <c r="H608" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I608" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>26002</v>
+        <v>16716</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>287.62</v>
+        <v>429.6</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="1"/>
+      <c r="H609" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I609" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>26878</v>
+        <v>7274</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>553.73</v>
+        <v>6645.38</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="1"/>
+      <c r="H610" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I610" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>26236</v>
+        <v>16312</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D611" s="1">
         <v>8443999090</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>429.63</v>
+        <v>196.01</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="1"/>
+      <c r="H611" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I611" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>22329</v>
+        <v>11909</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D612" s="1">
         <v>8443999090</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>241.92</v>
+        <v>2341.77</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H612" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I612" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
+        <v>15694</v>
+      </c>
+      <c r="C613" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D613" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E613" s="1">
+        <v>1</v>
+      </c>
+      <c r="F613" s="1">
+        <v>1001.51</v>
+      </c>
+      <c r="G613" s="1"/>
+      <c r="H613" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I613" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" outlineLevel="2">
+      <c r="A614" s="1"/>
+      <c r="B614" s="1">
+        <v>19858</v>
+      </c>
+      <c r="C614" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="D614" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E614" s="1">
+        <v>1</v>
+      </c>
+      <c r="F614" s="1">
+        <v>644.4</v>
+      </c>
+      <c r="G614" s="1"/>
+      <c r="H614" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I614" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" outlineLevel="2">
+      <c r="A615" s="1"/>
+      <c r="B615" s="1">
+        <v>7275</v>
+      </c>
+      <c r="C615" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D615" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E615" s="1">
+        <v>1</v>
+      </c>
+      <c r="F615" s="1">
+        <v>10807.13</v>
+      </c>
+      <c r="G615" s="1"/>
+      <c r="H615" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I615" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" outlineLevel="2">
+      <c r="A616" s="1"/>
+      <c r="B616" s="1">
+        <v>15705</v>
+      </c>
+      <c r="C616" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="D616" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E616" s="1">
+        <v>1</v>
+      </c>
+      <c r="F616" s="1">
+        <v>230.91</v>
+      </c>
+      <c r="G616" s="1"/>
+      <c r="H616" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I616" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" outlineLevel="2">
+      <c r="A617" s="1"/>
+      <c r="B617" s="1">
+        <v>29422</v>
+      </c>
+      <c r="C617" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D617" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E617" s="1">
+        <v>1</v>
+      </c>
+      <c r="F617" s="1">
+        <v>1525.08</v>
+      </c>
+      <c r="G617" s="1"/>
+      <c r="H617" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I617" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" outlineLevel="2">
+      <c r="A618" s="1"/>
+      <c r="B618" s="1">
+        <v>25884</v>
+      </c>
+      <c r="C618" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="D618" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E618" s="1">
+        <v>10</v>
+      </c>
+      <c r="F618" s="1">
+        <v>748.67</v>
+      </c>
+      <c r="G618" s="1"/>
+      <c r="H618" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I618" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" outlineLevel="2">
+      <c r="A619" s="1"/>
+      <c r="B619" s="1">
+        <v>15704</v>
+      </c>
+      <c r="C619" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D619" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E619" s="1">
+        <v>30</v>
+      </c>
+      <c r="F619" s="1">
+        <v>152.6</v>
+      </c>
+      <c r="G619" s="1"/>
+      <c r="H619" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I619" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" outlineLevel="2">
+      <c r="A620" s="1"/>
+      <c r="B620" s="1">
+        <v>7276</v>
+      </c>
+      <c r="C620" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="D620" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E620" s="1">
+        <v>1</v>
+      </c>
+      <c r="F620" s="1">
+        <v>5267.08</v>
+      </c>
+      <c r="G620" s="1"/>
+      <c r="H620" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I620" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" outlineLevel="2">
+      <c r="A621" s="1"/>
+      <c r="B621" s="1">
+        <v>28290</v>
+      </c>
+      <c r="C621" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D621" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E621" s="1">
+        <v>10</v>
+      </c>
+      <c r="F621" s="1">
+        <v>445.71</v>
+      </c>
+      <c r="G621" s="1"/>
+      <c r="H621" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I621" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" outlineLevel="2">
+      <c r="A622" s="1"/>
+      <c r="B622" s="1">
+        <v>10931</v>
+      </c>
+      <c r="C622" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="D622" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E622" s="1">
+        <v>10</v>
+      </c>
+      <c r="F622" s="1">
+        <v>1588.63</v>
+      </c>
+      <c r="G622" s="1"/>
+      <c r="H622" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I622" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" outlineLevel="2">
+      <c r="A623" s="1"/>
+      <c r="B623" s="1">
+        <v>24412</v>
+      </c>
+      <c r="C623" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="D623" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E623" s="1">
+        <v>1</v>
+      </c>
+      <c r="F623" s="1">
+        <v>686.47</v>
+      </c>
+      <c r="G623" s="1"/>
+      <c r="H623" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I623" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" outlineLevel="2">
+      <c r="A624" s="1"/>
+      <c r="B624" s="1">
+        <v>25885</v>
+      </c>
+      <c r="C624" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D624" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E624" s="1">
+        <v>10</v>
+      </c>
+      <c r="F624" s="1">
+        <v>729.4299999999999</v>
+      </c>
+      <c r="G624" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H624" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I624" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" outlineLevel="2">
+      <c r="A625" s="1"/>
+      <c r="B625" s="1">
+        <v>17001</v>
+      </c>
+      <c r="C625" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D625" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E625" s="1">
+        <v>1</v>
+      </c>
+      <c r="F625" s="1">
+        <v>179</v>
+      </c>
+      <c r="G625" s="1"/>
+      <c r="H625" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I625" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" outlineLevel="2">
+      <c r="A626" s="1"/>
+      <c r="B626" s="1">
+        <v>28304</v>
+      </c>
+      <c r="C626" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D626" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E626" s="1">
+        <v>10</v>
+      </c>
+      <c r="F626" s="1">
+        <v>652.9</v>
+      </c>
+      <c r="G626" s="1"/>
+      <c r="H626" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I626" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" outlineLevel="2">
+      <c r="A627" s="1"/>
+      <c r="B627" s="1">
+        <v>14532</v>
+      </c>
+      <c r="C627" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D627" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E627" s="1">
+        <v>5</v>
+      </c>
+      <c r="F627" s="1">
+        <v>2072.82</v>
+      </c>
+      <c r="G627" s="1"/>
+      <c r="H627" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I627" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" outlineLevel="2">
+      <c r="A628" s="1"/>
+      <c r="B628" s="1">
+        <v>7277</v>
+      </c>
+      <c r="C628" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D628" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E628" s="1">
+        <v>1</v>
+      </c>
+      <c r="F628" s="1">
+        <v>11024.16</v>
+      </c>
+      <c r="G628" s="1"/>
+      <c r="H628" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I628" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" outlineLevel="2">
+      <c r="A629" s="1"/>
+      <c r="B629" s="1">
+        <v>20907</v>
+      </c>
+      <c r="C629" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D629" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E629" s="1">
+        <v>1</v>
+      </c>
+      <c r="F629" s="1">
+        <v>742.85</v>
+      </c>
+      <c r="G629" s="1"/>
+      <c r="H629" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I629" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9" outlineLevel="2">
+      <c r="A630" s="1"/>
+      <c r="B630" s="1">
+        <v>15827</v>
+      </c>
+      <c r="C630" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="D630" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E630" s="1">
+        <v>2</v>
+      </c>
+      <c r="F630" s="1">
+        <v>3485.13</v>
+      </c>
+      <c r="G630" s="1"/>
+      <c r="H630" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I630" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" outlineLevel="2">
+      <c r="A631" s="1"/>
+      <c r="B631" s="1">
+        <v>29423</v>
+      </c>
+      <c r="C631" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D631" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E631" s="1">
+        <v>1</v>
+      </c>
+      <c r="F631" s="1">
+        <v>2866.24</v>
+      </c>
+      <c r="G631" s="1"/>
+      <c r="H631" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I631" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9" outlineLevel="2">
+      <c r="A632" s="1"/>
+      <c r="B632" s="1">
+        <v>9693</v>
+      </c>
+      <c r="C632" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="D632" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E632" s="1">
+        <v>1</v>
+      </c>
+      <c r="F632" s="1">
+        <v>10583.38</v>
+      </c>
+      <c r="G632" s="1"/>
+      <c r="H632" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I632" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9" outlineLevel="2">
+      <c r="A633" s="1"/>
+      <c r="B633" s="1">
+        <v>20354</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D633" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E633" s="1">
+        <v>1</v>
+      </c>
+      <c r="F633" s="1">
+        <v>291.32</v>
+      </c>
+      <c r="G633" s="1"/>
+      <c r="H633" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I633" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9" outlineLevel="2">
+      <c r="A634" s="1"/>
+      <c r="B634" s="1">
+        <v>18048</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D634" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E634" s="1">
+        <v>1</v>
+      </c>
+      <c r="F634" s="1">
+        <v>475.69</v>
+      </c>
+      <c r="G634" s="1"/>
+      <c r="H634" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I634" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9" outlineLevel="2">
+      <c r="A635" s="1"/>
+      <c r="B635" s="1">
+        <v>27864</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="D635" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E635" s="1">
+        <v>1</v>
+      </c>
+      <c r="F635" s="1">
+        <v>298.93</v>
+      </c>
+      <c r="G635" s="1"/>
+      <c r="H635" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I635" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9" outlineLevel="2">
+      <c r="A636" s="1"/>
+      <c r="B636" s="1">
+        <v>28316</v>
+      </c>
+      <c r="C636" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="D636" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E636" s="1">
+        <v>1</v>
+      </c>
+      <c r="F636" s="1">
+        <v>209.43</v>
+      </c>
+      <c r="G636" s="1"/>
+      <c r="H636" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I636" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9" outlineLevel="2">
+      <c r="A637" s="1"/>
+      <c r="B637" s="1">
+        <v>26139</v>
+      </c>
+      <c r="C637" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D637" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E637" s="1">
+        <v>1</v>
+      </c>
+      <c r="F637" s="1">
+        <v>223.75</v>
+      </c>
+      <c r="G637" s="1"/>
+      <c r="H637" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I637" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9" outlineLevel="2">
+      <c r="A638" s="1"/>
+      <c r="B638" s="1">
+        <v>25886</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="D638" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E638" s="1">
+        <v>10</v>
+      </c>
+      <c r="F638" s="1">
+        <v>373.22</v>
+      </c>
+      <c r="G638" s="1"/>
+      <c r="H638" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I638" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9" outlineLevel="2">
+      <c r="A639" s="1"/>
+      <c r="B639" s="1">
+        <v>26532</v>
+      </c>
+      <c r="C639" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D639" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E639" s="1">
+        <v>10</v>
+      </c>
+      <c r="F639" s="1">
+        <v>218.38</v>
+      </c>
+      <c r="G639" s="1"/>
+      <c r="H639" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I639" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9" outlineLevel="2">
+      <c r="A640" s="1"/>
+      <c r="B640" s="1">
+        <v>33917</v>
+      </c>
+      <c r="C640" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D640" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E640" s="1">
+        <v>1</v>
+      </c>
+      <c r="F640" s="1">
+        <v>166.47</v>
+      </c>
+      <c r="G640" s="1"/>
+      <c r="H640" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I640" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9" outlineLevel="2">
+      <c r="A641" s="1"/>
+      <c r="B641" s="1">
+        <v>29487</v>
+      </c>
+      <c r="C641" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D641" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E641" s="1">
+        <v>1</v>
+      </c>
+      <c r="F641" s="1">
+        <v>289.09</v>
+      </c>
+      <c r="G641" s="1"/>
+      <c r="H641" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I641" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9" outlineLevel="2">
+      <c r="A642" s="1"/>
+      <c r="B642" s="1">
+        <v>33896</v>
+      </c>
+      <c r="C642" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="D642" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E642" s="1">
+        <v>1</v>
+      </c>
+      <c r="F642" s="1">
+        <v>251.94</v>
+      </c>
+      <c r="G642" s="1"/>
+      <c r="H642" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I642" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9" outlineLevel="2">
+      <c r="A643" s="1"/>
+      <c r="B643" s="1">
+        <v>24911</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D643" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E643" s="1">
+        <v>1</v>
+      </c>
+      <c r="F643" s="1">
+        <v>762.99</v>
+      </c>
+      <c r="G643" s="1"/>
+      <c r="H643" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I643" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" outlineLevel="2">
+      <c r="A644" s="1"/>
+      <c r="B644" s="1">
+        <v>35008</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D644" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E644" s="1">
+        <v>1</v>
+      </c>
+      <c r="F644" s="1">
+        <v>221.51</v>
+      </c>
+      <c r="G644" s="1"/>
+      <c r="H644" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I644" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" outlineLevel="2">
+      <c r="A645" s="1"/>
+      <c r="B645" s="1">
+        <v>25887</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D645" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E645" s="1">
+        <v>10</v>
+      </c>
+      <c r="F645" s="1">
+        <v>848.46</v>
+      </c>
+      <c r="G645" s="1"/>
+      <c r="H645" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I645" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9" outlineLevel="2">
+      <c r="A646" s="1"/>
+      <c r="B646" s="1">
+        <v>24912</v>
+      </c>
+      <c r="C646" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="D646" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E646" s="1">
+        <v>1</v>
+      </c>
+      <c r="F646" s="1">
+        <v>1219.89</v>
+      </c>
+      <c r="G646" s="1"/>
+      <c r="H646" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I646" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9" outlineLevel="2">
+      <c r="A647" s="1"/>
+      <c r="B647" s="1">
+        <v>28532</v>
+      </c>
+      <c r="C647" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D647" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E647" s="1">
+        <v>1</v>
+      </c>
+      <c r="F647" s="1">
+        <v>483.75</v>
+      </c>
+      <c r="G647" s="1"/>
+      <c r="H647" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I647" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9" outlineLevel="2">
+      <c r="A648" s="1"/>
+      <c r="B648" s="1">
+        <v>28530</v>
+      </c>
+      <c r="C648" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="D648" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E648" s="1">
+        <v>1</v>
+      </c>
+      <c r="F648" s="1">
+        <v>483.75</v>
+      </c>
+      <c r="G648" s="1"/>
+      <c r="H648" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I648" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9" outlineLevel="2">
+      <c r="A649" s="1"/>
+      <c r="B649" s="1">
+        <v>32909</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D649" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E649" s="1">
+        <v>1</v>
+      </c>
+      <c r="F649" s="1">
+        <v>1046.7</v>
+      </c>
+      <c r="G649" s="1"/>
+      <c r="H649" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I649" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9" outlineLevel="2">
+      <c r="A650" s="1"/>
+      <c r="B650" s="1">
+        <v>33840</v>
+      </c>
+      <c r="C650" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="D650" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E650" s="1">
+        <v>1</v>
+      </c>
+      <c r="F650" s="1">
+        <v>257.31</v>
+      </c>
+      <c r="G650" s="1"/>
+      <c r="H650" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I650" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9" outlineLevel="2">
+      <c r="A651" s="1"/>
+      <c r="B651" s="1">
+        <v>34409</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D651" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E651" s="1">
+        <v>1</v>
+      </c>
+      <c r="F651" s="1">
+        <v>402.75</v>
+      </c>
+      <c r="G651" s="1"/>
+      <c r="H651" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I651" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9" outlineLevel="2">
+      <c r="A652" s="1"/>
+      <c r="B652" s="1">
+        <v>32908</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D652" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E652" s="1">
+        <v>1</v>
+      </c>
+      <c r="F652" s="1">
+        <v>734.8</v>
+      </c>
+      <c r="G652" s="1"/>
+      <c r="H652" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I652" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9" outlineLevel="2">
+      <c r="A653" s="1"/>
+      <c r="B653" s="1">
+        <v>33841</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D653" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E653" s="1">
+        <v>1</v>
+      </c>
+      <c r="F653" s="1">
+        <v>335.63</v>
+      </c>
+      <c r="G653" s="1"/>
+      <c r="H653" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I653" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9" outlineLevel="2">
+      <c r="A654" s="1"/>
+      <c r="B654" s="1">
+        <v>34410</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D654" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E654" s="1">
+        <v>1</v>
+      </c>
+      <c r="F654" s="1">
+        <v>494.04</v>
+      </c>
+      <c r="G654" s="1"/>
+      <c r="H654" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I654" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" outlineLevel="2">
+      <c r="A655" s="1"/>
+      <c r="B655" s="1">
+        <v>24157</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D655" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E655" s="1">
+        <v>1</v>
+      </c>
+      <c r="F655" s="1">
+        <v>284.61</v>
+      </c>
+      <c r="G655" s="1"/>
+      <c r="H655" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I655" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9" outlineLevel="2">
+      <c r="A656" s="1"/>
+      <c r="B656" s="1">
+        <v>26002</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="D656" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E656" s="1">
+        <v>15</v>
+      </c>
+      <c r="F656" s="1">
+        <v>264.03</v>
+      </c>
+      <c r="G656" s="1"/>
+      <c r="H656" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I656" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9" outlineLevel="2">
+      <c r="A657" s="1"/>
+      <c r="B657" s="1">
+        <v>26878</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="D657" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E657" s="1">
+        <v>1</v>
+      </c>
+      <c r="F657" s="1">
+        <v>553.11</v>
+      </c>
+      <c r="G657" s="1"/>
+      <c r="H657" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I657" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" outlineLevel="2">
+      <c r="A658" s="1"/>
+      <c r="B658" s="1">
+        <v>26236</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="D658" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E658" s="1">
+        <v>1</v>
+      </c>
+      <c r="F658" s="1">
+        <v>429.15</v>
+      </c>
+      <c r="G658" s="1"/>
+      <c r="H658" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I658" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" outlineLevel="2">
+      <c r="A659" s="1"/>
+      <c r="B659" s="1">
+        <v>22329</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D659" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E659" s="1">
+        <v>1</v>
+      </c>
+      <c r="F659" s="1">
+        <v>241.65</v>
+      </c>
+      <c r="G659" s="1"/>
+      <c r="H659" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I659" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" outlineLevel="2">
+      <c r="A660" s="1"/>
+      <c r="B660" s="1">
+        <v>35007</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="D660" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E660" s="1">
+        <v>1</v>
+      </c>
+      <c r="F660" s="1">
+        <v>232.25</v>
+      </c>
+      <c r="G660" s="1"/>
+      <c r="H660" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I660" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" outlineLevel="2">
+      <c r="A661" s="1"/>
+      <c r="B661" s="1">
         <v>20908</v>
       </c>
-      <c r="C613" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I614" s="1"/>
+      <c r="C661" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="D661" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E661" s="1">
+        <v>1</v>
+      </c>
+      <c r="F661" s="1">
+        <v>1298.2</v>
+      </c>
+      <c r="G661" s="1"/>
+      <c r="H661" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I661" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9">
+      <c r="A662" s="1"/>
+      <c r="B662" s="1"/>
+      <c r="C662" s="1"/>
+      <c r="D662" s="1"/>
+      <c r="E662" s="1"/>
+      <c r="F662" s="1"/>
+      <c r="G662" s="1"/>
+      <c r="H662" s="1"/>
+      <c r="I662" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>