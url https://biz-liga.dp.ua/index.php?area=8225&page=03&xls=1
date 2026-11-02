--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -640,2378 +640,2378 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser 107a /HP Laser 107w с Wi-Fi/HP Laser 135a/HP Laser 135w с Wi-Fi/HP Laser 137fnw с Wi-Fi. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP Laser 107a /HP Laser 107w с Wi-Fi/HP Laser 135a/HP Laser 135w с Wi-Fi/HP Laser 137fnw с Wi-Fi. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP Laser 107/MFP135/137, W1106A/106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209, M234; Canon LBP-122, MF-275, MF-272. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209, M234</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209, M234; Canon LBP-122, MF-275, MF-272. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M212/M236; 1150 сторінок А4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360A  136A 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360A  136A 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  1 150 стор ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  1 150 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M211/212/236/W1360A/136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209/211/233/234/236, W1360A/136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1360X  136X 
 Сумісні пристрої: HP LJ M211, HP LJ M212, HP LJ M236</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 сторінок А4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M209/211/233/234/236, W1360X/136X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 3002/3102, W1390A/139A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 3002/3102, W1390X/139X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M110, M111, M139e-M142e, MFP M140. Ресурс  стор.  950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M110, M111, M139e-M142e, MFP M140. Ресурс  стор.  950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet M110, M111, M139e-M142e, MFP M140 Starter. Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet M110, M111, M139e-M142e, MFP M140 Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M110/M140, W1420A/142A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet M109, M110, M111, M139, M140, M142. 950 сторінок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M110/M140, W1420X/142X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1700 стор А4@5%  HP LJ Pro 3003/3103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 3003/3103 series  1 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 3003/3103, W1450A/145A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3800 стор А4@5%  HP LJ Pro 3003/3103</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 3003/3103, W1450X/145X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, MFP M634, MFP M635, MFP M636  10 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1470A  147A 
 Сумісні пристрої: HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636. Ресурс  стор.  10500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W1470A  147A 
 Сумісні пристрої: HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636. Ресурс  стор.  10500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M610/M611/M612/M634/M635/M636  10 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636  10 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, M634, M635, M636; Canon LBP-361, LBP-362. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M611/612/610/M634/635/636, W1470A/147A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, M634, M635, M636; Canon LBP-361, LBP-362. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M611/612/610/M634/635/636, W1470X/147X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M610, M611, M612, M634, M635, M636; Canon LBP-361, LBP-362. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4001, Pro 4002, Pro 4101, Pro 4102. Ресурс  стор.   2900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4002/4102, W1490A/149A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet Pro 4001, Pro 4002, Pro 4101, Pro 4102; Canon MF-461, MF-463, MF-465, LBP-243, LBP-246.  HP W1480A 148A / 149A  Canon 070  . Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4002/4102, W1490X/149X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа HP LaserJet Pro 4001, Pro 4002, Pro 4101, Pro 4102; Canon MF-461, MF-463, MF-465, LBP-243, LBP-246.  W1480X 148X / 149X / W1020X  Canon 070H  . Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w Black  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M111a/111w/141a/141w  975 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M111/MFP M141/W1500A/150A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M111/M141, W1500A/150A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M111/M141, W1500X/150X, non-counting chip - чип не отображает ресурс! 2000 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4003, 4103; Ресурс друку: 3050 сторінок;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  3 050 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003/MFP 4103/W1510A/151A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  3 050 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003/4103, W1510A/151A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Pro 4003, 4103; Ресурс друку: 9700 сторінок;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  9700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  9 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro 4003, HP LJ Pro 4103  9700 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003/MFP 4103/W1510X/151X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M4003/4103  9 700 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4003/4103, W1510X/151X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C115" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408DN/432FDN  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408, MFP 432 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408DN/432FDN  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser 408, MFP 432 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M440/M442/M443  7 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M438/440/442/443, W1335A/335A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M442/M443 Black  7400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M442/M443 Black  7400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M440/M442/M443  13 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M438/440/442/443, W1335X/335X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M438/M442/M443 Black  13700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 4L/4P/4ML/4MP  EP-P / M2045G-A . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M148dw / M118dw / M148fdw.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5P/5MP/6P/6МР; Canon  EP-V   4000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5P/6P. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/3100/3150; Canon LBP-460  EP-A   2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L/6L/3100/3150; Canon LBP-460  EPA . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5L/6L/3100/3150/Canon MultiPASS L60/L90/FAX-L200/220/240/250/280/290/295/300/350/360, C3906A/FX-3</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5Si/8000; Canon LBP-2460  EPW ; Lexmark Optra N; QMS 2425  15000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/1100A/3200; Canon LBP-8x0/1120  EP-22   2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/1100A/3200; Canon LBP-8x0/1120  EP22   2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/A,3200; Canon LBP-8x0,1120  EP22 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/3220/Canon Laser Shot LBP-1120/800/810, C4092A/EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/3200/3220/Canon Laser Shot LBP-1120/800/810, C4092A/EP-22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/ 1100A/ 3200; CANON LBP-800/ 810, Laser Shot LBP1120  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G139" authorId="0">
+    <comment ref="G140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/1100A/3200; CANON LBP-800/LBP-810, Laser Shot LBP1120  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1100/1100A/3200; CANON LBP-800/810, Laser Shot LBP1120  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/2200 Series  5000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200, C4096A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/2200 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/ 4050 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4000/4050 Series; Canon EP-52  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/4050 Series; CANON LBP1760  EP-52   10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4000/ 4050 Series; CANON LBP1760  EP-52   10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100 Series  10000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100 Series  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150, Mopier 320  20000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 8100/8150, Mopier 320  20000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3310/ 3320/ 3330/ 3380 Series; CANON Laser Shot LBP1210  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  HP LJ C7115A/CANON EP-25. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/ 1005/ 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G159" authorId="0">
+    <comment ref="G160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1000/1005/1200/1220/3300/3330/3380 Series; CANON Laser Shot LBP1210  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1200/1220/1000/1005/1150/1300/3300, C7115A/Q2613A/Q2624A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: EP-25, C7115A, Q2613A, Q2624A
 Сумісні пристрої: Canon LBP-1210, HP LJ 1000, HP LJ 1005W, HP LJ 1200, HP LJ 1220, HP LJ 3300, HP LJ 3310, HP LJ 3320, HP LJ 3330, HP LJ 3380, HP LJ 1300, HP LJ 1150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1200/ 1220/ 3300/ 3330/ 3380 Series; CANON Laser Shot LBP1210  3500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 1200/1220/3300/3310/3320/3330/3380 Series; CANON Laser Shot LBP1210  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380; Canon LBP-1210  3500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1200/1220/3300/3330/3380 Series; Canon Laser Shot LBP1210  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 4100 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet 4100 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 4100  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 9000/9040/9050, M9040mfp/M9050mfp Series  30000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 9000/9040/9050 series  30000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet 9000/9040/9050 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CB435A HP LaserJet P1005/1006 CANON 912/712/312 Canon LBP3018/3108/3050/3150/3010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/1006; Canon i-SENSYS LBP3010/B/3100  1500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G177" authorId="0">
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P1005/P1006/P1009, Canon 712 LBP 3010/3100. CB435A 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G179" authorId="0">
+    <comment ref="G180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/ 1006; CANON i-SENSYS LBP3010/ B/ 3100  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР LJ P1005/P1006/P1009, Canon 712 LBP 3010/3100. CB435A. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008, P1505/M1120/1522, P1566/P1606/M1536, P1102/1106/1108/M1132/1136/1137/1212/1213/1214/1217, Canon i-Sensys MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, LBP3010/3100/3150/3250/6000/6020/6030/MF3010, CB435A/CB436A/CE278A/CE285A/Canon 728/Canon 725</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A
 Сумісні пристрої	Canon LBP-3010, Canon LBP-3100, Canon LBP-3250, Canon F-158200, Canon LBP-6000, Canon LBP-6020, Canon LBP-6030, Canon MF-3010, HP LJ P1000, HP LJ P1002, HP LJ P1003, HP LJ P1004, HP LJ P1005, HP LJ P1006, HP LJ P1007, HP LJ P1008, HP LJ P1009, HP LJ M1120, HP LJ M1522, HP LJ P1500, HP LJ P1505, HP LJ P1100, HP LJ P1101, HP LJ P1102, HP LJ P1103, HP LJ P1104, HP LJ P1106, HP LJ P1108, HP LJ P1109, HP LJ Pro M1130, HP LJ Pro M1132, HP LJ Pro M1136, HP LJ Pro M1137, HP LJ Pro M1210, HP LJ Pro M1212, HP LJ Pro M1213, HP LJ Pro M1214, HP LJ Pro M1216, HP LJ Pro M1217. Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="G185" authorId="0">
+    <comment ref="G186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A. HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010. Ресурс  стор.  2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A, CB436A, CE285A, 712 1870B002 , 713 1871B002  , 725 3484B002 , универсальный! Ресурс 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">712  1870B002 , 713  1871B002  , 725  3484B002 , CB435A, CB436A, CE285A. HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010. Ресурс  стор.  2000</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A/CB436A/CE285A/Canon 712/Canon 713/Canon 725, универсальный!</t>
         </r>
       </text>
     </comment>
     <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1102/1505/M 1120/1132/1212/1522/Canon LBP- 3010/3250/6000/MF3010, CB435A/CB436A/CE285A/Canon 712/Canon 713/Canon 725, универсальный!</t>
         </r>
       </text>
     </comment>
     <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3816,7266 +3816,7144 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS MF4410/4430/4450/4550/4570/4580/HP LJ 1566/1606, Canon 728/CE278A</t>
         </r>
       </text>
     </comment>
     <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon i-SENSYS MF4410/4430/4450/4550/4570/4580/HP LJ 1566/1606, Canon 728/CE278A</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin  для LJ P1566/1606DN/Canon i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin  для LJ P1566/1606DN/Canon i-SENSYS MF4410/4430/4450/4550d/4570dn/4580dn. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Два картриджі: LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn, i-SENSYS LBP6200  2100 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1566/ 1606, M1536 Series, i-SENSYS MF4410/ 4430/ 4450/ 4550d/ 4570dn/ 4580dn  2100 стор</t>
+          <t xml:space="preserve">HP LJ P1560/1566/P1606/M1530/M1536/Canon LBP6200/6230/D520/550/Fax L150/170/410/MF4410/4412/4420/4430/4450/4452/4550/4570/4580/4712/4720/4730/4750/4580/4750/4780/4820/4830/4870/4890, CE278A/3500B002/Canon 728</t>
         </r>
       </text>
     </comment>
     <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1560/1566/P1606/M1530/M1536/Canon LBP6200/6230/D520/550/Fax L150/170/410/MF4410/4412/4420/4430/4450/4452/4550/4570/4580/4712/4720/4730/4750/4580/4750/4780/4820/4830/4870/4890, CE278A/3500B002/Canon 728</t>
+          <t xml:space="preserve">2*2100 стр@5%  A4  для LaserJet P1566/1606DN, LaserJet M1536dnf</t>
         </r>
       </text>
     </comment>
     <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2*2100 стр@5%  A4  для LaserJet P1566/1606DN, LaserJet M1536dnf</t>
+          <t xml:space="preserve">1000 стр@5%  A4  для LaserJet P1566/1606DN, LaserJet M1536dnf</t>
         </r>
       </text>
     </comment>
     <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1000 стр@5%  A4  для LaserJet P1566/1606DN, LaserJet M1536dnf</t>
+          <t xml:space="preserve">1600 стр@5%  A4  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1600 стр@5%  A4  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">1600 стр@5%  A4  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000</t>
         </r>
       </text>
     </comment>
     <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1600 стр@5%  A4  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000</t>
+          <t xml:space="preserve">Пустой стартовий картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой стартовий картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725.</t>
         </r>
       </text>
     </comment>
     <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725.</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin  для серии LJ P1102/1102w/M1132/M1212nf black/Canon LBP-6000  HP LJ CE285A/CANON 725. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ P1102/M1132/1212/Canon LBP-6000/MF3010, CE285A/Canon 725/3484B002</t>
         </r>
       </text>
     </comment>
     <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1102/M1132/1212/Canon LBP-6000/MF3010, CE285A/Canon 725/3484B002</t>
+          <t xml:space="preserve">LaserJet P1102/ 1102w, M1132/ 1212nf; CANON i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1102/M1132/1212/Canon LBP-6000/MF3010, CE285A/Canon 725/3484B002</t>
+          <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1102/ 1102w, M1132/ 1212nf; CANON i-SENSYS LBP6000/ 6020, MF3010  1600 стор ; відновлений з ОЕМ корпусу</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">Два картриджі: LaserJet P1102/ 1102w, M1132/ 1212nf, i-SENSYS LBP6000/ 6020, MF3010  1600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджі: LaserJet P1102/ 1102w, M1132/ 1212nf, i-SENSYS LBP6000/ 6020, MF3010  1600 стор</t>
+          <t xml:space="preserve">HP LJ P1102/1106/1108/M1132/1136/1137/1210/1212/1213/1214/1217/1218/Canon i-Sensys LBP6000/6018/6020/6030/MF3010, CE285A/3484B002/Canon 725</t>
         </r>
       </text>
     </comment>
     <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P1102/P1102w, M1132/M1212nf; Canon i-SENSYS LBP6000/LBP6020/LBP6030, MF3010  1 600 стор</t>
+          <t xml:space="preserve">Canon I-SENSYS LBP 3010, 6000, 6018, 6000B, 6020, 6020B Canon I-SENSYS MF 3010 I-SENSYS LBP 6030 HP LASERJET M1217NFW, HP LASERJET M1132, HP LASERJET P1102, P1102W, , 1102, 1132, M1132 HP LASERJET PRO M M1212NF, M1214NFH, 1217NFW для Картриджей: HP 85A Black CE285A, HP 85A Double CE285AF, HP 85A Black CE285L, HP 85A Double CE285AD, HP CE285A/Canon CRG925 Canon CRG 125 / 325 / 725 / 925 1600 копий</t>
         </r>
       </text>
     </comment>
     <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P1102/1106/1108/M1132/1136/1137/1210/1212/1213/1214/1217/1218/Canon i-Sensys LBP6000/6018/6020/6030/MF3010, CE285A/3484B002/Canon 725</t>
+          <t xml:space="preserve">Canon F-158200, Canon LBP-6000, Canon LBP-6020, Canon LBP-6030, Canon MF-3010, HP LJ P1100, HP LJ P1101, HP LJ P1102, HP LJ P1103, HP LJ P1104, HP LJ P1106, HP LJ P1108, HP LJ P1109, HP LJ Pro M1130, HP LJ Pro M1132, HP LJ Pro M1136, HP LJ Pro M1137, HP LJ Pro M1210, HP LJ Pro M1212, HP LJ Pro M1213, HP LJ Pro M1214, HP LJ Pro M1216, HP LJ Pro M121. Ресурс 2k</t>
         </r>
       </text>
     </comment>
     <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon I-SENSYS LBP 3010, 6000, 6018, 6000B, 6020, 6020B Canon I-SENSYS MF 3010 I-SENSYS LBP 6030 HP LASERJET M1217NFW, HP LASERJET M1132, HP LASERJET P1102, P1102W, , 1102, 1132, M1132 HP LASERJET PRO M M1212NF, M1214NFH, 1217NFW для Картриджей: HP 85A Black CE285A, HP 85A Double CE285AF, HP 85A Black CE285L, HP 85A Double CE285AD, HP CE285A/Canon CRG925 Canon CRG 125 / 325 / 725 / 925 1600 копий</t>
+          <t xml:space="preserve">2x1600 стор@5%  A4  для сериї LJ P1102/1102w/M1132/M1212nf/M1214nfh чорний</t>
         </r>
       </text>
     </comment>
     <comment ref="C259" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/M4555h/4555f/4555fskm MFP. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555, M602/ 603 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/ M4555h/4555f/4555fskm MFP</t>
         </r>
       </text>
     </comment>
+    <comment ref="C262" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M4555, M601/M602/M603 Series  10 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C263" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">~10000 стор@5%  A4  для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C264" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/ M4555h/4555f/4555fskm MFP</t>
         </r>
       </text>
     </comment>
+    <comment ref="C265" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C266" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ Enterprise 600 M601/602/603/M4555/P4014/4015/4515, CE390A/CC364A, 10K</t>
         </r>
       </text>
     </comment>
     <comment ref="C268" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/M4555h/4555f/4555fskm MFP. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M4555, M602/ 603 Series  24000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer M601n/601dn/602n/602dn/602x/603n/
 603dn/ M4555h/4555f/4555fskm MFP CE390X, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
+    <comment ref="C271" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M4555, M602/M603 Series  24 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C272" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">24000 стр@5%  A4  для серии LJ Enterprise 600 602dn/602n/602x/603dn/603n/603xh/M4555/M4555f/M4555fskm/M4555h MFP</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M4555, M602/M603 Series  24 000 стр</t>
+          <t xml:space="preserve">для серии LJ Enterprise 600 602dn/602n/602x/603dn/603n/603xh/M4555/M4555f/M4555fskm/M4555h MFP. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">24000 стр@5%  A4  для серии LJ Enterprise 600 602dn/602n/602x/603dn/603n/603xh/M4555/M4555f/M4555fskm/M4555h MFP</t>
+          <t xml:space="preserve">для серии LJ Enterprise для серії LJ Enterprise M4555/M4555f/M4555fskm/M4555h/ M601dn/601n/602dn/602n/602x/603dn/603n/603xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C275" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laserjet Enterprise 600Printer/602n/602dn/
 602x/603n/603dn/M4555h/4555f/
 4555fskm MFP</t>
         </r>
       </text>
     </comment>
+    <comment ref="C276" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">719  3479B002  , CE505A, CF280A. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C277" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">аналог HP CE505A  05A /CF280A  80A , Canon 719/720 может заменить картридж Canon 719 3479B002  , Canon 720 2617B002  , HP CE505A, HP CF280X. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">719  3479B002  , CE505A, CF280A. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
+          <t xml:space="preserve">2300 стр А4@5% для принтеров HP LaserJet P2035/P2055d/P2055dn</t>
         </r>
       </text>
     </comment>
     <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">аналог HP CE505A  05A /CF280A  80A , Canon 719/720 может заменить картридж Canon 719 3479B002  , Canon 720 2617B002  , HP CE505A, HP CF280X. Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2030, HP LJ P2035, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс 2300 стор.</t>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G279" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2300 стр А4@5% для принтеров HP LaserJet P2035/P2055d/P2055dn</t>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2035/ 2055 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="G281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор ; відновлений з ОЕМ корпусу</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">Два картриджі: LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджі: LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
+          <t xml:space="preserve">HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505A/CANON 719. Картридж відновлений з ОЕМ корпусу з тонером. Проведена заміна фотобарабана або леза очищення і інших деталей.</t>
         </r>
       </text>
     </comment>
     <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  2300 стор</t>
+          <t xml:space="preserve">Пустой  Empty Virgin  для принтеров HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505A/CANON 719. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C287" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	719H  3480B002  , 720 2617B002  , CE505X, CF280X
 Сумісні пристрої	Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, Canon MF-6640, Canon MF-6680, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стор.  
 6500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог HP CE505X  05X /CF280X  80X , Canon 719H идеально подходит для принтера Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стр.  6900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	719H  3480B002  , CE505X, CF280X
 Совместимые устройства	Canon LBP-251, Canon LBP-252, Canon LBP-253, Canon LBP-6300, Canon LBP-6310, Canon LBP-6650, Canon LBP-6670, Canon LBP-6680, Canon MF-411, Canon MF-416, Canon MF-418, Canon MF-419, Canon MF-5840, Canon MF-5880, Canon MF-5940, Canon MF-5980, Canon MF-6140, Canon MF-6180, HP LJ P2050, HP LJ P2055, HP LJ Pro M401, HP LJ Pro M425. Ресурс  стр.  6500</t>
         </r>
       </text>
     </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">6500 стр А4@5% для принтеров HP LaserJet P2055/P2055d/P2055dn</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C291" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P2055 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6500 стр А4@5% для принтеров HP LaserJet P2055/P2055d/P2055dn</t>
+          <t xml:space="preserve">Пустий  Empty Virgin ; LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn/ 5940dn. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2055 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий  Empty Virgin ; LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/ 6650dn, MF5840dn/ 5880dn/ 5940dn. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G294" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2035/ 2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/LBP6650dn, MF5840dn/MF5880dn/MF5940dn   6 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/ 6310/ 6650/ 6670/ 6680, MF5840/ 5880/ 5940/ 5980/ 6140/ 6180 Series  6500 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/LBP6310/LBP6650/LBP6670/LBP6680, MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  6 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="G296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300dn/LBP6650dn, MF5840dn/MF5880dn/MF5940dn   6 500 стор</t>
+          <t xml:space="preserve">HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505X/Canon 719H. Картридж відновлений з ОЕМ корпусу з тонером. Проведена заміна фотобарабана або леза очищення і інших деталей.</t>
         </r>
       </text>
     </comment>
     <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2055 Series; CANON i-SENSYS LBP6300/LBP6310/LBP6650/LBP6670/LBP6680, MF5840/MF5880/MF5940/MF5980/MF6140/MF6180 Series  6 500 стр</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">HP LJ ENTERPRISE M712/ M725 / CF214A / 14A/ 10K, Select</t>
         </r>
       </text>
     </comment>
     <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet P2035/P2055d/P2055dn, HP LJ CE505X/Canon 719H. Картридж відновлений з ОЕМ корпусу з тонером. Проведена заміна фотобарабана або леза очищення і інших деталей.</t>
+          <t xml:space="preserve">HP LaserJet M712, HP LaserJet M725, CF214A</t>
         </r>
       </text>
     </comment>
     <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ ENTERPRISE M712/ M725 / CF214A / 14A/ 10K, Select</t>
+          <t xml:space="preserve">LJ M712dn/ M712xh  10 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet M712, HP LaserJet M725, CF214A</t>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise 700 M712/M725 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M712dn/ M712xh  10 000 стор</t>
+          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C304" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C305" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ ENTERPRISE M 712 DN , LJ ENTERPRISE M 712 XH , LJ ENTERPRISE M 725 DN , LJ ENTERPRISE M 725 F , LJ ENTERPRISE M 725 Z , LJ ENTERPRISE M 725 Z+ Ресурс 17,500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M712dn/ M712xh  17500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C308" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214X, увеличенной емкости!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C309" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise 700 M712/M725 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise 700 M712/725/14A, CF214X, увеличенной емкости!</t>
+          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise 700 M712/M725 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор</t>
+          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series 1600 стор. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise 700 M712/M725 Series  17 500 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series 1600 стор. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">HP CF217A  17A   повыш. ресурс  идеально подходит для принтера HP LJ Pro M101, HP LJ Pro M102, HP LJ Pro M129, HP LJ Pro M130. Ресурс  стр.  6000</t>
         </r>
       </text>
     </comment>
     <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C317" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C318" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C319" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1 600 стор</t>
+          <t xml:space="preserve">Два картриджі: LaserJet Pro M102, MFP M130 Series  2 x 1 600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M102, MFP M130 Series  1600 стр</t>
+          <t xml:space="preserve">1600 стр А4@5% HP LJ Pro M102/M130</t>
         </r>
       </text>
     </comment>
     <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджі: LaserJet Pro M102, MFP M130 Series  2 x 1 600 стор</t>
+          <t xml:space="preserve">HP LJ Pro M102/M130/Canon LB P112/113, CF217A/17A/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
     <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1600 стр А4@5% HP LJ Pro M102/M130</t>
+          <t xml:space="preserve">HP LaserJet Pro M102a / M102w / M130a / M130fn / M130fw / M130nw/Canon i-Sensys MF112 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M102/M130/Canon LB P112/113, CF217A/17A/Canon 047/2164C002</t>
+          <t xml:space="preserve">HP LJ Pro M102/103/104/130/131/132/Canon LBP112/113/MF112, CF217A/2164C002/Canon 047</t>
         </r>
       </text>
     </comment>
     <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M102a / M102w / M130a / M130fn / M130fw / M130nw/Canon i-Sensys MF112 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ Pro M102/130/Canon LBP112/113/CF217A/17A/Canon 047/2164C002</t>
         </r>
       </text>
     </comment>
     <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M102/103/104/130/131/132/Canon LBP112/113/MF112, CF217A/2164C002/Canon 047</t>
+          <t xml:space="preserve">LaserJet Pro M104A/M104W</t>
         </r>
       </text>
     </comment>
     <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M102/130/Canon LBP112/113/CF217A/17A/Canon 047/2164C002</t>
+          <t xml:space="preserve">HP CF226A  26A , Canon 052 идеально подходит для принтера Canon LBP-212, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro MFP M426. Ресурс  стор.  3100</t>
         </r>
       </text>
     </comment>
     <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M102/130/Canon LBP112/113/CF217A/17A/Canon 047/2164C002</t>
+          <t xml:space="preserve">HP CF226A  26A , Canon 052 для Canon LBP-212, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro MFP M426. Ресурс  стор.  3100</t>
         </r>
       </text>
     </comment>
     <comment ref="C329" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 052 Bk  2199C002 , CF226A
 Сумісні пристрої: Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426</t>
         </r>
       </text>
     </comment>
+    <comment ref="C330" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro M402, HP LaserJet Pro MFP M426. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C331" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C332" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M402, HP LaserJet Pro MFP M426. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">HP LaserJet Pro M402dn/M402n/402dw/MFP M426dw/426fdn/426fdw  3100 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Два картриджі: LaserJet Pro M402, MFP M426 Series  3100 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C335" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C336" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджі: LaserJet Pro M402, MFP M426 Series  3100 стр</t>
+          <t xml:space="preserve">3100 стр@5%  A4  для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стор</t>
+          <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/Canon 052. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  3100 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">HP LJ Pro M402/426/Canon LBP 212/214/215/MF-421/426/428/429/CF226A/Canon 052/2199C002, Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">3100 стр@5%  A4  для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw</t>
+          <t xml:space="preserve">LJ PRO M 402 D , LJ PRO M 402 DN , LJ PRO M 402 DNE , LJ PRO M 402 DW , LJ PRO M 402 M , LJ PRO M 402 N , LJ PRO M 426 DW , LJ PRO M 426 FDN , LJ PRO M 426 FDW , LJ PRO M 426 M  Equivalent to HP 26A , I-SENSYS LBP 212 DW , I-SENSYS LBP 214 DW , I-SENSYS LBP 215 X , I-SENSYS MF 421 DW , I-SENSYS MF 426 DW , I-SENSYS MF 428 X , I-SENSYS MF 429 X , IMAGECLASS LBP 214 DW  Equivalent to CARTRIDGE 052  3100 pages</t>
         </r>
       </text>
     </comment>
     <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw/Canon 052. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ Pro M402/M426/Canon i-Sensys LBP212/214/215/MF421/424/426/428/429, CF226A/2199C002/Canon 052</t>
         </r>
       </text>
     </comment>
     <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/426/Canon LBP 212/214/215/MF-421/426/428/429/CF226A/Canon 052/2199C002, Black</t>
+          <t xml:space="preserve">для принтера Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426.. Ресурс  стор.  9000</t>
         </r>
       </text>
     </comment>
     <comment ref="C343" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	052H  2200C002 , CF226X
 Сумісні пристрої	Canon LBP-212, Canon LBP-214, Canon LBP-215, Canon MF-421, Canon MF-426, Canon MF-428, Canon MF-429, HP LJ Pro M402, HP LJ Pro M426
 Ресурс  стор.   9000</t>
         </r>
       </text>
     </comment>
+    <comment ref="C344" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9000 стор ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G344" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C345" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C346" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9000 стор ; восстановленный из ОЕМ корпуса</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -5%</t>
+          <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black 9000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стор</t>
+          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black</t>
+          <t xml:space="preserve">9000 стр@5%  A4  для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw</t>
         </r>
       </text>
     </comment>
     <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/426, CF226X, Black 9000 стор.</t>
+          <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Pro M402 / M426, CF226X, Canon LBP-212DW / 214DW / 215X / MF421DW / 426DW / 428X / MF429X/ Canon 052H картридж первопроходный VIRGIN!. . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M402, MFP M426 Series  9 000 стр</t>
+          <t xml:space="preserve">HP LJ Pro M402/426/Canon LBP 212/214/215/MF421/426/428/429, CF226X/Canon 052H/2200C002, Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">9000 стр@5%  A4  для LJ Pro M402d/M402dn/M402n/M426dw/ M426fdn/M426fdw</t>
+          <t xml:space="preserve">HP LJ Pro M402/M426/Canon i-Sensys LBP212/214/215/MF421/424/426/428/429, CF226X/2200C002/Canon 052H</t>
         </r>
       </text>
     </comment>
     <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Pro M402 / M426, CF226X, Canon LBP-212DW / 214DW / 215X / MF421DW / 426DW / 428X / MF429X/ Canon 052H картридж первопроходный VIRGIN!. . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LaserJet Pro M403, HP LaserJet Pro M427, CF228A</t>
         </r>
       </text>
     </comment>
     <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/426/Canon LBP 212/214/215/MF421/426/428/429, CF226X/Canon 052H/2200C002, Black</t>
+          <t xml:space="preserve">HP LJ Pro M403d /M403dn /M403n /M427dw 3k</t>
         </r>
       </text>
     </comment>
     <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M402/M426/Canon i-Sensys LBP212/214/215/MF421/424/426/428/429, CF226X/2200C002/Canon 052H</t>
+          <t xml:space="preserve">HP LaserJet Pro M403, HP LaserJet Pro M427, CF228X</t>
         </r>
       </text>
     </comment>
     <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M403, HP LaserJet Pro M427, CF228A</t>
+          <t xml:space="preserve">HP LJ Pro M403d /M403dn /M403n /M427dw 9.2k</t>
         </r>
       </text>
     </comment>
     <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M403d /M403dn /M403n /M427dw 3k</t>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series 1.6k</t>
         </r>
       </text>
     </comment>
     <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M403, HP LaserJet Pro M427, CF228X</t>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C359" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	051  2168C002 , CF230A
 Сумісні пристрої	Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
+    <comment ref="C360" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C361" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C362" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CF230A  30A , Canon 051 для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227.</t>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1600 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C364" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1600 стр А4@5% HP M203/M227
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C365" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet ProM227fdw / M227SDN / M203dw / M203dn CF230A / Canon 051 / LBP162dw / MF269dw / 267dw / 264dw, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C366" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227/Canon LB P-162/MF264/267/269, CF230A/30A/Canon 051/2168C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C367" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/227/Canon i-Sensys LBP161/162/214/MF260/261/262/263/264/265/266/267/269, CF230A/Canon 051</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet ProM227fdw / M227SDN / M203dw / M203dn CF230A / Canon 051 / LBP162dw / MF269dw / 267dw / 264dw, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ Pro M203/227/Canon LBP162/MF-264/267/269/CF230A/30A/Canon 051/2168C002</t>
         </r>
       </text>
     </comment>
     <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M203/M227/Canon LB P-162/MF264/267/269, CF230A/30A/Canon 051/2168C002</t>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series 3.5k</t>
         </r>
       </text>
     </comment>
     <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M203/M227/Canon LB P-162/MF264/267/269, CF230A/30A/Canon 051/2168C002</t>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  3 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C371" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	051H  2169C002 , CF230X
 Сумісні пристрої	Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
         </r>
       </text>
     </comment>
+    <comment ref="C372" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C373" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C374" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C375" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  1 600 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP CF230X  30X , Canon 051H для Canon LBP-160, Canon LBP-162, Canon MF-260, Canon MF-264, Canon MF-267, Canon MF-269, HP LJ Pro M203, HP LJ Pro M227</t>
+          <t xml:space="preserve">LaserJet Pro M203, MFP M227 Series  3 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C377" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3500 стр А4@5% HP M203/M227
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
+    <comment ref="C378" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M227fdw / M227SDN / M203dw / M203dn; Canon LBP160 / LBP162dw / MF260 / MF269dw / 267dw / 264dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C379" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/M227/Canon LBP-162/MF264/267/269, CF230X/30X/Canon 051H/2169C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C380" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/227/Canon LBP162/MF-26 4/267/269/CF230X/30X/Canon 051 H/2169C002, 3.5K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C381" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M203/227/Canon i-Sensys LBP161/162/214/MF260/261/262/263/264/265/266/267/269, CF230X/Canon 051H</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M227fdw / M227SDN / M203dw / M203dn; Canon LBP160 / LBP162dw / MF260 / MF269dw / 267dw / 264dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet ULTRA M230/M206</t>
         </r>
       </text>
     </comment>
     <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M203/M227/Canon LBP-162/MF264/267/269, CF230X/30X/Canon 051H/2169C002</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A</t>
         </r>
       </text>
     </comment>
     <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M203/227/Canon LBP162/MF-26 4/267/269/CF230X/30X/Canon 051 H/2169C002, 3.5K</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633, CF237A</t>
         </r>
       </text>
     </comment>
     <comment ref="C385" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M203/227/Canon i-Sensys LBP161/162/214/MF260/261/262/263/264/265/266/267/269, CF230X/Canon 051H</t>
+          <t xml:space="preserve">HPLaserJetEnterprise M607n/M607dn /M608n/M608dn/M608x/M609dn/M609x; MFP-M631dn/M631h/M631z/M632h /M632fht/M632z/M633fh 11 000 pages</t>
         </r>
       </text>
     </comment>
     <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet ULTRA M230/M206</t>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A</t>
         </r>
       </text>
     </comment>
     <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A</t>
+          <t xml:space="preserve">HP 37A LJ M607/ M608/ M609/ M631/ M632 Black  11000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/608/609/M631/632/633, CF237A</t>
+          <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Enterprise M607 / 608 / 609CF237A, картридж первопроходный VIRGIN!. . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HPLaserJetEnterprise M607n/M607dn /M608n/M608dn/M608x/M609dn/M609x; MFP-M631dn/M631h/M631z/M632h /M632fht/M632z/M633fh 11 000 pages</t>
+          <t xml:space="preserve">LaserJet Enterprise M607/M608/M609, MFP M631/MFP M632/MFP M633  11 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A</t>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Enterprise M608 / M609CF237X, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP 37A LJ M607/ M608/ M609/ M631/ M632 Black  11000 стр</t>
+          <t xml:space="preserve">LaserJet Enterprise M608/M609, MFP M631/MFP M632/MFP M633  25 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Enterprise M607 / 608 / 609CF237A, картридж первопроходный VIRGIN!. . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Enterprise LaserJet Enterprise M608X, LaserJet Enterprise M609X,LaserJet Enterprise MFP M631dn, LaserJet Enterprise Flow MFP M632z, Enterprise MFP M633, W9004M / Canon Toner T03 картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C393" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C397" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF244A
 Сумісні пристрої: HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29</t>
         </r>
       </text>
     </comment>
+    <comment ref="C394" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C395" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C396" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">аналог HP CF244A  44A  идеально подходит для принтера HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C397" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C399" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">аналог HP CF244A  44A  идеально подходит для принтера HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
+          <t xml:space="preserve">HP LJ Pro M15a / M15w / MFP M28a / MFP M28w  1 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">HP LJ Pro M15a / M15w / MFP M28a / MFP M28w. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стор</t>
+          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
         </r>
       </text>
     </comment>
     <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29</t>
+          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C404" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15a / M15w / MFP M28a / MFP M28w  1 000 стр.</t>
+          <t xml:space="preserve">HP LJ Pro M15/16/28/29/CF244A, Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15a / M15w / MFP M28a / MFP M28w. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ Pro M15/M28, CF244A</t>
         </r>
       </text>
     </comment>
     <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15, HP LJ Pro M16, HP LJ Pro M28, HP LJ Pro M29.</t>
+          <t xml:space="preserve">HP LJ Pro M15/M28, CF244X</t>
         </r>
       </text>
     </comment>
     <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M15/M16, MFP M28/M29  1 000 стр</t>
+          <t xml:space="preserve">HP LaserJet Pro M17a/ M17w; HP LaserJet Pro MFP M30w/30a; 1400 копий</t>
         </r>
       </text>
     </comment>
     <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15/16/28/29/CF244A, Black</t>
+          <t xml:space="preserve">HP Laserjet Pro M15w/15a HP Laserjet Pro MFP M28W/28a/M29w 1000 копий Отличие :GT-HCF244A в основном для Europe, russia, the Middle East и African countries.CF248A в основном для North America, Latin America, Asia-Pacific countries.</t>
         </r>
       </text>
     </comment>
     <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15/M28, CF244A</t>
+          <t xml:space="preserve">HP Laserjet Pro M15w/15a HP Laserjet Pro MFP M28W/28a/M29w 2000 копий Отличие :GT-HCF244A в основном для Europe, russia, the Middle East и African countries.CF248A в основном для North America, Latin America, Asia-Pacific countries.</t>
         </r>
       </text>
     </comment>
     <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M15/M28, CF244X</t>
+          <t xml:space="preserve">HP LJ Enterprise P3015/M521/525/Canon LBP6750/6780/6700/6710/MF512/515/511, CF255A/3481B002/Canon 724</t>
         </r>
       </text>
     </comment>
     <comment ref="C411" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M17a/ M17w; HP LaserJet Pro MFP M30w/30a; 1400 копий</t>
+          <t xml:space="preserve">HP LJ Enterprise P3015/M521/525/Canon LBP6750/6780/6700/6710/MF512/515/511, CF255X/3482B002/Canon 724H</t>
         </r>
       </text>
     </comment>
     <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Laserjet Pro M15w/15a HP Laserjet Pro MFP M28W/28a/M29w 1000 копий Отличие :GT-HCF244A в основном для Europe, russia, the Middle East и African countries.CF248A в основном для North America, Latin America, Asia-Pacific countries.</t>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 7400 сторінок; Розміри упаковки  ШхГхВ : 507 x 222 x 160; Вага: 1.1 кг; Для моделей: 56X LJ M436;</t>
         </r>
       </text>
     </comment>
     <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Laserjet Pro M15w/15a HP Laserjet Pro MFP M28W/28a/M29w 2000 копий Отличие :GT-HCF244A в основном для Europe, russia, the Middle East и African countries.CF248A в основном для North America, Latin America, Asia-Pacific countries.</t>
+          <t xml:space="preserve">HP LJ M433 / M436dn / M436n / M436nda.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C414" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF256A
 Сумісні пристрої: HP LJ M433, HP LJ M436</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M433/M436  7 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 12300 сторінок; Розміри упаковки  ШхГхВ : 507 x 222 x 160; Вага: 1.1 кг; Для моделей: 56X LJ M436;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet MFP M436 Series  12 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF259A
 Сумісні пристрої: HP LJ Pro M304, HP LJ Pro M404, HP LJ Pro M428</t>
         </r>
       </text>
     </comment>
+    <comment ref="C419" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C420" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428  3 000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C421" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A/Canon 057, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C422" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428</t>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057 3009C002</t>
         </r>
       </text>
     </comment>
     <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428  3 000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ Canon 057 3009C002. 3000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A/Canon 057, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Ресурс  стор.  3000. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
     <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
+          <t xml:space="preserve">HP LJ Pro M304/404/MFP M428/CF259A, Black, з чіпом!</t>
         </r>
       </text>
     </comment>
     <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057 3009C002</t>
+          <t xml:space="preserve">HP LJ Pro M404/406/M304/M428/430, CF259A</t>
         </r>
       </text>
     </comment>
     <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ Canon 057 3009C002. 3000 стор.</t>
+          <t xml:space="preserve">LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw  3 000 стор ; картридж з чипом</t>
         </r>
       </text>
     </comment>
     <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Ресурс  стор.  3000. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
+          <t xml:space="preserve">HP LaserJet M404dn M404, M404dw, M404n, M428dw M428, M428fdn, M428fdw. Ресурс друку  при 5% заповненні :	10000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M304/404/MFP M428/CF259A, Black, з чіпом!</t>
+          <t xml:space="preserve">LaserJet Pro M304/M404, MFP M428  10 000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M404/406/M304/M428/430, CF259A</t>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw CF259A/Canon 057H, картридж первопроходный VIRGIN! Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C432" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF259X
 Сумісні пристрої	HP LJ Enterprise M430, HP LJ Pro M304, HP LJ Pro M404, HP LJ Pro M428</t>
         </r>
       </text>
     </comment>
+    <comment ref="C433" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C434" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057H 3010C002.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C435" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ Canon 057H. 10 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C436" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M404/406/M304/M428/430, CF259X</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
+          <t xml:space="preserve">LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw  10 000 стор ; картридж з чипом</t>
         </r>
       </text>
     </comment>
     <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428. Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ 057H 3010C002.</t>
+          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M304/ M404/ MFP M428/ Canon LBP223dw/226dw/228x/MF443dw/445dw/446X/MF449X/ Canon 057H. 10 000 стор.</t>
+          <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G439" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M404/406/M304/M428/430, CF259X</t>
+          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
         </r>
       </text>
     </comment>
     <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M304a / M404dn / MM404dw / M404n / M428dw / M428fdn / M428fdw  10 000 стор ; картридж з чипом</t>
+          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
         </r>
       </text>
     </comment>
     <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">HP LJ Pro M12/M26, CF279A</t>
         </r>
       </text>
     </comment>
     <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стр ; восстановленный из ОЕМ корпуса</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C445" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M12/M26/CF279A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C446" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M12, MFP M26  1 000 стор</t>
+          <t xml:space="preserve">Два картриджі: LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M12/M26/CF279A</t>
+          <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro M12, HP LJ Pro M26</t>
+          <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
+          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджі: LaserJet Pro 400 M401/ M425 Series  2700 стор</t>
+          <t xml:space="preserve">HP LJ 80A M425dn/M425dw/M401a/M401d/M401dn/M401dw  CF280A</t>
         </r>
       </text>
     </comment>
     <comment ref="C453" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF280A
 Сумісні пристрої	HP LJ Pro M401, HP LJ Pro M425.
 Ресурс  стор.  2700</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 400 M401/425, CF280A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G458" authorId="0">
+    <comment ref="G454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF280X
 Сумісні пристрої	HP LJ Pro M401, HP LJ Pro M425.
 Ресурс  стор.  6900</t>
         </r>
       </text>
     </comment>
+    <comment ref="C456" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C457" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. 6900 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C458" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C459" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw</t>
+          <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  6900 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. 6900 стор.</t>
+          <t xml:space="preserve">HP M425dn/M425dw/M401a/M401d/M401dn/M401dw</t>
         </r>
       </text>
     </comment>
     <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
+          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro 400 M401/M425 Series  6 900 стор</t>
+          <t xml:space="preserve">HP LJ Pro 400 M401/425, CF280X, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
     <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro 400 M401/ M425 Series  6900 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  10 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP M425dn/M425dw/M401a/M401d/M401dn/M401dw</t>
+          <t xml:space="preserve">LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  10500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
     <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CP4525dn/ CP4525n/ CP4525xh/ M425dn/ M425dw/ M401a/ M401dn/ M401dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">M604n/dn/M605n/dn/x/M606n/dn/x/ M630h/f/dn/z</t>
         </r>
       </text>
     </comment>
     <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro 400 M401/425, CF280X, увеличенной емкости!</t>
+          <t xml:space="preserve">HP LJ M604/605/606/630</t>
         </r>
       </text>
     </comment>
     <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M604/M605/M606, MFP M630, Flow MFP M630 Series  10 500 стр</t>
+          <t xml:space="preserve">HP LaserJet Enterprise M604dn / M604n/ M605dn/ M605n/ M605x/ M606dn/ MFP M630f / MFP M630h / Flow MFP M630z</t>
         </r>
       </text>
     </comment>
     <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M604/ M605/ M606, MFP M630, Flow MFP M630 Series  10500 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LJ Pro M604 / M605 / M606 / M630; Canon LBP-351 / LBP-352 / 0287C001 картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">M604n/dn/M605n/dn/x/M606n/dn/x/ M630h/f/dn/z</t>
+          <t xml:space="preserve">HP LJ Enterprise M604/605/606/M630, CF281A/81A</t>
         </r>
       </text>
     </comment>
     <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP LaserJet Pro M630</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C472" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M605/ M606, MFP M630, Flow MFP M630 Series  25000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C473" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  25 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C474" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M605/606/630, CF281X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C475" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LJ M604/605/606/630</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
-[...62 lines deleted...]
-    </comment>
     <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M605/ M606, MFP M630, Flow MFP M630 Series  25000 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">Картридж оригинальный после 1 цикла HP LJ Pro M604 / M605 / M606 / M630; Canon LBP-351 / LBP-352 / 0288С001, картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M605/M606, MFP M630, Flow MFP M630 Series  25 000 стр</t>
+          <t xml:space="preserve">HP LJ Enterprise M605/606/M630, CF281X/81X</t>
         </r>
       </text>
     </comment>
     <comment ref="C478" authorId="0">
-      <text>
-[...62 lines deleted...]
-    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	CF283A
 Сумісні пристрої	HP LJ Pro M125, HP LJ Pro M126, HP LJ Pro M127, HP LJ Pro M128, HP LJ Pro M201, HP LJ Pro M225
 Ресурс  стор.  1500</t>
         </r>
       </text>
     </comment>
+    <comment ref="C479" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G479" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C480" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C481" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro MFP M125/M127/M225dn/M225dw/M201n/201dw 1.5K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C482" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Два картриджs: LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C484" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C485" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro M125nw/ M127fn/ M127fw  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C486" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G483" authorId="0">
-[...59 lines deleted...]
-          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+    <comment ref="G486" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%, 10шт -10%</t>
         </r>
       </text>
     </comment>
     <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджs: LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+          <t xml:space="preserve">HP LJ Pro M125/126/127/201/225/Canon LBP151/MF210/211/212/216/217/220/226/229/231/232/237/244/247/249, CF283A/Canon 737</t>
         </r>
       </text>
     </comment>
     <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet Pro M125/ 127/ 201/ 225 Series  Canon 737. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ Pro M125nw/ M127fn/ M127fw  1500 стор</t>
+          <t xml:space="preserve">HP LJ PRO M 125 A , LJ PRO M 125 NW MFP , LJ PRO M 125 R , LJ PRO M 125 RA , LJ PRO M 125 RNW , LJ PRO M 127 FN MFP , LJ PRO M 127 FP , LJ PRO M 127 FW MFP , LJ PRO M 201 DW , LJ PRO M 201 N , LJ PRO M 225 DN , LJ PRO M 225 DW Equivalent to HP 83A / CARTRIDGE 737 i-sensys MF 211 / MF212w / MF216n 1,500 Yield</t>
         </r>
       </text>
     </comment>
     <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M125/ 127/ 201/ 225 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%, 10шт -10%</t>
+          <t xml:space="preserve">HP LJ Pro M125/126/127/128/M201/202/225/226/Canon i-Sensys LBP151/D570/MF211/212/215/216/217/221/223/226/227/229/231/232/233/235/236/237/244/246/247/249, CF283A/Canon 737S</t>
         </r>
       </text>
     </comment>
     <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M125/126/127/201/225/Canon LBP151/MF210/211/212/216/217/220/226/229/231/232/237/244/247/249, CF283A/Canon 737</t>
+          <t xml:space="preserve">LJ Pro M125nw/ M127fn/ M127fw  2х1 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C492" authorId="0">
-      <text>
-[...78 lines deleted...]
-    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	737  9435B002 , CF283X
 Сумісні пристрої	Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225
 5
 Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
+    <comment ref="C493" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet Pro M201/ 225 Series  2200 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C494" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M201dw/ M201n/ M225dn/ M225dw  2 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C495" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LaserJet Pro MFP M125\M126\M127\M128\M 201/Canon 737</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C496" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M201/202/225, CF283X/Canon 737. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C497" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M125/126/127/128/M201/202/225/226/Canon i-Sensys LBP151/D570/MF211/212/215/216/217/221/223/226/227/229/231/232/233/235/236/237/244/246/247/249, CF283X/Canon 737</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M201/ 225 Series  2200 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">аналог HP CF283X  83X , Canon 737 может заменить картридж Canon 737  9435B002 , HP CF283X..для принтера Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225.  Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
     <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ M201dw/ M201n/ M225dn/ M225dw  2 200 стор.</t>
+          <t xml:space="preserve">LaserJet Pro M201/M225 Series  2 200 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Pro MFP M125\M126\M127\M128\M 201/Canon 737</t>
+          <t xml:space="preserve">HP LaserJet Enterprise M506, HP LaserJet Enterprise M527. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M201/202/225, CF283X/Canon 737. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet Enterprise M506, MFP M527 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C502" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M125/126/127/128/M201/202/225/226/Canon i-Sensys LBP151/D570/MF211/212/215/216/217/221/223/226/227/229/231/232/233/235/236/237/244/246/247/249, CF283X/Canon 737</t>
+          <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series</t>
         </r>
       </text>
     </comment>
     <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">аналог HP CF283X  83X , Canon 737 может заменить картридж Canon 737  9435B002 , HP CF283X..для принтера Canon LBP-151, Canon MF-211, Canon MF-212, Canon MF-216, Canon MF-217, Canon MF-226, Canon MF-229, Canon MF-231, Canon MF-232, Canon MF-237, Canon MF-244, Canon MF-247, Canon MF-249, HP LJ Pro M201, HP LJ Pro M225.  Ресурс  стор.  2200</t>
+          <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series  9 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M201/M225 Series  2 200 стр</t>
+          <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series  9000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C505" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">9000 стр@5%  A4  HP LJ Enterprise M506dn/M506x</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C506" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M506/527/Canon LBP-312/MF522/525, CF287A/Canon 041/0452C002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C507" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M501/Enterprise M506/M527/Canon i-Sensys LBP312/MF522, CF287A/0452C002/Canon 041</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C508" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise M506, HP LaserJet Enterprise M527. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M506, MFP M527 Series  9000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Enterprise M506dn / M506x / M527dn / M527f / M527c; HP LaserJet Pro M501dn / M501n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">9000 стр@5%  A4  HP LJ Enterprise M506dn/M506x</t>
+          <t xml:space="preserve">LaserJet Enterprise M506, MFP M527, Pro M501 Series  18 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M506/527/Canon LBP-312/MF522/525, CF287A/Canon 041/0452C002</t>
+          <t xml:space="preserve">HP LJ Pro M501/Enterprise M506/M527/Canon i-Sensys LBP312/MF522, CF287X/0453C002/Canon 041H</t>
         </r>
       </text>
     </comment>
     <comment ref="C512" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M501/Enterprise M506/M527/Canon i-Sensys LBP312/MF522, CF287A/0452C002/Canon 041</t>
+          <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
     <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Enterprise M506, HP LaserJet Enterprise M527. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
     <comment ref="C514" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Корпус оригинальный после 1 цикла HP LaserJet Enterprise M506dn / M506x / M527dn / M527f / M527c; HP LaserJet Pro M501dn / M501n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528</t>
         </r>
       </text>
     </comment>
     <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M506, MFP M527, Pro M501 Series  18 000 стор</t>
+          <t xml:space="preserve">для принтера HP LJ M507, HP LJ M528. Ресурс 5000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Pro M501/Enterprise M506/M527/Canon i-Sensys LBP312/MF522, CF287X/0453C002/Canon 041H</t>
+          <t xml:space="preserve">HP LJ M507dn / M507x / M528f / M528z / M528dn / Canon LBP 325 / 325x / MF 542 / 542x /MF 543 / 543x</t>
         </r>
       </text>
     </comment>
     <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C518" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528</t>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Enterprise M507, MFP M528</t>
         </r>
       </text>
     </comment>
     <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для принтера HP LJ M507, HP LJ M528. Ресурс 5000 стор.</t>
+          <t xml:space="preserve">HP LJ Enterprise M507 series / M528 series; Canon iR-1643</t>
         </r>
       </text>
     </comment>
     <comment ref="C521" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M507dn / M507x / M528f / M528z / M528dn / Canon LBP 325 / 325x / MF 542 / 542x /MF 543 / 543x</t>
+          <t xml:space="preserve">M830Z/M806DN/M806X+</t>
         </r>
       </text>
     </comment>
     <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Enterprise M507, MFP M528 Series  5 000 стор ; картридж без чипа</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin  для HP LJ M830 / M830Z / M830zm / M806 / M806dn / M806X / M806X Plus. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. </t>
         </r>
       </text>
     </comment>
     <comment ref="C523" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LASERJET ENTERPRISE M507/ MFP M528. Використовуються нові корпуси, комплектуючі та повнофункціональні чіпи.</t>
+          <t xml:space="preserve">HP LJ M435/701/706</t>
         </r>
       </text>
     </comment>
     <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Enterprise M507, MFP M528</t>
+          <t xml:space="preserve">HP LJ M435/701/706, CZ192A</t>
         </r>
       </text>
     </comment>
     <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Enterprise M507 series / M528 series; Canon iR-1643</t>
+          <t xml:space="preserve">LaserJet Pro M435/M701/M706  12 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">M830Z/M806DN/M806X+</t>
+          <t xml:space="preserve">LaserJet 4200 Series  12 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin  для HP LJ M830 / M830Z / M830zm / M806 / M806dn / M806X / M806X Plus. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. </t>
+          <t xml:space="preserve">LJ 4200 Series  12000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M435/701/706</t>
+          <t xml:space="preserve">LJ 4200. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ M435/701/706, CZ192A</t>
+          <t xml:space="preserve">HP Laserjet 4250/4250n/4250tn/4250dtn/4350/4350n/4350tn/4350dtn/4350dtnsl</t>
         </r>
       </text>
     </comment>
     <comment ref="C530" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Pro M435/M701/M706  12 000 стр</t>
+          <t xml:space="preserve">LJ 4300 Series  18000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">300 стр для Photosmart D5463/C5383/C6383/B8553</t>
+          <t xml:space="preserve">LJ 4300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C532" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 4200 Series  12 000 стор</t>
+          <t xml:space="preserve">HP LJ 2300, Q2610A</t>
         </r>
       </text>
     </comment>
     <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4200 Series  12000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ 2300 Series  5000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4200. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ 2300 Series  5000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Laserjet 4250/4250n/4250tn/4250dtn/4350/4350n/4350tn/4350dtn/4350dtnsl</t>
+          <t xml:space="preserve">LJ 2300 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4300 Series  18000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f; Canon i-SENSYS LBP2900/B/3000  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ 1010/1012/1015/1020/1022/3015/3020/3030  2000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2300, Q2610A</t>
+          <t xml:space="preserve">Hewlett Packard LJ 1010 , LJ 1012 , LJ 1015 , LJ 1018 , LJ 1020 , LJ 1022 , LJ 1022 N , LJ 1022 NW , LJ 3015 , LJ 3020 , LJ 3030 , LJ 3050 , LJ 3052 , LJ 3055 , LJ M 1319 F MFP Canon I-SENSYS LBP 3000 , LBP 2900 , LBP 2900 B , LBP 3000, CANON FX 10 / CANON 703</t>
         </r>
       </text>
     </comment>
     <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2300 Series  5000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2300 Series  5000 стр</t>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор   HP LJ Q2612A/ Canon 703  7616A005 / FX-10</t>
         </r>
       </text>
     </comment>
     <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2300 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF-4018/4120/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP2900/3000/Q2612A/Canon 703/FX10</t>
         </r>
       </text>
     </comment>
     <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f; Canon i-SENSYS LBP2900/B/3000  2000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1010/1012/1015/1020/1022/3015/3020/3030  2000 стр</t>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  2000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G543" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Hewlett Packard LJ 1010 , LJ 1012 , LJ 1015 , LJ 1018 , LJ 1020 , LJ 1022 , LJ 1022 N , LJ 1022 NW , LJ 3015 , LJ 3020 , LJ 3030 , LJ 3050 , LJ 3052 , LJ 3055 , LJ M 1319 F MFP Canon I-SENSYS LBP 3000 , LBP 2900 , LBP 2900 B , LBP 3000, CANON FX 10 / CANON 703</t>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Два картриджі: LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор   HP LJ Q2612A/ Canon 703  7616A005 / FX-10</t>
+          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B / 3000  2000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF-4018/4120/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP2900/3000/Q2612A/Canon 703/FX10</t>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/F X-10</t>
         </r>
       </text>
     </comment>
     <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f, i-SENSYS LBP2900/ B / 3000  2000 стор</t>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/F X-10. 2k.</t>
         </r>
       </text>
     </comment>
     <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  2000 стор ; відновлений з ОЕМ корпусу</t>
-[...3 lines deleted...]
-    <comment ref="G549" authorId="0">
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015MFP/3020MFP/3050MFP/3052MFP/3055MFP/M1005MFP/M1319/Fax L-100/120/140/160/230/L905A/Canon i-Sensys MF4010/4018/4120/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP2900/3000, Q2612A/Canon 703/FX9/FX10/L90/C104</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C550" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/FX-10 Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C551" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3052/3055/M1005/Canon MF4018/412 0/4140/4150/4270/4320/4330/4340/4350/4370/4380/4660/4690/LBP-2900/3000, Q2612A/Canon 703/FX-10. 2k.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C552" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055, M1005/1319f  4000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C553" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1300 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C554" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1300 Series  2 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C555" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1300  2500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C556" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C557" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1300, 4k. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C558" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1300 Series  4000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C559" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1300 Series  4 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C560" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1300. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C561" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1150  2500 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C562" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1150  2500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C563" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1150. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C564" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C565" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 4240/4250/4350 Series  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C566" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 series  10000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C567" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C568" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 series. Картридж ліцензійний, новий з тонером. Проведена заміна фотобарабана або леза очищення.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C569" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350, Q1338A/Q1339A/Q5942A/Q5945A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C570" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 Series  20000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C571" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 4240/4250/4350 Series  20 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C572" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C573" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4250/4350 series  20000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C574" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C575" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350, Q1338X/Q1339X/Q5942X/Q5945X, увеличенной емкости!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C576" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4345mfp Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C577" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C578" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C579" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C580" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1160/1320  2500 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
-[...494 lines deleted...]
-    </comment>
     <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 4200/4240/4250/4300/4345/4350, Q1338X/Q1339X/Q5942X/Q5945X, увеличенной емкости!</t>
+          <t xml:space="preserve">LJ 1160,1320  2500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 4345mfp Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 1160/1320 Series; CANON i-SENSYS LBP3300/LBP3360  2 500 стор</t>
+          <t xml:space="preserve">LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360  2500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G583" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C584" authorId="0">
-      <text>
-[...126 lines deleted...]
-    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1160/
 1320/1320N/3390/3392
 Canon LBP3310/3370/3300  3000 стр   Q5949A, Q7553A, Canon 715 1975B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1160/
 1320/1320N/3390/3392
 Canon LBP3310/3370/3300  3000 стр   Q5949A, Q7553A, Canon 715 1975B002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390/3392/P2014/2015/M2727/Canon LBP3300/3360/Q5949A/Q7553A/Canon 708</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1160/1320/3390MFP/3392MFP/P2014/2015/M2727/Canon LBP-3300/3360/3310/3370, Q5949A/Q7553A/Canon 708</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Совместимые картриджи	708H  0917B002  , 715H  1976B002 , Q5949X, Q7553X
 Совместимые устройства	Canon LBP-3300, Canon LBP-3360, Canon LBP-3310, Canon LBP-3370, HP LJ 1320, HP LJ 3390, HP LJ 3392, HP LJ M2727, HP LJ P2014, HP LJ P2015. Ресурс  стр.  
 6000</t>
         </r>
       </text>
     </comment>
+    <comment ref="C589" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1320 Series; Canon i-SENSYS LBP3300/3360  6000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C590" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1320 Series  6000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C591" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C592" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">6000 стр@5% для LaserJet 1320 series, LaserJet 3390/3392mfp</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C593" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 2410/2420/2430 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C594" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Q6511A</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1320 Series; Canon i-SENSYS LBP3300/3360  6000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ 2410/2420/2430 series  6000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 1320 Series  6000 стр</t>
+          <t xml:space="preserve">LJ 2410/2420/2430 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній картридж  Empty Virgin ; LaserJet 1160/ 1320 Series; CANON i-SENSYS LBP3300/ 3360. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet 2410/2420/2430 Series  12 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6000 стр@5% для LaserJet 1320 series, LaserJet 3390/3392mfp</t>
+          <t xml:space="preserve">LJ2400/2410/2420/2430. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2410/2420/2430 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ 5200 Series  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/Q6511A</t>
+          <t xml:space="preserve">HP LJ 5200, Q7516A</t>
         </r>
       </text>
     </comment>
     <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2410/2420/2430 series  6000 стр</t>
+          <t xml:space="preserve">HP LJ 5200, Q7516A</t>
         </r>
       </text>
     </comment>
     <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 2410/2420/2430 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">12 000 стр@5%  A4  для LaserJet 5200 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet 2410/2420/2430 Series  12 000 стор</t>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet 5200 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ2400/2410/2420/2430. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp  6500 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ 5200 Series  12000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5200, Q7516A</t>
+          <t xml:space="preserve">LJ P3005 Series, M3027/3035 Series  6500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ 5200, Q7516A</t>
+          <t xml:space="preserve">HP LJ P3005/3004/M3027/3035/Q7551A</t>
         </r>
       </text>
     </comment>
     <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">12 000 стр@5%  A4  для LaserJet 5200 series</t>
+          <t xml:space="preserve">HP LJ P3005/M3027/3035/Q7551A 6.5k</t>
         </r>
       </text>
     </comment>
     <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet 5200 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp  13 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp  6500 стр.</t>
+          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet P3005 Series, M3027/M3035 Series  13 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005 Series, M3027/3035 Series  6500 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P3005/3004/M3027/3035/Q7551A</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet P2014/ P2015 Series, M2727mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ P3005/M3027/3035/Q7551A 6.5k</t>
+          <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp  13 000 стр.</t>
+          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P3005/ M3035mfp/ M3027mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ P2014/2015 Series, M2727mfp  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P3005 Series, M3027/M3035 Series  13 000 стор</t>
+          <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1320/1320N/3390/3392 Canon LBP3310/3370/3300 3000 Yield</t>
         </r>
       </text>
     </comment>
     <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стр</t>
+          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  7 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G618" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin ; LaserJet P2014/ P2015 Series, M2727mfp. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP  3000 стр</t>
+          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp   7 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  3 000 стор</t>
+          <t xml:space="preserve">LJ P2014/2015 Series, M2727mfp  7000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2014/2015 Series, M2727mfp  3000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP  6000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1320/1320N/3390/3392 Canon LBP3310/3370/3300 3000 Yield</t>
+          <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1320/1320N/3390/3392 Canon LBP3310/3370/3300 7000 Yield</t>
         </r>
       </text>
     </comment>
     <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp  7 000 стр</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">LaserJet M5025/ 5035mfp Series  15000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">LaserJet M5025/M5035mfp Series  15 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet P2014/P2015 Series, M2727mfp   7 000 стор</t>
+          <t xml:space="preserve">15000 стр@5%  A4  для LaserJet M5025/M5035</t>
         </r>
       </text>
     </comment>
     <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2014/2015 Series, M2727mfp  7000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">для LaserJet M5025/M5035</t>
         </r>
       </text>
     </comment>
     <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LJ P2015/2015dn/2015n/2015x, LJ 2727 MFP  6000 стр</t>
+          <t xml:space="preserve">для LaserJet M5025/M5035. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet P2015/2015d/2015n/M2727/1320/1320N/3390/3392 Canon LBP3310/3370/3300 7000 Yield</t>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet M5025/ 5035mfp Series  15000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet M5025/M5035mfp Series  15 000 стор</t>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">15000 стр@5%  A4  для LaserJet M5025/M5035</t>
+          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для LaserJet M5025/M5035</t>
+          <t xml:space="preserve">Neverstop Laser 1000/1200 MFP/W1103A</t>
         </r>
       </text>
     </comment>
     <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для LaserJet M5025/M5035. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/W1103A</t>
         </r>
       </text>
     </comment>
     <comment ref="C635" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 2500 сторінок; Для моделей: принтеры HP Neverstop Laser серии 1000,;</t>
         </r>
       </text>
     </comment>
     <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стор</t>
+          <t xml:space="preserve">HP Neverstop Laser 1000/1200, W1103A</t>
         </r>
       </text>
     </comment>
     <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
+          <t xml:space="preserve">Два картриджа: Neverstop Laser 1000, MFP 1200  2 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Neverstop Laser 1000, MFP 1200  2 500 стр</t>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 5000 сторінок; Для моделей: принтеры HP Neverstop Laser серии 1000,;</t>
         </r>
       </text>
     </comment>
     <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Neverstop Laser 1000/1200 MFP/W1103A</t>
+          <t xml:space="preserve">Hewlett Packard HP NS1020/1020C/1020W/MFP 1005/1005C/1005W  108A  2,5К</t>
         </r>
       </text>
     </comment>
     <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Neverstop Laser 1000/1200 MFP/W1103A</t>
+          <t xml:space="preserve">Hewlett Packard Neverstop Laser MFP 1200/1202/Laser 1000/1001  143A  2,5К</t>
         </r>
       </text>
     </comment>
     <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/W1103A</t>
+          <t xml:space="preserve">HP LaserJet Tank 1504w/2504dw/MFP 1604w/MFP 2604dw/MFP 2604sdw  ресурс 2 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Neverstop Laser 1000/1200MFP/W1103A</t>
+          <t xml:space="preserve">LaserJet Tank 1502w/1602w/2502dw/2602dn/2602/2602sdn/2602sdw  2 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 2500 сторінок; Для моделей: принтеры HP Neverstop Laser серии 1000,;</t>
+          <t xml:space="preserve">HP LJ Tank 1502/1602/2502/2602, W1540A/154A</t>
         </r>
       </text>
     </comment>
     <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP Neverstop Laser 1000/1200, W1103A</t>
+          <t xml:space="preserve">HP LJ Tank 1502w/1602w/2502dw/2602xx  2500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджа: Neverstop Laser 1000, MFP 1200  2 500 стр</t>
+          <t xml:space="preserve">LaserJet Tank 1502w/1602w/2502dw/2602dn/2602/2602sdn/2602sdw  5 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: HP; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 5000 сторінок; Для моделей: принтеры HP Neverstop Laser серии 1000,;</t>
+          <t xml:space="preserve">HP LJ Tank 1502/1602/2502/2602, W1540X/154X</t>
         </r>
       </text>
     </comment>
     <comment ref="C647" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Hewlett Packard HP NS1020/1020C/1020W/MFP 1005/1005C/1005W  108A  2,5К</t>
+          <t xml:space="preserve">HP LJ Pro M105, HP LJ Pro M106, HP LJ Pro M133, HP LJ Pro M134  2500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Hewlett Packard Neverstop Laser MFP 1200/1202/Laser 1000/1001  143A  2,5К</t>
+          <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  2300 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LaserJet Tank 1504w/2504dw/MFP 1604w/MFP 2604dw/MFP 2604sdw  ресурс 2 500 стор.</t>
+          <t xml:space="preserve">HP LaserJet Ultra MFP M134fn/134a HP LaserJet Ultra M106w 2300 копий</t>
         </r>
       </text>
     </comment>
     <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Tank 1502/MFP 1602/2502/2602, W1540A/154A</t>
+          <t xml:space="preserve">LaserJet Ultra M106, MFP M134 Series  2 300 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">LaserJet Tank 1502w/1602w/2502dw/2602dn/2602/2602sdn/2602sdw  2 500 стор.</t>
+          <t xml:space="preserve">HP LJ Ultra M134/M106, CF233A/33A 2300 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP LJ Tank 1502w/1602w/2502dw/2602xx  2500 стор.</t>
+          <t xml:space="preserve">HP LJ Ultra M106/M134, CF233A</t>
         </r>
       </text>
     </comment>
     <comment ref="C653" authorId="0">
-      <text>
-[...126 lines deleted...]
-    <comment ref="C661" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 33A LJ Ultra M106/M134 Black  2300 стр</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж HP 120A чорний  W1120A</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A   DN-HP-NT219  DAYTON</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A   FL-CF219A  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A   GT-HCF219DR  чорний MMC</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A / Canon 049  PTCF219A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  19A / Canon 049 чорний  Empty Virgin</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A  PN-19AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF219A/19A/Canon 049  TCF219A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   DN-HP-NT232  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   FL-CF232A  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A   PN-32AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  2170C001  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  DN-WB-HP-NT232-U  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051  MN-HP-CF232A  Makkon</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051/2170C001  GT-HCF232DR  MMC</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A  32A / Canon 051/2170C001  PTCF232A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF232A/32A/Canon 051  TCF232A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A   PN-34AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A  34A / Canon 050,  PTCF234A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>очікується 03-11</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF234A/34A  TCF234A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP CF257A  57A  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP Neverstop Laser 104A  W1104A</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP Neverstop Laser 104A  W1104A  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж HP W1104A  TW1104A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   002-01-S1106A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   DN-HP-NT1106A  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   FL-W1106A  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   GT-HW1106A   версія без чіпа  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   MN-HP-W1106A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   PN-106AGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>у резерві</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   PTW1106A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A   TRH72  IPM</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP 106A  W1106A  пустий Empty Virgin без бокової кришки</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...118 lines deleted...]
-  <si>
     <t>Картридж HP 106A W1106A  TW1106A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 135X W1350X / Canon 071H пустий Empty Virgin</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP 135А W1350A  002-01-S1350A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 135А W1350A / Canon 071 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   002-01-S1360A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   DN-HP-W1360A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   FL-W1360A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   PN-136AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 136A  W1360A   PTW1360A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 136A/W1360A  TW1360A  TONER-TANK</t>
@@ -11191,83 +11069,83 @@
   <si>
     <t>Картридж HP 150A W1500A  FL-W1500A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  PN-150AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  PTW1500A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 150A W1500A  TW1500A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 150X W1500X non-counting chip - чіп не відображає ресурс. 2К  TW1500XN  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A   DN-HP-W1510A  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A   FL-W1510A  Free Label</t>
   </si>
   <si>
+    <t>Картридж HP 151A  W1510A   MN-HP-W1510A  Makkon</t>
+  </si>
+  <si>
     <t>Картридж HP 151A  W1510A   PTW1510A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 151A  W1510A  Green Label Patron  PN-151AGL</t>
   </si>
   <si>
     <t>Картридж HP 151A W1510A  TW1510A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X   DN-HP-W1510X  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X   FL-W1510X  Free Label</t>
   </si>
   <si>
+    <t>Картридж HP 151X  W1510X   MN-HP-W1510X  Makkon</t>
+  </si>
+  <si>
     <t>Картридж HP 151X  W1510X   PTW1510X  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 151X  W1510X  Green Label Patron  PN-151XGL</t>
   </si>
   <si>
     <t>Картридж HP 151X W1510X  TW1510X  TONER-TANK</t>
   </si>
   <si>
-    <t>Картридж HP 154A W1540A  TW1540A  TONER-TANK</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж HP 331A  W1331A</t>
   </si>
   <si>
     <t>Картридж HP 331A  W1331A   PN-331AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 331X  W1331X</t>
   </si>
   <si>
     <t>Картридж HP 331X  W1331X   PN-331XGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 335A  W1335A   PN-335AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 335A W1335A  TW1335A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 335A чорний  W1335A</t>
   </si>
   <si>
     <t>Картридж HP 335A чорний  W1335A  сумісний  MN-HP-W1335A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 335X  W1335X   PN-335XGL  Green Label Patron</t>
@@ -11452,53 +11330,50 @@
   <si>
     <t>Картридж HP CB435A/Canon 712  PN-35A/712GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CB435A/Canon 712, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE278A/CE285A/Canon 728/Canon 725,  TCE285AUX , TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725  002-01-LB435AU  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  002-01-SB435AU , Static Control Premium</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  DN-HP-NT435 , DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  MN-HP-SU435A , Makkon</t>
   </si>
   <si>
     <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  PTCB435AUni , PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж HP CB435A/CB436A/CE285A/Canon 712/725,  PTCB435AUni , PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CB435A/CB436A/CE285A/CC488A/Canon 725  TRHU1  IPM</t>
   </si>
   <si>
     <t>Картридж HP CB436A,  PN-36AR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CB436A,  №36A</t>
   </si>
   <si>
     <t>Картридж HP CB436A,  №36A /Canon 713 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CB436A/CANON 713  EL-CB436A/713R  Extra Label</t>
   </si>
   <si>
     <t>Картридж HP CB436A/Canon 713  FL-CB436A/713  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CB436A/Canon 713  GT-CB436A  MMC</t>
   </si>
   <si>
     <t>Картридж HP CB436A/Canon 713  PN-36A/713GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CB436AD,  №36A , подвійна упаковка</t>
@@ -11596,95 +11471,92 @@
   <si>
     <t>Картридж HP CE278A  PN-78ER  Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  002-01-TE278A , Static Control Premium 2.1k</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A  / Canon 726/ Canon 728,  MN-CAN-SRG728  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A / Canon 726/ Canon 728, DN-HP-NT278, DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A /Canon 728  CE278A-WDA1  WELLDO без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A /Canon 728  GT-HCE278  MMC</t>
   </si>
   <si>
     <t>Картридж HP CE278A,  №78A /Canon 728  PTCE278A  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж HP CE278A,  №78A /Canon 728  PTCE278A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CE278A,  №78A /Canon 728 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CE278A/Canon 728  FL-CE278A/728  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CE278A/Canon 728  PN-78A/728DGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CE278A/Canon 728  PN-78A/728GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CE278A/Canon 728  TCE278AU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CE278AF,  №78A , подвійна упаковка</t>
   </si>
   <si>
     <t>Картридж HP CE278L  №78L  ECONOMY</t>
   </si>
   <si>
     <t>Картридж HP CE285A,  PN-85AR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CE285A,  №85A</t>
   </si>
   <si>
     <t>Картридж HP CE285A,  №85A /Canon 725 Introductory/Starter пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CE285A,  №85A /Canon 725, відновлений з ОЕМ корпусу</t>
   </si>
   <si>
     <t>Картридж HP CE285A,  №85A /Canon 725, пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>у резерві очікується 02-11</t>
+  </si>
+  <si>
     <t>Картридж HP CE285A/Canon 725  3484B002   PTCE285A  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж HP CE285A/Canon 725  3484B002   PTCE285A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CE285A/Canon 725  EL-CE285AR/725R  Extra Label</t>
   </si>
   <si>
     <t>Картридж HP CE285A/Canon 725  FL-CE285A/725  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CE285A/Canon 725  PN-85A/725DGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CE285A/Canon 725  PN-85A/725GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CE285A/Canon 725  TCE285AU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CE285A/Canon 725 3484B002  GT-HCE285  MMC</t>
   </si>
   <si>
     <t>Картридж HP CE285A/Canon 725,  MN-CAN-SRG725 , Makkon</t>
   </si>
   <si>
     <t>Картридж HP CE285AF/CE285AD  №85A   2xCE285A  подвійна упаковка</t>
   </si>
   <si>
     <t>Картридж HP CE390A  002-01-SE390A  Static Control Premium 10k</t>
@@ -11866,104 +11738,98 @@
   <si>
     <t>Картридж HP CF217A 17A  FL-CF217A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF217A 17A  PN-17AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF217A 17A подвійна упаковка  PN-17ADGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF217A,  №17A</t>
   </si>
   <si>
     <t>Картридж HP CF217A,  №17A /Canon 047  PTCF217A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CF217A,  №17A /Canon 047 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF217A/Canon 047  TCF217AU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF217A/Canon 047  TRH64  IPM</t>
   </si>
   <si>
-    <t>Картридж HP CF217A/Canon 047  TRH64  IPM без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CF218A  GT-HCF218A  MMC</t>
   </si>
   <si>
     <t>Картридж HP CF226A  26A , Canon 052  DN-HP-NT226A-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF226A  26A , Canon 052  MN-HP-SF226A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF226A  26A /Canon 052  002-01-LF226AU  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP CF226A  26A /Canon 052 2199C002  002-01-SF226A-2  Static Control Premium 3.1k</t>
   </si>
   <si>
     <t>Картридж HP CF226A  EL-CF226AR  Extra Label</t>
   </si>
   <si>
     <t>Картридж HP CF226A  FL-CF226A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF226A  GT-HCF226A , MMC</t>
   </si>
   <si>
     <t>Картридж HP CF226A  PN-26ADGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF226A  PN-26AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF226A  PN-26AR  Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CF226A  №26A</t>
   </si>
   <si>
     <t>Картридж HP CF226A  №26A / Canon 052, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF226A  №26A /Canon 052  PTCF226A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CF226A/ Canon 052  51399  SELECT KATUN</t>
   </si>
   <si>
     <t>Картридж HP CF226A/Canon 052  TCF226AU  TONER-TANK</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CF226X  26X , Canon 052H  MN-HP-SF226X  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF226X  26X /Canon 052H  2200C002   002-01-SF226X-2  Static Control Premium</t>
   </si>
   <si>
     <t>Картридж HP CF226X  EL-CF226XR  Extra Label</t>
   </si>
   <si>
     <t>Картридж HP CF226X  FL-CF226X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF226X  GT-HCF226X , MMC</t>
   </si>
   <si>
     <t>Картридж HP CF226X  NT226X , DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF226X  PN-26XGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF226X  №26X   MAX</t>
   </si>
   <si>
     <t>Картридж HP CF226X  №26X   MAX  пустий Empty Virgin</t>
@@ -11995,53 +11861,50 @@
   <si>
     <t>Картридж HP CF230A  30A , Canon 051  002-01-TF230A  1.6k Static Control</t>
   </si>
   <si>
     <t>Картридж HP CF230A  30A , Canon 051  DN-HP-NT230-U  1.6k DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF230A  30A , Canon 051  MN-CAN-051-U  1.6k Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF230A  GT-HCF230A  1.6k MMC</t>
   </si>
   <si>
     <t>Картридж HP CF230A  PN-30AGL  1.6k Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF230A  №30A</t>
   </si>
   <si>
     <t>Картридж HP CF230A  №30A / Canon 051 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF230A/ Canon 051/2168C002  PTCF230A  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж HP CF230A/ Canon 051/2168C002  PTCF230A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CF230A/Canon 051  TCF230AU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF230A/Canon 051  TRH65  IPM</t>
   </si>
   <si>
     <t>Картридж HP CF230X  30X   002-01-KF230X  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP CF230X  30X   FL-CF230X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF230X  30X , Canon 051H  002-01-TF230X , 3.5k Static Control</t>
   </si>
   <si>
     <t>Картридж HP CF230X  30X , Canon 051H  DN-HP-NT230X-U  DAYTON </t>
   </si>
   <si>
     <t>Картридж HP CF230X  30X , Canon 051H  MN-CAN-051H-U  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF230X  GT-HCF230X  3.5k MMC</t>
   </si>
   <si>
     <t>Картридж HP CF230X  PN-30AR  Extra Patron</t>
@@ -12220,53 +12083,50 @@
   <si>
     <t>Картридж HP CF259X  DN-HP-NT259X-U  DAYTON</t>
   </si>
   <si>
     <t>Картридж HP CF259X  FL-CF259X  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF259X  GT-HCF259X   версія без чіпа  MMC</t>
   </si>
   <si>
     <t>Картридж HP CF259X  TCF259X  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF259X Green Label Patron  PN-59XGL</t>
   </si>
   <si>
     <t>Картридж HP CF279A  79A   SF279A  Static Control Premium 1k</t>
   </si>
   <si>
     <t>Картридж HP CF279A  EL-CF279AR  Extra Label</t>
   </si>
   <si>
     <t>Картридж HP CF279A  GT-HCF279A  MMC 1k</t>
   </si>
   <si>
-    <t>-4.77%</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CF279A  PN-79AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF279A  TCF279A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF279A  №79A  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF279A 79A  FL-CF279A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF279A 79A  PTCF279A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CF279A, 1k,  48907  Select KATUN</t>
   </si>
   <si>
     <t>Картридж HP CF280A  FL-CF280A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF280A  PN-80ADGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF280A  PN-80AGL  Green Label Patron</t>
@@ -12364,53 +12224,50 @@
   <si>
     <t>Картридж HP CF283A  FL-CF283A  Free Label</t>
   </si>
   <si>
     <t>Картридж HP CF283A  GT-HCF283A  MMC</t>
   </si>
   <si>
     <t>Картридж HP CF283A  MN-HP-SF283A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF283A  PN-83ADGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF283A  PN-83AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF283A  №83A</t>
   </si>
   <si>
     <t>Картридж HP CF283A  №83A ,  PN-83AR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CF283A  №83A /Canon 737  PTCF283A  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж HP CF283A  №83A /Canon 737 PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP CF283A  №83A /Canon 737, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF283A/Canon 737  46996  SELECT KATUN</t>
   </si>
   <si>
     <t>Картридж HP CF283A/Canon 737S  TCF283AU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF283AD  2x№83A  подвійна упаковка</t>
   </si>
   <si>
     <t>Картридж HP CF283X  83X , Canon 737  002-01-TF283X  Static Control</t>
   </si>
   <si>
     <t>Картридж HP CF283X  PN-83XR  Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CF283X  №83X</t>
   </si>
   <si>
     <t>Картридж HP CF283X  №83X ,  MAX / Canon 737,  GT-HCF283X/CRG337  MMC</t>
   </si>
   <si>
     <t>Картридж HP CF283X  №83X ,  MAX / Canon 737, пустий  Empty Virgin</t>
@@ -12481,53 +12338,50 @@
   <si>
     <t>Картридж HP CF289X  89X   MN-HP-CF289X-U  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF289X  89X , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF289Y  89Y /Canon T06, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF325X  №25X  чорний</t>
   </si>
   <si>
     <t>Картридж HP CF325X №25X чорний пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CZ192A, 93A пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CZ192A, M435/701/706  PTCZ192A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CZ192A, M435/701/706 Green Label Patron  PN-93AGL</t>
   </si>
   <si>
-    <t>Картридж HP PS CB319HE,  №178 , пурпуровий</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж HP Q1338A 38A  PN-38AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP Q1338A,  PN-38AR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP Q1338A,  №38A , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP Q1338A/Q1339A/Q5942A/Q5945X,  MAX , MMC</t>
   </si>
   <si>
     <t>Картридж HP Q1339A,  PN-39AR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP Q1339A,  №39A , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP Q2610A  PT2610A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP Q2610A,  PN-10AR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP Q2610A,  №10A</t>
@@ -12808,93 +12662,87 @@
   <si>
     <t>Картридж HP Q7570A,  №70A ,  LJ M5025/ M5035</t>
   </si>
   <si>
     <t>Картридж HP Q7570A,  №70A ,  LJ M5025/ M5035 , пустий  2-а категорія</t>
   </si>
   <si>
     <t>Картридж HP Q7570A,  №70A ,  LJ M5025/ M5035 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   002-01-S1103A  Static Control Parrot</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   FL-W1103A  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   MN-HP-W1103A  Makkon 2.5k</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   PN-103AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A  W1103A   PTW1103A  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Тонер-картридж HP 103A  W1103A   PTW1103A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж HP 103A  W1103A   TRH71  IPM</t>
   </si>
   <si>
-    <t>Тонер-картридж HP 103A  W1103A   TRH71  IPM без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж HP 103A  W1103A  Neverstop Laser 1000/MFP1200</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103A W1103A  TW1103A  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103AD  W1103AD   PN-103ADGL  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж HP 103AD  W1103AD  подвійна упаковка Neverstop Laser 1000/MFP1200</t>
   </si>
   <si>
     <t>Тонер-картридж HP 108A  W1108A  2,5К   GT-HW1108A  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж HP 143A  W1143A  2,5К  GT-HW1143A  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж HP 153A чорний  W1530A</t>
   </si>
   <si>
-    <t>Тонер-картридж HP 154A  W1540A   PTW1540A  PRINTERMAYIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж HP 154A  W1540A  Green Label Patron  PN-154AGL</t>
   </si>
   <si>
+    <t>Тонер-картридж HP 154A W1540A  TW1540A  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж HP 154A чорний  W1540A</t>
   </si>
   <si>
-    <t>Тонер-картридж HP 154X  W1540X   PTW1540X  PRINTERMAYIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж HP 154X  W1540X  Green Label Patron  PN-154XGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж HP 154X W1540X  TW1540X  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  DN-HP-CF233A  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  FL-CF233A  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  GT-HCF233A   MMC</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  PN-33AGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  PTCF233A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  TCF233A  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж HP CF233A  №33A</t>
   </si>
 </sst>
 </file>
 
@@ -13320,51 +13168,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I662"/>
+  <dimension ref="A1:I654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -13493,16360 +13341,14880 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27620</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>8626.459999999999</v>
+        <v>8780.67</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>28078</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>355.29</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>17</v>
-      </c>
-[...14 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28260</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>413.49</v>
+        <v>333.43</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25392</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>1087.43</v>
+        <v>1106.87</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22330</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4741.26</v>
+        <v>4826.02</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>22331</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>370.53</v>
+        <v>377.15</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>24591</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+      <c r="F17" s="1">
+        <v>396.29</v>
+      </c>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
         <v>23</v>
-      </c>
-[...14 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>24428</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>15</v>
       </c>
       <c r="F18" s="1">
-        <v>1549.25</v>
+        <v>1576.94</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34855</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>389.33</v>
+        <v>396.29</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>23190</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>5679.22</v>
+        <v>5780.75</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>23001</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>434.97</v>
+        <v>379.89</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>28261</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>440.34</v>
+        <v>448.21</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>28240</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>2121.15</v>
+        <v>2159.07</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>26169</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>386.64</v>
+        <v>393.55</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>33464</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>450.63</v>
+        <v>458.69</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>29619</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>478.83</v>
+        <v>487.39</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26877</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22332</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>408.57</v>
+        <v>415.87</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>34857</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>20910</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>3962.17</v>
+        <v>4033</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>30291</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1237.79</v>
+        <v>1259.91</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30240</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>1181.85</v>
+        <v>1202.98</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>22327</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+      <c r="F33" s="1">
+        <v>854.0599999999999</v>
+      </c>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1" t="s">
         <v>40</v>
-      </c>
-[...14 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>34856</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>989.42</v>
+        <v>946.98</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>24797</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>10718.97</v>
+        <v>10910.59</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>27779</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>4261.54</v>
+        <v>4337.73</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>33935</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>830.11</v>
+        <v>844.95</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>34858</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1977.5</v>
+        <v>2012.85</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25334</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>3268.09</v>
+        <v>3326.52</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>26274</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>969.73</v>
+        <v>987.0700000000001</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>28077</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
-        <v>606.8099999999999</v>
+        <v>489.21</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>25909</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>585.33</v>
+        <v>475.54</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>26876</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1027.46</v>
+        <v>1045.83</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>33624</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>10</v>
       </c>
       <c r="F44" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>25888</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>10</v>
       </c>
       <c r="F45" s="1">
-        <v>1495.1</v>
+        <v>1521.83</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>27472</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>559.38</v>
+        <v>569.38</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>31610</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>25657</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>407.67</v>
+        <v>414.96</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>34961</v>
+        <v>31801</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>494.04</v>
+        <v>314.3</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="5" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>30790</v>
+        <v>34961</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>693.63</v>
+        <v>495.13</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>33769</v>
+        <v>30790</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1396.2</v>
+        <v>706.03</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H51" s="1"/>
+      <c r="I51" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>30608</v>
+        <v>33769</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>629.1900000000001</v>
+        <v>1421.16</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>27672</v>
+        <v>30608</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>3179.94</v>
+        <v>640.4299999999999</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H53" s="1"/>
+      <c r="I53" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>33770</v>
+        <v>27672</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1382.33</v>
+        <v>3376.17</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>31728</v>
+        <v>33770</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>794.76</v>
+        <v>1407.04</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>29178</v>
+        <v>31728</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>955.86</v>
+        <v>680.97</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>30391</v>
+        <v>29178</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>1605.63</v>
+        <v>972.95</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>30961</v>
+        <v>30391</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1035.07</v>
+        <v>1634.33</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>34975</v>
+        <v>30961</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>698.1</v>
+        <v>1053.57</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>31729</v>
+        <v>34975</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1063.26</v>
+        <v>710.58</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32533</v>
+        <v>31729</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1197.51</v>
+        <v>1082.27</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>30392</v>
+        <v>32533</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>2410.68</v>
+        <v>1218.92</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>27673</v>
+        <v>30392</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>5322.12</v>
+        <v>2453.78</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>34976</v>
+        <v>27673</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>755.83</v>
+        <v>5417.26</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>34983</v>
+        <v>34976</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>843.09</v>
+        <v>769.34</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>34984</v>
+        <v>34983</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>989.42</v>
+        <v>858.16</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>33771</v>
+        <v>34984</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1933.2</v>
+        <v>1007.11</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>33443</v>
+        <v>33771</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1611</v>
+        <v>1967.76</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>32543</v>
+        <v>33443</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>639.48</v>
+        <v>1639.8</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>30591</v>
+        <v>32543</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>504.33</v>
+        <v>650.91</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H70" s="1"/>
+      <c r="I70" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>34971</v>
+        <v>30591</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>843.09</v>
+        <v>503.33</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>29757</v>
+        <v>34971</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2731.99</v>
+        <v>825.37</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>34972</v>
+        <v>29757</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>902.16</v>
+        <v>2780.83</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H73" s="1"/>
+      <c r="I73" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>31692</v>
+        <v>34972</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>4635.65</v>
+        <v>882.76</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>33069</v>
+        <v>31692</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>1726.46</v>
+        <v>4718.52</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>34985</v>
+        <v>33069</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>843.09</v>
+        <v>1757.32</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>31693</v>
+        <v>34985</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>6802</v>
+        <v>825.37</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H77" s="1"/>
+      <c r="I77" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>34986</v>
+        <v>31693</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>989.42</v>
+        <v>6923.6</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H78" s="1"/>
+      <c r="I78" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>27244</v>
+        <v>34986</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>12039.54</v>
+        <v>968.39</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>33772</v>
+        <v>27244</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2887.27</v>
+        <v>12254.77</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>32894</v>
+        <v>33772</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>2624.59</v>
+        <v>2938.89</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>30393</v>
+        <v>32894</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>5155.2</v>
+        <v>2671.51</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>29135</v>
+        <v>30393</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>2234.82</v>
+        <v>5247.36</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>29548</v>
+        <v>29135</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1419.47</v>
+        <v>2274.77</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>34967</v>
+        <v>29548</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1622.64</v>
+        <v>1417.52</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>30604</v>
+        <v>34967</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1579.68</v>
+        <v>1585.14</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34968</v>
+        <v>30604</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>2181.56</v>
+        <v>1607.92</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>35282</v>
+        <v>34968</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1296.86</v>
+        <v>2131.74</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>33773</v>
+        <v>35282</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1396.2</v>
+        <v>1320.04</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>34987</v>
+        <v>33773</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1017.62</v>
+        <v>1421.16</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H90" s="1"/>
+      <c r="I90" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>31622</v>
+        <v>34987</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1091.45</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>34988</v>
+        <v>31622</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1453.93</v>
+        <v>956.55</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>32088</v>
+        <v>34988</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>2239.74</v>
+        <v>1423.44</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>29954</v>
+        <v>32088</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>3179.04</v>
+        <v>2142.67</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H94" s="1"/>
+      <c r="I94" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>32618</v>
+        <v>29954</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>878.89</v>
+        <v>3235.87</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>32029</v>
+        <v>32618</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>880.6799999999999</v>
+        <v>894.15</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>30292</v>
+        <v>32029</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1767.63</v>
+        <v>896.42</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>32048</v>
+        <v>30292</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1396.2</v>
+        <v>1799.23</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>34973</v>
+        <v>32048</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>872.63</v>
+        <v>1421.16</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H99" s="1"/>
+      <c r="I99" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>34974</v>
+        <v>34973</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>930.35</v>
+        <v>888.23</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>30739</v>
+        <v>34974</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>7684.47</v>
+        <v>946.98</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>32615</v>
+        <v>30739</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1369.35</v>
+        <v>7821.85</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H102" s="1"/>
+      <c r="I102" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>31971</v>
+        <v>32615</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1363.98</v>
+        <v>981.15</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H103" s="1"/>
+      <c r="I103" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>31885</v>
+        <v>31971</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1288.8</v>
+        <v>976.14</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H104" s="1"/>
+      <c r="I104" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>31485</v>
+        <v>35460</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>2971.85</v>
+        <v>1079.54</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>58</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>34989</v>
+        <v>31885</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1017.62</v>
+        <v>1311.84</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>34197</v>
+        <v>31485</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>16125.66</v>
+        <v>3024.98</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>32616</v>
+        <v>34989</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1879.5</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H108" s="1"/>
+      <c r="I108" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>32030</v>
+        <v>34197</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>1847.28</v>
+        <v>16413.94</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>32933</v>
+        <v>32616</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>1624.43</v>
+        <v>1363.77</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>31486</v>
+        <v>32030</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>4109.84</v>
+        <v>1358.3</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>34990</v>
+        <v>35461</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>1425.74</v>
+        <v>1500.87</v>
       </c>
       <c r="G112" s="1"/>
       <c r="H112" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>58</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>35005</v>
+        <v>32933</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>319.52</v>
+        <v>1451.22</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>35006</v>
+        <v>31486</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>436.31</v>
+        <v>4183.31</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>32455</v>
+        <v>34990</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>7727.88</v>
+        <v>1451.22</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>29397</v>
+        <v>32455</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>2744.97</v>
+        <v>7866.03</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>32456</v>
+        <v>29397</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>10046.82</v>
+        <v>2794.04</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>29398</v>
+        <v>32456</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>3950.98</v>
+        <v>10226.43</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>29385</v>
+        <v>29398</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1823.56</v>
+        <v>4021.61</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>34977</v>
+        <v>29385</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>872.63</v>
+        <v>1856.16</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>27193</v>
+        <v>34977</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>2416.5</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>30757</v>
+        <v>27193</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1047.15</v>
+        <v>2393.2</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>29387</v>
+        <v>30757</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F123" s="1">
-        <v>2201.7</v>
+        <v>923.75</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>34978</v>
+        <v>29387</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1017.62</v>
+        <v>2241.06</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>27194</v>
+        <v>34978</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>3690.09</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>18253</v>
+        <v>27194</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>259.1</v>
+        <v>3756.05</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>29549</v>
+        <v>18253</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>375.45</v>
+        <v>263.73</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>4367</v>
+        <v>29549</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1330.87</v>
+        <v>382.16</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>31783</v>
+        <v>4367</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>229.57</v>
+        <v>1354.66</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>11905</v>
+        <v>31783</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1005.09</v>
+        <v>233.67</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>18045</v>
+        <v>11905</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F131" s="1">
-        <v>119.93</v>
+        <v>1023.05</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>19092</v>
+        <v>18045</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>563.85</v>
+        <v>122.07</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>308</v>
+        <v>19092</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>11373.21</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>10564</v>
+        <v>308</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>869.9400000000001</v>
+        <v>11576.53</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>292</v>
+        <v>10564</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>4777.51</v>
+        <v>885.49</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>15496</v>
+        <v>292</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>132.01</v>
+        <v>4862.92</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>19085</v>
+        <v>15496</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>480.62</v>
+        <v>134.37</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>21802</v>
+        <v>19085</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>603.6799999999999</v>
+        <v>489.21</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>21658</v>
+        <v>21802</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>843.09</v>
-[...6 lines deleted...]
-      </c>
+        <v>614.47</v>
+      </c>
+      <c r="G139" s="1"/>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>28293</v>
+        <v>21658</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>730.77</v>
-[...4 lines deleted...]
-      </c>
+        <v>858.16</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>26039</v>
+        <v>28293</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>810.87</v>
+        <v>743.83</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>11504</v>
+        <v>26039</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1736.75</v>
+        <v>825.37</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>26728</v>
+        <v>11504</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>1057.44</v>
+        <v>1767.8</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>18082</v>
+        <v>26728</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>144.99</v>
+        <v>1076.35</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>17500</v>
+        <v>18082</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1474.51</v>
+        <v>147.58</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>299</v>
+        <v>17500</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F146" s="1">
-        <v>2461.25</v>
+        <v>1500.87</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>29228</v>
+        <v>299</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>3845.82</v>
+        <v>2505.25</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>17501</v>
+        <v>29228</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1605.63</v>
+        <v>3914.57</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>11899</v>
+        <v>17501</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>2444.69</v>
+        <v>1634.33</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>305</v>
+        <v>11899</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F150" s="1">
-        <v>12432</v>
+        <v>2488.4</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>18046</v>
+        <v>305</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>284.16</v>
+        <v>12654.25</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>25225</v>
+        <v>18046</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>2036.57</v>
+        <v>289.24</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>17502</v>
+        <v>25225</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>3216.63</v>
+        <v>2072.98</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>12093</v>
+        <v>17502</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F154" s="1">
-        <v>563.85</v>
+        <v>3274.13</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>29229</v>
+        <v>12093</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F155" s="1">
-        <v>588.46</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>10565</v>
+        <v>29229</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1153.21</v>
+        <v>598.98</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>19857</v>
+        <v>10565</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F157" s="1">
-        <v>688.26</v>
+        <v>1173.82</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>18047</v>
+        <v>19857</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>127.09</v>
+        <v>700.5599999999999</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>21663</v>
+        <v>18047</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>755.83</v>
-[...6 lines deleted...]
-      </c>
+        <v>129.36</v>
+      </c>
+      <c r="G159" s="1"/>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>28267</v>
+        <v>21663</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F160" s="1">
-        <v>720.92</v>
-[...4 lines deleted...]
-      </c>
+        <v>769.34</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>19087</v>
+        <v>28267</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>587.5700000000001</v>
+        <v>733.8099999999999</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>30474</v>
+        <v>19087</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>672.15</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>20905</v>
+        <v>30474</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1169.32</v>
+        <v>684.16</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>29230</v>
+        <v>20905</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F164" s="1">
-        <v>858.3099999999999</v>
+        <v>1190.22</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>294</v>
+        <v>29230</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>5514.1</v>
+        <v>873.65</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>22756</v>
+        <v>294</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>563.85</v>
+        <v>5612.67</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>301</v>
+        <v>22756</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>4487.53</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>4368</v>
+        <v>301</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>2333.71</v>
+        <v>4567.75</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>29231</v>
+        <v>4368</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>1381.43</v>
+        <v>2375.43</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>31784</v>
+        <v>29231</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>616.66</v>
+        <v>1406.13</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>302</v>
+        <v>31784</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>5730.69</v>
+        <v>627.6799999999999</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>17503</v>
+        <v>302</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>8262.639999999999</v>
+        <v>5833.13</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>2409</v>
+        <v>17503</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>15653.55</v>
+        <v>8410.35</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>18084</v>
+        <v>2409</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>952.28</v>
+        <v>15933.39</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>12094</v>
+        <v>18084</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>241.2</v>
+        <v>969.3</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>32998</v>
+        <v>12094</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>129.78</v>
+        <v>245.51</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H176" s="1"/>
+      <c r="I176" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>10979</v>
+        <v>32998</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F177" s="1">
-        <v>1376.51</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>132.1</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>8812</v>
+        <v>10979</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F178" s="1">
-        <v>4180.1</v>
-[...4 lines deleted...]
-      </c>
+        <v>1401.12</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>21690</v>
+        <v>8812</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>802.8200000000001</v>
-[...6 lines deleted...]
-      </c>
+        <v>4254.83</v>
+      </c>
+      <c r="G179" s="1"/>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>17112</v>
+        <v>21690</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F180" s="1">
-        <v>298.48</v>
-[...4 lines deleted...]
-      </c>
+        <v>817.17</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>21391</v>
+        <v>17112</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F181" s="1">
-        <v>896.79</v>
+        <v>314.3</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H181" s="1"/>
+      <c r="I181" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>18430</v>
+        <v>21391</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>507.91</v>
+        <v>912.8200000000001</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>15497</v>
+        <v>18430</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F183" s="1">
-        <v>166.47</v>
+        <v>516.99</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H183" s="1"/>
+      <c r="I183" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>34840</v>
+        <v>15497</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>289.09</v>
+        <v>174</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>27868</v>
+        <v>34840</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>393.8</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>291.98</v>
+      </c>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>21982</v>
+        <v>27868</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>566.09</v>
-[...4 lines deleted...]
-      </c>
+        <v>390.36</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>21735</v>
+        <v>21982</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>307.43</v>
+        <v>576.21</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>33541</v>
+        <v>21735</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F188" s="1">
-        <v>324.89</v>
+        <v>296.08</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H188" s="1"/>
+      <c r="I188" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>19095</v>
+        <v>33541</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F189" s="1">
-        <v>308.78</v>
+        <v>312.93</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>33913</v>
+        <v>19095</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>247.02</v>
+        <v>314.3</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>29483</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>391.56</v>
+        <v>398.56</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>10920</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>10</v>
       </c>
       <c r="F192" s="1">
-        <v>1346.98</v>
+        <v>1371.06</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>8813</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>3345.06</v>
+        <v>3404.86</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>16808</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>40</v>
       </c>
       <c r="F194" s="1">
-        <v>144.99</v>
+        <v>147.58</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>21691</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>802.8200000000001</v>
+        <v>817.17</v>
       </c>
       <c r="G195" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>19042</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>15</v>
       </c>
       <c r="F196" s="1">
-        <v>298.48</v>
+        <v>303.82</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>12095</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1"/>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>370.08</v>
+        <v>376.7</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>18431</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>10</v>
       </c>
       <c r="F198" s="1">
-        <v>507.91</v>
+        <v>516.99</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>15967</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>6282.9</v>
+        <v>6395.22</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>22035</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>2093.85</v>
+        <v>2131.28</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>14362</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>3290.02</v>
+        <v>3348.84</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>9527</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>6712.5</v>
+        <v>6832.5</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>32932</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>912.9</v>
+        <v>929.22</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>27394</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1514.34</v>
+        <v>1541.41</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>15574</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>458.69</v>
+        <v>466.89</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>12096</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>4</v>
       </c>
       <c r="F206" s="1">
-        <v>1562.22</v>
+        <v>1590.15</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>34981</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>22036</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>2566.86</v>
+        <v>2612.75</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>14363</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>3</v>
       </c>
       <c r="F209" s="1">
-        <v>4246.33</v>
+        <v>4322.24</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>26776</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1510.31</v>
+        <v>1537.31</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>9528</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>15608.8</v>
+        <v>15887.84</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>27395</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>1738.54</v>
+        <v>1769.62</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>15994</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>515.97</v>
+        <v>525.1900000000001</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>34982</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>22037</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>1246.29</v>
+        <v>1268.57</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>21699</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>5</v>
       </c>
       <c r="F216" s="1">
-        <v>1653.51</v>
+        <v>1683.07</v>
       </c>
       <c r="G216" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>27606</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>1065.95</v>
+        <v>1085</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>15455</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>2211.1</v>
+        <v>2250.63</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>11452</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>8135.1</v>
+        <v>8280.530000000001</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>16028</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>12</v>
       </c>
       <c r="F220" s="1">
-        <v>291.77</v>
+        <v>274.21</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>19097</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>22758</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>722.27</v>
+        <v>735.1799999999999</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>26775</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>27607</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>1221.68</v>
+        <v>1243.52</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>15456</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>3</v>
       </c>
       <c r="F225" s="1">
-        <v>4210.98</v>
+        <v>4286.26</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>16479</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>304.75</v>
+        <v>310.2</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H226" s="1"/>
+      <c r="I226" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>22038</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>1327.73</v>
+        <v>1351.47</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>21700</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>10</v>
       </c>
       <c r="F228" s="1">
-        <v>767.46</v>
+        <v>781.1799999999999</v>
       </c>
       <c r="G228" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>12242</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>10</v>
       </c>
       <c r="F229" s="1">
-        <v>1556.85</v>
+        <v>1584.68</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>13799</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>1289.7</v>
+        <v>1312.75</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>22010</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>566.09</v>
+        <v>576.21</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>11603</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>5520.81</v>
+        <v>5619.5</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>33542</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>324.89</v>
+        <v>312.93</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>21736</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>15</v>
       </c>
       <c r="F234" s="1">
-        <v>303.41</v>
+        <v>284.23</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>34129</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>247.02</v>
+        <v>251.44</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H235" s="1"/>
+      <c r="I235" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>14210</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D236" s="1"/>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>352.63</v>
+        <v>358.93</v>
       </c>
       <c r="G236" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>19096</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>303.41</v>
+        <v>308.83</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>33918</v>
+        <v>17077</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F238" s="1">
-        <v>247.02</v>
+        <v>150.32</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H238" s="1"/>
+      <c r="I238" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>17077</v>
+        <v>19039</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F239" s="1">
-        <v>147.68</v>
+        <v>327.96</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>19039</v>
+        <v>21383</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>322.2</v>
+        <v>897.34</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H240" s="1"/>
+      <c r="I240" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>21383</v>
+        <v>18432</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F241" s="1">
-        <v>881.58</v>
+        <v>516.99</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>18432</v>
+        <v>34980</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>507.91</v>
+        <v>296.53</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="1" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>34980</v>
+        <v>15691</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>291.32</v>
+        <v>6974.16</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>15691</v>
+        <v>18946</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>6851.67</v>
+        <v>1853.89</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>18946</v>
+        <v>11907</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F245" s="1">
-        <v>1821.33</v>
+        <v>1236.23</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>11907</v>
+        <v>11605</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>1214.52</v>
+        <v>4225.67</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>11605</v>
+        <v>25303</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>4151.46</v>
+        <v>217.27</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>25303</v>
+        <v>35078</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F248" s="1">
-        <v>213.46</v>
+        <v>273.3</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H248" s="1"/>
+      <c r="I248" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>35078</v>
+        <v>15391</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>40</v>
       </c>
       <c r="F249" s="1">
-        <v>268.5</v>
+        <v>366.68</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H249" s="1"/>
+      <c r="I249" s="1" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>15391</v>
+        <v>19064</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>359.79</v>
+        <v>308.83</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H250" s="1"/>
+      <c r="I250" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>19064</v>
+        <v>19761</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F251" s="1">
-        <v>303.41</v>
-[...4 lines deleted...]
-      </c>
+        <v>811.7</v>
+      </c>
+      <c r="G251" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>33518</v>
+        <v>17462</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F252" s="1">
-        <v>234.94</v>
+        <v>291.06</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H252" s="1"/>
+      <c r="I252" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>19761</v>
+        <v>21384</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>797.45</v>
-[...6 lines deleted...]
-      </c>
+        <v>946.98</v>
+      </c>
+      <c r="G253" s="1"/>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>17462</v>
+        <v>18433</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F254" s="1">
-        <v>285.95</v>
+        <v>487.84</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H254" s="1"/>
+      <c r="I254" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>21384</v>
+        <v>34979</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>930.35</v>
+        <v>289.7</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H255" s="1"/>
+      <c r="I255" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>18433</v>
+        <v>13965</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>479.27</v>
+        <v>341.63</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>34979</v>
+        <v>33429</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>284.61</v>
+        <v>312.93</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>13965</v>
+        <v>19867</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F258" s="1">
-        <v>335.63</v>
+        <v>6012.6</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>33429</v>
+        <v>22046</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>333.84</v>
+        <v>2231.95</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>19867</v>
+        <v>17667</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>5907</v>
+        <v>3975.15</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>22046</v>
+        <v>23466</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>2192.75</v>
+        <v>1166.99</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>17667</v>
+        <v>26670</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>3905.33</v>
+        <v>1517.73</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>23466</v>
+        <v>15115</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>1146.5</v>
+        <v>8870.41</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>26670</v>
+        <v>17885</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F264" s="1">
-        <v>1491.07</v>
+        <v>1109.6</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>15115</v>
+        <v>15863</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>8714.620000000001</v>
+        <v>404.48</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>17885</v>
+        <v>31112</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>1090.11</v>
+        <v>200.88</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>15863</v>
+        <v>19093</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>397.38</v>
+        <v>983.88</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>31112</v>
+        <v>22040</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>197.35</v>
+        <v>2613.2</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>19093</v>
+        <v>22908</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F269" s="1">
-        <v>966.6</v>
+        <v>7260.21</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>22040</v>
+        <v>19094</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>2567.31</v>
+        <v>1311.84</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>22908</v>
+        <v>26669</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>7132.7</v>
+        <v>1770.98</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>19094</v>
+        <v>15116</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>1288.8</v>
+        <v>14120.5</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>26669</v>
+        <v>16334</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>1739.88</v>
+        <v>542.05</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H273" s="1"/>
+      <c r="I273" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>15116</v>
+        <v>31113</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>13872.5</v>
+        <v>267.83</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>16334</v>
+        <v>17886</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F275" s="1">
-        <v>532.53</v>
+        <v>1651.64</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H275" s="1"/>
+      <c r="I275" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>31113</v>
+        <v>33547</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>263.13</v>
+        <v>360.76</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>17886</v>
+        <v>21737</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F277" s="1">
-        <v>1622.64</v>
+        <v>320.22</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H277" s="1"/>
+      <c r="I277" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>33547</v>
+        <v>9979</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>354.42</v>
+        <v>5576.69</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>21737</v>
+        <v>11638</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>322.2</v>
-[...6 lines deleted...]
-        <v>24</v>
+        <v>1350.1</v>
+      </c>
+      <c r="G279" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H279" s="1"/>
+      <c r="I279" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>9979</v>
+        <v>22008</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>5478.74</v>
+        <v>658.2</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>11638</v>
+        <v>21701</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F281" s="1">
-        <v>1326.39</v>
+        <v>835.39</v>
       </c>
       <c r="G281" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>22008</v>
+        <v>21714</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F282" s="1">
-        <v>646.64</v>
+        <v>327.96</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H282" s="1"/>
+      <c r="I282" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>21701</v>
+        <v>21392</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>820.72</v>
-[...6 lines deleted...]
-      </c>
+        <v>1115.06</v>
+      </c>
+      <c r="G283" s="1"/>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>21714</v>
+        <v>20973</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>10</v>
       </c>
       <c r="F284" s="1">
-        <v>322.2</v>
+        <v>657.74</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H284" s="1"/>
+      <c r="I284" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>21392</v>
+        <v>30362</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F285" s="1">
-        <v>1095.48</v>
+        <v>188.12</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>20973</v>
+        <v>15702</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F286" s="1">
-        <v>646.1900000000001</v>
+        <v>207.71</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H286" s="1"/>
+      <c r="I286" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>30362</v>
+        <v>34083</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>184.82</v>
+        <v>625.86</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>15702</v>
+        <v>22760</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>204.06</v>
+        <v>486.47</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>34083</v>
+        <v>34082</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>614.87</v>
+        <v>544.3200000000001</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>22760</v>
+        <v>13772</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>477.93</v>
+        <v>7695.67</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H290" s="1"/>
+      <c r="I290" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>34082</v>
+        <v>13771</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>534.76</v>
+        <v>2798.14</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>13772</v>
+        <v>16295</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>7560.51</v>
+        <v>281.5</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H292" s="1"/>
+      <c r="I292" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>13771</v>
+        <v>22009</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>2748.99</v>
+        <v>779.36</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>16295</v>
+        <v>21702</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F294" s="1">
-        <v>263.13</v>
-[...6 lines deleted...]
-        <v>24</v>
+        <v>2072.98</v>
+      </c>
+      <c r="G294" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H294" s="1"/>
+      <c r="I294" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>22009</v>
+        <v>28266</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F295" s="1">
-        <v>765.67</v>
+        <v>481.01</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>21702</v>
+        <v>24440</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>5</v>
       </c>
       <c r="F296" s="1">
-        <v>2036.57</v>
+        <v>832.2</v>
       </c>
       <c r="G296" s="5" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>28266</v>
+        <v>35075</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F297" s="1">
-        <v>472.56</v>
+        <v>227.75</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>24440</v>
+        <v>24239</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>817.58</v>
-[...6 lines deleted...]
-      </c>
+        <v>2055.22</v>
+      </c>
+      <c r="G298" s="1"/>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>35075</v>
+        <v>20469</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F299" s="1">
-        <v>223.75</v>
+        <v>2323.05</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>24239</v>
+        <v>20003</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>2019.12</v>
+        <v>11888.09</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>20469</v>
+        <v>21619</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>2282.25</v>
+        <v>344.81</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>20003</v>
+        <v>29017</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>11679.3</v>
+        <v>1831.11</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>21619</v>
+        <v>20004</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>338.76</v>
+        <v>1540.05</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>29017</v>
+        <v>21807</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>1</v>
       </c>
       <c r="F304" s="1">
-        <v>1798.95</v>
+        <v>683.25</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>20004</v>
+        <v>26283</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>1513</v>
+        <v>2156.34</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>21807</v>
+        <v>19568</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>671.25</v>
+        <v>14215.24</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>26283</v>
+        <v>21808</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>2118.47</v>
+        <v>1155.15</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>19568</v>
+        <v>20005</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>13965.58</v>
+        <v>1765.06</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>21808</v>
+        <v>21620</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>1134.86</v>
+        <v>415.42</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>20005</v>
+        <v>29319</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>1734.06</v>
+        <v>2232.86</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>21620</v>
+        <v>29014</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>408.12</v>
+        <v>2325.78</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>29319</v>
+        <v>29016</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>2193.65</v>
+        <v>3125.19</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>29014</v>
+        <v>22194</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F313" s="1">
-        <v>2284.94</v>
+        <v>649.09</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>29016</v>
+        <v>22880</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F314" s="1">
-        <v>3070.3</v>
+        <v>320.22</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H314" s="1"/>
+      <c r="I314" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>22194</v>
+        <v>22881</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F315" s="1">
-        <v>637.6900000000001</v>
+        <v>436.37</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H315" s="1"/>
+      <c r="I315" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>22880</v>
+        <v>23921</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>357.11</v>
+        <v>1315.48</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>22881</v>
+        <v>28368</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>428.71</v>
+        <v>1978.24</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H317" s="1"/>
+      <c r="I317" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>23921</v>
+        <v>28571</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>1292.38</v>
+        <v>341.63</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H318" s="1"/>
+      <c r="I318" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>28368</v>
+        <v>22339</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F319" s="1">
-        <v>1943.49</v>
+        <v>1177.92</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>28571</v>
+        <v>29320</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>335.63</v>
+        <v>2341.73</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H320" s="1"/>
+      <c r="I320" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>22339</v>
+        <v>20722</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>1157.24</v>
+        <v>4301.29</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>29320</v>
+        <v>26777</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F322" s="1">
-        <v>2300.6</v>
+        <v>327.96</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>20722</v>
+        <v>21978</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>4225.74</v>
+        <v>464.61</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H323" s="1"/>
+      <c r="I323" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>26777</v>
+        <v>34991</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>322.2</v>
+        <v>330.24</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H324" s="1"/>
+      <c r="I324" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>21978</v>
+        <v>29484</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>477.93</v>
+        <v>396.29</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H325" s="1"/>
+      <c r="I325" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>34991</v>
+        <v>23922</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>336.97</v>
+        <v>534.3</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H326" s="1"/>
+      <c r="I326" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>29484</v>
+        <v>28085</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>389.33</v>
+        <v>461.88</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H327" s="1"/>
+      <c r="I327" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>33509</v>
+        <v>33548</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>313.25</v>
+        <v>557.53</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>23922</v>
+        <v>32818</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>524.92</v>
+        <v>653.1900000000001</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>28085</v>
+        <v>22052</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F330" s="1">
-        <v>507.91</v>
+        <v>914.64</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H330" s="1"/>
+      <c r="I330" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>33548</v>
+        <v>26240</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>547.74</v>
+        <v>2823.64</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>32818</v>
+        <v>21716</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F332" s="1">
-        <v>641.72</v>
+        <v>464.61</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H332" s="1"/>
+      <c r="I332" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>22052</v>
+        <v>23923</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>898.58</v>
+        <v>711.95</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>26240</v>
+        <v>21393</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>2774.05</v>
+        <v>1885.77</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>21716</v>
+        <v>21091</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>496.73</v>
+        <v>978.41</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>23923</v>
+        <v>22904</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F336" s="1">
-        <v>699.4400000000001</v>
+        <v>3306.93</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>21393</v>
+        <v>19776</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>1852.65</v>
+        <v>8251.379999999999</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>21091</v>
+        <v>20352</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>961.23</v>
+        <v>431.81</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H338" s="1"/>
+      <c r="I338" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>22904</v>
+        <v>19781</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>3248.85</v>
+        <v>519.27</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>19776</v>
+        <v>25495</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>8106.46</v>
+        <v>751.58</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>20352</v>
+        <v>34999</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>424.23</v>
+        <v>497.41</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>19781</v>
+        <v>28622</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>510.15</v>
+        <v>636.79</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>25495</v>
+        <v>33793</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F343" s="1">
-        <v>738.38</v>
+        <v>1023.96</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>34999</v>
+        <v>26242</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>488.67</v>
-[...6 lines deleted...]
-        <v>354</v>
+        <v>3683.63</v>
+      </c>
+      <c r="G344" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H344" s="1"/>
+      <c r="I344" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>28622</v>
+        <v>28268</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F345" s="1">
-        <v>676.62</v>
+        <v>620.39</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>33793</v>
+        <v>22578</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>1005.98</v>
+        <v>1073.61</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>26242</v>
+        <v>22762</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>3618.93</v>
-[...6 lines deleted...]
-      </c>
+        <v>576.66</v>
+      </c>
+      <c r="G347" s="1"/>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>28268</v>
+        <v>24436</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F348" s="1">
-        <v>609.5</v>
+        <v>1199.79</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>22578</v>
+        <v>20084</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>1054.76</v>
+        <v>11163.85</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>22762</v>
+        <v>21087</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>606.8099999999999</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H350" s="1"/>
+      <c r="I350" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>24436</v>
+        <v>21490</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>1178.72</v>
+        <v>626.77</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>20084</v>
+        <v>35000</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>10967.78</v>
+        <v>616.29</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H352" s="1"/>
+      <c r="I352" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>21087</v>
+        <v>20472</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F353" s="1">
-        <v>542.37</v>
+        <v>2154.52</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H353" s="1"/>
+      <c r="I353" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>21490</v>
+        <v>21803</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>615.76</v>
+        <v>1275.86</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>35000</v>
+        <v>20473</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F355" s="1">
-        <v>605.47</v>
+        <v>3042.74</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H355" s="1"/>
+      <c r="I355" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>20472</v>
+        <v>21804</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>2116.68</v>
+        <v>637.24</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>21803</v>
+        <v>27865</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>1253.45</v>
+        <v>819.9</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>20473</v>
+        <v>28317</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>2989.3</v>
+        <v>470.99</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>21804</v>
+        <v>33948</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>626.05</v>
+        <v>813.52</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>27865</v>
+        <v>27810</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>805.5</v>
+        <v>341.63</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H360" s="1"/>
+      <c r="I360" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>28317</v>
+        <v>33549</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>462.72</v>
+        <v>442.29</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H361" s="1"/>
+      <c r="I361" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>33948</v>
+        <v>23924</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>799.24</v>
+        <v>1139.21</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>27810</v>
+        <v>22276</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>395.14</v>
+        <v>1530.48</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>33549</v>
+        <v>21320</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>434.52</v>
+        <v>4335.45</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>23924</v>
+        <v>21321</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>1119.2</v>
+        <v>468.25</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H365" s="1"/>
+      <c r="I365" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>22276</v>
+        <v>26668</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>1503.6</v>
+        <v>379.89</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>21320</v>
+        <v>34997</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>4259.31</v>
+        <v>344.36</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H367" s="1"/>
+      <c r="I367" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>21321</v>
+        <v>29485</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>460.03</v>
+        <v>620.39</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H368" s="1"/>
+      <c r="I368" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>26668</v>
+        <v>27866</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>373.22</v>
+        <v>1950.91</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>33380</v>
+        <v>28318</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>313.25</v>
+        <v>481.01</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>34997</v>
+        <v>33949</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>343.68</v>
+        <v>812.16</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H371" s="1"/>
+      <c r="I371" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>29485</v>
+        <v>28084</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>609.5</v>
+        <v>402.21</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>27866</v>
+        <v>33550</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>1916.64</v>
+        <v>535.21</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>28318</v>
+        <v>23925</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>472.56</v>
+        <v>2106.69</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>33949</v>
+        <v>29399</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>797.89</v>
+        <v>2278.87</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>28084</v>
+        <v>26248</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>477.93</v>
+        <v>1960.47</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>33550</v>
+        <v>21322</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>525.8099999999999</v>
+        <v>5589.9</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>23925</v>
+        <v>21323</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>2069.69</v>
+        <v>538.4</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>29399</v>
+        <v>22425</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>2238.84</v>
+        <v>600.8</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>26248</v>
+        <v>30553</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>1926.04</v>
+        <v>650.45</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>21322</v>
+        <v>34998</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>5491.72</v>
+        <v>414.05</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H381" s="1"/>
+      <c r="I381" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>21323</v>
+        <v>23926</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>528.95</v>
+        <v>631.3200000000001</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>22425</v>
+        <v>24941</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>590.25</v>
+        <v>2991.27</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>30553</v>
+        <v>34966</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>639.03</v>
+        <v>1421.16</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>34998</v>
+        <v>25512</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>406.78</v>
+        <v>3256.37</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H385" s="1"/>
+      <c r="I385" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>23926</v>
+        <v>23853</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>620.24</v>
+        <v>2842.32</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H386" s="1"/>
       <c r="I386" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>24941</v>
+        <v>22148</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>2938.73</v>
+        <v>11615.25</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H387" s="1"/>
       <c r="I387" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>34966</v>
+        <v>23230</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>1396.2</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>25512</v>
+        <v>29324</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>3199.18</v>
+        <v>4737.2</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>23853</v>
+        <v>26074</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>2792.4</v>
+        <v>1505.43</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H390" s="1"/>
       <c r="I390" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>22148</v>
+        <v>29326</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>11411.25</v>
+        <v>6923.14</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H391" s="1"/>
       <c r="I391" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>23230</v>
+        <v>26433</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>673.9400000000001</v>
+        <v>732.9</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H392" s="1"/>
       <c r="I392" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>29324</v>
+        <v>30560</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>4654</v>
+        <v>475.09</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H393" s="1"/>
       <c r="I393" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>26074</v>
+        <v>24709</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>1478.99</v>
+        <v>814.89</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>29326</v>
+        <v>26490</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F395" s="1">
-        <v>6801.55</v>
+        <v>1984.16</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H395" s="1"/>
       <c r="I395" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>26433</v>
+        <v>28086</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>671.25</v>
+        <v>314.3</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H396" s="1"/>
+      <c r="I396" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>30560</v>
+        <v>26243</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>466.74</v>
+        <v>1702.66</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>24709</v>
+        <v>28288</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>800.58</v>
+        <v>322.49</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>26490</v>
+        <v>23927</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>1949.31</v>
+        <v>1139.21</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>28086</v>
+        <v>23664</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>327.57</v>
+        <v>2782.19</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>26243</v>
+        <v>24415</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>1672.76</v>
+        <v>320.22</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H401" s="1"/>
+      <c r="I401" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>28288</v>
+        <v>33619</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>316.83</v>
+        <v>352.1</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H402" s="1"/>
       <c r="I402" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>23927</v>
+        <v>23882</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>1119.2</v>
+        <v>879.12</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H403" s="1"/>
       <c r="I403" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>23664</v>
+        <v>27473</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>2733.33</v>
+        <v>324.77</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>24415</v>
+        <v>34995</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>314.59</v>
+        <v>337.53</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>33619</v>
+        <v>34996</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
         <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>345.92</v>
+        <v>373.05</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>23882</v>
+        <v>26879</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>863.6799999999999</v>
+        <v>713.77</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>27473</v>
+        <v>26880</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>319.07</v>
+        <v>740.64</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H408" s="1"/>
       <c r="I408" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>34995</v>
+        <v>26881</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>331.6</v>
+        <v>1007.11</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H409" s="1"/>
+      <c r="I409" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>34996</v>
+        <v>34969</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>366.5</v>
+        <v>705.11</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H410" s="1"/>
       <c r="I410" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>26879</v>
+        <v>34970</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>701.23</v>
+        <v>882.76</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>26880</v>
+        <v>23109</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>727.64</v>
+        <v>2280.23</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>26881</v>
+        <v>26951</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>989.42</v>
+        <v>880.48</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H413" s="1"/>
       <c r="I413" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>34969</v>
+        <v>32123</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>692.73</v>
+        <v>945.62</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>34970</v>
+        <v>28624</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>867.26</v>
+        <v>1531.39</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H415" s="1"/>
       <c r="I415" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>23109</v>
+        <v>23110</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>2240.19</v>
+        <v>2474.28</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H416" s="1"/>
       <c r="I416" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>26951</v>
+        <v>28625</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>865.02</v>
+        <v>1806.97</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H417" s="1"/>
+      <c r="I417" s="1" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>32123</v>
+        <v>30379</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>929.01</v>
+        <v>1186.12</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>28624</v>
+        <v>24832</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>1504.5</v>
+        <v>6468.1</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>23110</v>
+        <v>30380</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>2430.82</v>
+        <v>4924.87</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H420" s="1"/>
       <c r="I420" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>28625</v>
+        <v>25124</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>1775.23</v>
+        <v>699.65</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H421" s="1"/>
+      <c r="I421" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>30379</v>
+        <v>30656</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>1165.29</v>
+        <v>606.73</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H422" s="1"/>
+      <c r="I422" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>24832</v>
+        <v>25378</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>6354.5</v>
+        <v>701.9299999999999</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>30380</v>
+        <v>25513</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>4838.37</v>
+        <v>573.47</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H424" s="1"/>
+      <c r="I424" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>25124</v>
+        <v>33721</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>687.36</v>
+        <v>586.23</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H425" s="1"/>
+      <c r="I425" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>30656</v>
+        <v>27474</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>596.0700000000001</v>
+        <v>546.6</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>25378</v>
+        <v>35001</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>799.6799999999999</v>
+        <v>563</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>25513</v>
+        <v>28512</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>563.4</v>
+        <v>2182.76</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H428" s="1"/>
+      <c r="I428" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>33721</v>
+        <v>24685</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>715.11</v>
+        <v>14118.68</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H429" s="1"/>
       <c r="I429" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>27474</v>
+        <v>30381</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D430" s="1">
         <v>8443999090</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>514.63</v>
+        <v>7996.76</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H430" s="1"/>
+      <c r="I430" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>35001</v>
+        <v>25605</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>553.11</v>
+        <v>1044.01</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>28512</v>
+        <v>28479</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>2144.42</v>
+        <v>1231.22</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H432" s="1"/>
       <c r="I432" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>24685</v>
+        <v>30655</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>13870.71</v>
+        <v>779.36</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H433" s="1"/>
+      <c r="I433" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>30381</v>
+        <v>25394</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>7856.31</v>
+        <v>808.97</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>25605</v>
+        <v>25514</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>1025.67</v>
+        <v>757.04</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>28479</v>
+        <v>35002</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>1256.58</v>
+        <v>816.71</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H436" s="1"/>
+      <c r="I436" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>30655</v>
+        <v>28513</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>827.88</v>
+        <v>2729.81</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H437" s="1"/>
+      <c r="I437" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>25394</v>
+        <v>21805</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>794.76</v>
+        <v>680.97</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>25514</v>
+        <v>23706</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F439" s="1">
-        <v>743.75</v>
-[...6 lines deleted...]
-        <v>24</v>
+        <v>1362.4</v>
+      </c>
+      <c r="G439" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H439" s="1"/>
+      <c r="I439" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>35002</v>
+        <v>21806</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>814.9</v>
+        <v>227.29</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H440" s="1"/>
+      <c r="I440" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>28513</v>
+        <v>26527</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>2681.87</v>
+        <v>1019.86</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H441" s="1"/>
       <c r="I441" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>21805</v>
+        <v>34992</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>669.01</v>
+        <v>502.87</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>23706</v>
+        <v>21970</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>1338.47</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>287.42</v>
+      </c>
+      <c r="G443" s="1"/>
+      <c r="H443" s="1"/>
+      <c r="I443" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>21806</v>
+        <v>28291</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>223.3</v>
+        <v>830.83</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="1" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H444" s="1"/>
+      <c r="I444" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>26527</v>
+        <v>32049</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>1001.95</v>
+        <v>519.27</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>34992</v>
+        <v>26284</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>494.04</v>
+        <v>334.34</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H446" s="1"/>
+      <c r="I446" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>21970</v>
+        <v>21717</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F447" s="1">
-        <v>282.37</v>
+        <v>327.96</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>28291</v>
+        <v>21394</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>816.24</v>
+        <v>1205.71</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H448" s="1"/>
       <c r="I448" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>32049</v>
+        <v>21121</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F449" s="1">
-        <v>510.15</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>26284</v>
+        <v>15964</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F450" s="1">
-        <v>284.61</v>
+        <v>1305.46</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>21717</v>
+        <v>16430</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>322.2</v>
+        <v>201.33</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>21394</v>
+        <v>14445</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>1184.53</v>
+        <v>6092.77</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>21121</v>
+        <v>33950</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>563.85</v>
+        <v>658.2</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>15964</v>
+        <v>19099</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F454" s="1">
-        <v>1282.54</v>
-[...4 lines deleted...]
-      </c>
+        <v>387.63</v>
+      </c>
+      <c r="G454" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>16430</v>
+        <v>33951</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>187.95</v>
+        <v>779.36</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H455" s="1"/>
+      <c r="I455" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>14445</v>
+        <v>15836</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>5985.76</v>
+        <v>8412.17</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>33950</v>
+        <v>26807</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>646.64</v>
+        <v>227.75</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H457" s="1"/>
+      <c r="I457" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>19099</v>
+        <v>28292</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F458" s="1">
-        <v>380.82</v>
-[...6 lines deleted...]
-      </c>
+        <v>489.21</v>
+      </c>
+      <c r="G458" s="1"/>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>33951</v>
+        <v>29327</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>765.67</v>
+        <v>832.2</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>15836</v>
+        <v>15965</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F460" s="1">
-        <v>8264.43</v>
+        <v>2295.72</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>26807</v>
+        <v>20474</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>472</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F461" s="1">
-        <v>223.75</v>
+        <v>544.3200000000001</v>
       </c>
       <c r="G461" s="1"/>
-      <c r="H461" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H461" s="1"/>
+      <c r="I461" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>28292</v>
+        <v>16427</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F462" s="1">
-        <v>480.62</v>
+        <v>246.43</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H462" s="1"/>
+      <c r="I462" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>29327</v>
+        <v>19100</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>817.58</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>15965</v>
+        <v>26857</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>2255.4</v>
+        <v>1940.89</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>20474</v>
+        <v>22906</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>534.76</v>
+        <v>5769.36</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>16427</v>
+        <v>18638</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>247.02</v>
+        <v>11423.94</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H466" s="1"/>
+      <c r="I466" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>19100</v>
+        <v>21488</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>581.3</v>
+        <v>929.22</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H467" s="1"/>
+      <c r="I467" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>26857</v>
+        <v>22852</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>1906.8</v>
+        <v>860.9</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>22906</v>
+        <v>18639</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>5668.04</v>
+        <v>331.15</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>18638</v>
+        <v>34964</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>11223.3</v>
+        <v>1124.63</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>21488</v>
+        <v>20476</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F471" s="1">
-        <v>912.9</v>
+        <v>1740.92</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H471" s="1"/>
+      <c r="I471" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>22852</v>
+        <v>22909</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F472" s="1">
-        <v>845.78</v>
+        <v>7072.09</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>18639</v>
+        <v>26949</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>323.54</v>
+        <v>4683</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>34964</v>
+        <v>21489</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>1104.88</v>
+        <v>1093.2</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>20476</v>
+        <v>22853</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>1710.35</v>
+        <v>2213.73</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>22909</v>
+        <v>18640</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>6947.89</v>
+        <v>545.6900000000001</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H476" s="1"/>
+      <c r="I476" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>26949</v>
+        <v>34965</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>1</v>
       </c>
       <c r="F477" s="1">
-        <v>4600.75</v>
+        <v>1421.16</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H477" s="1"/>
       <c r="I477" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>21489</v>
+        <v>33952</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>1074</v>
+        <v>483.29</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>22853</v>
+        <v>21703</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F479" s="1">
-        <v>2174.85</v>
-[...4 lines deleted...]
-      </c>
+        <v>932.41</v>
+      </c>
+      <c r="G479" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>18640</v>
+        <v>18438</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F480" s="1">
-        <v>563.85</v>
+        <v>330.69</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H480" s="1"/>
+      <c r="I480" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>34965</v>
+        <v>18277</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F481" s="1">
-        <v>1396.2</v>
+        <v>361.67</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>33952</v>
+        <v>33620</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F482" s="1">
-        <v>474.8</v>
+        <v>310.2</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H482" s="1"/>
       <c r="I482" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>21703</v>
+        <v>21385</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>916.03</v>
-[...6 lines deleted...]
-      </c>
+        <v>874.5599999999999</v>
+      </c>
+      <c r="G483" s="1"/>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>18438</v>
+        <v>18434</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>10</v>
       </c>
       <c r="F484" s="1">
-        <v>324.89</v>
+        <v>461.88</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H484" s="1"/>
+      <c r="I484" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>18277</v>
+        <v>17317</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F485" s="1">
-        <v>355.32</v>
+        <v>4711.69</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>33620</v>
+        <v>18040</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
         <v>10</v>
       </c>
       <c r="F486" s="1">
-        <v>351.74</v>
-[...4 lines deleted...]
-      </c>
+        <v>1446.67</v>
+      </c>
+      <c r="G486" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H486" s="1"/>
       <c r="I486" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>21385</v>
+        <v>19101</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>859.2</v>
+        <v>311.56</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H487" s="1"/>
       <c r="I487" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>18434</v>
+        <v>18081</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F488" s="1">
-        <v>453.77</v>
+        <v>229.57</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H488" s="1"/>
       <c r="I488" s="1" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>17317</v>
+        <v>25095</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>4628.94</v>
+        <v>654.55</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H489" s="1"/>
       <c r="I489" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>18040</v>
+        <v>34993</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>1421.26</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>291.98</v>
+      </c>
+      <c r="G490" s="1"/>
+      <c r="H490" s="1"/>
+      <c r="I490" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>19101</v>
+        <v>20303</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
         <v>1</v>
       </c>
       <c r="F491" s="1">
-        <v>306.09</v>
+        <v>5596.73</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>33521</v>
+        <v>33953</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>273.87</v>
+        <v>495.13</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>18081</v>
+        <v>22907</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F493" s="1">
-        <v>220.17</v>
+        <v>1596.07</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H493" s="1"/>
+      <c r="I493" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>25095</v>
+        <v>21454</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>643.0599999999999</v>
+        <v>4683.45</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>34993</v>
+        <v>18278</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D495" s="1">
         <v>8443999090</v>
       </c>
       <c r="E495" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F495" s="1">
-        <v>291.32</v>
+        <v>474.18</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H495" s="1"/>
+      <c r="I495" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>20303</v>
+        <v>18641</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>5498.43</v>
+        <v>317.03</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H496" s="1"/>
+      <c r="I496" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>33953</v>
+        <v>34994</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>486.43</v>
+        <v>314.3</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H497" s="1"/>
       <c r="I497" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>22907</v>
+        <v>22761</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F498" s="1">
-        <v>1568.04</v>
+        <v>297.9</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H498" s="1"/>
+      <c r="I498" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>21454</v>
+        <v>27555</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D499" s="1">
         <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>4601.2</v>
+        <v>549.79</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>18278</v>
+        <v>22054</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>465.85</v>
+        <v>3826.2</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H500" s="1"/>
       <c r="I500" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>18641</v>
+        <v>20925</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>512</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F501" s="1">
-        <v>311.46</v>
+        <v>568.46</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H501" s="1"/>
+      <c r="I501" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>34994</v>
+        <v>23928</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>308.78</v>
+        <v>1106.87</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H502" s="1"/>
       <c r="I502" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>22761</v>
+        <v>26244</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D503" s="1">
         <v>8443999090</v>
       </c>
       <c r="E503" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>335.63</v>
+        <v>3073.26</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H503" s="1"/>
+      <c r="I503" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>27555</v>
+        <v>21685</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F504" s="1">
-        <v>540.13</v>
+        <v>6377</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H504" s="1"/>
       <c r="I504" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>22054</v>
+        <v>24172</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>516</v>
       </c>
       <c r="D505" s="1">
         <v>8443999090</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>3759</v>
+        <v>12355.44</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H505" s="1"/>
       <c r="I505" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>20925</v>
+        <v>21491</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>558.48</v>
+        <v>1508.62</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H506" s="1"/>
+      <c r="I506" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>23928</v>
+        <v>35003</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>1087.43</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H507" s="1"/>
       <c r="I507" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>26244</v>
+        <v>22055</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>3019.28</v>
+        <v>1717.24</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H508" s="1"/>
       <c r="I508" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>21685</v>
+        <v>23193</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>520</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>6265</v>
+        <v>579.85</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>24172</v>
+        <v>29328</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>12138.44</v>
+        <v>3398.94</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>21491</v>
+        <v>35004</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>1482.12</v>
+        <v>1065.87</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511" s="1"/>
       <c r="I511" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>35003</v>
+        <v>30657</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>581.3</v>
+        <v>2312.57</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H512" s="1"/>
       <c r="I512" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>22055</v>
+        <v>29091</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D513" s="1">
         <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>1687.08</v>
+        <v>653.1900000000001</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>23193</v>
+        <v>26531</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>609.05</v>
+        <v>2350.38</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H514" s="1"/>
+      <c r="I514" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>29328</v>
+        <v>28087</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>3339.25</v>
+        <v>546.6</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H515" s="1"/>
       <c r="I515" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>35004</v>
+        <v>25155</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>1047.15</v>
+        <v>956.55</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>30657</v>
+        <v>33621</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>2271.96</v>
+        <v>584.86</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H517" s="1"/>
       <c r="I517" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>29091</v>
+        <v>30658</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>641.72</v>
+        <v>3509.17</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H518" s="1"/>
       <c r="I518" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>26531</v>
+        <v>31234</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>2309.1</v>
+        <v>1527.75</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H519" s="1"/>
       <c r="I519" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>28087</v>
+        <v>30207</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>537</v>
+        <v>1395.65</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H520" s="1"/>
       <c r="I520" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>25155</v>
+        <v>21199</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>939.75</v>
+        <v>15031.5</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H521" s="1"/>
       <c r="I521" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>33621</v>
+        <v>26525</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>574.59</v>
+        <v>563.45</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H522" s="1"/>
       <c r="I522" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>30658</v>
+        <v>30606</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>534</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>3447.54</v>
+        <v>893.24</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>31234</v>
+        <v>20006</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>1500.92</v>
+        <v>1519.09</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>30207</v>
+        <v>26841</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>1371.14</v>
+        <v>2717.51</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H525" s="1"/>
       <c r="I525" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>21199</v>
+        <v>29340</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>14767.5</v>
+        <v>1861.63</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>26525</v>
+        <v>8183</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>538</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>553.5599999999999</v>
+        <v>3732.82</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>30606</v>
+        <v>18085</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>877.55</v>
+        <v>871.83</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H528" s="1"/>
       <c r="I528" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>20006</v>
+        <v>18251</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F529" s="1">
-        <v>1492.41</v>
+        <v>2521.65</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>26841</v>
+        <v>8184</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>2669.79</v>
+        <v>3266.39</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530" s="1"/>
       <c r="I530" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>10021</v>
+        <v>18086</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>576.38</v>
+        <v>655.92</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H531" s="1"/>
       <c r="I531" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>29340</v>
+        <v>26729</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>1828.93</v>
+        <v>1087.73</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H532" s="1"/>
       <c r="I532" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>8183</v>
+        <v>5342</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F533" s="1">
-        <v>3667.26</v>
+        <v>1921.3</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H533" s="1"/>
       <c r="I533" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>18085</v>
+        <v>2411</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
         <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>856.52</v>
+        <v>6377</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H534" s="1"/>
       <c r="I534" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>18251</v>
+        <v>18087</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>546</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>2477.36</v>
+        <v>179.01</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H535" s="1"/>
       <c r="I535" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>8184</v>
+        <v>10835</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F536" s="1">
-        <v>3209.02</v>
+        <v>1165.17</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>18086</v>
+        <v>3068</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
         <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>644.4</v>
+        <v>4810.54</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H537" s="1"/>
       <c r="I537" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>26729</v>
+        <v>12098</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>1068.63</v>
+        <v>384.44</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>5342</v>
+        <v>15575</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>550</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>1887.56</v>
+        <v>128.45</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H539" s="1"/>
+      <c r="I539" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>2411</v>
+        <v>21734</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F540" s="1">
-        <v>6265</v>
+        <v>276.03</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H540" s="1"/>
+      <c r="I540" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>18087</v>
+        <v>29482</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
         <v>1</v>
       </c>
       <c r="F541" s="1">
-        <v>175.87</v>
+        <v>341.63</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H541" s="1"/>
       <c r="I541" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>10835</v>
+        <v>33001</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>1144.71</v>
+        <v>132.1</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H542" s="1"/>
+      <c r="I542" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>3068</v>
+        <v>21704</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F543" s="1">
-        <v>4726.05</v>
-[...4 lines deleted...]
-      </c>
+        <v>799.4</v>
+      </c>
+      <c r="G543" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H543" s="1"/>
       <c r="I543" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>12098</v>
+        <v>17113</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F544" s="1">
-        <v>377.69</v>
+        <v>292.43</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H544" s="1"/>
       <c r="I544" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>15575</v>
+        <v>21386</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
         <v>1</v>
       </c>
       <c r="F545" s="1">
-        <v>126.2</v>
+        <v>844.04</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H545" s="1"/>
+      <c r="I545" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>21734</v>
+        <v>18435</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F546" s="1">
-        <v>298.48</v>
+        <v>489.21</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H546" s="1"/>
+      <c r="I546" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>29482</v>
+        <v>14299</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>558</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>335.63</v>
+        <v>273.3</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H547" s="1"/>
       <c r="I547" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>33001</v>
+        <v>21689</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>129.78</v>
+        <v>333.88</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H548" s="1"/>
+      <c r="I548" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>21704</v>
+        <v>34962</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>785.36</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>296.53</v>
+      </c>
+      <c r="G549" s="1"/>
+      <c r="H549" s="1"/>
+      <c r="I549" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>17113</v>
+        <v>22034</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>287.3</v>
+        <v>543.87</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>21386</v>
+        <v>27867</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>562</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
         <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>829.22</v>
+        <v>453.68</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H551" s="1"/>
       <c r="I551" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>18435</v>
+        <v>9440</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>480.62</v>
+        <v>6336.01</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552" s="1"/>
       <c r="I552" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>14299</v>
+        <v>11050</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F553" s="1">
-        <v>268.5</v>
+        <v>1231.67</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...3 lines deleted...]
-        <v>354</v>
+      <c r="H553" s="1"/>
+      <c r="I553" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>21689</v>
+        <v>29341</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>328.02</v>
+        <v>691.45</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554" s="1"/>
       <c r="I554" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>34962</v>
+        <v>2412</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>291.32</v>
+        <v>4870.21</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H555" s="1"/>
+      <c r="I555" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>22034</v>
+        <v>16336</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>534.3200000000001</v>
+        <v>92.92</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H556" s="1"/>
       <c r="I556" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>27867</v>
+        <v>22011</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>445.71</v>
+        <v>1139.21</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H557" s="1"/>
       <c r="I557" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>9440</v>
+        <v>22910</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F558" s="1">
-        <v>6224.73</v>
+        <v>1625.68</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H558" s="1"/>
       <c r="I558" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>11050</v>
+        <v>26662</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>570</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>1210.04</v>
+        <v>1084.55</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H559" s="1"/>
       <c r="I559" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>29341</v>
+        <v>18094</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>679.3099999999999</v>
+        <v>92.47</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>2412</v>
+        <v>7196</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>4784.67</v>
+        <v>983.88</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>16336</v>
+        <v>2997</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>91.29000000000001</v>
+        <v>4759.98</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H562" s="1"/>
       <c r="I562" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>22011</v>
+        <v>18095</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>1119.2</v>
+        <v>110.23</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H563" s="1"/>
       <c r="I563" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>22910</v>
+        <v>13457</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>1597.13</v>
+        <v>2596.35</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H564" s="1"/>
       <c r="I564" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>26662</v>
+        <v>29342</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>1065.5</v>
+        <v>1861.63</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H565" s="1"/>
       <c r="I565" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>18094</v>
+        <v>5083</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>90.84</v>
+        <v>8426.75</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H566" s="1"/>
       <c r="I566" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>7196</v>
+        <v>15547</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>966.6</v>
+        <v>728.8</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>2997</v>
+        <v>24272</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="D568" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D568" s="1"/>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>4676.38</v>
+        <v>478.28</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H568" s="1"/>
+      <c r="I568" s="1" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>18095</v>
+        <v>19089</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>108.3</v>
+        <v>1366.5</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H569" s="1"/>
       <c r="I569" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>13457</v>
+        <v>17504</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>2550.75</v>
+        <v>3266.39</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H570" s="1"/>
       <c r="I570" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>29342</v>
+        <v>29343</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>1828.93</v>
+        <v>2083.91</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571" s="1"/>
       <c r="I571" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>5083</v>
+        <v>15607</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>8278.75</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H572" s="1"/>
       <c r="I572" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>15547</v>
+        <v>5084</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>716</v>
+        <v>14279.93</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H573" s="1"/>
       <c r="I573" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>24272</v>
+        <v>22074</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="D574" s="1"/>
+      <c r="D574" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>469.88</v>
+        <v>2748.03</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...3 lines deleted...]
-        <v>354</v>
+      <c r="H574" s="1"/>
+      <c r="I574" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>19089</v>
+        <v>19090</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>1342.5</v>
+        <v>1530.48</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H575" s="1"/>
       <c r="I575" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>17504</v>
+        <v>18096</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>3209.02</v>
+        <v>679.15</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H576" s="1"/>
       <c r="I576" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>29343</v>
+        <v>28289</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>2047.31</v>
+        <v>565.73</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H577" s="1"/>
       <c r="I577" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>15607</v>
+        <v>25883</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F578" s="1">
-        <v>660.51</v>
+        <v>664.5700000000001</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>5084</v>
+        <v>33622</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
         <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>14029.13</v>
+        <v>571.2</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H579" s="1"/>
       <c r="I579" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>22074</v>
+        <v>11908</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F580" s="1">
-        <v>2699.77</v>
-[...4 lines deleted...]
-      </c>
+        <v>1434.83</v>
+      </c>
+      <c r="G580" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H580" s="1"/>
       <c r="I580" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>19090</v>
+        <v>4598</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>1503.6</v>
+        <v>6052.23</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>18096</v>
+        <v>15703</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>667.22</v>
+        <v>136.65</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H582" s="1"/>
+      <c r="I582" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>28289</v>
+        <v>21686</v>
       </c>
       <c r="C583" s="1" t="s">
         <v>594</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F583" s="1">
-        <v>555.8</v>
-[...4 lines deleted...]
-      </c>
+        <v>1302.27</v>
+      </c>
+      <c r="G583" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H583" s="1"/>
       <c r="I583" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>25883</v>
+        <v>21733</v>
       </c>
       <c r="C584" s="1" t="s">
         <v>595</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
         <v>10</v>
       </c>
       <c r="F584" s="1">
-        <v>652.9</v>
+        <v>435</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>33622</v>
+        <v>33623</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
         <v>1</v>
       </c>
       <c r="F585" s="1">
-        <v>561.17</v>
+        <v>478.28</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H585" s="1"/>
       <c r="I585" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>11908</v>
+        <v>30820</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F586" s="1">
-        <v>1409.63</v>
-[...6 lines deleted...]
-      </c>
+        <v>437.28</v>
+      </c>
+      <c r="G586" s="1"/>
+      <c r="H586" s="1"/>
       <c r="I586" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>4598</v>
+        <v>34963</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
         <v>1</v>
       </c>
       <c r="F587" s="1">
-        <v>5945.93</v>
+        <v>470.99</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H587" s="1"/>
+      <c r="I587" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>15703</v>
+        <v>33936</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
         <v>1</v>
       </c>
       <c r="F588" s="1">
-        <v>134.25</v>
+        <v>829.01</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H588" s="1"/>
       <c r="I588" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>21686</v>
+        <v>14022</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>1279.4</v>
-[...6 lines deleted...]
-      </c>
+        <v>2040.18</v>
+      </c>
+      <c r="G589" s="1"/>
+      <c r="H589" s="1"/>
       <c r="I589" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>21733</v>
+        <v>6015</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>601</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>510.15</v>
+        <v>2272.03</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>33623</v>
+        <v>17707</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>487.78</v>
+        <v>240.5</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H591" s="1"/>
       <c r="I591" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>30820</v>
+        <v>5448</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>429.6</v>
+        <v>8768.379999999999</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H592" s="1"/>
       <c r="I592" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>34963</v>
+        <v>8350</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>462.72</v>
+        <v>2337.17</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>33936</v>
+        <v>19088</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>814.45</v>
+        <v>978.41</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H594" s="1"/>
       <c r="I594" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>14022</v>
+        <v>4741</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>2004.35</v>
+        <v>5693.75</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595" s="1"/>
       <c r="I595" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>6015</v>
+        <v>15706</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>2232.13</v>
+        <v>142.12</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>17707</v>
+        <v>29421</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>236.28</v>
+        <v>1498.14</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>5448</v>
+        <v>15707</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D598" s="1">
         <v>8443999090</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>8614.379999999999</v>
+        <v>167.62</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H598" s="1"/>
       <c r="I598" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>8350</v>
+        <v>15743</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D599" s="1">
         <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>2296.12</v>
+        <v>4182.4</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>19088</v>
+        <v>19091</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D600" s="1">
         <v>8443999090</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>961.23</v>
+        <v>1475.82</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600" s="1"/>
       <c r="I600" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>4741</v>
+        <v>26605</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D601" s="1">
         <v>8443999090</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>5593.75</v>
+        <v>2425.08</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>15706</v>
+        <v>7518</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>613</v>
       </c>
       <c r="D602" s="1">
         <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>139.62</v>
+        <v>10232.35</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>29421</v>
+        <v>16716</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D603" s="1">
         <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>1471.83</v>
+        <v>437.28</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>15707</v>
+        <v>7274</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D604" s="1">
         <v>8443999090</v>
       </c>
       <c r="E604" s="1">
         <v>1</v>
       </c>
       <c r="F604" s="1">
-        <v>164.68</v>
+        <v>6764.18</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>15743</v>
+        <v>16312</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D605" s="1">
         <v>8443999090</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>4108.95</v>
+        <v>199.51</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>19091</v>
+        <v>11909</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>617</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
         <v>1</v>
       </c>
       <c r="F606" s="1">
-        <v>1449.9</v>
+        <v>2383.63</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>26605</v>
+        <v>15694</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>2382.49</v>
+        <v>1019.41</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H607" s="1"/>
       <c r="I607" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>7518</v>
+        <v>19858</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>10052.64</v>
+        <v>655.92</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H608" s="1"/>
       <c r="I608" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>16716</v>
+        <v>7275</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>429.6</v>
+        <v>11000.33</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>7274</v>
+        <v>15705</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>621</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>6645.38</v>
+        <v>235.04</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>16312</v>
+        <v>29422</v>
       </c>
       <c r="C611" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D611" s="1">
         <v>8443999090</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>196.01</v>
+        <v>1552.34</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>11909</v>
+        <v>25884</v>
       </c>
       <c r="C612" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D612" s="1">
         <v>8443999090</v>
       </c>
       <c r="E612" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F612" s="1">
-        <v>2341.77</v>
+        <v>762.05</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>15694</v>
+        <v>15704</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F613" s="1">
-        <v>1001.51</v>
+        <v>155.33</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H613" s="1"/>
+      <c r="I613" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>19858</v>
+        <v>7276</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>625</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>644.4</v>
+        <v>5361.24</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>7275</v>
+        <v>28290</v>
       </c>
       <c r="C615" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F615" s="1">
-        <v>10807.13</v>
+        <v>453.68</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>15705</v>
+        <v>10931</v>
       </c>
       <c r="C616" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F616" s="1">
-        <v>230.91</v>
+        <v>1617.03</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H616" s="1"/>
+      <c r="I616" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>29422</v>
+        <v>24412</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>1525.08</v>
+        <v>698.74</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>25884</v>
+        <v>25885</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D618" s="1">
         <v>8443999090</v>
       </c>
       <c r="E618" s="1">
         <v>10</v>
       </c>
       <c r="F618" s="1">
-        <v>748.67</v>
-[...4 lines deleted...]
-      </c>
+        <v>742.47</v>
+      </c>
+      <c r="G618" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>15704</v>
+        <v>17001</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>152.6</v>
+        <v>182.2</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H619" s="1"/>
+      <c r="I619" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>7276</v>
+        <v>28304</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F620" s="1">
-        <v>5267.08</v>
+        <v>664.5700000000001</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H620" s="1"/>
       <c r="I620" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>28290</v>
+        <v>14532</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F621" s="1">
-        <v>445.71</v>
+        <v>2109.88</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>10931</v>
+        <v>7277</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>633</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>1588.63</v>
+        <v>11221.24</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>24412</v>
+        <v>20907</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
         <v>1</v>
       </c>
       <c r="F623" s="1">
-        <v>686.47</v>
+        <v>756.13</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>25885</v>
+        <v>15827</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F624" s="1">
-        <v>729.4299999999999</v>
-[...6 lines deleted...]
-      </c>
+        <v>3547.43</v>
+      </c>
+      <c r="G624" s="1"/>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>17001</v>
+        <v>29423</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
         <v>1</v>
       </c>
       <c r="F625" s="1">
-        <v>179</v>
+        <v>2917.48</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>28304</v>
+        <v>9693</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>652.9</v>
+        <v>10772.58</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H626" s="1"/>
       <c r="I626" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>14532</v>
+        <v>20354</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>2072.82</v>
+        <v>296.53</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H627" s="1"/>
+      <c r="I627" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>7277</v>
+        <v>18048</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>11024.16</v>
+        <v>484.2</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H628" s="1"/>
       <c r="I628" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>20907</v>
+        <v>27864</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>742.85</v>
+        <v>304.27</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H629" s="1"/>
       <c r="I629" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>15827</v>
+        <v>28316</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>3485.13</v>
+        <v>213.17</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H630" s="1"/>
+      <c r="I630" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>29423</v>
+        <v>26139</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>2866.24</v>
+        <v>227.75</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H631" s="1"/>
+      <c r="I631" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>9693</v>
+        <v>25886</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F632" s="1">
-        <v>10583.38</v>
+        <v>379.89</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H632" s="1"/>
       <c r="I632" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>20354</v>
+        <v>26532</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F633" s="1">
-        <v>291.32</v>
+        <v>216.82</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H633" s="1"/>
+      <c r="I633" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>18048</v>
+        <v>29487</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>475.69</v>
+        <v>294.25</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H634" s="1"/>
       <c r="I634" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>27864</v>
+        <v>24911</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
         <v>1</v>
       </c>
       <c r="F635" s="1">
-        <v>298.93</v>
+        <v>776.63</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H635" s="1"/>
       <c r="I635" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>28316</v>
+        <v>35008</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>209.43</v>
+        <v>225.47</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H636" s="1"/>
+      <c r="I636" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>26139</v>
+        <v>25887</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F637" s="1">
-        <v>223.75</v>
+        <v>863.63</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H637" s="1"/>
+      <c r="I637" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>25886</v>
+        <v>24912</v>
       </c>
       <c r="C638" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>373.22</v>
+        <v>1241.69</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H638" s="1"/>
       <c r="I638" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>26532</v>
+        <v>28532</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>650</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>218.38</v>
+        <v>492.4</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H639" s="1"/>
       <c r="I639" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>33917</v>
+        <v>28530</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>166.47</v>
+        <v>492.4</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="5" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="H640" s="1"/>
+      <c r="I640" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>29487</v>
+        <v>32909</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>652</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>289.09</v>
+        <v>1065.41</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H641" s="1"/>
       <c r="I641" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>33896</v>
+        <v>34409</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>251.94</v>
+        <v>409.95</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H642" s="1"/>
       <c r="I642" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>24911</v>
+        <v>35005</v>
       </c>
       <c r="C643" s="1" t="s">
         <v>654</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>762.99</v>
+        <v>284.23</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H643" s="1"/>
       <c r="I643" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>35008</v>
+        <v>32908</v>
       </c>
       <c r="C644" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>221.51</v>
+        <v>747.9299999999999</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H644" s="1"/>
       <c r="I644" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>25887</v>
+        <v>34410</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>656</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>848.46</v>
+        <v>502.87</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H645" s="1"/>
       <c r="I645" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>24912</v>
+        <v>35006</v>
       </c>
       <c r="C646" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
         <v>1</v>
       </c>
       <c r="F646" s="1">
-        <v>1219.89</v>
+        <v>364.4</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H646" s="1"/>
+      <c r="I646" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>28532</v>
+        <v>24157</v>
       </c>
       <c r="C647" s="1" t="s">
         <v>658</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>483.75</v>
+        <v>289.7</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H647" s="1"/>
       <c r="I647" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>28530</v>
+        <v>26002</v>
       </c>
       <c r="C648" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F648" s="1">
-        <v>483.75</v>
+        <v>268.75</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H648" s="1"/>
       <c r="I648" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>32909</v>
+        <v>26878</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>660</v>
       </c>
       <c r="D649" s="1">
         <v>8443999090</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>1046.7</v>
+        <v>563</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H649" s="1"/>
       <c r="I649" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>33840</v>
+        <v>26236</v>
       </c>
       <c r="C650" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D650" s="1">
         <v>8443999090</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>257.31</v>
+        <v>436.82</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H650" s="1"/>
       <c r="I650" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>34409</v>
+        <v>22329</v>
       </c>
       <c r="C651" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D651" s="1">
         <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>402.75</v>
+        <v>245.97</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H651" s="1"/>
       <c r="I651" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>32908</v>
+        <v>35007</v>
       </c>
       <c r="C652" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D652" s="1">
         <v>8443999090</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>734.8</v>
+        <v>236.4</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H652" s="1"/>
       <c r="I652" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>33841</v>
+        <v>20908</v>
       </c>
       <c r="C653" s="1" t="s">
         <v>664</v>
       </c>
       <c r="D653" s="1">
         <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>335.63</v>
+        <v>1321.41</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H653" s="1"/>
       <c r="I653" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="654" spans="1:9" outlineLevel="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9">
       <c r="A654" s="1"/>
-      <c r="B654" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B654" s="1"/>
+      <c r="C654" s="1"/>
+      <c r="D654" s="1"/>
+      <c r="E654" s="1"/>
+      <c r="F654" s="1"/>
       <c r="G654" s="1"/>
-      <c r="H654" s="5" t="s">
-[...190 lines deleted...]
-      <c r="I662" s="1"/>
+      <c r="H654" s="1"/>
+      <c r="I654" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>