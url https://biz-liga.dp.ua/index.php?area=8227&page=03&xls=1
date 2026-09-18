--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -80,2979 +80,3226 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Brother DCP-1510, DCP-1512, DCP-1610, DCP-1612, HL-1110, HL-1112, HL-1210, HL-1212, MFC-1810, MFC-1815, MFC-1912</t>
         </r>
       </text>
     </comment>
     <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-1110/1112/1202/1210/1212/1223, DCP-1510/1512/1602/1610/1612/1622/1623/MFC-1810/1815/1912, DR-1050/DR-1075/DR-1090/DR-1095, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C15" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HL-1112, DCP-1512  10 000 ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1075  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1075  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1040/DR-1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; HL-1112, DCP-1512</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-1602R, HL-1202R</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202R/HL-1223WR, DCP-1602R/DCP-1623WR  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202R, HL-1223WR, DCP-1602R, DCP-1623WR  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1202/1223WR/ DCP-1602/1623WR/DR-1095</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; HL-1202R, HL-1223WR, DCP-1602R, DCP-1623WR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L2551DN, MFC-L2751DW, MFC-L2751DWR, HL-L2371DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2137/DCP-L2551/MFC-L2751/DR-12</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; версія для Європи, аналог DR-2075; HL-2030/HL-2040/HL-2070N, DCP-7010/DCP-7025, FAX-2825/FAX-2920, MFC-7420R/MFC-7820N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">до 12 000 стр@5%  A4  для HL-2030/2040/2070N, DCP-7010R/7025R, FAX-2920R, MFC-7420R/7820NR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010R/7025R, FAX-2825R/2920R, MFC-7420R/7820NR  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; HL-2030/HL-2040/HL-2070N, DCP-7010R/DCP-7025R, FAX-2825R/FAX-2920R, MFC-7420R/MFC-7820NR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2132/DCP-7057/DR-2090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-2132/2230/2240/2250/2270/2280/DCP-7057/7060/7065/7070, MFC-7290/7360/7362/7460/7470/7860/FAX-2845/2890/2940/2990, DR-2090/2200/2275, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">до 12 000 стр@5%  A4  для HL-2140/2150/2170N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/2150NR/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140R / 2150NR / 2170W / DCP-7030 / 7032 / 7040 / 7045N / MFC-7320 / 7440N / 7840W. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан Brother HL-2240/ 2250,  DCP-7057  12 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, HL-2240/ 2240D/ 2250DN, DCP-7057W, DCP-7060D/ 7065DN/ 7070DW, MFC-7360N/ 7860DW, FAX-2845/ 2940  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">После 1 цикла DRUM Brother DCP-7057, DCP-7060, DCP-7065, DCP-7070, FAX-2845, FAX-2940, HL-2130, HL-2132, HL-2200ser, HL-2230, HL-2240, HL-2250, HL-2270, MFC-7360, MFC-7860. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-3040CN,  DCP-9010CN,  MFC-9120CN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L2500, Brother DCP-L2520, Brother DCP-L2540, Brother DCP-L2560, Brother HL-L2300, Brother HL-L2340, Brother HL-L2360, Brother HL-L2365, Brother MFC-L2700, Brother MFC-L2720, Brother MFC-L2740. Ресурс  стор.  12000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DRUM Brother DCP-L2500, DCP-L2520, DCP-L2540, DCP-L2560, HL-L2300, HL-L2340, HL-L2360, HL-L2365, MFC-L2700, MFC-L2720, MFC-L2740.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/2700/2720/2740, DR2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L2500, Brother DCP-L2520, Brother DCP-L2540, Brother DCP-L2560, Brother HL-L2300, Brother HL-L2340, Brother HL-L2360, Brother HL-L2365, Brother MFC-L2700, Brother MFC-L2720, Brother MFC-L2740, DR2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/2700/2720/2740, DR2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  12 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  12 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DRUM Brother DCP-L2500, DCP-L2520, DCP-L2540, DCP-L2560, HL-L2300, HL-L2340, HL-L2360, HL-L2365, MFC-L2700, MFC-L2720, MFC-L2740. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380/DCP-L2500/2520/2540/2560/MFC-L2700/2705/2707/2720/2740, DR-2300/DR-2335</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2310/2350/2370/2375/DCP L2510/2530/2550/MFC-L2710/2730/2750/DR-2400. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2312/2352/2371/2372/DCP-L2512/2532/2551/2552/MFC-L2712/2732/2751/2752, DR-2401</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">После 1 цикла DRUM Brother DCP-L2512D / DCP-L2532DW / DCP-L2552DN / HL-L2312D / HL-L2352DW / HL-L2372DN / MFC-L2712DN / MFC-L2712DW / MFC-L2732DW / MFC-L2752DW / DCP-L2551 / HL-L2371 / MFC-L2751. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx, MFC-8860DN  25000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW,  25000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; HL-5240/HL-5250DN/HL-5270DN/HL-5280DW, DCP-8060/DCP-8065DN, MFC-8460N/MFC-8860DN/MFC-8870DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан Brother HL-5340/5350/5370/5380/MFC-8880  25000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5340/ 5350/ 5370, DCP-8070/ 8085, MFC-8370/ 8880  25000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла DRUM Brother DCP-8070, DCP-8085, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370, MFC-8880, MFC-8890</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Brother DCP-8110 / DCP-8250 / HL-5440 / HL-5450 / HL-5470 / HL-6180 / MFC-8320 / MFC-8520 / MFC-8950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-5440/5445/5450/5470/6180/DCP-8110/8150/8155/8250/MFC-8515/8520/8710/8910/8950, DR-3300/3350/3380, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW. Ресурс, арк.: 50000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW. Ресурс, арк.: 50000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/MFC-8510/8520/8710/8910/8950/DCP-8110/8150/8155/8250 /DR-720</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX-2x00/3500/5xxx, HL-600/630/631/641/645/650/655/660, MFC-2x00/4500  17000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL 620,630 MFC 2400 ML 5000P 3500ML 4500ML 5000ML 5500ML 5550ML 
 ресурс 3000 копий при 5% заполнении</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1112/1210/1212/DCP-1510/1512/1610/1612, MFC-1810/1815/1910/1912/1915/Xerox DocuPrint P115/118/M115/118, CT202137/TN-1075</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother TN-1075 идеально подходит для принтера Brother DCP-1510, Brother DCP-1512, Brother DCP-1610, Brother DCP-1612, Brother HL-1110, Brother HL-1112, Brother HL-1210, Brother HL-1212, Brother MFC-1810, Brother MFC-1815, Brother MFC-1912. Ресурс  стор.  1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-1510, DCP-1512, DCP-1610, DCP-1612, HL-1110, HL-1112, HL-1210, HL-1212, MFC-1810, MFC-1815, MFC-1912  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-1510/1511/1518 Brother MFC-1810/1811/1813/1815/1818 Brother HL-1110/1111/1112/1118 1000 копий Оригинал. арт.: TN-1000/1035/1040/1070/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1 000 стр@5%  A4  для DCP-1521, HL-1112, MFC-1810/1815</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-1510, DCP-1512, DCP-1610, DCP-1612, HL-1110, HL-1112, HL-1210, HL-1212, MFC-1810, MFC-1815, MFC-1912  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, TN-1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, TN-1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DCP-1521, HL-1112, MFC-1810/1815, TN-1030 / TN-1050 / TN-1075. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1222/DCP-1622, TN-1090</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; HL-1202R, HL-1223WR, DCP-1602R, DCP-1623WR</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202R, DCP-1602R  1 500стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202, DCP-1602  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202, DCP-1602  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1202/DCP-1602/TN-1095</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1202/1223/DCP-1602/1623, TN-1095</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2371DN, DCP-L2551DN, MFC-L2751DW  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2137/DCP-L2551/MFC-L2751/TN-13</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2371/DCP-L2551/MFC-L2751, TN-13</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2371DN, DCP-L2551DN, MFC-L2751DW  4 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-7010, Brother DCP-7020, Brother DCP-7025, Brother FAX-2820, Brother FAX-2825, Brother FAX-2910, Brother FAX-2920, Brother HL-2030, Brother HL-2040, Brother HL-2070, Brother MFC-7225, Brother MFC-7420, Brother MFC-7820.  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/HL-2040/HL-2070N, DCP-7010R/DCP-7025R, FAX-2825R/FAX-2920R, MFC7420R/MFC7820NR  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/HL-2040/HL-2070N, DCP-7010R/DCP-7025R, FAX-2825R/FAX-2920R, MFC7420R/MFC7820NR  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010R/7025R, FAX-2825R/2920R, MFC-7420R/7820NR  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2030/2035/2040/2040N/2070N MFC 7220/7225N/7420/7820 Fax 2820/2920/DCP 7020 Xerox 203A/204A/DCR-7010R/DCR-7025R TN350/2000/2005/2025/2050/2075/2085 Xerox CWAA0649 Lenovo LT2020  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin , версія для Європи, аналог TN-2075; HL-2030/2040/2070N, DCP-7010/7025, FAX-2825/2920, MFC-7420/7820N. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010R/7025R, FAX-2920R, MFC-7420R/7820NR  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2035  1 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-7057  1 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, DCP-7057  1000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, DCP-7057  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2132/DCP-7057, TN -2090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, DCP-7057  1000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-2240/2250/2275/2280/DCP-7060/7065/7070/7057/MFC-7240/7290/7360/7362/7460/7470/7860/FAX2840/2890/2940/2950, TN-2090</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Brother для HL-21x0R, DCP-7030/ 7032, MFC-7320  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/ 2150NR/ 2170W, DCP-7030/ 7032/ 7040/ 7045N, MFC-7320/ 7440N/ 7840W  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Brother для HL-21x0R, DCP-7030/ 7032, MFC-7320  2600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/2150NR/2170W, DCP-7030/7032/7045N, MFC-7320/7440N/7840W</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/HL-2150NR/HL-2170W, DCP-7030/DCP-7032/DCP-7040/DCP-7045N, MFC-7320/MFC-7440N/MFC-7840W  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/2150NR/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140/2150/2170/TN 360/TN2175/TN2120/TN2125/TN2150/DCP-7030/7032/7040/7045/MFC-7320/7340/7440/7450/7840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Brother для Brother HL-2140, HL-2150, DCP-7030, DCP-7032, DCP-7045  TN2110/2120/2175 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140/2150/2170/DCP-7030/7032/7040/7045/MFC-7320/7340/7440/7450/7841/TN-360/TN-2175/TN-2120/TN-2125/TN-2150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-2140/2142/2150/2170/DCP-7030/7032/7040/7045/MFC-7320/7340/7345/7440/7840/Lenove LJ 2200/2250/Ricoh SP1200, TN-2175/TN-360/TN-2120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Brother DCP-7060/ DCP-7065/ DCP-7070/ FAX-2845/ FAX-2940/ HL-2200ser/ HL-2230/ HL-2240/ HL-2250/ HL-2270/ MFC-7360/ MFC-7860. Brother TN-2090 / TN-2210 / TN-2220 / TN-2235 / TN-2275. Для установки в TN-2090   DCP-7057/ HL-2132   - срезать ключ Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240/ 2250,  DCP-7060,  MFC-7860  1200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240/2250, DCP-7060, MFC-7860  2600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2240/HL-2240D/HL-2250DN, DCP-7060D/DCP-7065DN/DCP-7070DW, MFC-7360N/MFC-7860DW, FAX-2845/FAX-2940  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2240/ 2240D/ 2250DN, DCP-7060D/ 7065DN/ 7070DW, MFC-7360N/ 7860DW, FAX-2845/ 2940  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-2230/2240/2250/2270/DCP-7060/7065/7070/MFC-7360/7860/FAX-2845/2940, TN-2275</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240/2250/FAX-2940/DCP-7060/7065/7070/MFC-7360/7860/8950/TN-450/2235/2275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; версія для Європи, аналог TN-2335; HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DN/MFC-L2700DW/MFC-L2720DW/MFC-L2740DW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Brother HL-L2300D/ HL-L2340DW/ HL-L2360DN/ HL-L2365DW/ DCP-L2500D/ DCP-L2520DW/ DCP-L2540DN/ DCP-L2560DW/ MFC-L2700DW/ MFC-L2720DW/ MFC-L2740DW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300dr/L2340dwr/L2365dwr, DCP-L2560dwr MFC-L2700dwr 1200 копий Оригинал. арт.: TN2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/L2340DW/L2360DN/L2365DW, DCP-L2500D/L2520DW/L2540DN/L2560DW, MFC-L2700DW/L2720DW/L2740DW  1 200 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/MFC-L2700/2720/2740/TN-2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2360/2365, DCP-L2500/25x0, MFC-L2700/2720/2740,1200 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380, DCP-L2500/2520/2525/2540/2560/MFC-L2700/2705/2720/2740/HL-2260, Lenovo 2605D/Fuji Xerox Docuprint M225/228, CT202329/TN-2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300dr/L2340dwr/L2365dwr, DCP-L2560dwr MFC-L2700dwr 2600 копий Оригинал. арт.: TN2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L2500, Brother DCP-L2520, Brother DCP-L2540, Brother DCP-L2560, Brother HL-L2300, Brother HL-L2340, Brother HL-L2360, Brother HL-L2365, Brother HL-L2380, Brother MFC-L2700, Brother MFC-L2720, Brother MFC-L2740</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/ L2340DW/ L2360DN/ L2365DW, DCP-L2500D/ L2520DW/ L2540DN/ L2560DW, MFC-L2700DW/ L2720DW/ L2740DW  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/MFC-L2700/2720/2740/TN-2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 600 стр., HL-L2360/2365, DCP-L2500/2520/2540/2560, MFC-L2700/2720/2740</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C139" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380, DCP-L2500/2520/2525/2540/2560/MFC-L2700/2705/2720/2740/HL-2260, Lenovo 2605D/Fuji Xerox Docuprint M225/228, CT202330/TN-2375</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2312D/L2352DW/L2372DN;DCP-L2512D/L2532DW/L2552DW; MFC-L2712DN/DW/L2732DW/L2752DW 1200 копий Оригинал. арт.: TN2411</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2312D/L2352DW/L2372DN;DCP-L2512D/L2532DW/L2552DW; MFC-L2712DN/DW/L2732DW/L2752DW. TN-2411 / TN-2421 / TN-13 / TN-14</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2312D/L2352DW/L2372DN;DCP-L2512D/L2532DW/L2552DW; MFC-L2712DN/DW/L2732DW/L2752DW 3000 копий Оригинал. арт.: TN2421</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Brother DCP-L2512D / DCP-L2532DW / DCP-L2552DN / HL-L2312D / HL-L2352DW / HL-L2372DN / MFC-L2712DN / MFC-L2712DW / MFC-L2732DW / MFC-L2752DW / DCP-L2551 / HL-L2371 / MFC-L2751. Аналог Brother TN-13 / TN-14. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  1 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother TN-3030 для HL5140/5150/517 0/ MFC8120/8220/8440/8640/8840 /DCP8040/8045</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx  3500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/HL-5250DN/HL-5270DN/HL-5280DW, DCP-8060/DCP-8065DN, MFC-8460N/MFC-8860DN/MFC-8870DW  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/ 5250DN/ 5270DN/ 5280DW, DCP-8060/ 8065DN, MFC-8460N/ 8860DN/ 8870DW  3500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx TN-3130 / DCP-8060/ DCP-8065. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx, MFC-8860DN  7000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/HL-5250DN/HL-5270DN/HL-5280DW, DCP-8060/DCP-8065DN, MFC-8460N/MFC-8860DN/MFC-8870DW  7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/ 5250DN/ 5270DN/ 5280DW, DCP-8060/ 8065DN, MFC-8460N/ 8860DN/ 8870DW  7000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5270/5280/DCP-8060/MFC-8460/8860/8870/TN-3170/3185/580</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; HL-5240/ 5250DN/ 5270DN/ 5280DW, DCP-8060/ 8065DN, MFC-8460N/ 8860DN/ 8870DW/BIZHUB 20. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP 8060 , DCP 8065 DN , HL 5240 , HL 5240 DN , HL 5240 L , HL 5250 D , HL 5250 DN , HL 5250 DNT , HL 5270 DN , HL 5270 DN J , HL 5270 DN2LT , HL 5280 DW , HL 5280 DW J , MFC 8460 N , MFC 8860 DN , MFC 8860 N , MFC 8870 DN , MFC 8870 DW , MFC 8870 DWJ,BIZHUB 20 , BIZHUB 20 P, TN3170/TN580</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-53xx,DCP-8070/8085, MFC-8370/8880  3 000страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-8070, DCP-8085, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370, MFC-8880, MFC-8890. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">8 000 стр@5%  А4  для серии HL-5340/5350/5370, MFC-8880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5340/ HL-5350/ HL-5370/ HL-5380, DCP-8070/ DCP-8085, MFC-8370/ MFC-8880/ MFC-8890  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5340/ 5350/ 5370, DCP-8070/ 8085, MFC-8370/ 8880  8000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-54xx/6180, DCP-8110/8250,MFC-8520/8950  3 000ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440D/HL-5450DN/HL-5470DW/HL-6180DW, DCP-8110DN/DCP-8250DN, MFC-8520DN/MFC-8950DW  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-54xx/6180, DCP-8110/8250,MFC-8520/8950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440D/HL-5450DN/HL-5470DW/HL-6180DW, DCP-8110DN/DCP-8250DN, MFC-8520DN/MFC-8950DW  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440D/HL-5450DN/HL-5470DW/HL-6180DW, DCP-8110DN/DCP-8250DN, MFC-8520DN/MFC-8950DW  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-54xx/6180, DCP-8110/8250,MFC-8520/8950  8 000ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-8110 / DCP-8250 / HL-5440 / HL-5450 / HL-5470 / HL-6180 / MFC-8320 / MFC-8520 / MFC-8950. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/MFC-8510/8520/8710/8910/8950/DCP-8110/8150/8155/8250, TN-3380/TN-720/TN-750  8000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  3 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G158" authorId="0">
+    <comment ref="G170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; HL-L5000/HL-L5100/HL-L5200/HL-L6200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L5600/DCP-L5650/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6700/MFC-L6750/MFC-L6800/MFC-L6900 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/L5100DN T /L5200DW T /L6250DN/L6300DW T /L6400DW T ; MFC-L5700DN/L5750DW/L6800DW T /L6900DW T /DCP-L5500DN/DCP-L6600DW 3000 копий Оригинал. арт.: TN3430,TN3422,TN3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/5200/6250/6300/6400/DCP-L5500/5700/5750/6600/6800/6900, TN-3480</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L5000/5100/5200/6250/6300/6400/DCP-L5500/6600/MFC-L5700/5750/6800/6900, TN-3480</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G163" authorId="0">
+    <comment ref="G176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/HL-L5100/HL-L5200/HL-L6200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L5600/DCP-L5650/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6700/MFC-L6750/MFC-L6800/MFC-L6900 Series. Ресурс, арк.: 8000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; HL-L5000/HL-L5100/HL-L5200/HL-L6200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L5600/DCP-L5650/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6700/MFC-L6750/MFC-L6800/MFC-L6900 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/L5100DN T /L5200DW T /L6250DN/L6300DW T /L6400DW T ; MFC-L5700DN/L5750DW/L6800DW T /L6900DW T /DCP-L5500DN/DCP-L6600DW 8000 копий Оригинал. арт.: TN3480,TN3442,TN3410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1030/12x0/14x0/P2500,MFC-4750/5750/9xx0,FAX-8350P/8360/8750P  6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-7x0; FAX-2750,3x50,4550,6550; MFC-3x50,4x50,4600,6550,9000/50,9500  2200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL 2460</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Brother Brother HL-L2365/MFC-L2700/2740, 12K, без чіпа  TRDB2  IPM</t>
+    <t>Драм-картридж Brother Brother HL-L2365/MFC-L2700/2740, 12K, без чіпа  TRDB2  IPM</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Brother DR-100</t>
-[...2 lines deleted...]
-    <t>Драм картридж Brother DR-1050/DR-1030/DR-1075 пустий  Empty Virgin</t>
+    <t>Драм-картридж Brother DR-100</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1050/DR-1030/DR-1075 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Драм картридж Brother DR-1075</t>
-[...8 lines deleted...]
-    <t>Драм картридж Brother DR-1075  PTDR1075  PRINTERMAYIN</t>
+    <t>Драм-картридж Brother DR-1050/DR-1075/DR-1090/DR-1095, Premium Quality  TDR1075  TONER-TANK</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Драм картридж Brother DR-1075  TRDB1  IPM</t>
-[...134 lines deleted...]
-    <t>Драм картридж Brother HL-630,  DR-100</t>
+    <t>Драм-картридж Brother DR-1075</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  FL-DR1075  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  PN-DR1075GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  PTDR1075  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  TRDB1  IPM</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  FL-DR1095  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  PN-DR1095GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  PTDR1095  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095/1090 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-12</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-12  PTDR12  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2000/DR-2075 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2075</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2075  PN-DR2075R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2075 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2090  PTDR2090  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2090/2200/2275, Premium Quality  TDR2090  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2175</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2175  PN-DR2175R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2175/DR-2100/DR-2120/DR-2135/DR-360 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2275</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2275  PN-DR2275R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2275 / DR-2200/ DR-420 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-230CL  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  DN-BRO-DR2335  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  DR2335</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  FL-DR2335  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  MN-BRO-DR2335  Makkon</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  PTDR2335  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>у резерві</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335 Extra Patron  PN-DR2335R</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335 Green Label Patron  PN-DR2335GL</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335/ DR-2300 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335/DR-2300  TDR2335  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2400 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2401  TDR12  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2401/ DR-12 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2590 Green Label Patron  PN-DR2590GL</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3100</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3100  PN-DR3100R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3100 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3200</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3200  PN-DR3200R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3200 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3300 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3300/3350/3380, Premium Quality  TDR720  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400  PN-DR3400GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400  PTDR3400  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400 відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-720  PTDR720  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother HL-630,  DR-100</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-100  HL 620,630 MFC 2400 РОЗПРОДАЖ!</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-1075   TTN1075  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-1075  DN-BRO-TN1075  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  FL-TN1075   HL-1112  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  GT-BTN1035   HL-1112  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  HL-1112R, DCP-1512</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  PN-TN1075GL   HL-1112  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  PTTN1075  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075  PTTN1075  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1075/TN-1030/TN-1050  HL-1112R, DCP-1512  пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-1090  TTN1090  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-1090/1095, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095  FL-TN1095  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095  PN-TN1095GL   HL-1202  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095  PTTN1095  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-1095  TTN1095  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-13  PN-TN13GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-13  PTTN13  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-13  TTN13  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-14  PN-TN14GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  002-03-STN350  Static Control</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  FL-TN2075  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  PN-TN2075GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  PN-TN2075R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075, сумісний, MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075/TN-2000, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075/TN200</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2085</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2090</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2090  FL-TN2090  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2090  PN-TN2090GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2090  PTTN2090  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2090  TRB11  IPM</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-2090  TTN2090  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-2135</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2135  PN-TN2135R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175  GT-CN330  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175  PN-TN2175GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175  PN-TN2175R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175  PTTN2175  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175/2120/2135/2110, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175/TN-2120/TN-2125/TN-2150/TN-360  TRB10  IPM</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-2175/TN-360/TN-2120  TTN2175  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-2210/2220 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2235</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275  PN-TN2275GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275  PN-TN2275R   HL-2240  Extra Patron</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-2275  TTN2275  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-2275/TN-2235/TN-450  PTTN2275  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2310, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2320, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  002-03-LTN2335  Static Control Parrot</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  FL-TN2335  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  GT-BTN2335  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  MN-BRO-TN2335  Makkon 1.2k</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  PN-TN2335GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  PN-TN2335R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  PTTN2335  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  TN2335</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  TTN2335  TONER-TANK</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж Brother TN-2375  FL-TN2375  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  GT-BTN2375  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  MN-BRO-TN2375  Makkon</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  PN-TN2375GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  PN-TN2375R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  PTTN2375  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  TN2375</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  TN2375  Makkon 2.6k</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-2375  TTN2375  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-2411  GT-BTN2411  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2411 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2421  GT-BTN2421  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2421, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2590 Green Label Patron  PN-TN2590GL</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2590XL Green Label Patron  PN-TN2590XLGL</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3030</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3130</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3130  PN-TN3130GL  Green Label Patron</t>
@@ -3115,50 +3362,53 @@
     <t>Тонер-картридж Brother TN-3380,  HL-54xx</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3380, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3380/TN-720/TN-750,  HL-54xx   PTTN3380  PRINTERMAYIN РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3430 Green Label Patron  PN-TN3430GL</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3430/3510 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3430/TN3422/TN3400  GT-BTN3430  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480  FL-TN3480  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480  TN-3480  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-3480  TTN3480  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480 Green Label Patron  PN-TN3480GL</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480/3512 відновлений з ОЕМ корпусу</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480/3512 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3480/TN3442/TN3410  GT-BTN3480  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-6600</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-8000</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-9500</t>
   </si>
 </sst>
 </file>
 
@@ -3584,51 +3834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I170"/>
+  <dimension ref="A1:I183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3757,3702 +4007,4343 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30518</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>652.74</v>
+        <v>652.01</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8527</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2560.77</v>
+        <v>2557.91</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>27878</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>509.38</v>
+        <v>508.81</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>19022</v>
+        <v>34850</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3323.71</v>
+        <v>319.52</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>28253</v>
+        <v>19022</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F15" s="1">
-        <v>317.18</v>
+        <v>3320</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>25871</v>
+        <v>28253</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1021.89</v>
+        <v>316.83</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>19023</v>
+        <v>25871</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>288.06</v>
+        <v>1020.75</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>33748</v>
+        <v>19023</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>557.3099999999999</v>
+        <v>287.74</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>25680</v>
+        <v>33748</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>436.8</v>
+        <v>556.6900000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>24737</v>
+        <v>25680</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2273.15</v>
+        <v>436.31</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>28254</v>
+        <v>24737</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>413.95</v>
+        <v>2270.62</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>29592</v>
+        <v>28254</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1317.12</v>
+        <v>413.49</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>30792</v>
+        <v>29592</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>336</v>
+        <v>1315.65</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>31754</v>
+        <v>30792</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>417.98</v>
+        <v>335.63</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>33392</v>
+        <v>31754</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>4320.51</v>
+        <v>417.52</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>30794</v>
+        <v>33392</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>591.36</v>
+        <v>4315.69</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>31755</v>
+        <v>30794</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>401.41</v>
+        <v>590.7</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>7993</v>
+        <v>31755</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>4582.59</v>
+        <v>400.96</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>13487</v>
+        <v>7993</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>2094.85</v>
+        <v>4577.48</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>27191</v>
+        <v>13487</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>310.91</v>
+        <v>2092.51</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>30793</v>
+        <v>27191</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>630.34</v>
+        <v>310.57</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>9870</v>
+        <v>30793</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>4613.95</v>
+        <v>629.63</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>13951</v>
+        <v>34851</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2193.86</v>
+        <v>418.86</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>26526</v>
+        <v>9870</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>364.22</v>
+        <v>4608.8</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>13911</v>
+        <v>13951</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>3927.17</v>
+        <v>2191.41</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>21264</v>
+        <v>26526</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1659.39</v>
+        <v>363.82</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>24930</v>
+        <v>13911</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>374.98</v>
+        <v>3922.79</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>27192</v>
+        <v>21264</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>379.01</v>
+        <v>1657.54</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>33450</v>
+        <v>24930</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>516.1</v>
+        <v>374.56</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>19669</v>
+        <v>27192</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>4817.79</v>
+        <v>378.59</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>28194</v>
+        <v>33450</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>521.47</v>
+        <v>515.52</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>33434</v>
+        <v>19669</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>662.59</v>
+        <v>4812.42</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>19968</v>
+        <v>28194</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>516.1</v>
+        <v>392.01</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>33583</v>
+        <v>33434</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>381.25</v>
+        <v>661.85</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>27284</v>
+        <v>19968</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F45" s="1">
-        <v>2655.3</v>
+        <v>396.04</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>28195</v>
+        <v>27284</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1462.27</v>
+        <v>2652.33</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>26172</v>
+        <v>28195</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>422.02</v>
+        <v>1460.64</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>31576</v>
+        <v>26172</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>401.86</v>
+        <v>421.55</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>28273</v>
+        <v>34853</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>314.05</v>
+        <v>396.04</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>34402</v>
+        <v>31576</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1032.19</v>
+        <v>401.41</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>9158</v>
+        <v>34854</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>9664.700000000001</v>
+        <v>465.85</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>11839</v>
+        <v>28273</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>2612.74</v>
+        <v>313.7</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>31756</v>
+        <v>34402</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>327.04</v>
+        <v>1031.04</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>14037</v>
+        <v>9158</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>8060.86</v>
+        <v>9653.92</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>16412</v>
+        <v>11839</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>10</v>
       </c>
       <c r="F55" s="1">
-        <v>3077.76</v>
+        <v>2609.82</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>26224</v>
+        <v>31756</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>357.06</v>
+        <v>326.68</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>28353</v>
+        <v>14037</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>386.62</v>
+        <v>8051.87</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>29180</v>
+        <v>16412</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F58" s="1">
-        <v>1947.46</v>
+        <v>3074.33</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>33842</v>
+        <v>26224</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>913.92</v>
+        <v>356.66</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>31590</v>
+        <v>28353</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>355.71</v>
+        <v>386.19</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>32976</v>
+        <v>34852</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>443.52</v>
+        <v>553.11</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>19024</v>
+        <v>29180</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>979.78</v>
+        <v>1945.28</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>280</v>
+        <v>33842</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>2560.77</v>
+        <v>912.9</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>11818</v>
+        <v>31590</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>134.4</v>
+        <v>355.32</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>28074</v>
+        <v>32976</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>257.6</v>
+        <v>443.03</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>21722</v>
+        <v>19024</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>252.67</v>
+        <v>978.6799999999999</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>26115</v>
+        <v>280</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>0</v>
+        <v>2557.91</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>16566</v>
+        <v>11818</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>2225.66</v>
+        <v>134.25</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>24431</v>
+        <v>34843</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>637.95</v>
+        <v>232.25</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>19032</v>
+        <v>28074</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F70" s="1">
-        <v>252.22</v>
+        <v>257.31</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>33515</v>
+        <v>21722</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F71" s="1">
-        <v>204.29</v>
+        <v>252.39</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>20114</v>
+        <v>26115</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>417.54</v>
+        <v>0</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>31251</v>
+        <v>16566</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>392.9</v>
+        <v>2223.18</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>24736</v>
+        <v>24431</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>1116.42</v>
+        <v>637.24</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>28308</v>
+        <v>19032</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F75" s="1">
-        <v>311.81</v>
+        <v>251.94</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>25872</v>
+        <v>33515</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>672</v>
+        <v>204.06</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>30796</v>
+        <v>20114</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>319.42</v>
+        <v>417.07</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>29181</v>
+        <v>34869</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1411.65</v>
+        <v>244.34</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>33846</v>
+        <v>31251</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>698.88</v>
+        <v>392.46</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>30293</v>
+        <v>24736</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1863.23</v>
+        <v>1115.17</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>28337</v>
+        <v>28308</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>783.1</v>
+        <v>311.46</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>28309</v>
+        <v>25872</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>800.13</v>
+        <v>671.25</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>25873</v>
+        <v>30796</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>817.15</v>
+        <v>214.8</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>9877</v>
+        <v>34868</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1410.75</v>
+        <v>244.34</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>12081</v>
+        <v>29181</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>365.12</v>
+        <v>1410.07</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>18240</v>
+        <v>33846</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>331.52</v>
+        <v>698.1</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>7617</v>
+        <v>34874</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>4496.13</v>
+        <v>406.78</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>21265</v>
+        <v>30293</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>3010.56</v>
+        <v>1861.15</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>19943</v>
+        <v>28337</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>2033.47</v>
+        <v>782.23</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>23533</v>
+        <v>28309</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>392.45</v>
+        <v>799.24</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>29182</v>
+        <v>25873</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>559.1</v>
+        <v>816.24</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>24264</v>
+        <v>9877</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>389.31</v>
+        <v>1409.18</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>29479</v>
+        <v>12081</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>504</v>
+        <v>364.71</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>9904</v>
+        <v>18240</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>2868.54</v>
+        <v>331.15</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>15460</v>
+        <v>7617</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F95" s="1">
-        <v>1487.81</v>
+        <v>4491.11</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>10774</v>
+        <v>21265</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>3913.73</v>
+        <v>3007.2</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>12092</v>
+        <v>19943</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F97" s="1">
-        <v>469.5</v>
+        <v>2031.2</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>27114</v>
+        <v>23533</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>644.67</v>
+        <v>392.01</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>11752</v>
+        <v>29182</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1528.58</v>
+        <v>558.48</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>26708</v>
+        <v>24264</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>454.27</v>
+        <v>388.88</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>18041</v>
+        <v>29479</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>348.99</v>
+        <v>503.44</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>29480</v>
+        <v>34872</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>504</v>
+        <v>349.05</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>20115</v>
+        <v>9904</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F103" s="1">
-        <v>221.76</v>
+        <v>2865.34</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>13913</v>
+        <v>15460</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>2511.49</v>
+        <v>1486.15</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>14107</v>
+        <v>10774</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F105" s="1">
-        <v>3006.08</v>
+        <v>3909.36</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>26709</v>
+        <v>12092</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>806.85</v>
+        <v>468.98</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>21112</v>
+        <v>27114</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>10</v>
       </c>
       <c r="F107" s="1">
-        <v>1560.38</v>
+        <v>643.95</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>23832</v>
+        <v>11752</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F108" s="1">
-        <v>439.49</v>
+        <v>1526.87</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>31790</v>
+        <v>26708</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>498.62</v>
+        <v>453.77</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>21432</v>
+        <v>18041</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>478.46</v>
+        <v>348.6</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>29701</v>
+        <v>29480</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>459.65</v>
+        <v>503.44</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>28310</v>
+        <v>34870</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>317.18</v>
+        <v>418.86</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>26883</v>
+        <v>20115</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>508.03</v>
+        <v>221.51</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>26135</v>
+        <v>13913</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>311.81</v>
+        <v>2508.69</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>24435</v>
+        <v>14107</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>696.64</v>
+        <v>3002.73</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>23580</v>
+        <v>26709</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>1697.47</v>
+        <v>805.95</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>19972</v>
+        <v>21112</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>322.11</v>
+        <v>1558.64</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>19668</v>
+        <v>34871</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>2689.79</v>
+        <v>349.05</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>34823</v>
+        <v>23832</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>271.04</v>
+        <v>439</v>
       </c>
       <c r="G119" s="1"/>
       <c r="H119" s="5" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>28311</v>
+        <v>31790</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>331.07</v>
+        <v>498.07</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>26884</v>
+        <v>21432</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>541.63</v>
+        <v>477.93</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>34608</v>
+        <v>29701</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>338.69</v>
+        <v>459.14</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>24433</v>
+        <v>28310</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>844.03</v>
+        <v>316.83</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>19767</v>
+        <v>26883</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1759.74</v>
+        <v>507.47</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>19973</v>
+        <v>26135</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>336</v>
+        <v>311.46</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>27911</v>
+        <v>24435</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>3595.65</v>
+        <v>695.86</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>26136</v>
+        <v>23580</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>424.7</v>
+        <v>1695.58</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>26894</v>
+        <v>19972</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>917.5</v>
+        <v>321.75</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>32161</v>
+        <v>19668</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D129" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="D129" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>521.47</v>
+        <v>2686.79</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>26895</v>
+        <v>34823</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1084.61</v>
+        <v>270.74</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>28274</v>
+        <v>28311</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>531.78</v>
+        <v>330.7</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>34403</v>
+        <v>26884</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1204.22</v>
+        <v>541.03</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>34404</v>
+        <v>34608</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1344</v>
+        <v>338.31</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>17527</v>
+        <v>24433</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F134" s="1">
-        <v>4014.08</v>
+        <v>843.09</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>8655</v>
+        <v>19767</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>4958.02</v>
+        <v>1757.78</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>29188</v>
+        <v>19973</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>859.26</v>
+        <v>335.63</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>11753</v>
+        <v>27911</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>2433.98</v>
+        <v>3591.64</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>21308</v>
+        <v>26136</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>361.09</v>
+        <v>424.23</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>8656</v>
+        <v>34873</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>6944</v>
+        <v>281.93</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>29189</v>
+        <v>26894</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>849.41</v>
+        <v>916.48</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>11754</v>
+        <v>32161</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="D141" s="1"/>
       <c r="E141" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>2655.74</v>
+        <v>520.89</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>30797</v>
+        <v>26895</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>660.8</v>
+        <v>1083.4</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>31254</v>
+        <v>28274</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>305.09</v>
+        <v>531.1799999999999</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>16516</v>
+        <v>34403</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D144" s="1"/>
+        <v>152</v>
+      </c>
+      <c r="D144" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>448</v>
+        <v>1202.88</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>14108</v>
+        <v>34404</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>5105.41</v>
+        <v>1342.5</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>21309</v>
+        <v>17527</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>392</v>
+        <v>4009.6</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>13730</v>
+        <v>8655</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F147" s="1">
-        <v>7388.86</v>
+        <v>4952.48</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>29190</v>
+        <v>29188</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1226.18</v>
+        <v>858.3099999999999</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>16411</v>
+        <v>11753</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>10</v>
       </c>
       <c r="F149" s="1">
-        <v>3314.75</v>
+        <v>2431.27</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>21792</v>
+        <v>21308</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>5590.14</v>
+        <v>360.69</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>28241</v>
+        <v>8656</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F151" s="1">
-        <v>538.05</v>
+        <v>6936.25</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>30416</v>
+        <v>29189</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="D152" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="D152" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>232.51</v>
+        <v>848.46</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>28242</v>
+        <v>11754</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>866.4299999999999</v>
+        <v>2652.78</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>33635</v>
+        <v>30797</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>784</v>
+        <v>660.0599999999999</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>19033</v>
+        <v>31254</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>8146.88</v>
+        <v>304.75</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>18611</v>
+        <v>16516</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="D156" s="1"/>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>451.58</v>
+        <v>447.5</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>19035</v>
+        <v>14108</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>403.2</v>
+        <v>5099.71</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>26674</v>
+        <v>21309</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1050.11</v>
-[...4 lines deleted...]
-      <c r="H158" s="1"/>
+        <v>391.56</v>
+      </c>
+      <c r="G158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>31791</v>
+        <v>13730</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>458.75</v>
+        <v>7380.62</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>26892</v>
+        <v>29190</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>0</v>
+        <v>1224.81</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>28312</v>
+        <v>16411</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F161" s="1">
-        <v>976.1900000000001</v>
+        <v>3311.05</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>33847</v>
+        <v>21792</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F162" s="1">
-        <v>806.4</v>
+        <v>5583.91</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>26675</v>
+        <v>28241</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1182.72</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>537.45</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>32977</v>
+        <v>30416</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D164" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="D164" s="1"/>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>546.5599999999999</v>
+        <v>232.25</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I164" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>32820</v>
+        <v>28242</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>458.75</v>
+        <v>865.47</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
-[...1 lines deleted...]
-        <v>23</v>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>26893</v>
+        <v>33635</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>0</v>
+        <v>783.13</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>18090</v>
+        <v>19033</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F167" s="1">
-        <v>2808.96</v>
+        <v>8137.79</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>9159</v>
+        <v>18611</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>1649.54</v>
+        <v>451.08</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>7146</v>
+        <v>19035</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>7983.36</v>
+        <v>402.75</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...4 lines deleted...]
-    <row r="170" spans="1:9">
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
-      <c r="B170" s="1"/>
-[...6 lines deleted...]
-      <c r="I170" s="1"/>
+      <c r="B170" s="1">
+        <v>26674</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D170" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+      <c r="F170" s="1">
+        <v>1048.94</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" outlineLevel="2">
+      <c r="A171" s="1"/>
+      <c r="B171" s="1">
+        <v>31791</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D171" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+      <c r="F171" s="1">
+        <v>458.24</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" outlineLevel="2">
+      <c r="A172" s="1"/>
+      <c r="B172" s="1">
+        <v>26892</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D172" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+      <c r="F172" s="1">
+        <v>0</v>
+      </c>
+      <c r="G172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I172" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" outlineLevel="2">
+      <c r="A173" s="1"/>
+      <c r="B173" s="1">
+        <v>28312</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D173" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+      <c r="F173" s="1">
+        <v>975.1</v>
+      </c>
+      <c r="G173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" outlineLevel="2">
+      <c r="A174" s="1"/>
+      <c r="B174" s="1">
+        <v>33847</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D174" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+      <c r="F174" s="1">
+        <v>805.5</v>
+      </c>
+      <c r="G174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" outlineLevel="2">
+      <c r="A175" s="1"/>
+      <c r="B175" s="1">
+        <v>34875</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D175" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+      <c r="F175" s="1">
+        <v>640.37</v>
+      </c>
+      <c r="G175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I175" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" outlineLevel="2">
+      <c r="A176" s="1"/>
+      <c r="B176" s="1">
+        <v>26675</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D176" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+      <c r="F176" s="1">
+        <v>1181.4</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" outlineLevel="2">
+      <c r="A177" s="1"/>
+      <c r="B177" s="1">
+        <v>32977</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D177" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+      <c r="F177" s="1">
+        <v>545.95</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" outlineLevel="2">
+      <c r="A178" s="1"/>
+      <c r="B178" s="1">
+        <v>32820</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D178" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+      <c r="F178" s="1">
+        <v>458.24</v>
+      </c>
+      <c r="G178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" outlineLevel="2">
+      <c r="A179" s="1"/>
+      <c r="B179" s="1">
+        <v>26893</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D179" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+      <c r="F179" s="1">
+        <v>0</v>
+      </c>
+      <c r="G179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" outlineLevel="2">
+      <c r="A180" s="1"/>
+      <c r="B180" s="1">
+        <v>18090</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D180" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+      <c r="F180" s="1">
+        <v>2805.83</v>
+      </c>
+      <c r="G180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" outlineLevel="2">
+      <c r="A181" s="1"/>
+      <c r="B181" s="1">
+        <v>9159</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D181" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+      <c r="F181" s="1">
+        <v>1647.7</v>
+      </c>
+      <c r="G181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I181" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" outlineLevel="2">
+      <c r="A182" s="1"/>
+      <c r="B182" s="1">
+        <v>7146</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D182" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+      <c r="F182" s="1">
+        <v>7974.45</v>
+      </c>
+      <c r="G182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="1"/>
+      <c r="B183" s="1"/>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1"/>
+      <c r="F183" s="1"/>
+      <c r="G183" s="1"/>
+      <c r="H183" s="1"/>
+      <c r="I183" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>