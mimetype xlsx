--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -80,150 +80,150 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Brother DCP-1510, DCP-1512, DCP-1610, DCP-1612, HL-1110, HL-1112, HL-1210, HL-1212, MFC-1810, MFC-1815, MFC-1912</t>
         </r>
       </text>
     </comment>
     <comment ref="C14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HL-1112, DCP-1512  10 000 ст</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C15" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1075  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C16" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1075  10 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1075</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, DR-1040/DR-1075</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin ; HL-1112, DCP-1512</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1202/1210/1212/1223, DCP-1510/1512/1602/1610/1612/1622/1623/MFC-1810/1815/1912, DR-1050/DR-1075/DR-1090/DR-1095, Premium Quality!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-1602R, HL-1202R</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
@@ -720,407 +720,407 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  15 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  15 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C55" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx, MFC-8860DN  25000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/5250DN/5270DN/5280DW, DCP-8060/8065DN, MFC-8460N/8860DN/8870DW,  25000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; HL-5240/HL-5250DN/HL-5270DN/HL-5280DW, DCP-8060/DCP-8065DN, MFC-8460N/MFC-8860DN/MFC-8870DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Фотобарабан Brother HL-5340/5350/5370/5380/MFC-8880  25000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5340/ 5350/ 5370, DCP-8070/ 8085, MFC-8370/ 8880  25000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла DRUM Brother DCP-8070, DCP-8085, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370, MFC-8880, MFC-8890</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Brother DCP-8110 / DCP-8250 / HL-5440 / HL-5450 / HL-5470 / HL-6180 / MFC-8320 / MFC-8520 / MFC-8950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5445/5450/5470/6180/DCP-8110/8150/8155/8250/MFC-8515/8520/8710/8910/8950, DR-3300/3350/3380, Premium Quality!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW. Ресурс, арк.: 50000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/HL-L5100DN/HL-L5100DNT/HL-L5200DW/HL-L5200DWT/HL-6200DW/HL-L6250DN/HL-L6300DW/HL-L6300DWT/HL-L6400DW/HL-L6400DWT, DCP-L5500DN/DCP-L5600DN/DCP-L6600DW, MFC-L5700DN/MFC-L5750DW/MFC-L6700DW/MFC-L6750DW/MFC-L6800DW/MFC-L6900DW. Ресурс, арк.: 50000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/MFC-8510/8520/8710/8910/8950/DCP-8110/8150/8155/8250 /DR-720</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FAX-2x00/3500/5xxx, HL-600/630/631/641/645/650/655/660, MFC-2x00/4500  17000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL 620,630 MFC 2400 ML 5000P 3500ML 4500ML 5000ML 5500ML 5550ML 
 ресурс 3000 копий при 5% заполнении</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/DCP-1510/1512/1610/1612, MFC-1810/1815/1910/1912/1915/Xerox DocuPrint P115/118/M115/118, CT202137/TN-1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother TN-1075 идеально подходит для принтера Brother DCP-1510, Brother DCP-1512, Brother DCP-1610, Brother DCP-1612, Brother HL-1110, Brother HL-1112, Brother HL-1210, Brother HL-1212, Brother MFC-1810, Brother MFC-1815, Brother MFC-1912. Ресурс  стор.  1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-1510, DCP-1512, DCP-1610, DCP-1612, HL-1110, HL-1112, HL-1210, HL-1212, MFC-1810, MFC-1815, MFC-1912  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-1510/1511/1518 Brother MFC-1810/1811/1813/1815/1818 Brother HL-1110/1111/1112/1118 1000 копий Оригинал. арт.: TN-1000/1035/1040/1070/1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1 000 стр@5%  A4  для DCP-1521, HL-1112, MFC-1810/1815</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-1510, DCP-1512, DCP-1610, DCP-1612, HL-1110, HL-1112, HL-1210, HL-1212, MFC-1810, MFC-1815, MFC-1912  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1110/1112/1210/1212/MFC-1810/1815/1912/DCP-1510/1512/1610/1612, TN-1075</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для DCP-1521, HL-1112, MFC-1810/1815, TN-1030 / TN-1050 / TN-1075. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
@@ -1153,1979 +1153,2117 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202R, DCP-1602R  1 500стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-1202/1223/DCP-1602/1623, TN-1095</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C82" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HL-1202, DCP-1602  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-1202/1223/DCP-1602/1623, TN-1095 Ресурс  стор. 
+ 1500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1202, DCP-1602  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1202/DCP-1602/TN-1095</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-1202/1223/DCP-1602/1623, TN-1095</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2371DN, DCP-L2551DN, MFC-L2751DW  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2137/DCP-L2551/MFC-L2751/TN-13</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2371/DCP-L2551/MFC-L2751, TN-13</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2371DN, DCP-L2551DN, MFC-L2751DW  4 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-7010, Brother DCP-7020, Brother DCP-7025, Brother FAX-2820, Brother FAX-2825, Brother FAX-2910, Brother FAX-2920, Brother HL-2030, Brother HL-2040, Brother HL-2070, Brother MFC-7225, Brother MFC-7420, Brother MFC-7820.  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/HL-2040/HL-2070N, DCP-7010R/DCP-7025R, FAX-2825R/FAX-2920R, MFC7420R/MFC7820NR  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/HL-2040/HL-2070N, DCP-7010R/DCP-7025R, FAX-2825R/FAX-2920R, MFC7420R/MFC7820NR  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010R/7025R, FAX-2825R/2920R, MFC-7420R/7820NR  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">BROTHER HL-2030/2035/2040/2040N/2070N MFC 7220/7225N/7420/7820 Fax 2820/2920/DCP 7020 Xerox 203A/204A/DCR-7010R/DCR-7025R TN350/2000/2005/2025/2050/2075/2085 Xerox CWAA0649 Lenovo LT2020  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin , версія для Європи, аналог TN-2075; HL-2030/2040/2070N, DCP-7010/7025, FAX-2825/2920, MFC-7420/7820N. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2030/2040/2070N, DCP-7010R/7025R, FAX-2920R, MFC-7420R/7820NR  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2035  1 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP-7057  1 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, DCP-7057  1000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, DCP-7057  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2132/DCP-7057, TN -2090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2132, DCP-7057  1000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240/2250/2275/2280/DCP-7060/7065/7070/7057/MFC-7240/7290/7360/7362/7460/7470/7860/FAX2840/2890/2940/2950, TN-2090</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Brother для HL-21x0R, DCP-7030/ 7032, MFC-7320  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/ 2150NR/ 2170W, DCP-7030/ 7032/ 7040/ 7045N, MFC-7320/ 7440N/ 7840W  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Brother для HL-21x0R, DCP-7030/ 7032, MFC-7320  2600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/2150NR/2170W, DCP-7030/7032/7045N, MFC-7320/7440N/7840W</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/HL-2150NR/HL-2170W, DCP-7030/DCP-7032/DCP-7040/DCP-7045N, MFC-7320/MFC-7440N/MFC-7840W  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2140R/2150NR/2170W, DCP-7030/7032/7040/7045N, MFC-7320/7440N/7840W  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140/2150/2170/TN 360/TN2175/TN2120/TN2125/TN2150/DCP-7030/7032/7040/7045/MFC-7320/7340/7440/7450/7840</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж Brother для Brother HL-2140, HL-2150, DCP-7030, DCP-7032, DCP-7045  TN2110/2120/2175 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140/2150/2170/DCP-7030/7032/7040/7045/MFC-7320/7340/7440/7450/7841/TN-360/TN-2175/TN-2120/TN-2125/TN-2150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2140/2142/2150/2170/DCP-7030/7032/7040/7045/MFC-7320/7340/7345/7440/7840/Lenove LJ 2200/2250/Ricoh SP1200, TN-2175/TN-360/TN-2120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Brother DCP-7060/ DCP-7065/ DCP-7070/ FAX-2845/ FAX-2940/ HL-2200ser/ HL-2230/ HL-2240/ HL-2250/ HL-2270/ MFC-7360/ MFC-7860. Brother TN-2090 / TN-2210 / TN-2220 / TN-2235 / TN-2275. Для установки в TN-2090   DCP-7057/ HL-2132   - срезать ключ Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240/ 2250,  DCP-7060,  MFC-7860  1200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2240/2250, DCP-7060, MFC-7860  2600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2240/HL-2240D/HL-2250DN, DCP-7060D/DCP-7065DN/DCP-7070DW, MFC-7360N/MFC-7860DW, FAX-2845/FAX-2940  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-2240/ 2240D/ 2250DN, DCP-7060D/ 7065DN/ 7070DW, MFC-7360N/ 7860DW, FAX-2845/ 2940  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-2230/2240/2250/2270/DCP-7060/7065/7070/MFC-7360/7860/FAX-2845/2940, TN-2275</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C120" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; версія для Європи, аналог TN-2335; HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DN/MFC-L2700DW/MFC-L2720DW/MFC-L2740DW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Brother HL-L2300D/ HL-L2340DW/ HL-L2360DN/ HL-L2365DW/ DCP-L2500D/ DCP-L2520DW/ DCP-L2540DN/ DCP-L2560DW/ MFC-L2700DW/ MFC-L2720DW/ MFC-L2740DW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380, DCP-L2500/2520/2525/2540/2560/MFC-L2700/2705/2720/2740/HL-2260, MFC-L2700/L2740, Lenovo 2605D/Fuji Xerox Docuprint M225/228, CT202329/TN-2335</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300dr/L2340dwr/L2365dwr, DCP-L2560dwr MFC-L2700dwr 1200 копий Оригинал. арт.: TN2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2520DW/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/L2340DW/L2360DN/L2365DW, DCP-L2500D/L2520DW/L2540DN/L2560DW, MFC-L2700DW/L2720DW/L2740DW  1 200 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/MFC-L2700/2720/2740/TN-2335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2360/2365, DCP-L2500/25x0, MFC-L2700/2720/2740,1200 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380, DCP-L2500/2520/2525/2540/2560/MFC-L2700/2705/2720/2740/HL-2260, MFC-L2700/L2740, Lenovo 2605D/Fuji Xerox Docuprint M225/228, CT202329/TN-2335</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300dr/L2340dwr/L2365dwr, DCP-L2560dwr MFC-L2700dwr 2600 копий Оригинал. арт.: TN2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-L2500, Brother DCP-L2520, Brother DCP-L2540, Brother DCP-L2560, Brother HL-L2300, Brother HL-L2340, Brother HL-L2360, Brother HL-L2365, Brother HL-L2380, Brother MFC-L2700, Brother MFC-L2720, Brother MFC-L2740</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/ L2340DW/ L2360DN/ L2365DW, DCP-L2500D/ L2520DW/ L2540DN/ L2560DW, MFC-L2700DW/ L2720DW/ L2740DW  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2340/2360/2365/2500/2520/2540/2560/MFC-L2700/2720/2740/TN-2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 600 стр., HL-L2360/2365, DCP-L2500/2520/2540/2560, MFC-L2700/2720/2740</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2300D/HL-L2340DW/HL-L2360DN/HL-L2365DW, DCP-L2500D/DCP-L2540DN/DCP-L2560DW, MFC-L2700DW/MFC-L2720DW/MFC-L2740DW  2 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300/2305/2320/2340/2360/2365/2380, DCP-L2500/2520/2525/2540/2560/MFC-L2700/2705/2720/2740/HL-2260, Lenovo 2605D/Fuji Xerox Docuprint M225/228, CT202330/TN-2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2312D/L2352DW/L2372DN;DCP-L2512D/L2532DW/L2552DW; MFC-L2712DN/DW/L2732DW/L2752DW 1200 копий Оригинал. арт.: TN2411</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2312D/L2352DW/L2372DN;DCP-L2512D/L2532DW/L2552DW; MFC-L2712DN/DW/L2732DW/L2752DW. TN-2411 / TN-2421 / TN-13 / TN-14</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2312D/L2352DW/L2372DN;DCP-L2512D/L2532DW/L2552DW; MFC-L2712DN/DW/L2732DW/L2752DW 3000 копий Оригинал. арт.: TN2421</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Brother DCP-L2512D / DCP-L2532DW / DCP-L2552DN / HL-L2312D / HL-L2352DW / HL-L2372DN / MFC-L2712DN / MFC-L2712DW / MFC-L2732DW / MFC-L2752DW / DCP-L2551 / HL-L2371 / MFC-L2751. Аналог Brother TN-13 / TN-14. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C148" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  1 200 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  1 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	TN-2590XL
+Сумісні пристрої	Brother DCP-L2600, Brother DCP-L2622, Brother HL-L2442, Brother MFC-L2802, Brother MFC-L2862  3 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L2402D/L2442DW/L2447DW/L2460DN/DCP-L2600D/L2622DW/L2640DN/MFC-L2802DW/L2802DN/L2862DW  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother TN-3030 для HL5140/5150/517 0/ MFC8120/8220/8440/8640/8840 /DCP8040/8045</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx  3500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/HL-5250DN/HL-5270DN/HL-5280DW, DCP-8060/DCP-8065DN, MFC-8460N/MFC-8860DN/MFC-8870DW  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/ 5250DN/ 5270DN/ 5280DW, DCP-8060/ 8065DN, MFC-8460N/ 8860DN/ 8870DW  3500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx TN-3130 / DCP-8060/ DCP-8065. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров серии HL-52xx, MFC-8860DN  7000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/HL-5250DN/HL-5270DN/HL-5280DW, DCP-8060/DCP-8065DN, MFC-8460N/MFC-8860DN/MFC-8870DW  7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5240/ 5250DN/ 5270DN/ 5280DW, DCP-8060/ 8065DN, MFC-8460N/ 8860DN/ 8870DW  7000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5240/5250/5270/5280/DCP-8060/MFC-8460/8860/8870/TN-3170/3185/580</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; HL-5240/ 5250DN/ 5270DN/ 5280DW, DCP-8060/ 8065DN, MFC-8460N/ 8860DN/ 8870DW/BIZHUB 20. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DCP 8060 , DCP 8065 DN , HL 5240 , HL 5240 DN , HL 5240 L , HL 5250 D , HL 5250 DN , HL 5250 DNT , HL 5270 DN , HL 5270 DN J , HL 5270 DN2LT , HL 5280 DW , HL 5280 DW J , MFC 8460 N , MFC 8860 DN , MFC 8860 N , MFC 8870 DN , MFC 8870 DW , MFC 8870 DWJ,BIZHUB 20 , BIZHUB 20 P, TN3170/TN580</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-53xx,DCP-8070/8085, MFC-8370/8880  3 000страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-8070, DCP-8085, HL-5340, HL-5350, HL-5370, HL-5380, MFC-8370, MFC-8880, MFC-8890. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">8 000 стр@5%  А4  для серии HL-5340/5350/5370, MFC-8880</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5340/ HL-5350/ HL-5370/ HL-5380, DCP-8070/ DCP-8085, MFC-8370/ MFC-8880/ MFC-8890  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5340/ 5350/ 5370, DCP-8070/ 8085, MFC-8370/ 8880  8000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-54xx/6180, DCP-8110/8250,MFC-8520/8950  3 000ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440D/HL-5450DN/HL-5470DW/HL-6180DW, DCP-8110DN/DCP-8250DN, MFC-8520DN/MFC-8950DW  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-54xx/6180, DCP-8110/8250,MFC-8520/8950</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440D/HL-5450DN/HL-5470DW/HL-6180DW, DCP-8110DN/DCP-8250DN, MFC-8520DN/MFC-8950DW  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-5440D/HL-5450DN/HL-5470DW/HL-6180DW, DCP-8110DN/DCP-8250DN, MFC-8520DN/MFC-8950DW  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-54xx/6180, DCP-8110/8250,MFC-8520/8950  8 000ст</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother DCP-8110 / DCP-8250 / HL-5440 / HL-5450 / HL-5470 / HL-6180 / MFC-8320 / MFC-8520 / MFC-8950. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/MFC-8510/8520/8710/8910/8950/DCP-8110/8150/8155/8250, TN-3380/TN-720/TN-750  8000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  3 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G170" authorId="0">
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; HL-L5000/HL-L5100/HL-L5200/HL-L6200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L5600/DCP-L5650/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6700/MFC-L6750/MFC-L6800/MFC-L6900 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/L5100DN T /L5200DW T /L6250DN/L6300DW T /L6400DW T ; MFC-L5700DN/L5750DW/L6800DW T /L6900DW T /DCP-L5500DN/DCP-L6600DW 3000 копий Оригинал. арт.: TN3430,TN3422,TN3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/5200/6250/6300/6400/DCP-L5500/5700/5750/6600/6800/6900, TN-3480</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/5100/5200/6250/6300/6400/DCP-L5500/6600/MFC-L5700/5750/6800/6900, TN-3480</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-L5000/HL-L5100/HL-L5200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6800/MFC-L6900 Series  8 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G176" authorId="0">
+    <comment ref="G184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000/HL-L5100/HL-L5200/HL-L6200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L5600/DCP-L5650/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6700/MFC-L6750/MFC-L6800/MFC-L6900 Series. Ресурс, арк.: 8000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; HL-L5000/HL-L5100/HL-L5200/HL-L6200/HL-L6250/HL-L6300/HL-L6400 Series, DCP-L5500/DCP-L5600/DCP-L5650/DCP-L6600 Series, MFC-L5700/MFC-L5750/MFC-L6700/MFC-L6750/MFC-L6800/MFC-L6900 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L5000D/L5100DN T /L5200DW T /L6250DN/L6300DW T /L6400DW T ; MFC-L5700DN/L5750DW/L6800DW T /L6900DW T /DCP-L5500DN/DCP-L6600DW 8000 копий Оригинал. арт.: TN3480,TN3442,TN3410</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-1030/12x0/14x0/P2500,MFC-4750/5750/9xx0,FAX-8350P/8360/8750P  6000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL-7x0; FAX-2750,3x50,4550,6550; MFC-3x50,4x50,4600,6550,9000/50,9500  2200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HL 2460</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Brother лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Brother Brother HL-L2365/MFC-L2700/2740, 12K, без чіпа  TRDB2  IPM</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-100</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1050/DR-1030/DR-1075 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  FL-DR1075  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  PN-DR1075GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  PTDR1075  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075  TRDB1  IPM</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1075/DR-1050/DR-1090/DR-1095, Premium Quality  TDR1075  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  FL-DR1095  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  PN-DR1095GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095  PTDR1095  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-1095/1090 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-12</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-12  PTDR12  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2000/DR-2075 пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2075</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2075  PN-DR2075R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2075 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2090  PTDR2090  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2090/2200/2275, Premium Quality  TDR2090  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2175</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2175  PN-DR2175R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2175/DR-2100/DR-2120/DR-2135/DR-360 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2275</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2275  PN-DR2275R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2275 / DR-2200/ DR-420 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-230CL  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  DN-BRO-DR2335  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  DR2335</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  FL-DR2335  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  MN-BRO-DR2335  Makkon</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335  PTDR2335  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335 Extra Patron  PN-DR2335R</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335 Green Label Patron  PN-DR2335GL</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335/ DR-2300 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2335/DR-2300  TDR2335  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2400 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2401  TDR12  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2401/ DR-12 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2590  DN-BRO-DR2590  DAYTON</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-2590 Green Label Patron  PN-DR2590GL</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3100</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3100  PN-DR3100R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3100 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3200</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3200  PN-DR3200R  Extra Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3200 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3300 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3300/3350/3380, Premium Quality  TDR720  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400  PN-DR3400GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400  PTDR3400  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-3400 відновлений з ОЕМ корпусу</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother DR-720  PTDR720  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Brother HL-630,  DR-100</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-100  HL 620,630 MFC 2400 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075   TTN1075  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  DN-BRO-TN1075  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  FL-TN1075   HL-1112  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  GT-BTN1035   HL-1112  MMC</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  HL-1112R, DCP-1512</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  PN-TN1075GL   HL-1112  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075  PTTN1075  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1075/TN-1030/TN-1050  HL-1112R, DCP-1512  пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1090  TTN1090  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1090/1095, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1095</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1095  DN-BRO-TN1095  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1095  FL-TN1095  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-1095  MN-BRO-TN1095  Makkon</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...220 lines deleted...]
-  <si>
     <t>Тонер-картридж Brother TN-1095  PN-TN1095GL   HL-1202  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095  PTTN1095  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-1095  TTN1095  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-13  PN-TN13GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-13  PTTN13  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-13  TTN13  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-14  PN-TN14GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  002-03-STN350  Static Control</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2075  FL-TN2075  Free Label</t>
@@ -3193,62 +3331,62 @@
   <si>
     <t>Тонер-картридж Brother TN-2175/TN-2120/TN-2125/TN-2150/TN-360  TRB10  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2175/TN-360/TN-2120  TTN2175  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2210/2220 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2235</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275  PN-TN2275GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275  PN-TN2275R   HL-2240  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2275  TTN2275  TONER-TANK</t>
   </si>
   <si>
-    <t>Тонер-картридж Brother TN-2275/TN-2235/TN-450  PTTN2275  PRINTERMAYIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Тонер-картридж Brother TN-2310, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2320, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  002-03-LTN2335  Static Control Parrot</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-2335  DN-BRO-TN2335  DAYTON</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-2335  FL-TN2335  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  GT-BTN2335  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  MN-BRO-TN2335  Makkon 1.2k</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  PN-TN2335GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  PN-TN2335R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  PTTN2335  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  TN2335</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2335  TTN2335  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  FL-TN2375  Free Label</t>
@@ -3268,51 +3406,69 @@
   <si>
     <t>Тонер-картридж Brother TN-2375  PTTN2375  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  TN2375</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  TN2375  Makkon 2.6k</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2375  TTN2375  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2411  GT-BTN2411  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2411 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2421  GT-BTN2421  MMC</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2421, пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Тонер-картридж Brother TN-2590  DN-BRO-TN2590  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  FL-TN2590  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590  MN-BRO-TN2590  Makkon</t>
+  </si>
+  <si>
     <t>Тонер-картридж Brother TN-2590 Green Label Patron  PN-TN2590GL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590XL  DN-BRO-TN2590XL  DAYTON</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590XL  FL-TN2590XL  Free Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Brother TN-2590XL  MN-BRO-TN2590XL  Makkon</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-2590XL Green Label Patron  PN-TN2590XLGL</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3030</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3130</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3130  PN-TN3130GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3130  PN-TN3130R  Extra Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3130 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3170</t>
   </si>
   <si>
     <t>Тонер-картридж Brother TN-3170  PN-TN3170GL  Green Label Patron</t>
   </si>
@@ -3834,51 +3990,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I183"/>
+  <dimension ref="A1:I191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4007,4343 +4163,4197 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>30518</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>652.01</v>
+        <v>663.66</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8527</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2557.91</v>
+        <v>2603.64</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>27878</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>517.9</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="5" t="s">
         <v>18</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>34850</v>
+        <v>19022</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F14" s="1">
-        <v>319.52</v>
+        <v>3379.35</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>19022</v>
+        <v>28253</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3320</v>
+        <v>267.83</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>28253</v>
+        <v>25871</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>316.83</v>
+        <v>1039</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>25871</v>
+        <v>19023</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1020.75</v>
+        <v>292.89</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>19023</v>
+        <v>33748</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>287.74</v>
+        <v>566.64</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>33748</v>
+        <v>25680</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>556.6900000000001</v>
+        <v>444.11</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>25680</v>
+        <v>34850</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>436.31</v>
+        <v>325.23</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>24737</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2270.62</v>
+        <v>2311.21</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>28254</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>413.49</v>
+        <v>420.88</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>29592</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1315.65</v>
+        <v>1339.17</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>30792</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>335.63</v>
+        <v>341.63</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>31754</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>417.52</v>
+        <v>424.98</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>33392</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>4315.69</v>
+        <v>4392.84</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>30794</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31755</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>400.96</v>
+        <v>408.13</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>7993</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>4577.48</v>
+        <v>4659.31</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>13487</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2092.51</v>
+        <v>2129.92</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>27191</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>310.57</v>
+        <v>316.12</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>30793</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>629.63</v>
+        <v>640.89</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34851</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>418.86</v>
+        <v>426.35</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>9870</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>4608.8</v>
+        <v>4691.19</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>13951</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>2191.41</v>
+        <v>2230.58</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>26526</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>13911</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>3922.79</v>
+        <v>3992.91</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>21264</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1657.54</v>
+        <v>1687.17</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>24930</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>374.56</v>
+        <v>381.25</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27192</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>378.59</v>
+        <v>385.35</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>33450</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>515.52</v>
+        <v>396.29</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>19669</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>4812.42</v>
+        <v>4898.45</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>28194</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>392.01</v>
+        <v>399.02</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>33434</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>661.85</v>
+        <v>673.6799999999999</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>19968</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>10</v>
       </c>
       <c r="F45" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>27284</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>2652.33</v>
+        <v>2699.75</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28195</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1460.64</v>
+        <v>1486.75</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>26172</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>34853</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>396.04</v>
+        <v>403.12</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>31576</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>401.41</v>
+        <v>408.58</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>34854</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>465.85</v>
+        <v>474.18</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>28273</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>313.7</v>
+        <v>319.31</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>34402</v>
+        <v>35400</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1031.04</v>
+        <v>983.88</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>9158</v>
+        <v>34402</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>9653.92</v>
+        <v>1049.47</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>11839</v>
+        <v>9158</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2609.82</v>
+        <v>9826.5</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>31756</v>
+        <v>11839</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>326.68</v>
+        <v>2656.48</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>14037</v>
+        <v>31756</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>8051.87</v>
+        <v>332.52</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>16412</v>
+        <v>14037</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>3074.33</v>
+        <v>8195.809999999999</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>26224</v>
+        <v>16412</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>356.66</v>
+        <v>3129.29</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>28353</v>
+        <v>26224</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>386.19</v>
+        <v>363.03</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>34852</v>
+        <v>28353</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>553.11</v>
+        <v>393.1</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>29180</v>
+        <v>34852</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1945.28</v>
+        <v>563</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>33842</v>
+        <v>29180</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>912.9</v>
+        <v>1980.06</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>31590</v>
+        <v>33842</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>355.32</v>
+        <v>929.22</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>32976</v>
+        <v>31590</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>443.03</v>
+        <v>361.67</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>19024</v>
+        <v>32976</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>978.6799999999999</v>
+        <v>450.95</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>280</v>
+        <v>19024</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>2557.91</v>
+        <v>996.1799999999999</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>11818</v>
+        <v>280</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>134.25</v>
+        <v>2603.64</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>34843</v>
+        <v>11818</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>232.25</v>
+        <v>136.65</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>28074</v>
+        <v>34843</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>257.31</v>
+        <v>232.76</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>21722</v>
+        <v>28074</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F71" s="1">
-        <v>252.39</v>
+        <v>214.09</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>26115</v>
+        <v>21722</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F72" s="1">
-        <v>0</v>
+        <v>199.51</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>16566</v>
+        <v>26115</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>2223.18</v>
+        <v>0</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>24431</v>
+        <v>16566</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>637.24</v>
+        <v>2262.92</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>19032</v>
+        <v>24431</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>251.94</v>
+        <v>648.63</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>33515</v>
+        <v>19032</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F76" s="1">
-        <v>204.06</v>
+        <v>256.45</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>20114</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>417.07</v>
+        <v>424.53</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>34869</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>244.34</v>
+        <v>248.7</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>31251</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>392.46</v>
+        <v>399.47</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>24736</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1115.17</v>
+        <v>1135.11</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>28308</v>
+        <v>35401</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>311.46</v>
+        <v>207.71</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>25872</v>
+        <v>28308</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>671.25</v>
+        <v>317.03</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>30796</v>
+        <v>35522</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>214.8</v>
+        <v>238.68</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>34868</v>
+        <v>25872</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>244.34</v>
+        <v>683.25</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H84" s="1"/>
+      <c r="I84" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>29181</v>
+        <v>30796</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1410.07</v>
+        <v>218.64</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>33846</v>
+        <v>34868</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>698.1</v>
+        <v>239.14</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34874</v>
+        <v>29181</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>406.78</v>
+        <v>1435.28</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>30293</v>
+        <v>33846</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1861.15</v>
+        <v>710.58</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>28337</v>
+        <v>34874</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>782.23</v>
+        <v>414.05</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>28309</v>
+        <v>30293</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>799.24</v>
+        <v>1894.42</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>25873</v>
+        <v>28337</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>816.24</v>
+        <v>796.21</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>9877</v>
+        <v>28309</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1409.18</v>
+        <v>847.23</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>12081</v>
+        <v>25873</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>364.71</v>
+        <v>830.83</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>18240</v>
+        <v>9877</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>331.15</v>
+        <v>1434.37</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>7617</v>
+        <v>12081</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>4491.11</v>
+        <v>371.23</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>21265</v>
+        <v>18240</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>3007.2</v>
+        <v>337.07</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>19943</v>
+        <v>7617</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F97" s="1">
-        <v>2031.2</v>
+        <v>4571.4</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>23533</v>
+        <v>21265</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>392.01</v>
+        <v>3060.96</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>29182</v>
+        <v>19943</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F99" s="1">
-        <v>558.48</v>
+        <v>2067.51</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>24264</v>
+        <v>23533</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>388.88</v>
+        <v>399.02</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>29479</v>
+        <v>29182</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>503.44</v>
+        <v>568.46</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>34872</v>
+        <v>24264</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>349.05</v>
+        <v>395.83</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>9904</v>
+        <v>29479</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>2865.34</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>15460</v>
+        <v>34872</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1486.15</v>
+        <v>355.29</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>10774</v>
+        <v>9904</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>3</v>
       </c>
       <c r="F105" s="1">
-        <v>3909.36</v>
+        <v>2916.57</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>12092</v>
+        <v>15460</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F106" s="1">
-        <v>468.98</v>
+        <v>1512.72</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>27114</v>
+        <v>10774</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F107" s="1">
-        <v>643.95</v>
+        <v>3979.25</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>11752</v>
+        <v>12092</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1526.87</v>
+        <v>477.36</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>26708</v>
+        <v>27114</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>453.77</v>
+        <v>655.46</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>18041</v>
+        <v>11752</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F110" s="1">
-        <v>348.6</v>
+        <v>1554.17</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>29480</v>
+        <v>26708</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>503.44</v>
+        <v>461.88</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>34870</v>
+        <v>18041</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>418.86</v>
+        <v>354.83</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>20115</v>
+        <v>29480</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>221.51</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>13913</v>
+        <v>34870</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>2508.69</v>
+        <v>426.35</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>14107</v>
+        <v>20115</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>3002.73</v>
+        <v>225.47</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>26709</v>
+        <v>13913</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>805.95</v>
+        <v>2553.53</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>21112</v>
+        <v>14107</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1558.64</v>
+        <v>3056.41</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>34871</v>
+        <v>26709</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>349.05</v>
+        <v>820.36</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>23832</v>
+        <v>21112</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F119" s="1">
-        <v>439</v>
+        <v>1586.51</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>31790</v>
+        <v>34871</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>498.07</v>
+        <v>355.29</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>21432</v>
+        <v>31790</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>477.93</v>
+        <v>506.97</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>29701</v>
+        <v>21432</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>459.14</v>
+        <v>486.47</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>28310</v>
+        <v>29701</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>316.83</v>
+        <v>467.34</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>26883</v>
+        <v>35402</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>507.47</v>
+        <v>256.9</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>26135</v>
+        <v>28310</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>311.46</v>
+        <v>277.4</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>24435</v>
+        <v>26883</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>695.86</v>
+        <v>516.54</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="H126" s="1"/>
+      <c r="I126" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>23580</v>
+        <v>26135</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1695.58</v>
+        <v>317.03</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>19972</v>
+        <v>24435</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>321.75</v>
+        <v>708.3</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>19668</v>
+        <v>23580</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>2686.79</v>
+        <v>1725.89</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>34823</v>
+        <v>19972</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>270.74</v>
+        <v>327.5</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H130" s="1"/>
+      <c r="I130" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>28311</v>
+        <v>19668</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>330.7</v>
+        <v>2734.82</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>26884</v>
+        <v>34823</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>541.03</v>
+        <v>265.1</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>34608</v>
+        <v>28311</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>338.31</v>
+        <v>254.62</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>24433</v>
+        <v>26884</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>843.09</v>
+        <v>550.7</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>19767</v>
+        <v>34608</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>1757.78</v>
+        <v>344.36</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>19973</v>
+        <v>24433</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>335.63</v>
+        <v>858.16</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>27911</v>
+        <v>19767</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>3591.64</v>
+        <v>1789.2</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>26136</v>
+        <v>19973</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>424.23</v>
+        <v>341.63</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>34873</v>
+        <v>27911</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>281.93</v>
+        <v>3655.84</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>26894</v>
+        <v>26136</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>916.48</v>
+        <v>431.81</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>32161</v>
+        <v>34873</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D141" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="D141" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>520.89</v>
+        <v>286.97</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>26895</v>
+        <v>26894</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1083.4</v>
+        <v>932.86</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>28274</v>
+        <v>32161</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="D143" s="1"/>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>531.1799999999999</v>
+        <v>530.2</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>34403</v>
+        <v>26895</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1202.88</v>
+        <v>1102.77</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>34404</v>
+        <v>28274</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1342.5</v>
+        <v>540.6799999999999</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>17527</v>
+        <v>35481</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>4009.6</v>
+        <v>983.88</v>
       </c>
       <c r="G146" s="1"/>
       <c r="H146" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>8655</v>
+        <v>35492</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>4952.48</v>
+        <v>645.4400000000001</v>
       </c>
       <c r="G147" s="1"/>
       <c r="H147" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>29188</v>
+        <v>35523</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>858.3099999999999</v>
+        <v>1082.27</v>
       </c>
       <c r="G148" s="1"/>
       <c r="H148" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>11753</v>
+        <v>34403</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>2431.27</v>
+        <v>1224.38</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>21308</v>
+        <v>35482</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>360.69</v>
+        <v>1202.52</v>
       </c>
       <c r="G150" s="1"/>
       <c r="H150" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>8656</v>
+        <v>35494</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>6936.25</v>
+        <v>696.46</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>29189</v>
+        <v>35524</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>848.46</v>
+        <v>1322.77</v>
       </c>
       <c r="G152" s="1"/>
       <c r="H152" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>11754</v>
+        <v>34404</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>2652.78</v>
+        <v>1366.5</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>30797</v>
+        <v>17527</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>660.0599999999999</v>
+        <v>4081.28</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>31254</v>
+        <v>8655</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F155" s="1">
-        <v>304.75</v>
+        <v>5041.02</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>16516</v>
+        <v>29188</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D156" s="1"/>
+        <v>163</v>
+      </c>
+      <c r="D156" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>447.5</v>
+        <v>873.65</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>14108</v>
+        <v>11753</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F157" s="1">
-        <v>5099.71</v>
+        <v>2474.73</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>21309</v>
+        <v>21308</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>391.56</v>
+        <v>367.13</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>13730</v>
+        <v>8656</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F159" s="1">
-        <v>7380.62</v>
+        <v>7060.25</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>29190</v>
+        <v>29189</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1224.81</v>
+        <v>863.63</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>16411</v>
+        <v>11754</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>10</v>
       </c>
       <c r="F161" s="1">
-        <v>3311.05</v>
+        <v>2700.2</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>21792</v>
+        <v>30797</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>5583.91</v>
+        <v>671.86</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>28241</v>
+        <v>31254</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>537.45</v>
+        <v>310.2</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>30416</v>
+        <v>16516</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>232.25</v>
+        <v>455.5</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>28242</v>
+        <v>14108</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>865.47</v>
+        <v>5190.88</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>33635</v>
+        <v>21309</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>783.13</v>
+        <v>398.56</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>19033</v>
+        <v>13730</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>8137.79</v>
+        <v>7512.56</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>18611</v>
+        <v>29190</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>451.08</v>
+        <v>1246.7</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>19035</v>
+        <v>16411</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F169" s="1">
-        <v>402.75</v>
+        <v>3370.24</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="H169" s="1"/>
+      <c r="I169" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>26674</v>
+        <v>21792</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F170" s="1">
-        <v>1048.94</v>
-[...6 lines deleted...]
-      </c>
+        <v>5683.73</v>
+      </c>
+      <c r="G170" s="1"/>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>31791</v>
+        <v>28241</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>458.24</v>
+        <v>547.0599999999999</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>26892</v>
+        <v>30416</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="D172" s="1"/>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>0</v>
+        <v>236.4</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>28312</v>
+        <v>28242</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>975.1</v>
+        <v>880.9400000000001</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>33847</v>
+        <v>33635</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>805.5</v>
+        <v>797.13</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>34875</v>
+        <v>19033</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F175" s="1">
-        <v>640.37</v>
+        <v>8283.27</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>26675</v>
+        <v>18611</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>1181.4</v>
-[...6 lines deleted...]
-      </c>
+        <v>459.14</v>
+      </c>
+      <c r="G176" s="1"/>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>32977</v>
+        <v>19035</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>545.95</v>
+        <v>409.95</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>32820</v>
+        <v>26674</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>458.24</v>
-[...6 lines deleted...]
-        <v>21</v>
+        <v>1067.69</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>26893</v>
+        <v>31791</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>0</v>
+        <v>466.43</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>18090</v>
+        <v>26892</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>2805.83</v>
+        <v>0</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>9159</v>
+        <v>28312</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>1647.7</v>
+        <v>992.53</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>7146</v>
+        <v>33847</v>
       </c>
       <c r="C182" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D182" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+      <c r="F182" s="1">
+        <v>819.9</v>
+      </c>
+      <c r="G182" s="1"/>
+      <c r="H182" s="1"/>
+      <c r="I182" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" outlineLevel="2">
+      <c r="A183" s="1"/>
+      <c r="B183" s="1">
+        <v>34875</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D182" s="1">
-[...22 lines deleted...]
-      <c r="F183" s="1"/>
+      <c r="D183" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+      <c r="F183" s="1">
+        <v>651.8200000000001</v>
+      </c>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
-      <c r="I183" s="1"/>
+      <c r="I183" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" outlineLevel="2">
+      <c r="A184" s="1"/>
+      <c r="B184" s="1">
+        <v>26675</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D184" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+      <c r="F184" s="1">
+        <v>1202.52</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="H184" s="1"/>
+      <c r="I184" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" outlineLevel="2">
+      <c r="A185" s="1"/>
+      <c r="B185" s="1">
+        <v>32977</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D185" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+      <c r="F185" s="1">
+        <v>555.71</v>
+      </c>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" outlineLevel="2">
+      <c r="A186" s="1"/>
+      <c r="B186" s="1">
+        <v>32820</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D186" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+      <c r="F186" s="1">
+        <v>466.43</v>
+      </c>
+      <c r="G186" s="1"/>
+      <c r="H186" s="1"/>
+      <c r="I186" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" outlineLevel="2">
+      <c r="A187" s="1"/>
+      <c r="B187" s="1">
+        <v>26893</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D187" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+      <c r="F187" s="1">
+        <v>0</v>
+      </c>
+      <c r="G187" s="1"/>
+      <c r="H187" s="1"/>
+      <c r="I187" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" outlineLevel="2">
+      <c r="A188" s="1"/>
+      <c r="B188" s="1">
+        <v>18090</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D188" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+      <c r="F188" s="1">
+        <v>2855.99</v>
+      </c>
+      <c r="G188" s="1"/>
+      <c r="H188" s="1"/>
+      <c r="I188" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" outlineLevel="2">
+      <c r="A189" s="1"/>
+      <c r="B189" s="1">
+        <v>9159</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D189" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+      <c r="F189" s="1">
+        <v>1677.15</v>
+      </c>
+      <c r="G189" s="1"/>
+      <c r="H189" s="1"/>
+      <c r="I189" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" outlineLevel="2">
+      <c r="A190" s="1"/>
+      <c r="B190" s="1">
+        <v>7146</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D190" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+      <c r="F190" s="1">
+        <v>8117.01</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
+      <c r="I190" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="1"/>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1"/>
+      <c r="F191" s="1"/>
+      <c r="G191" s="1"/>
+      <c r="H191" s="1"/>
+      <c r="I191" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>