--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -64,4412 +64,4635 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 96 000 @ 5% Сумісність: WC5325/5330/5335</t>
         </r>
       </text>
     </comment>
     <comment ref="C13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024, OEM Shell, 013R00670</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Фотобарабан; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 80000 сторінок; Для моделей: B1022/B1025;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для Xerox B1022/B1025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для VersaLink B415 A4 Xerox  B415V_DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5016/5020, OEM Shell, 101R00432</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 50 000@5%
 Совместимость: WC 5222</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3215/3225/Phaser 3052/3260, 101R00474</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Phaser 3052/3260, WorkCentre 3215/3225; Samsung M2620 / M2625 / M2626 / M2675 / M2820 / M2825 / M2870 / M2875 / M2880 / M2885 / M3015 / M3065.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3215/3225/Phaser 3052/3260/101R00474  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox VLB400/405  65000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C25" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C26" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C27" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  30 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C28" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C29" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C30" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 101R00555  30 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  30 000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ProXpress SL-M3325 / M3375 / M3825 / M3875 / M4025 / M4075; Xerox WC 3345 / 3335 / Phaser 3300, 101R00555.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C33" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox B205/B210/B215, 101R00664</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 5500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CC/WCP 165/ 175/ 245/ 255/ 265/ 275, WC 5645/ 5655/ 5665/ 5675/ 5687  400 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 4600/4620 Ресурс 80000 стор, А4 при 5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5921  70000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Драм-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 10000 сторінок; Для моделей: B205/B210/B215;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній драм-картридж  Empty Virgin : B205/B210/B215</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox B205/210/215, 101R00664</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">12000 сторінок  A4  при 5% заповненні</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox B7125/B7130/B7135</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VL B7025/7030/7035  80 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VL B7025/7030/7035</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
-[...111 lines deleted...]
-    <comment ref="C40" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC 415,420  27000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 80 000 стр@5%
 Совместимость: Xerox WC5019/5021/5022/5024</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5225  80 000 стр.  , WorkCentre 5230  88 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 80k@5%
 Совместимость:WC 7132/7232/7242</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WCP 123/128/133/C118/WC M118/M118i  60000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/C opyCentre C118/Drum Unit, 013R00589, 60k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; CopyCentre 118/123/128/133, WorkCentre 118/123/128/133, WorkCentre Pro 123/128/133</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">20 000 стр@5%  A4  для WorkCentre M20/20i, WC 4118 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC Pro 610  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC Pro 665/765  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC PRO-315/320  20000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5016/5020 101R00432</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024 013R00670</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5016/5020; Ресурс  при 5% заполнении : 22 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C55" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WCP 4110/ 4590 Ресурс: 65к@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre PE120/120i  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre PE120/PE120i  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC PE120/120i  5000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre PE114, 013R00607</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre PE114e  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre PE220  2 000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre PE220  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C68" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre Pe220, 013R00621</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC PE220  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Xerox PE220  With Chip</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC PE220. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3119  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3119, 013R00625</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3400  8000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3310  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3450  5000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3450  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3420/ 3425  5000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3420  5000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3420  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3500  12000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3117/ 3122/ 3124/ 3125  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3117/ 3122/ 3124/ 3125  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3117/ 3122/ 3124/ 3125  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3117/3122/3124/3125, 106R01159</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3117/3122/3124/3125  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3428  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3428  8 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3428  8000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">35000 стр@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">14 000 стр@5%  A4  для Phaser 3600 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3250  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3250  3500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3250. Ресурс  стор.  3500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Xerox Phaser 3250, Xerox WorkCentre 3210, 3220. Samsung SCX-4824, SCX-4825, SCX-4826, SCX-4828, ML-2450, ML-2850, ML-2851, ML-2853, ML-2855. Ricoh Aficio-SP3300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3250  5 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3250  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G95" authorId="0">
+    <comment ref="G101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3250. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 106R01374,  Phaser 3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Phaser 3250 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3100MFP  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3100MFP  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G100" authorId="0">
+    <comment ref="G106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100, 106R01379</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100, 106R01379</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3300  4000 cтор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3300  8 000 cтор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">4000cтр@5%  A4  для Phaser 3435</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3435DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3435  10 000 cтор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Phaser 3435, Phaser-3428, Samsung ML-3050. Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/ 3220  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/ 3220  2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/3220  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3220 MFP/3210 MFP, 106R01485</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 000 стр@5%  A4  для WC 3210/3220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Xerox Phaser 3250, Xerox WorkCentre 3210, 3220. Samsung SCX-4824, SCX-4825, SCX-4826, SCX-4828, ML-2450, ML-2850, ML-2851, ML-2853, ML-2855. Ricoh Aficio-SP3300. 106R01485 / 106R01486 / 106R01487. Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3220 MFP/3210 MFP, 106R01487</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3210/3220, 106R01487</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3210/3220, 106R01487</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">4 100 стр@5%  A4  для WC 3210/3220 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог Xerox 106R01487 может заменить картридж Xerox 106R01487. Xerox WorkCentre-3210, Xerox WorkCentre-3220.. Ресурс 4100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/3220  4100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; WorkCentre 3210/3220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3210/3220  4 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5000 стр@5% для Xerox WC3550</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3550  11 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 4600/ 4620  30000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 4600/ 4620  30 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3010/3040/Xerox Workcentre 3045  106R02181  1000 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  2070 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045 Series  2300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
-[...18 lines deleted...]
-    <comment ref="C134" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3010/3040/WorkCentre 3045, 106R02183, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C136" authorId="0">
+    <comment ref="C141" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3010/3040/WorkCentre 3045, 106R02183</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального картриджа Xerox P3320, WC3315, WC3325; Samsung ML-3300, ML-3310, ML-3312, ML-3710, ML-3712, SCX-4833, SCX-4835, SCX-5637, SCX-5639, SCX-5737, SCX-5739. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3315DN  2 300cтр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3315/ 3325  5000 cтор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WC3315/3325, PT106R02310</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 3315/3325  5 000 cтр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3315/3325/3320, 106R02310/106R02307/106R02311/106R02313/106R02304/Samsung MLT-D205L. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 106R02773
 Сумісні пристрої: Xerox Phaser-3020, Xerox WorkCentre-3025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3020, Xerox WorkCentre-3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025/ 106R02773</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025, 106R02773</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025/ 106R02773</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WC 3025  1 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; Phaser 3020, WorkCentre 3025. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin , доработанный из MLT-D111S; Phaser 3020, WorkCentre 3025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G155" authorId="0">
+    <comment ref="G162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser P3052 / 3260 / WC3215 / 3225 / Xerox B205 / B210 / B215 Стартовый тонер-картридж Xerox 650N05408 можно заправить на полную ёмкость стандартного картриджа Samsung MLT-D116L.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3052, 3052NI, 3260, 3260DNI; WorkCentre 3215, 3215DN, 3215NI, 3225, 3225DNI; 106R02778 002-05-S02778</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3215/3225/Phaser 3052/3260/P3052, 106R02778</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3052/3060/WorkCentre 3215/3225, 106R02778</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin , допрацьований з MLT-D116L; Ph 3052/3260, WorkCentre 3215/3225</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  8 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC3335/3345/PH3330 Black  8500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  8 500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  15 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC3335/3345/PH3330 Black  15000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3330/WorkCentre 3335/3345, 106R03623</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 106R03623</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Xerox 106R03621 / 106R03623 / 106R03625 / 106R03773 / 650N05434 / 650N05436 для WC 3335 / 3345; Phaser 3330. Аналог Samsung MLT-D204S / MLT-D204L / MLT-D204E.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 106R03623/106R03625, без чіпа  WC 3335/3345/Phaser 3330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  11 000 стр , MPS-версия</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 106R03625, 11k - О БРАТИТЕ ВНИМАНИЕ на НОМЕР/РЕГИОН КАРТРИДЖА!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла   Xerox Phaser 3635, Samsung MLT-D208L  SCX-5635   Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/ 3155/ 3160  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Phaser 3140/3155/3160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160 108R00909. Ресурс 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G179" authorId="0">
+    <comment ref="G188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/ 3155/ 3160  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3140/3155/3160  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 3140/3155/3160, 108R00909</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3110/ 3210  3000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3110,3210  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3120/3121/3130  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3120/3121/3130  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3150  3500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3150/3150N  3500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3116  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3116  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP N24/32/40/3225/4025; IBM 32   23000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP N4525, Phaser 5400  30000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">10000cтр@5%  A4  для Docuprint 255 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">113R00296/13T0301 для Xerox P8e/WC 385/39/ Lexmark Optra E310/312</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 28k@5% Совместимость: DC 3XX/425/432/440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">N2025/2825  17000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">DP N2125  15000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WCP 423/428</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre-PE16</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre PE16  3500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC PE16  3500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3200MFP  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3200, 113R00730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3200MFP  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 000 стр@5%  A4  для Phaser 3200MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5335/113R00737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 7100  24 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Yellow. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Magenta. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Cyan. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Black. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 2.1km@5%
 Совместимость: 6204</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">20 000 стр@5%  A4  для WorkCentre 4150 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">8 000 стр@5%  A4  для WorkCentre 4118 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C225" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024, 006R01573</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024/006R01573</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 9 000 стр@5%
 Совместимость: Xerox WC5019/5021</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5019/5021  9 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC M20/M20i, CC C20  8000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C230" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 5016/5020, 106R01277</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5016/5020  6 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5016/5020, 106R01277</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2x6 300 стр при 5% для WorkCentre 5016/5020</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 20к@5% Совместимость: WC 5222 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615  106R02732</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VL B7025/7030/7035  15 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер; Для бренду: Xerox; Колір картриджа: чорний; Ресурс друку: 15500 сторінок; Для моделей: Versalink B7025/7030/7035;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B7025/B7030/B7035  31 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 31000 сторінок; Для моделей: VL B7025/7030/7035;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B400/B405  5 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C241" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Versalink B400/405, 106R03583</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B400/B405  13 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B600/B605/B610/B615  10 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B600/B605/B610/B615  25 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B600/B605/B610/B615  46 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox-B205, Xerox-B210, Xerox-B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox B205/210/215, 106R04348</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin : Xerox VERSALINK B205/210/215/106R04346/106R04347/106R04348/106R04349/650N05458</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox B205/B210/B215, 106R04348</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 5500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">19 000 стр@5%  A4  для Phaser 4510 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3 000 стр@5%  A4  для Phaser 3200MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CopyCentre 123/ 128/ 133, WorkCentre 123/ 128/ 133, WorkCentre Pro 123/ 128/ 133  30000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox 123/128/133, 30 тыс. копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL B8045/8055/8065/8075/8090  2x50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL B8045/8055/8065/8075/8090  2x50 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 13700 сторінок; Для моделей: B1022/B1025;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B1022/B1025  13 700 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox B1022/1025/006R01731, 13.7K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Ресурс друку: 3000 сторінок; Для моделей: B205/B210/B215;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 6000 сторінок; Для моделей: B205/B210/B215;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3000 сторінок  A4  при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6000 сторінок  A4  при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox B305/B310/B315 Black  8000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс 14 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс 25 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B7125/B7130/B7135</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 5335  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B400/405/106R03583</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VersaLink B400/B405  24 600 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FC F12, WC 312, WC M15/M15i, WC Pro 412   6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5325/ 5330/ 5335  30000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre 5325/5330/5335  30 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WC M118/M118i, COPYCENTRE C118  11000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179 11k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">WorkCentre M118/M118i, CopyCentre C118  11 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Xerox 013R00591  WC5325/ 5330/ 5335</t>
+    <t>Драм-картридж Xerox 013R00591  WC5325/ 5330/ 5335</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Xerox 013R00591  WC5325/ 5330/ 5335  пустий Empty Virgin</t>
-[...20 lines deleted...]
-    <t>Драм картридж Xerox 101R00474 / 650N05409/ Samsung R116 Empty Virgin</t>
+    <t>Драм-картридж Xerox 013R00591  WC5325/ 5330/ 5335  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 013R00670  TR00670  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 013R00679 B1022/B1025</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 013R00679 B1022/B1025  CT-XER-013R00679PNGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 013R00681 B415</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00432  TR00432  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00434,  WC 5222</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00474  Phaser 3052   FL-101R00474  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00474  Phaser 3052   PN-00474GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00474  TR00474  TONER-TANK</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Драм картридж Xerox 101R00474 Phaser 3052  PT101R00474  PRINTERMAYIN</t>
+    <t>Драм-картридж Xerox 101R00474 / 650N05409/ Samsung R116 Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00474 Phaser 3052  PT101R00474  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00554  VLB400/405  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555  FL-101R00555  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555  PN-0555GL  сумісний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555  PT101R00555  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555  TR00555  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555 Green Label Patron  PN-00555GL</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555, Extra Patron  PN-00555DR</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 101R00555/Samsung MLT-R204 Empty Virgin</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
-    <t>Драм картридж Xerox 101R00554  VLB400/405  чорний</t>
-[...98 lines deleted...]
-    <t>Драм картридж Xerox, WC 5016/ 5020, 101R00432</t>
+    <t>Драм-картридж Xerox 101R00664  TR00664  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 113R00670,  Phaser 5500</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 113R00673  CC/WCP 165/ 175</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 113R00762,  Phaser 4600/ 4620</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox 673S50212,  5921</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox B205/B210/B215  101R00664</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox B205/B210/B215  101R00664  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox B205/B210/B215,  FL-101R00664  Free Label</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox B205/B210/B215,  PT101R00664  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Xerox B225/B230/B235  013R00691</t>
   </si>
   <si>
+    <t>Драм-картридж Xerox B7125/B7130/B7135 чорний  013R00687</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox VL B7025/7030/7035  113R00779</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox VL B7025/7030/7035  113R00779  CET  DGP2027</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC 415, 101R00023</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC 5019/5021, 013R00670</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC 5225/5230, 101R00435</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC 7132/ 7232/ 7242, 013R00636</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC M118/CC C118 013R00589</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC M118/CC C118 013R00589  PT013R00589  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC M118/CC C118 013R00589 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC M20/M20i, 113R00671 РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC Pro 610,  013R00532</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC Pro 665, 113R00460</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WC PRO-315, 013R00577</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WorkCentre 5016/5020 101R00432  PT101R00432  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox WorkCentre 5019/5021/5022/5024 013R00670  PT013R00670  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Xerox, WC 5016/ 5020, 101R00432</t>
+  </si>
+  <si>
     <t>Картридж Xerox 006R01237,  WCP 4110/ 4590</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00606  PN-00606R   WC PE120  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00606 Green Label Patron  PN-00606GL</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00606,  WC PE120</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00607  WC PE114   PT013R00607  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00607,  PN-00607R ,  WC PE114 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00621  PN-00621ER   WC PE220  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00621  PN-00621R   WC PE220  Extra Patron</t>
   </si>
   <si>
+    <t>Картридж Xerox 013R00621  TR00621  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Xerox 013R00621,  WC PE220</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00621,  WC PE220   PT013R00621  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00621,  WC PE220 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119   FL-013R00625  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119   GT-C3119  MMC</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119   PN-00625R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119   S00625  Makkon 3k</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625  WC 3119  013R00625  PN-00625GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 013R00625,  WC 3119   PT013R00625  PRINTERMAYIN</t>
@@ -4594,203 +4817,209 @@
   <si>
     <t>Картридж Xerox 106R01415,  Phaser 3435 , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  FL-106R01485   WC 3210  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  PN-01485GL   WC 3210  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  PN-01485R   WC 3210  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  S01485   WC 3220 MFP/3210 MFP , Makkon 2k</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  WC 3210MFP/3220MFP</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  WorkCentre 3210 , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  S01487   WC 3220 MFP/3210 MFP , Makkon 4.1k</t>
   </si>
   <si>
+    <t>Картридж Xerox 106R01487  TR01487  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220   PT106R01487  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX   DN-XER-NTR01487  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX ,  PN-01487R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487 Green Label Patron  PN-01487GL</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01529  WC 3550</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01531 Green Label Patron  PN-01531GL</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01536  Phaser 4600/4620   FL-106R01536  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01536  Phaser 4600/4620  dual pack</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02181  DN-XER-NTR02181   Phaser 3010  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02181  MN-XER-NTR02181   Phaser 3010  Makkon</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02181,  Phaser 3010/ WC3045   GT-X3010S  MMC</t>
   </si>
   <si>
-    <t>Картридж Xerox 106R02183  DN-XER-NTR02183   Phaser 3010  DAYTON</t>
-[...11 lines deleted...]
-    <t>Картридж Xerox 106R02183,  PN-02183 ,  Phaser 3010 , Extra Patron</t>
+    <t>Картридж Xerox 106R02183 для Phaser 3010  DN-XER-NTR02183  DAYTON</t>
+  </si>
+  <si>
+    <t>Картридж Xerox 106R02183 для Phaser 3010  FL-106R02183  Free Label</t>
+  </si>
+  <si>
+    <t>Картридж Xerox 106R02183 для Phaser 3010  PT106R02183  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж Xerox 106R02183 для Phaser 3010  TR02183  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02306/106R02312  WC 3315/3325 /Samsung MLT-D205E, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02308,  WC3315</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  PN-02310R   WC 3315/3325  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   DN-XER-NTR02310  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   MN-XER-NTR02310  Makkon</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   PT106R02310  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325  Green Label Patron  PN-02310GL</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310/106R02304  WC 3315/3325 , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   002-05-LR02773  Static Control</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   DN-XER-NTR02773  DAYTON</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   FL-106R02773  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   PN-02773GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   PN-02773R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   PT106R02773  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   S02773  Makkon 1.5k</t>
   </si>
   <si>
+    <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   TR02773  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   TRX27  IPM</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773 Phaser 3020/WC3025</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773/650N05407/106R03048 Phaser 3020/WC3025 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773/Samsung MLT-D111S перетворений пустий  Empty Virgin   106R02773C-EV</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  EL-106R02778R   Phaser 3052  Extra Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  Phaser 3052   FL-106R02778  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  PN-106R02778GL   Phaser 3052  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778 / 650N05408 WC 3215/3225/Phaser 3052/3260/P3052 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778 WC 3215/3225/Phaser 3052/3260/P3052  002-05-S02778  Static Control</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778 WC 3215/3225/Phaser 3052/3260/P3052  PT106R02778  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Xerox 106R02778 для Phaser 3052  TR02778  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Xerox 106R02778/Samsung MLT-D116L перетворений пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03621  PN-03621GL   Phaser 3330/WorkCentre 3335/3345  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03621  WC 3335/3345/Phaser 3330</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03621 Extra Patron  PN-03621R</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03623  Phaser 3330   FL-106R03623  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03623  PN-03623GL   Phaser 3330/WorkCentre 3335/3345  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03623  WC 3335/3345/Phaser 3330</t>
   </si>
   <si>
+    <t>Картридж Xerox 106R03623 для Phaser 3330  TR03623  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Xerox 106R03623,  WC 3335/3345/Phaser 3330   PT106R03623  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03623/106R03621/106R03625/650N05434  WC 3335/3345/Phaser 3330  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03623/106R03625, без чіпа  WC 3335/3345/Phaser 3330   PT106R03625NC  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03625 сумісний  PN-03625GL   Phaser 3330/WorkCentre 3335/3345  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R03625,  WC 3335/3345/Phaser 3330   PT106R03625  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00794/108R00795/108R00796,  Phaser 3635  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00908,  Phaser 3140   PN-00908R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00908,  Phaser 3140 , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 108R00908,  Phaser 3140/3155/3160</t>
@@ -4891,117 +5120,129 @@
   <si>
     <t>Контейнер відпрацьованого тонера Xerox Phaser 7100, 106R02624</t>
   </si>
   <si>
     <t>Тонер-картридж WC6025/6027 жовтий Xerox  106R02762</t>
   </si>
   <si>
     <t>Тонер-картридж WC6025/6027 пурпуровий Xerox  106R02761</t>
   </si>
   <si>
     <t>Тонер-картридж WC6025/6027 синій Xerox  106R02760</t>
   </si>
   <si>
     <t>Тонер-картридж WC6025/6027 чорний Xerox  106R02763</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 006R01238,  6204/6604/05</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 006R01276,  WC 4150</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 006R01278,  WC 4118</t>
   </si>
   <si>
+    <t>Тонер-картридж Xerox 006R01573  TR01573  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Xerox 006R01573  WC 5019/5021/5022/5024   PT006R01573  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 006R01573  WC5019/5021</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 006R01573  WorkCentre 5019/5021   PN-01573GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01048,  WC M20</t>
   </si>
   <si>
+    <t>Тонер-картридж Xerox 106R01277  TR01277  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Xerox 106R01277  WorkCentre 5016   PN-01277/1GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01277,  5016/ 5020   PT106R01277  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01277,  5016/ 5020 ,  комплект из 2шт</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01413,  WC 5222</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R02732, Phaser 3610/WC 3615  PT106R02723  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03395 B7025 Green Label Patron  PN-03395GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03395 VersaLink B7025/B7030/B7035 чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03396 B7025 Green Label Patron  PN-03396GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03396 VersaLink B7025/B7030/B7035 чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03581 Green Label Patron  PN-03581GL</t>
   </si>
   <si>
+    <t>Тонер-картридж Xerox 106R03583  TR03583  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Xerox 106R03583 Green Label Patron  PN-03583GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03941 Green Label Patron  PN-03941GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03943 Green Label Patron  PN-03943GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03945 Green Label Patron  PN-03945GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   DN-XER-NTR04348  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   FL-106R04348  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   PN-04348GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   PT106R04348  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205/B210/B215 , пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Xerox 106R04348 B205  TR04348  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 113R00668  Phaser 5500</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 113R00712,  Phaser 4510 ,  MAX</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 113R00730  Phaser 3200MFP  чорний  MAX</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 123/128 006R01182  FL-006R01182  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 123/128, 006R01182, чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox ALB8045  006R01683</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox ALB8045 max чорний  006R01683</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox B1022/B1025  006R01731</t>
   </si>
@@ -5493,51 +5734,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I268"/>
+  <dimension ref="A1:I281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5666,5964 +5907,6803 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>19701</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>10109.57</v>
+        <v>10098.29</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31759</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>395.58</v>
+        <v>395.14</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>25637</v>
+        <v>34867</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>14643.33</v>
+        <v>5235.75</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>31698</v>
+        <v>25637</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>7983.36</v>
+        <v>14626.99</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>31914</v>
+        <v>31698</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>6605.76</v>
+        <v>7974.45</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>14448</v>
+        <v>31914</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>10700.03</v>
+        <v>6598.39</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>28262</v>
+        <v>34866</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>548.35</v>
+        <v>4188.6</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>25899</v>
+        <v>14448</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>897.79</v>
+        <v>10688.09</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>27847</v>
+        <v>28262</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>411.71</v>
+        <v>547.74</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>26703</v>
+        <v>25899</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>554.62</v>
+        <v>896.79</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>28475</v>
+        <v>34864</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>494.04</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="5" t="s">
         <v>27</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>7909</v>
+        <v>27847</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>14212.35</v>
+        <v>411.25</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>20248</v>
+        <v>26703</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>15831.87</v>
+        <v>554.01</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>22985</v>
+        <v>28475</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>14183.23</v>
+        <v>6095.4</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>6234</v>
+        <v>23476</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>9461.76</v>
+        <v>3409.95</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>26159</v>
+        <v>31982</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>3945.09</v>
+        <v>612.1799999999999</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>31969</v>
+        <v>28286</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F27" s="1">
-        <v>411.71</v>
+        <v>2791.06</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>31983</v>
+        <v>22349</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>693.5</v>
+        <v>504.78</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>30795</v>
+        <v>34865</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>642.4299999999999</v>
+        <v>553.11</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>31727</v>
+        <v>32993</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>10402.56</v>
+        <v>1686.18</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
-[...1 lines deleted...]
-        <v>37</v>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>26607</v>
+        <v>26491</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>11456.7</v>
+        <v>2947.68</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>34678</v>
+        <v>26492</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+      <c r="F32" s="1">
+        <v>487.33</v>
+      </c>
+      <c r="G32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="1" t="s">
         <v>39</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>28286</v>
+        <v>34863</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2794.18</v>
+        <v>494.04</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>23476</v>
+        <v>7909</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>3413.76</v>
+        <v>14196.49</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>31982</v>
+        <v>20248</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>612.86</v>
+        <v>15814.2</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>22349</v>
+        <v>22985</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>505.34</v>
+        <v>14167.4</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>32993</v>
+        <v>6234</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1688.06</v>
+        <v>9451.200000000001</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>26491</v>
+        <v>26159</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>2950.98</v>
+        <v>3940.69</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>26492</v>
+        <v>31969</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>487.87</v>
+        <v>411.25</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>5870</v>
+        <v>31983</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>9806.719999999999</v>
+        <v>692.73</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>16469</v>
+        <v>30795</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>11033.34</v>
+        <v>641.72</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>18624</v>
+        <v>31828</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>15232</v>
+        <v>4601.2</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>9742</v>
+        <v>31727</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>19449.92</v>
+        <v>10198.97</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>5829</v>
+        <v>26607</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>10061.18</v>
+        <v>11443.92</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>21476</v>
+        <v>34678</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>3436.16</v>
+        <v>0</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>31758</v>
+        <v>5870</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>728.45</v>
+        <v>9795.780000000001</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>5497</v>
+        <v>16469</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1344</v>
+        <v>11021.03</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>5597</v>
+        <v>18624</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F48" s="1">
-        <v>5126.46</v>
+        <v>15215</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>5236</v>
+        <v>9742</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>7179.2</v>
+        <v>19428.21</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>5447</v>
+        <v>5829</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>10304</v>
+        <v>10049.96</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>28449</v>
+        <v>21476</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>3915.52</v>
+        <v>3432.33</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>28450</v>
+        <v>31758</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>4826.3</v>
+        <v>727.64</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>10418</v>
+        <v>5497</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>7328.83</v>
+        <v>1342.5</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>31828</v>
+        <v>5597</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>4606.34</v>
+        <v>5120.74</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>13499</v>
+        <v>5236</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>5835.65</v>
+        <v>7171.19</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>13800</v>
+        <v>5447</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>2037.95</v>
+        <v>10292.5</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>33342</v>
+        <v>28449</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>818.5</v>
+        <v>3911.15</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>6488</v>
+        <v>28450</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>5255.04</v>
+        <v>4820.92</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>23875</v>
+        <v>10418</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>643.78</v>
+        <v>7320.65</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>10691</v>
+        <v>13499</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1543.81</v>
+        <v>5829.14</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>24995</v>
+        <v>13800</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F61" s="1">
-        <v>1956.86</v>
+        <v>2035.68</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>13801</v>
+        <v>33342</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F62" s="1">
-        <v>2341.25</v>
+        <v>817.58</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>7675</v>
+        <v>6488</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>5913.6</v>
+        <v>5249.18</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>14353</v>
+        <v>23875</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>610.1799999999999</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>18157</v>
+        <v>10691</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>487.42</v>
+        <v>1542.09</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28299</v>
+        <v>24995</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>776.83</v>
+        <v>1954.68</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>12103</v>
+        <v>13801</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F67" s="1">
-        <v>748.61</v>
+        <v>2338.64</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>10898</v>
+        <v>35072</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1616.83</v>
+        <v>843.09</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>23531</v>
+        <v>7675</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>768.77</v>
+        <v>5907</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>21126</v>
+        <v>14353</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>885.7</v>
+        <v>609.5</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>19151</v>
+        <v>18157</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>784.45</v>
+        <v>486.88</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>8910</v>
+        <v>28299</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>8476.16</v>
+        <v>775.97</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>5157</v>
+        <v>12103</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>3662.85</v>
+        <v>747.77</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>5480</v>
+        <v>10898</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>7736.96</v>
+        <v>1615.03</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>6349</v>
+        <v>23531</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>9793.280000000001</v>
+        <v>767.91</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>22916</v>
+        <v>21126</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>3187.52</v>
+        <v>884.71</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>6889</v>
+        <v>19151</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>4961.6</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>5285</v>
+        <v>8910</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>6925.63</v>
+        <v>8466.700000000001</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>6376</v>
+        <v>5157</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>10053.12</v>
+        <v>3658.76</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>21721</v>
+        <v>5480</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>973.0599999999999</v>
+        <v>7728.33</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>23643</v>
+        <v>6349</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>697.98</v>
+        <v>9782.35</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>6271</v>
+        <v>22916</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F82" s="1">
-        <v>4654.72</v>
+        <v>3183.96</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>19149</v>
+        <v>6889</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>744.58</v>
+        <v>4956.06</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>10608</v>
+        <v>5285</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1578.75</v>
+        <v>6917.9</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>8338</v>
+        <v>6376</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>7392</v>
+        <v>10041.9</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>33343</v>
+        <v>21721</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F86" s="1">
-        <v>1325.18</v>
+        <v>971.97</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>9878</v>
+        <v>23643</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>9215.360000000001</v>
+        <v>697.21</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>13712</v>
+        <v>6271</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F88" s="1">
-        <v>6517.95</v>
+        <v>4649.53</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>12075</v>
+        <v>19149</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>9241.34</v>
+        <v>743.75</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>30569</v>
+        <v>10608</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>1016.06</v>
+        <v>1576.99</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>15438</v>
+        <v>8338</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1632.06</v>
+        <v>7383.75</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>33462</v>
+        <v>33343</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F92" s="1">
-        <v>763.39</v>
+        <v>1323.71</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>31786</v>
+        <v>9878</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>301.06</v>
+        <v>9205.08</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>25900</v>
+        <v>13712</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1139.71</v>
+        <v>6510.68</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>15439</v>
+        <v>12075</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>2649.02</v>
-[...4 lines deleted...]
-      <c r="H95" s="1"/>
+        <v>9231.030000000001</v>
+      </c>
+      <c r="G95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>33463</v>
+        <v>30569</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>806.4</v>
+        <v>1014.93</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>24885</v>
+        <v>15438</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F97" s="1">
-        <v>806.4</v>
+        <v>1630.24</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>30064</v>
+        <v>33462</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>509.82</v>
+        <v>762.54</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>28305</v>
+        <v>31786</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1662.98</v>
+        <v>300.72</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>23830</v>
+        <v>25900</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>2096.64</v>
-[...4 lines deleted...]
-      <c r="H100" s="1"/>
+        <v>1138.44</v>
+      </c>
+      <c r="G100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>20500</v>
+        <v>15439</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D101" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E101" s="1">
+        <v>5</v>
+      </c>
+      <c r="F101" s="1">
+        <v>2646.07</v>
+      </c>
+      <c r="G101" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="D101" s="1">
-[...9 lines deleted...]
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>22854</v>
+        <v>33463</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1680</v>
+        <v>805.5</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>19148</v>
+        <v>24885</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1322.5</v>
+        <v>805.5</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>17296</v>
+        <v>30064</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>2548.67</v>
+        <v>509.26</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>25404</v>
+        <v>28305</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>335.55</v>
+        <v>1661.12</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>33344</v>
+        <v>23830</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1322.5</v>
-[...2 lines deleted...]
-      <c r="H106" s="1"/>
+        <v>2094.3</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>10258</v>
+        <v>20500</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F107" s="1">
-        <v>4975.04</v>
+        <v>2082.22</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>32066</v>
+        <v>22854</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1669.7</v>
+        <v>1678.13</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>32067</v>
+        <v>19148</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>2675.9</v>
+        <v>1321.02</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>31993</v>
+        <v>17296</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F110" s="1">
-        <v>0</v>
+        <v>2545.83</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>26246</v>
+        <v>25404</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>963.2</v>
+        <v>335.18</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>21127</v>
+        <v>33344</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F112" s="1">
-        <v>1134.34</v>
+        <v>1321.02</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>14026</v>
+        <v>10258</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>1921.02</v>
+        <v>4969.49</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>20502</v>
+        <v>32066</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>978.4299999999999</v>
+        <v>1667.83</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>12247</v>
+        <v>32067</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>5100.03</v>
+        <v>2672.92</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>31787</v>
+        <v>31993</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>287.62</v>
+        <v>0</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>20503</v>
+        <v>26246</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>887.04</v>
+        <v>962.13</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>19152</v>
+        <v>21127</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>819.84</v>
+        <v>1133.07</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>11032</v>
+        <v>14026</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>4608.13</v>
+        <v>1918.88</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>28088</v>
+        <v>20502</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F120" s="1">
-        <v>806.4</v>
+        <v>977.34</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>14533</v>
+        <v>12247</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>2753.41</v>
+        <v>5094.34</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>31788</v>
+        <v>31787</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>327.94</v>
+        <v>287.3</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>33345</v>
+        <v>20503</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F123" s="1">
-        <v>1209.6</v>
+        <v>886.05</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>18597</v>
+        <v>35069</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>5589.7</v>
+        <v>755.83</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>33346</v>
+        <v>19152</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>2154.88</v>
+        <v>818.9299999999999</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>21730</v>
+        <v>11032</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>5376</v>
+        <v>4602.99</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>30176</v>
+        <v>28088</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>15950.14</v>
+        <v>805.5</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>33459</v>
+        <v>14533</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F128" s="1">
-        <v>241.92</v>
+        <v>2750.34</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>33437</v>
+        <v>31788</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>363.33</v>
+        <v>327.57</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>22859</v>
+        <v>33345</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F130" s="1">
-        <v>248.19</v>
+        <v>1208.25</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>33460</v>
+        <v>18597</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F131" s="1">
-        <v>213.25</v>
+        <v>5583.46</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>21998</v>
+        <v>33346</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F132" s="1">
-        <v>728</v>
+        <v>2152.48</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>18230</v>
+        <v>21730</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="F133" s="1">
-        <v>265.66</v>
+        <v>5370</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>19147</v>
+        <v>30176</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>235.2</v>
+        <v>15932.34</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>17820</v>
+        <v>33459</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>851.2</v>
+        <v>241.65</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>32348</v>
+        <v>33437</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>361.98</v>
+        <v>362.92</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>17367</v>
+        <v>22859</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>5309.25</v>
+        <v>247.92</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>19276</v>
+        <v>33460</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>2670.08</v>
+        <v>213.01</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>33436</v>
+        <v>21998</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>870.91</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>33435</v>
+        <v>19147</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>957.8200000000001</v>
+        <v>191.98</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>19994</v>
+        <v>35061</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>967.6799999999999</v>
+        <v>191.98</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>27139</v>
+        <v>32348</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1099.39</v>
+        <v>361.58</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>26398</v>
+        <v>17367</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>305.98</v>
+        <v>8005.78</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>30565</v>
+        <v>19276</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>587.78</v>
+        <v>2667.1</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>33461</v>
+        <v>33436</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>403.2</v>
+        <v>869.9400000000001</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
-[...1 lines deleted...]
-        <v>154</v>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>28306</v>
+        <v>33435</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>526.85</v>
+        <v>956.76</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>24434</v>
+        <v>19994</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1284.42</v>
+        <v>966.6</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>23590</v>
+        <v>27139</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>10</v>
       </c>
       <c r="F148" s="1">
-        <v>2357.82</v>
+        <v>1098.17</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>29949</v>
+        <v>26398</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>420.22</v>
+        <v>305.64</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>26134</v>
+        <v>30565</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>470.4</v>
+        <v>587.12</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>29490</v>
+        <v>33461</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>392</v>
+        <v>402.75</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>21823</v>
+        <v>28306</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F152" s="1">
-        <v>3595.2</v>
+        <v>526.26</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>23260</v>
+        <v>24434</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>898.6900000000001</v>
+        <v>1282.98</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>26104</v>
+        <v>23590</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>580.61</v>
+        <v>2355.19</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>26250</v>
+        <v>29949</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1786.18</v>
-[...4 lines deleted...]
-      <c r="H155" s="1"/>
+        <v>419.76</v>
+      </c>
+      <c r="G155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>29092</v>
+        <v>26134</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>560.45</v>
+        <v>469.88</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>23913</v>
+        <v>34842</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1379.84</v>
+        <v>363.82</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>24445</v>
+        <v>29490</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>389.31</v>
+        <v>391.56</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>25682</v>
+        <v>21823</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1246.78</v>
+        <v>3591.19</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>23135</v>
+        <v>23260</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>627.2</v>
+        <v>897.6900000000001</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>30181</v>
+        <v>26104</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>547.9</v>
+        <v>579.96</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>23914</v>
+        <v>26250</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1650.43</v>
-[...2 lines deleted...]
-      <c r="H162" s="1"/>
+        <v>1784.18</v>
+      </c>
+      <c r="G162" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>23474</v>
+        <v>29092</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>7933.63</v>
+        <v>559.8200000000001</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>32995</v>
+        <v>23913</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>3542.34</v>
+        <v>1378.3</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>32031</v>
+        <v>24445</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>1069.82</v>
+        <v>388.88</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
-[...1 lines deleted...]
-        <v>24</v>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>27014</v>
+        <v>25682</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>2059.01</v>
+        <v>1245.39</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>23475</v>
+        <v>23135</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>11372.03</v>
+        <v>626.5</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>22354</v>
+        <v>35062</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>833.28</v>
+        <v>465.85</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>23473</v>
+        <v>30181</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>479.81</v>
+        <v>547.29</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>29410</v>
+        <v>23914</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F170" s="1">
-        <v>798.78</v>
+        <v>1648.59</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>27017</v>
+        <v>23474</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>2196.1</v>
+        <v>7924.78</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>24334</v>
+        <v>32995</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1260.22</v>
+        <v>3538.38</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>23145</v>
+        <v>32031</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>288.06</v>
+        <v>1068.63</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>15446</v>
+        <v>27014</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>1875.78</v>
+        <v>2056.71</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>31789</v>
+        <v>23475</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>316.74</v>
+        <v>11359.34</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>11272</v>
+        <v>35063</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>4459.84</v>
+        <v>814.9</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>23526</v>
+        <v>22354</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>771.46</v>
+        <v>832.35</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>28307</v>
+        <v>23473</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>803.71</v>
+        <v>479.27</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>25902</v>
+        <v>29410</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>841.34</v>
-[...4 lines deleted...]
-      <c r="H179" s="1"/>
+        <v>797.89</v>
+      </c>
+      <c r="G179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>20499</v>
+        <v>27017</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F180" s="1">
-        <v>848.96</v>
+        <v>2193.65</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>15447</v>
+        <v>24334</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>2262.85</v>
+        <v>1258.82</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>11273</v>
+        <v>23145</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>4643.52</v>
+        <v>287.74</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>19145</v>
+        <v>15446</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F183" s="1">
-        <v>798.78</v>
+        <v>1873.68</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>22917</v>
+        <v>31789</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>1537.54</v>
+        <v>316.38</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>324</v>
+        <v>11272</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>4659.2</v>
+        <v>4454.86</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>5077</v>
+        <v>23526</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F186" s="1">
-        <v>4883.2</v>
+        <v>770.6</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>10685</v>
+        <v>28307</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>10</v>
       </c>
       <c r="F187" s="1">
-        <v>1543.81</v>
+        <v>802.8200000000001</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>5158</v>
+        <v>25902</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>5536.83</v>
-[...2 lines deleted...]
-      <c r="H188" s="1"/>
+        <v>840.41</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>9703</v>
+        <v>20499</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>10</v>
       </c>
       <c r="F189" s="1">
-        <v>2037.95</v>
+        <v>848.01</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>5194</v>
+        <v>15447</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F190" s="1">
-        <v>3713.02</v>
+        <v>2260.32</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>11284</v>
+        <v>11273</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>1425.09</v>
+        <v>4638.34</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>5008</v>
+        <v>19145</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>12908.67</v>
+        <v>797.89</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>5095</v>
+        <v>22917</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F193" s="1">
-        <v>13887.1</v>
+        <v>1535.82</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>9720</v>
+        <v>324</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>12566.4</v>
+        <v>4654</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>19708</v>
+        <v>5077</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2777.6</v>
+        <v>4877.75</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>5453</v>
+        <v>10685</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F196" s="1">
-        <v>7660.8</v>
+        <v>1542.09</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>7216</v>
+        <v>5158</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>10003.84</v>
+        <v>5530.65</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>6095</v>
+        <v>9703</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F198" s="1">
-        <v>9782.98</v>
+        <v>2035.68</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>6343</v>
+        <v>5194</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>12343.3</v>
+        <v>3708.88</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>20498</v>
+        <v>11284</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>10</v>
       </c>
       <c r="F200" s="1">
-        <v>443.97</v>
+        <v>1423.5</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>10696</v>
+        <v>5008</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1425.09</v>
+        <v>12894.27</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>4640</v>
+        <v>5095</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>3745.28</v>
+        <v>13871.61</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>17456</v>
+        <v>9720</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>6652.8</v>
+        <v>12552.38</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>19150</v>
+        <v>19708</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>840</v>
+        <v>2774.5</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>13802</v>
+        <v>5453</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>2097.98</v>
+        <v>7652.25</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>13632</v>
+        <v>7216</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>5667.2</v>
+        <v>9992.68</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>28457</v>
+        <v>6095</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F207" s="1">
-        <v>3440.64</v>
+        <v>9772.059999999999</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>20217</v>
+        <v>6343</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1749.44</v>
+        <v>12329.52</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>26414</v>
+        <v>20498</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F209" s="1">
-        <v>3135.1</v>
+        <v>443.47</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>26415</v>
+        <v>10696</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F210" s="1">
-        <v>3135.1</v>
+        <v>1423.5</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>26416</v>
+        <v>4640</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F211" s="1">
-        <v>3135.1</v>
+        <v>3741.1</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>26413</v>
+        <v>17456</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>4483.14</v>
+        <v>6645.38</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>13605</v>
+        <v>19150</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D213" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>7247.3</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>9032</v>
+        <v>13802</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>6874.11</v>
+        <v>2095.64</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>8841</v>
+        <v>13632</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>5536.83</v>
+        <v>5660.88</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>28458</v>
+        <v>28457</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>532.22</v>
+        <v>3436.8</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>16468</v>
+        <v>20217</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D217" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>1976.13</v>
+        <v>1747.49</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>25905</v>
+        <v>26414</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>748.16</v>
+        <v>3131.61</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>5498</v>
+        <v>26415</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>4681.6</v>
+        <v>3131.61</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>25906</v>
+        <v>26416</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>537.6</v>
+        <v>3131.61</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>19993</v>
+        <v>26413</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>420.22</v>
+        <v>4478.13</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>9786</v>
+        <v>13605</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>3707909000</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>2597.06</v>
+        <v>7239.21</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>11682</v>
+        <v>9032</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>7192.64</v>
+        <v>6866.44</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>33869</v>
+        <v>8841</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>752.64</v>
+        <v>5530.65</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>31309</v>
+        <v>35071</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1259.33</v>
+        <v>523.58</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>24855</v>
+        <v>28458</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>3802.62</v>
+        <v>531.63</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>31308</v>
+        <v>16468</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D227" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>2408.45</v>
+        <v>1973.92</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>25289</v>
+        <v>25905</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>4306.18</v>
+        <v>747.33</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>33353</v>
+        <v>5498</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>1118.21</v>
+        <v>4676.38</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>33354</v>
+        <v>35070</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>1655.81</v>
+        <v>465.85</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>33355</v>
+        <v>25906</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>1548.29</v>
+        <v>537</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>33356</v>
+        <v>19993</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>2705.02</v>
+        <v>419.76</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>33357</v>
+        <v>9786</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D233" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>4079.04</v>
+        <v>2594.16</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>33458</v>
+        <v>11682</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>795.65</v>
+        <v>7184.61</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>32032</v>
+        <v>33869</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>908.54</v>
+        <v>751.8</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>28631</v>
+        <v>31309</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1353.41</v>
+        <v>1257.92</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>30836</v>
+        <v>24855</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>1545.6</v>
+        <v>3798.38</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>31794</v>
+        <v>31308</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>369.6</v>
+        <v>2405.76</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>7811</v>
+        <v>25289</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>6718.21</v>
+        <v>4301.37</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>10956</v>
+        <v>33353</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>11540.48</v>
+        <v>1116.96</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>8682</v>
+        <v>35068</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>4467.01</v>
+        <v>989.42</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>21729</v>
+        <v>33354</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F242" s="1">
-        <v>1400</v>
+        <v>1653.96</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>8906</v>
+        <v>33355</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>7640.19</v>
+        <v>1546.56</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>33197</v>
+        <v>33356</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D244" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>4468.8</v>
+        <v>2702.01</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>32910</v>
+        <v>33357</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>4751.94</v>
+        <v>4074.49</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>25636</v>
+        <v>33458</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>3320.58</v>
+        <v>794.76</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>29158</v>
+        <v>32032</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>2158.91</v>
+        <v>907.53</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>33830</v>
+        <v>28631</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>1236.48</v>
+        <v>1351.9</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>26157</v>
+        <v>30836</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>3818.75</v>
+        <v>1543.88</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>26158</v>
+        <v>31794</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>4593.34</v>
+        <v>369.19</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>29873</v>
+        <v>35056</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>3451.39</v>
+        <v>640.37</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>29874</v>
+        <v>7811</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>5512.64</v>
+        <v>6710.71</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>30572</v>
+        <v>10956</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>7430.08</v>
+        <v>11527.6</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>31915</v>
+        <v>8682</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>14297.02</v>
+        <v>4462.02</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>31916</v>
+        <v>21729</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>18579.9</v>
+        <v>1398.44</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>31723</v>
+        <v>8906</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>4074.56</v>
+        <v>7631.67</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
-[...1 lines deleted...]
-        <v>37</v>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I256" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>22102</v>
+        <v>33197</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D257" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E257" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F257" s="1">
-        <v>10042.37</v>
+        <v>4463.81</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>28092</v>
+        <v>32910</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>744.13</v>
+        <v>4746.63</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>27436</v>
+        <v>25636</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>2024.51</v>
+        <v>3316.87</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>4411</v>
+        <v>29158</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>3846.98</v>
+        <v>2156.5</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>19700</v>
+        <v>33830</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>4207.17</v>
+        <v>1235.1</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>27262</v>
+        <v>26157</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>1725.7</v>
+        <v>3814.49</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>5932</v>
+        <v>26158</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D263" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E263" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>2275.39</v>
+        <v>4588.22</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>22878</v>
+        <v>29873</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>860.16</v>
+        <v>3447.54</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>19226</v>
+        <v>29874</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>952.45</v>
+        <v>5506.49</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>26038</v>
+        <v>30572</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>947.0700000000001</v>
+        <v>7421.79</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
+        <v>31915</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D267" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+      <c r="F267" s="1">
+        <v>14281.07</v>
+      </c>
+      <c r="G267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I267" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" outlineLevel="2">
+      <c r="A268" s="1"/>
+      <c r="B268" s="1">
+        <v>31916</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D268" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+      <c r="F268" s="1">
+        <v>18559.17</v>
+      </c>
+      <c r="G268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I268" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" outlineLevel="2">
+      <c r="A269" s="1"/>
+      <c r="B269" s="1">
+        <v>31723</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D269" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+      <c r="F269" s="1">
+        <v>3974.25</v>
+      </c>
+      <c r="G269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" outlineLevel="2">
+      <c r="A270" s="1"/>
+      <c r="B270" s="1">
+        <v>22102</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D270" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+      <c r="F270" s="1">
+        <v>10031.16</v>
+      </c>
+      <c r="G270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I270" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" outlineLevel="2">
+      <c r="A271" s="1"/>
+      <c r="B271" s="1">
+        <v>28092</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D271" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+      <c r="F271" s="1">
+        <v>743.3</v>
+      </c>
+      <c r="G271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" outlineLevel="2">
+      <c r="A272" s="1"/>
+      <c r="B272" s="1">
+        <v>27436</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D272" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+      <c r="F272" s="1">
+        <v>2022.25</v>
+      </c>
+      <c r="G272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" outlineLevel="2">
+      <c r="A273" s="1"/>
+      <c r="B273" s="1">
+        <v>4411</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D273" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+      <c r="F273" s="1">
+        <v>3842.68</v>
+      </c>
+      <c r="G273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" outlineLevel="2">
+      <c r="A274" s="1"/>
+      <c r="B274" s="1">
+        <v>19700</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D274" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E274" s="1">
+        <v>4</v>
+      </c>
+      <c r="F274" s="1">
+        <v>4202.47</v>
+      </c>
+      <c r="G274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I274" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" outlineLevel="2">
+      <c r="A275" s="1"/>
+      <c r="B275" s="1">
+        <v>27262</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D275" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+      <c r="F275" s="1">
+        <v>1723.77</v>
+      </c>
+      <c r="G275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I275" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" outlineLevel="2">
+      <c r="A276" s="1"/>
+      <c r="B276" s="1">
+        <v>5932</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D276" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E276" s="1">
+        <v>12</v>
+      </c>
+      <c r="F276" s="1">
+        <v>2272.85</v>
+      </c>
+      <c r="G276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I276" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" outlineLevel="2">
+      <c r="A277" s="1"/>
+      <c r="B277" s="1">
+        <v>22878</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D277" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+      <c r="F277" s="1">
+        <v>859.2</v>
+      </c>
+      <c r="G277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I277" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" outlineLevel="2">
+      <c r="A278" s="1"/>
+      <c r="B278" s="1">
+        <v>19226</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D278" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+      <c r="F278" s="1">
+        <v>951.39</v>
+      </c>
+      <c r="G278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I278" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" outlineLevel="2">
+      <c r="A279" s="1"/>
+      <c r="B279" s="1">
+        <v>26038</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D279" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E279" s="1">
+        <v>10</v>
+      </c>
+      <c r="F279" s="1">
+        <v>946.02</v>
+      </c>
+      <c r="G279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" outlineLevel="2">
+      <c r="A280" s="1"/>
+      <c r="B280" s="1">
         <v>21692</v>
       </c>
-      <c r="C267" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I268" s="1"/>
+      <c r="C280" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D280" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E280" s="1">
+        <v>1</v>
+      </c>
+      <c r="F280" s="1">
+        <v>1076.69</v>
+      </c>
+      <c r="G280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I280" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="1"/>
+      <c r="B281" s="1"/>
+      <c r="C281" s="1"/>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1"/>
+      <c r="F281" s="1"/>
+      <c r="G281" s="1"/>
+      <c r="H281" s="1"/>
+      <c r="I281" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>