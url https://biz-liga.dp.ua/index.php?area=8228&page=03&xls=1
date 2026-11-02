--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1891,2700 +1891,2681 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre 3210/3220, 106R01487</t>
         </r>
       </text>
     </comment>
     <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre 3210/3220, 106R01487</t>
+          <t xml:space="preserve">4 100 стр@5%  A4  для WC 3210/3220 </t>
         </r>
       </text>
     </comment>
     <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">4 100 стр@5%  A4  для WC 3210/3220 </t>
+          <t xml:space="preserve">аналог Xerox 106R01487 может заменить картридж Xerox 106R01487. Xerox WorkCentre-3210, Xerox WorkCentre-3220.. Ресурс 4100 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">аналог Xerox 106R01487 может заменить картридж Xerox 106R01487. Xerox WorkCentre-3210, Xerox WorkCentre-3220.. Ресурс 4100 стор.</t>
+          <t xml:space="preserve">WorkCentre 3210/3220  4100 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 3210/3220  4100 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; WorkCentre 3210/3220</t>
         </r>
       </text>
     </comment>
     <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий картридж  Empty Virgin ; WorkCentre 3210/3220</t>
+          <t xml:space="preserve">WorkCentre 3210/3220  4 100 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 3210/3220  4 100 стор</t>
+          <t xml:space="preserve">5000 стр@5% для Xerox WC3550</t>
         </r>
       </text>
     </comment>
     <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">5000 стр@5% для Xerox WC3550</t>
+          <t xml:space="preserve">WorkCentre 3550  11 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 3550  11 000 стор</t>
+          <t xml:space="preserve">Phaser 4600/ 4620  30000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 4600/ 4620  30000 стор</t>
+          <t xml:space="preserve">Phaser 4600/ 4620  30 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 4600/ 4620  30 000 стор.</t>
+          <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  1000 стор</t>
+          <t xml:space="preserve">Xerox Phaser 3010/3040/Xerox Workcentre 3045  106R02181  1000 Yield</t>
         </r>
       </text>
     </comment>
     <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3010/3040/Xerox Workcentre 3045  106R02181  1000 Yield</t>
+          <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  2070 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser-3010, Xerox Phaser-3040, Xerox WorkCentre-3045  2070 стор</t>
+          <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045 Series  2300 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3010/ 3040, WorkCentre 3045 Series  2300 стор</t>
+          <t xml:space="preserve">Xerox Phaser 3010/3040/WorkCentre 3045, 106R02183, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3010/3040/WorkCentre 3045, 106R02183, увеличенной емкости!</t>
+          <t xml:space="preserve">Xerox Phaser 3010/3040/WorkCentre 3045, 106R02183</t>
         </r>
       </text>
     </comment>
     <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3010/3040/WorkCentre 3045, 106R02183</t>
+          <t xml:space="preserve">Порожній корпус оригінального картриджа Xerox P3320, WC3315, WC3325; Samsung ML-3300, ML-3310, ML-3312, ML-3710, ML-3712, SCX-4833, SCX-4835, SCX-5637, SCX-5639, SCX-5737, SCX-5739. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній корпус оригінального картриджа Xerox P3320, WC3315, WC3325; Samsung ML-3300, ML-3310, ML-3312, ML-3710, ML-3712, SCX-4833, SCX-4835, SCX-5637, SCX-5639, SCX-5737, SCX-5739. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">WorkCentre 3315DN  2 300cтр</t>
         </r>
       </text>
     </comment>
     <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 3315DN  2 300cтр</t>
+          <t xml:space="preserve">WorkCentre 3315/ 3325  5000 cтор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 3315/ 3325  5000 cтор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
         </r>
       </text>
     </comment>
     <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre-3315, Xerox WorkCentre-3325. Ресурс  стор.  5000</t>
+          <t xml:space="preserve">Xerox WC3315/3325, PT106R02310</t>
         </r>
       </text>
     </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WC3315/3325, PT106R02310</t>
+          <t xml:space="preserve">WorkCentre 3315/3325  5 000 cтр</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 3315/3325  5 000 cтр</t>
+          <t xml:space="preserve">Xerox WorkCentre 3315/3325/3320, 106R02310/106R02307/106R02311/106R02313/106R02304/Samsung MLT-D205L. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 106R02773
 Сумісні пристрої: Xerox Phaser-3020, Xerox WorkCentre-3025</t>
         </r>
       </text>
     </comment>
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser-3020, Xerox WorkCentre-3025  1 500 стр</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser-3020, Xerox WorkCentre-3025  1 500 стр</t>
+          <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C154" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025/ 106R02773</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C155" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Phaser 3020, WorkCentre 3025  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025, 106R02773</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025/ 106R02773</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3020/WorkCentre 3025/ 106R02773</t>
+          <t xml:space="preserve">Phaser 3020, WC 3025  1 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3020, WC 3025  1 500 стор.</t>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin ; Phaser 3020, WorkCentre 3025. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній картридж  Empty Virgin ; Phaser 3020, WorkCentre 3025. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin , доработанный из MLT-D111S; Phaser 3020, WorkCentre 3025</t>
         </r>
       </text>
     </comment>
     <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin , доработанный из MLT-D111S; Phaser 3020, WorkCentre 3025</t>
+          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр ; відновлений з ОЕМ корпусу</t>
-[...3 lines deleted...]
-    <comment ref="G162" authorId="0">
+          <t xml:space="preserve">Ph 3052/3260, WorkCentre 3215/3225  3 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3052/3260, WorkCentre 3215/3225  3 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser P3052 / 3260 / WC3215 / 3225 / Xerox B205 / B210 / B215 Стартовый тонер-картридж Xerox 650N05408 можно заправить на полную ёмкость стандартного картриджа Samsung MLT-D116L.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3052, 3052NI, 3260, 3260DNI; WorkCentre 3215, 3215DN, 3215NI, 3225, 3225DNI; 106R02778 002-05-S02778</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C166" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3215/3225/Phaser 3052/3260/P3052, 106R02778</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C167" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3052/3060/WorkCentre 3215/3225, 106R02778</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin , допрацьований з MLT-D116L; Ph 3052/3260, WorkCentre 3215/3225</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  8 500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WC3335/3345/PH3330 Black  8500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  8 500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C172" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  15 000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  15 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WC3335/3345/PH3330 Black  15000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3330/WorkCentre 3335/3345, 106R03623</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 106R03623</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Xerox 106R03621 / 106R03623 / 106R03625 / 106R03773 / 650N05434 / 650N05436 для WC 3335 / 3345; Phaser 3330. Аналог Samsung MLT-D204S / MLT-D204L / MLT-D204E.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C178" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox 106R03623/106R03625, без чіпа  WC 3335/3345/Phaser 3330</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3330, WorkCentre 3335/3345  11 000 стр , MPS-версия</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox WorkCentre 3335/3345/Phaser 3330, 106R03625, 11k - О БРАТИТЕ ВНИМАНИЕ на НОМЕР/РЕГИОН КАРТРИДЖА!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C181" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Корпус оригинальный после 1 цикла   Xerox Phaser 3635, Samsung MLT-D208L  SCX-5635   Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C182" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3140/ 3155/ 3160  1500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; Phaser 3140/3155/3160</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3140/3155/3160  1500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160 108R00909. Ресурс 2500 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C186" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
-[...398 lines deleted...]
-    </comment>
     <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3140/3155/3160  2 500 стр</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160</t>
         </r>
       </text>
     </comment>
     <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser-3140, Xerox Phaser-3155, Xerox Phaser-3160</t>
+          <t xml:space="preserve">Phaser 3140/ 3155/ 3160  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3140/ 3155/ 3160  2500 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Phaser 3140/3155/3160  2500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3140/3155/3160  2500 стр</t>
+          <t xml:space="preserve">Xerox 3140/3155/3160, 108R00909</t>
         </r>
       </text>
     </comment>
     <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox 3140/3155/3160, 108R00909</t>
+          <t xml:space="preserve">Phaser 3110/ 3210  3000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
     <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3110/ 3210  3000 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">Phaser 3110,3210  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3110,3210  3000 стр</t>
+          <t xml:space="preserve">Phaser 3120/3121/3130  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3120/3121/3130  3000 стр</t>
+          <t xml:space="preserve">Phaser 3120/3121/3130  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3120/3121/3130  3000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Phaser 3150  3500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3150  3500 стр</t>
+          <t xml:space="preserve">Phaser 3150/3150N  3500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3150/3150N  3500 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Phaser 3116  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3116  3000 стр</t>
+          <t xml:space="preserve">Phaser 3116  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3116  3000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">DP N24/32/40/3225/4025; IBM 32   23000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DP N24/32/40/3225/4025; IBM 32   23000 стр</t>
+          <t xml:space="preserve">DP N4525, Phaser 5400  30000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DP N4525, Phaser 5400  30000 стр</t>
+          <t xml:space="preserve">10000cтр@5%  A4  для Docuprint 255 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">10000cтр@5%  A4  для Docuprint 255 series</t>
+          <t xml:space="preserve">113R00296/13T0301 для Xerox P8e/WC 385/39/ Lexmark Optra E310/312</t>
         </r>
       </text>
     </comment>
     <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">113R00296/13T0301 для Xerox P8e/WC 385/39/ Lexmark Optra E310/312</t>
+          <t xml:space="preserve">Ресурс: 28k@5% Совместимость: DC 3XX/425/432/440</t>
         </r>
       </text>
     </comment>
     <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ресурс: 28k@5% Совместимость: DC 3XX/425/432/440</t>
+          <t xml:space="preserve">N2025/2825  17000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">N2025/2825  17000 стр</t>
+          <t xml:space="preserve">DP N2125  15000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">DP N2125  15000 стр</t>
+          <t xml:space="preserve">WCP 423/428</t>
         </r>
       </text>
     </comment>
     <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WCP 423/428</t>
+          <t xml:space="preserve">Xerox WorkCentre-PE16</t>
         </r>
       </text>
     </comment>
     <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre-PE16</t>
+          <t xml:space="preserve">WorkCentre PE16  3500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre PE16  3500 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">WC PE16  3500 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WC PE16  3500 стр</t>
+          <t xml:space="preserve">Phaser 3200MFP  3000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3200MFP  3000 стор</t>
+          <t xml:space="preserve">Xerox Phaser 3200, 113R00730</t>
         </r>
       </text>
     </comment>
     <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3200, 113R00730</t>
+          <t xml:space="preserve">Phaser 3200MFP  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 3200MFP  3000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">2 000 стр@5%  A4  для Phaser 3200MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2 000 стр@5%  A4  для Phaser 3200MFP</t>
+          <t xml:space="preserve">Xerox Phaser 5335/113R00737</t>
         </r>
       </text>
     </comment>
     <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 5335/113R00737</t>
+          <t xml:space="preserve">Phaser 7100  24 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C217" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Yellow. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Magenta. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Cyan. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 6020/6022/WC6025/6027 Black. Ресурс  при 5% заповненості листа 
 1000 сторінок А4 при 5% заповненні</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 2.1km@5%
 Совместимость: 6204</t>
         </r>
       </text>
     </comment>
+    <comment ref="C222" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">20 000 стр@5%  A4  для WorkCentre 4150 series</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">20 000 стр@5%  A4  для WorkCentre 4150 series</t>
+          <t xml:space="preserve">8 000 стр@5%  A4  для WorkCentre 4118 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">8 000 стр@5%  A4  для WorkCentre 4118 series</t>
+          <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024, 006R01573</t>
         </r>
       </text>
     </comment>
     <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024, 006R01573</t>
+          <t xml:space="preserve">Xerox WorkCentre 5019/5021/5022/5024/006R01573</t>
         </r>
       </text>
     </comment>
     <comment ref="C226" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ресурс: 9 000 стр@5%
 Совместимость: Xerox WC5019/5021</t>
         </r>
       </text>
     </comment>
+    <comment ref="C227" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">WorkCentre 5019/5021  9 000 стр</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 5019/5021  9 000 стр</t>
+          <t xml:space="preserve">WC M20/M20i, CC C20  8000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WC M20/M20i, CC C20  8000 стр</t>
+          <t xml:space="preserve">Xerox WorkCentre 5016/5020, 106R01277</t>
         </r>
       </text>
     </comment>
     <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">WorkCentre 5016/5020  6 300 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C231" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Xerox WorkCentre 5016/5020, 106R01277</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre 5016/5020, 106R01277</t>
+          <t xml:space="preserve">2x6 300 стр при 5% для WorkCentre 5016/5020</t>
         </r>
       </text>
     </comment>
     <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2x6 300 стр при 5% для WorkCentre 5016/5020</t>
+          <t xml:space="preserve">Ресурс: 20к@5% Совместимость: WC 5222 </t>
         </r>
       </text>
     </comment>
     <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ресурс: 20к@5% Совместимость: WC 5222 </t>
+          <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615  106R02732</t>
         </r>
       </text>
     </comment>
     <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Phaser 3610/WorkCentre 3615  106R02732</t>
+          <t xml:space="preserve">VL B7025/7030/7035  15 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VL B7025/7030/7035  15 500 стор.</t>
+          <t xml:space="preserve">Тип: Тонер; Для бренду: Xerox; Колір картриджа: чорний; Ресурс друку: 15500 сторінок; Для моделей: Versalink B7025/7030/7035;</t>
         </r>
       </text>
     </comment>
     <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Тонер; Для бренду: Xerox; Колір картриджа: чорний; Ресурс друку: 15500 сторінок; Для моделей: Versalink B7025/7030/7035;</t>
+          <t xml:space="preserve">VersaLink B7025/B7030/B7035  31 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B7025/B7030/B7035  31 000 стор</t>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 30000 сторінок; Для моделей: VL B7025/7030/7035;</t>
         </r>
       </text>
     </comment>
     <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 31000 сторінок; Для моделей: VL B7025/7030/7035;</t>
+          <t xml:space="preserve">VersaLink B400/B405  5 900 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B400/B405  5 900 стор</t>
+          <t xml:space="preserve">Xerox Versalink B400/405, 106R03583</t>
         </r>
       </text>
     </comment>
     <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox Versalink B400/405, 106R03583</t>
+          <t xml:space="preserve">VersaLink B400/B405  13 900 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B400/B405  13 900 стор</t>
+          <t xml:space="preserve">VersaLink B600/B605/B610/B615  10 300 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B600/B605/B610/B615  10 300 стор</t>
+          <t xml:space="preserve">VersaLink B600/B605/B610/B615  25 900 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B600/B605/B610/B615  25 900 стор</t>
+          <t xml:space="preserve">VersaLink B600/B605/B610/B615  46 700 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B600/B605/B610/B615  46 700 стор</t>
+          <t xml:space="preserve">Xerox-B205, Xerox-B210, Xerox-B215  3 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox-B205, Xerox-B210, Xerox-B215  3 000 стор</t>
+          <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B205/B210/B215  3 000 стор</t>
+          <t xml:space="preserve">Xerox B205/210/215, 106R04348</t>
         </r>
       </text>
     </comment>
     <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox B205/210/215, 106R04348</t>
+          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin : Xerox VERSALINK B205/210/215/106R04346/106R04347/106R04348/106R04349/650N05458</t>
         </r>
       </text>
     </comment>
     <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin : Xerox VERSALINK B205/210/215/106R04346/106R04347/106R04348/106R04349/650N05458</t>
+          <t xml:space="preserve">Xerox B205/B210/B215, 106R04348</t>
         </r>
       </text>
     </comment>
     <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox B205/B210/B215, 106R04348</t>
+          <t xml:space="preserve">Phaser 5500</t>
         </r>
       </text>
     </comment>
     <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 5500</t>
+          <t xml:space="preserve">19 000 стр@5%  A4  для Phaser 4510 series</t>
         </r>
       </text>
     </comment>
     <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">19 000 стр@5%  A4  для Phaser 4510 series</t>
+          <t xml:space="preserve">3 000 стр@5%  A4  для Phaser 3200MFP</t>
         </r>
       </text>
     </comment>
     <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">3 000 стр@5%  A4  для Phaser 3200MFP</t>
+          <t xml:space="preserve">CopyCentre 123/ 128/ 133, WorkCentre 123/ 128/ 133, WorkCentre Pro 123/ 128/ 133  30000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CopyCentre 123/ 128/ 133, WorkCentre 123/ 128/ 133, WorkCentre Pro 123/ 128/ 133  30000 стор</t>
+          <t xml:space="preserve">Xerox 123/128/133, 30 тыс. копий</t>
         </r>
       </text>
     </comment>
     <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox 123/128/133, 30 тыс. копий</t>
+          <t xml:space="preserve">AL B8045/8055/8065/8075/8090  2x50 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">AL B8045/8055/8065/8075/8090  2x50 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">AL B8045/8055/8065/8075/8090  2x50 000 стр</t>
+          <t xml:space="preserve">Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 13700 сторінок; Для моделей: B1022/B1025;</t>
         </r>
       </text>
     </comment>
     <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 13700 сторінок; Для моделей: B1022/B1025;</t>
+          <t xml:space="preserve">B1022/B1025  13 700 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B1022/B1025  13 700 стор</t>
+          <t xml:space="preserve">Xerox B1022/1025/006R01731, 13.7K</t>
         </r>
       </text>
     </comment>
     <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox B1022/1025/006R01731, 13.7K</t>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Ресурс друку: 3000 сторінок; Для моделей: B205/B210/B215;</t>
         </r>
       </text>
     </comment>
     <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Ресурс друку: 3000 сторінок; Для моделей: B205/B210/B215;</t>
+          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 6000 сторінок; Для моделей: B205/B210/B215;</t>
         </r>
       </text>
     </comment>
     <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Xerox; Колір картриджа: чорний; Кількість в упаковці: 2 шт; Ресурс друку: 6000 сторінок; Для моделей: B205/B210/B215;</t>
+          <t xml:space="preserve">3000 сторінок  A4  при 5% заповненні</t>
         </r>
       </text>
     </comment>
     <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">3000 сторінок  A4  при 5% заповненні</t>
+          <t xml:space="preserve">6000 сторінок  A4  при 5% заповненні</t>
         </r>
       </text>
     </comment>
     <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">6000 сторінок  A4  при 5% заповненні</t>
+          <t xml:space="preserve">Xerox B305/B310/B315 Black  8000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox B305/B310/B315 Black  8000 стор</t>
+          <t xml:space="preserve">Ресурс 14 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ресурс 14 000 стор</t>
+          <t xml:space="preserve">Ресурс 25 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ресурс 25 000 стор.</t>
+          <t xml:space="preserve">B7125/B7130/B7135</t>
         </r>
       </text>
     </comment>
     <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">B7125/B7130/B7135</t>
+          <t xml:space="preserve">Phaser 5335  10 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Phaser 5335  10 000 стор.</t>
+          <t xml:space="preserve">VersaLink B400/405/106R03583</t>
         </r>
       </text>
     </comment>
     <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B400/405/106R03583</t>
+          <t xml:space="preserve">VersaLink B400/B405  24 600 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">VersaLink B400/B405  24 600 стр</t>
+          <t xml:space="preserve">FC F12, WC 312, WC M15/M15i, WC Pro 412   6000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">FC F12, WC 312, WC M15/M15i, WC Pro 412   6000 стр</t>
+          <t xml:space="preserve">WorkCentre 5325/ 5330/ 5335  30000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 5325/ 5330/ 5335  30000 стр</t>
+          <t xml:space="preserve">WorkCentre 5325/5330/5335  30 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WorkCentre 5325/5330/5335  30 000 стр</t>
+          <t xml:space="preserve">WC M118/M118i, COPYCENTRE C118  11000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">WC M118/M118i, COPYCENTRE C118  11000 стр.</t>
+          <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179 11k</t>
         </r>
       </text>
     </comment>
     <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179 11k</t>
+          <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179</t>
         </r>
       </text>
     </comment>
     <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118, 006R01179</t>
+          <t xml:space="preserve">WorkCentre M118/M118i, CopyCentre C118  11 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C279" authorId="0">
-      <text>
-[...14 lines deleted...]
-    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox WorkCentre M118/CopyCentre C118</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
-    <t>18.09.26</t>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Xerox лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 013R00591  WC5325/ 5330/ 5335</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 013R00591  WC5325/ 5330/ 5335  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 013R00670  TR00670  TONER-TANK</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 013R00679 B1022/B1025</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 013R00679 B1022/B1025  CT-XER-013R00679PNGL  Green Label Patron</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 013R00681 B415</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00432  TR00432  TONER-TANK</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00434,  WC 5222</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00474  Phaser 3052   FL-101R00474  Free Label</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00474  Phaser 3052   PN-00474GL  Green Label Patron</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00474  TR00474  TONER-TANK</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00474 / 650N05409/ Samsung R116 Empty Virgin</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Драм-картридж Xerox 101R00474 Phaser 3052  PT101R00474  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00554  VLB400/405  чорний</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555  FL-101R00555  Free Label</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555  PN-0555GL  сумісний Green Label Patron</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555  PT101R00555  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555  TR00555  TONER-TANK</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555 Green Label Patron  PN-00555GL</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555, Extra Patron  PN-00555DR</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 101R00555/Samsung MLT-R204 Empty Virgin</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Драм-картридж Xerox 101R00664  TR00664  TONER-TANK</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 113R00670,  Phaser 5500</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 113R00673  CC/WCP 165/ 175</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 113R00762,  Phaser 4600/ 4620</t>
   </si>
   <si>
     <t>Драм-картридж Xerox 673S50212,  5921</t>
   </si>
   <si>
     <t>Драм-картридж Xerox B205/B210/B215  101R00664</t>
   </si>
   <si>
     <t>Драм-картридж Xerox B205/B210/B215  101R00664  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Драм-картридж Xerox B205/B210/B215,  FL-101R00664  Free Label</t>
   </si>
   <si>
     <t>Драм-картридж Xerox B205/B210/B215,  PT101R00664  PRINTERMAYIN</t>
@@ -4820,53 +4801,50 @@
   <si>
     <t>Картридж Xerox 106R01485  FL-106R01485   WC 3210  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  PN-01485GL   WC 3210  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  PN-01485R   WC 3210  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  S01485   WC 3220 MFP/3210 MFP , Makkon 2k</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  WC 3210MFP/3220MFP</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01485  WorkCentre 3210 , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  S01487   WC 3220 MFP/3210 MFP , Makkon 4.1k</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  TR01487  TONER-TANK</t>
   </si>
   <si>
-    <t>Картридж Xerox 106R01487  WC 3210/3220   PT106R01487  PRINTERMAYIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX   DN-XER-NTR01487  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX ,  PN-01487R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487  WC 3210/3220 ,  MAX , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01487 Green Label Patron  PN-01487GL</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01529  WC 3550</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01531 Green Label Patron  PN-01531GL</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01536  Phaser 4600/4620   FL-106R01536  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R01536  Phaser 4600/4620  dual pack</t>
@@ -4907,50 +4885,53 @@
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   MN-XER-NTR02310  Makkon</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325   PT106R02310  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310  WC 3315/3325  Green Label Patron  PN-02310GL</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02310/106R02304  WC 3315/3325 , пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   002-05-LR02773  Static Control</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   DN-XER-NTR02773  DAYTON</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   FL-106R02773  Free Label</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   PN-02773GL  Green Label Patron</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   PN-02773R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   PT106R02773  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   S02773  Makkon 1.5k</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   TR02773  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773  Phaser 3020/WorkCentre 3025   TRX27  IPM</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773 Phaser 3020/WC3025</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773/650N05407/106R03048 Phaser 3020/WC3025 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02773/Samsung MLT-D111S перетворений пустий  Empty Virgin   106R02773C-EV</t>
   </si>
   <si>
     <t>Картридж Xerox 106R02778  EL-106R02778R   Phaser 3052  Extra Label</t>
@@ -5163,50 +5144,53 @@
     <t>Тонер-картридж Xerox 106R01277  WorkCentre 5016   PN-01277/1GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01277,  5016/ 5020   PT106R01277  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01277,  5016/ 5020 ,  комплект из 2шт</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R01413,  WC 5222</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R02732, Phaser 3610/WC 3615  PT106R02723  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03395 B7025 Green Label Patron  PN-03395GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03395 VersaLink B7025/B7030/B7035 чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03396 B7025 Green Label Patron  PN-03396GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03396 VersaLink B7025/B7030/B7035 чорний</t>
+  </si>
+  <si>
+    <t>у резерві очікується 02-11</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03581 Green Label Patron  PN-03581GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03583  TR03583  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03583 Green Label Patron  PN-03583GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03941 Green Label Patron  PN-03941GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03943 Green Label Patron  PN-03943GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R03945 Green Label Patron  PN-03945GL</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   DN-XER-NTR04348  DAYTON</t>
   </si>
   <si>
     <t>Тонер-картридж Xerox 106R04348  B205   FL-106R04348  Free Label</t>
   </si>
@@ -5734,51 +5718,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I281"/>
+  <dimension ref="A1:I280"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5907,6803 +5891,6240 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>19701</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>10098.29</v>
+        <v>10278.81</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31759</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>395.14</v>
+        <v>402.21</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>34867</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>5235.75</v>
+        <v>5329.35</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25637</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>14626.99</v>
+        <v>14888.47</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>31698</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>7974.45</v>
+        <v>8117.01</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>31914</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>6598.39</v>
+        <v>6716.35</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34866</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4188.6</v>
+        <v>4263.48</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>14448</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>10688.09</v>
+        <v>10879.16</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>28262</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>547.74</v>
+        <v>557.53</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25899</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>896.79</v>
+        <v>912.8200000000001</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>34864</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>502.87</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="5" t="s">
         <v>26</v>
-      </c>
-[...14 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27847</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+      <c r="F22" s="1">
+        <v>403.57</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1" t="s">
         <v>28</v>
-      </c>
-[...14 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>26703</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>554.01</v>
+        <v>563.91</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>28475</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>6095.4</v>
+        <v>6204.37</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>23476</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>3409.95</v>
+        <v>3470.91</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>31982</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>612.1799999999999</v>
+        <v>623.12</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>28286</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>6</v>
       </c>
       <c r="F27" s="1">
-        <v>2791.06</v>
+        <v>2840.95</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>22349</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>504.78</v>
+        <v>513.8</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>34865</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>553.11</v>
+        <v>563</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>32993</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1686.18</v>
+        <v>1716.32</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>26491</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2947.68</v>
+        <v>3000.38</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>26492</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>487.33</v>
+        <v>496.04</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34863</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>7909</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>14196.49</v>
+        <v>14450.28</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>20248</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>15814.2</v>
+        <v>16096.91</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>22985</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>14167.4</v>
+        <v>14420.67</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>6234</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>9451.200000000001</v>
+        <v>9620.16</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>26159</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>3940.69</v>
+        <v>4011.13</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>31969</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>411.25</v>
+        <v>418.6</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>31983</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>692.73</v>
+        <v>705.11</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>30795</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>641.72</v>
+        <v>653.1900000000001</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>31828</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>4601.2</v>
+        <v>3850.34</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>31727</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>10198.97</v>
+        <v>10478.78</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>26607</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>11443.92</v>
+        <v>11648.5</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>34678</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
         <v>0</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>5870</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>9795.780000000001</v>
+        <v>9970.9</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>16469</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>11021.03</v>
+        <v>11218.05</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>18624</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>2</v>
       </c>
       <c r="F48" s="1">
-        <v>15215</v>
+        <v>15487</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>9742</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>19428.21</v>
+        <v>19775.53</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>5829</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>10049.96</v>
+        <v>10229.62</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>21476</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>3432.33</v>
+        <v>3493.69</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>31758</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>727.64</v>
+        <v>740.64</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>5497</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>5597</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>5120.74</v>
+        <v>5212.29</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>5236</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>7171.19</v>
+        <v>7299.39</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>5447</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>10292.5</v>
+        <v>10476.5</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>28449</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3911.15</v>
+        <v>3981.07</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>28450</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>4820.92</v>
+        <v>4190.6</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>10418</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>7320.65</v>
+        <v>7451.52</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>13499</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5829.14</v>
+        <v>5933.34</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>13800</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>5</v>
       </c>
       <c r="F61" s="1">
-        <v>2035.68</v>
+        <v>2072.07</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>33342</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>5</v>
       </c>
       <c r="F62" s="1">
-        <v>817.58</v>
+        <v>832.2</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>6488</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>5249.18</v>
+        <v>5343.02</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>23875</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>643.0599999999999</v>
+        <v>654.55</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>10691</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>1542.09</v>
+        <v>1569.65</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>24995</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1954.68</v>
+        <v>1989.62</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>13801</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>10</v>
       </c>
       <c r="F67" s="1">
-        <v>2338.64</v>
+        <v>2380.44</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>35072</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>843.09</v>
+        <v>858.16</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>7675</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>5907</v>
+        <v>6012.6</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>14353</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>609.5</v>
+        <v>620.39</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>18157</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>486.88</v>
+        <v>495.58</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>28299</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>775.97</v>
+        <v>789.84</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>12103</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>747.77</v>
+        <v>761.14</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>10898</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>1615.03</v>
+        <v>1643.9</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>23531</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>767.91</v>
+        <v>781.64</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>21126</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>884.71</v>
+        <v>900.52</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>19151</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>8910</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>8466.700000000001</v>
+        <v>8618.059999999999</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>5157</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>3658.76</v>
+        <v>3724.17</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>5480</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>7728.33</v>
+        <v>7866.49</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>6349</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>9782.35</v>
+        <v>9957.23</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>22916</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>5</v>
       </c>
       <c r="F82" s="1">
-        <v>3183.96</v>
+        <v>3240.88</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>6889</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>4956.06</v>
+        <v>5044.66</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>5285</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>6917.9</v>
+        <v>7041.57</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>6376</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>10041.9</v>
+        <v>10221.42</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>21721</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>15</v>
       </c>
       <c r="F86" s="1">
-        <v>971.97</v>
+        <v>989.35</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>23643</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>697.21</v>
+        <v>709.67</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>6271</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>4</v>
       </c>
       <c r="F88" s="1">
-        <v>4649.53</v>
+        <v>4732.65</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>19149</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>743.75</v>
+        <v>757.04</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>10608</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>1576.99</v>
+        <v>1605.18</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>8338</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>7383.75</v>
+        <v>7515.75</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>33343</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>5</v>
       </c>
       <c r="F92" s="1">
-        <v>1323.71</v>
+        <v>1347.37</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>9878</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>9205.08</v>
+        <v>9369.639999999999</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>13712</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>6510.68</v>
+        <v>6627.07</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>12075</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>9231.030000000001</v>
+        <v>9396.049999999999</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>30569</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1014.93</v>
+        <v>1033.07</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>15438</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>5</v>
       </c>
       <c r="F97" s="1">
-        <v>1630.24</v>
+        <v>1659.39</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>33462</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>762.54</v>
+        <v>776.17</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>31786</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>25900</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1138.44</v>
+        <v>1158.79</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>15439</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>5</v>
       </c>
       <c r="F101" s="1">
-        <v>2646.07</v>
+        <v>2693.37</v>
       </c>
       <c r="G101" s="5" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>33463</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>24885</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>30064</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>509.26</v>
+        <v>518.36</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>28305</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1661.12</v>
+        <v>1690.82</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>23830</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G106" s="5" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>20500</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>10</v>
       </c>
       <c r="F107" s="1">
-        <v>2082.22</v>
+        <v>2119.44</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>22854</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1678.13</v>
+        <v>1708.13</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>19148</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>1321.02</v>
+        <v>1344.64</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>17296</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>5</v>
       </c>
       <c r="F110" s="1">
-        <v>2545.83</v>
+        <v>2591.34</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>25404</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>335.18</v>
+        <v>341.17</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>33344</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>5</v>
       </c>
       <c r="F112" s="1">
-        <v>1321.02</v>
+        <v>1344.64</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>10258</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4969.49</v>
+        <v>5058.33</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>32066</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1667.83</v>
+        <v>1697.65</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>32067</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>2672.92</v>
+        <v>2720.7</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>31993</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
         <v>0</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>26246</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>962.13</v>
+        <v>979.33</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>21127</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1133.07</v>
+        <v>1153.33</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>14026</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>1918.88</v>
+        <v>1953.18</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>20502</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>4</v>
       </c>
       <c r="F120" s="1">
-        <v>977.34</v>
+        <v>994.8099999999999</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>12247</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>5094.34</v>
+        <v>5185.41</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>31787</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>287.3</v>
+        <v>292.43</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>20503</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>4</v>
       </c>
       <c r="F123" s="1">
-        <v>886.05</v>
+        <v>808.97</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>35069</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>19152</v>
+        <v>11032</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>818.9299999999999</v>
+        <v>4685.27</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>11032</v>
+        <v>28088</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>4602.99</v>
+        <v>735.1799999999999</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>28088</v>
+        <v>14533</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F127" s="1">
-        <v>805.5</v>
+        <v>2799.5</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>14533</v>
+        <v>31788</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2750.34</v>
+        <v>333.43</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>31788</v>
+        <v>33345</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F129" s="1">
-        <v>327.57</v>
+        <v>1229.85</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>33345</v>
+        <v>18597</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F130" s="1">
-        <v>1208.25</v>
+        <v>5683.27</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>18597</v>
+        <v>33346</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F131" s="1">
-        <v>5583.46</v>
+        <v>2190.96</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>33346</v>
+        <v>21730</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>5</v>
       </c>
       <c r="F132" s="1">
-        <v>2152.48</v>
+        <v>5466</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>21730</v>
+        <v>30176</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>5370</v>
+        <v>16217.17</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>30176</v>
+        <v>33459</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>15932.34</v>
+        <v>245.97</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>33459</v>
+        <v>33437</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>241.65</v>
+        <v>369.41</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>33437</v>
+        <v>22859</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>362.92</v>
+        <v>252.35</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>22859</v>
+        <v>33460</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>247.92</v>
+        <v>216.82</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>33460</v>
+        <v>21998</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>213.01</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>21998</v>
+        <v>19147</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>727.1900000000001</v>
+        <v>195.41</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>19147</v>
+        <v>35061</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>191.98</v>
+        <v>195.41</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>35061</v>
+        <v>32348</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>191.98</v>
+        <v>368.04</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>32348</v>
+        <v>17367</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>361.58</v>
+        <v>8148.9</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>17367</v>
+        <v>19276</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>8005.78</v>
+        <v>2714.78</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>19276</v>
+        <v>33436</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>2667.1</v>
+        <v>885.49</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>33436</v>
+        <v>33435</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>869.9400000000001</v>
+        <v>973.86</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>33435</v>
+        <v>19994</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>956.76</v>
+        <v>983.88</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>19994</v>
+        <v>27139</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F147" s="1">
-        <v>966.6</v>
+        <v>1117.8</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>27139</v>
+        <v>26398</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1098.17</v>
+        <v>311.11</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>26398</v>
+        <v>30565</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>305.64</v>
+        <v>597.62</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>30565</v>
+        <v>33461</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>587.12</v>
+        <v>361.67</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H150" s="1"/>
+      <c r="I150" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>33461</v>
+        <v>28306</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F151" s="1">
-        <v>402.75</v>
+        <v>535.67</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="H151" s="1"/>
+      <c r="I151" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>28306</v>
+        <v>24434</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>10</v>
       </c>
       <c r="F152" s="1">
-        <v>526.26</v>
+        <v>1305.92</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="1" t="s">
-        <v>39</v>
+        <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>24434</v>
+        <v>23590</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>1282.98</v>
+        <v>2397.3</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>23590</v>
+        <v>29949</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>2355.19</v>
+        <v>370.32</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>29949</v>
+        <v>26134</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>419.76</v>
+        <v>478.28</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>26134</v>
+        <v>34842</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>469.88</v>
+        <v>370.32</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>34842</v>
+        <v>29490</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>363.82</v>
+        <v>355.29</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>29490</v>
+        <v>21823</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>391.56</v>
+        <v>3607.56</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>21823</v>
+        <v>23260</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>3591.19</v>
+        <v>913.73</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H159" s="1"/>
+      <c r="I159" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>23260</v>
+        <v>26104</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>897.6900000000001</v>
+        <v>590.33</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="H160" s="1"/>
+      <c r="I160" s="5" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>26104</v>
+        <v>26250</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>579.96</v>
-[...4 lines deleted...]
-      </c>
+        <v>1816.08</v>
+      </c>
+      <c r="G161" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>26250</v>
+        <v>29092</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1784.18</v>
-[...6 lines deleted...]
-      </c>
+        <v>569.83</v>
+      </c>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>29092</v>
+        <v>23913</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>559.8200000000001</v>
+        <v>1402.94</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>23913</v>
+        <v>24445</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>1378.3</v>
+        <v>371.69</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H164" s="1"/>
+      <c r="I164" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>24445</v>
+        <v>25682</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>388.88</v>
+        <v>1267.66</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="H165" s="1"/>
+      <c r="I165" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>25682</v>
+        <v>23135</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1245.39</v>
+        <v>637.7</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>23135</v>
+        <v>35062</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>626.5</v>
+        <v>474.18</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>35062</v>
+        <v>30181</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>465.85</v>
+        <v>557.08</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>30181</v>
+        <v>23914</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F169" s="1">
-        <v>547.29</v>
+        <v>1678.06</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>23914</v>
+        <v>23474</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>1648.59</v>
+        <v>8066.45</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>23474</v>
+        <v>32995</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>7924.78</v>
+        <v>3601.64</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>32995</v>
+        <v>32031</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>3538.38</v>
+        <v>1087.73</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>32031</v>
+        <v>27014</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>1068.63</v>
+        <v>2093.48</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>27014</v>
+        <v>23475</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2056.71</v>
+        <v>11562.41</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>23475</v>
+        <v>35063</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>11359.34</v>
+        <v>829.47</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>35063</v>
+        <v>22354</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>814.9</v>
+        <v>847.23</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>22354</v>
+        <v>23473</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>832.35</v>
+        <v>493.76</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>23473</v>
+        <v>29410</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>479.27</v>
+        <v>812.16</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>29410</v>
+        <v>27017</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F179" s="1">
-        <v>797.89</v>
+        <v>2232.86</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>27017</v>
+        <v>24334</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>2193.65</v>
+        <v>1281.32</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>24334</v>
+        <v>23145</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>1258.82</v>
+        <v>292.89</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>23145</v>
+        <v>15446</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F182" s="1">
-        <v>287.74</v>
+        <v>1907.18</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>15446</v>
+        <v>31789</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>1873.68</v>
+        <v>322.04</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>31789</v>
+        <v>11272</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>316.38</v>
+        <v>4534.5</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>11272</v>
+        <v>23526</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F185" s="1">
-        <v>4454.86</v>
+        <v>784.37</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>23526</v>
+        <v>28307</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>10</v>
       </c>
       <c r="F186" s="1">
-        <v>770.6</v>
+        <v>817.17</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>28307</v>
+        <v>25902</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>802.8200000000001</v>
-[...4 lines deleted...]
-      </c>
+        <v>855.4299999999999</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>25902</v>
+        <v>20499</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>840.41</v>
-[...6 lines deleted...]
-      </c>
+        <v>863.17</v>
+      </c>
+      <c r="G188" s="1"/>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>20499</v>
+        <v>15447</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>10</v>
       </c>
       <c r="F189" s="1">
-        <v>848.01</v>
+        <v>2300.73</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>15447</v>
+        <v>11273</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>2260.32</v>
+        <v>4721.26</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>11273</v>
+        <v>19145</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>4638.34</v>
+        <v>812.16</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>19145</v>
+        <v>22917</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F192" s="1">
-        <v>797.89</v>
+        <v>1563.28</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>22917</v>
+        <v>324</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1535.82</v>
+        <v>4737.2</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>324</v>
+        <v>5077</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>4654</v>
+        <v>4964.95</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>5077</v>
+        <v>10685</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>4877.75</v>
+        <v>1569.65</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>10685</v>
+        <v>5158</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>1542.09</v>
+        <v>5629.52</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>5158</v>
+        <v>9703</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F197" s="1">
-        <v>5530.65</v>
+        <v>2072.07</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>9703</v>
+        <v>5194</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>2035.68</v>
+        <v>3775.18</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>5194</v>
+        <v>11284</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F199" s="1">
-        <v>3708.88</v>
+        <v>1448.95</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>11284</v>
+        <v>5008</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>1423.5</v>
+        <v>13124.78</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>5008</v>
+        <v>5095</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>12894.27</v>
+        <v>14119.59</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>5095</v>
+        <v>9720</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>13871.61</v>
+        <v>12776.78</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>9720</v>
+        <v>19708</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>12552.38</v>
+        <v>2824.1</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>19708</v>
+        <v>5453</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>2774.5</v>
+        <v>7789.05</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>5453</v>
+        <v>7216</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>7652.25</v>
+        <v>10171.32</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>7216</v>
+        <v>6095</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F206" s="1">
-        <v>9992.68</v>
+        <v>9946.75</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>6095</v>
+        <v>6343</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>9772.059999999999</v>
+        <v>12549.94</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>6343</v>
+        <v>20498</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F208" s="1">
-        <v>12329.52</v>
+        <v>451.4</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>20498</v>
+        <v>10696</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>10</v>
       </c>
       <c r="F209" s="1">
-        <v>443.47</v>
+        <v>1448.95</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>10696</v>
+        <v>4640</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F210" s="1">
-        <v>1423.5</v>
+        <v>3807.98</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>4640</v>
+        <v>17456</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>3741.1</v>
+        <v>6764.18</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>17456</v>
+        <v>19150</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>6645.38</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>19150</v>
+        <v>13802</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>839.0599999999999</v>
+        <v>2133.11</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>13802</v>
+        <v>13632</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>2095.64</v>
+        <v>5762.08</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>13632</v>
+        <v>28457</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>5660.88</v>
+        <v>3498.24</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>28457</v>
+        <v>20217</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>3436.8</v>
+        <v>1778.73</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>20217</v>
+        <v>26414</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>1747.49</v>
+        <v>3187.59</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>26414</v>
+        <v>26415</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>3131.61</v>
+        <v>3187.59</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>26415</v>
+        <v>26416</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>3131.61</v>
+        <v>3187.59</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>26416</v>
+        <v>26413</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>3131.61</v>
+        <v>4558.19</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>26413</v>
+        <v>13605</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D221" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>4478.13</v>
+        <v>7368.62</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>13605</v>
+        <v>9032</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D222" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>7239.21</v>
+        <v>6989.19</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>9032</v>
+        <v>8841</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>6866.44</v>
+        <v>5629.52</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>8841</v>
+        <v>35071</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>5530.65</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>35071</v>
+        <v>28458</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>523.58</v>
+        <v>541.13</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>28458</v>
+        <v>16468</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D226" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>531.63</v>
+        <v>2009.21</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>16468</v>
+        <v>25905</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D227" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>1973.92</v>
+        <v>760.6900000000001</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H227" s="1"/>
+      <c r="I227" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>25905</v>
+        <v>5498</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>747.33</v>
+        <v>4759.98</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="H228" s="1"/>
+      <c r="I228" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>5498</v>
+        <v>35070</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>4676.38</v>
+        <v>474.18</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>35070</v>
+        <v>25906</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>465.85</v>
+        <v>546.6</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>25906</v>
+        <v>19993</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>537</v>
+        <v>427.26</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>19993</v>
+        <v>9786</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D232" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>419.76</v>
+        <v>2640.53</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>9786</v>
+        <v>11682</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D233" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>2594.16</v>
+        <v>7313.05</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>11682</v>
+        <v>33869</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>7184.61</v>
+        <v>765.24</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>33869</v>
+        <v>31309</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>751.8</v>
+        <v>1280.41</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>31309</v>
+        <v>24855</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1257.92</v>
+        <v>3866.28</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>24855</v>
+        <v>31308</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>3798.38</v>
+        <v>2448.77</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>31308</v>
+        <v>25289</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>2405.76</v>
+        <v>4525.85</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H238" s="1"/>
+      <c r="I238" s="1" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>25289</v>
+        <v>33353</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>4301.37</v>
+        <v>1136.93</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>33353</v>
+        <v>35068</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>1116.96</v>
+        <v>1007.11</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>35068</v>
+        <v>33354</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F241" s="1">
-        <v>989.42</v>
+        <v>1683.53</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>33354</v>
+        <v>33355</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>1653.96</v>
+        <v>1574.21</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>33355</v>
+        <v>33356</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>1546.56</v>
+        <v>2750.31</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>33356</v>
+        <v>33357</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>2702.01</v>
+        <v>4147.33</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>33357</v>
+        <v>33458</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>4074.49</v>
+        <v>808.97</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>33458</v>
+        <v>32032</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>794.76</v>
+        <v>923.75</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>32032</v>
+        <v>28631</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>907.53</v>
+        <v>1376.07</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>28631</v>
+        <v>30836</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>1351.9</v>
+        <v>1571.48</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>30836</v>
+        <v>31794</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>1543.88</v>
+        <v>375.79</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>31794</v>
+        <v>35056</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>369.19</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>35056</v>
+        <v>7811</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>640.37</v>
+        <v>6830.68</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>7811</v>
+        <v>10956</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>6710.71</v>
+        <v>11733.68</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>10956</v>
+        <v>8682</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>11527.6</v>
+        <v>4541.79</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>8682</v>
+        <v>21729</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>4462.02</v>
+        <v>1423.44</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>21729</v>
+        <v>8906</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>1398.44</v>
+        <v>7768.1</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>8906</v>
+        <v>33197</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D256" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E256" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F256" s="1">
-        <v>7631.67</v>
+        <v>4543.61</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>33197</v>
+        <v>32910</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D257" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E257" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>4463.81</v>
+        <v>4831.49</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>32910</v>
+        <v>25636</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>4746.63</v>
+        <v>3376.17</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>25636</v>
+        <v>29158</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>3316.87</v>
+        <v>2195.05</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>29158</v>
+        <v>33830</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>2156.5</v>
+        <v>1257.18</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>33830</v>
+        <v>26157</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>1235.1</v>
+        <v>3882.68</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>26157</v>
+        <v>26158</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>3814.49</v>
+        <v>4670.24</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>26158</v>
+        <v>29873</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>4588.22</v>
+        <v>3509.17</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>29873</v>
+        <v>29874</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>3447.54</v>
+        <v>5604.93</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>29874</v>
+        <v>30572</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>5506.49</v>
+        <v>7554.47</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>30572</v>
+        <v>31915</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>7421.79</v>
+        <v>14536.37</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>31915</v>
+        <v>31916</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>14281.07</v>
+        <v>18890.95</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>31916</v>
+        <v>31723</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>18559.17</v>
+        <v>4386.47</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>31723</v>
+        <v>22102</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>3974.25</v>
+        <v>10210.49</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>22102</v>
+        <v>28092</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>10031.16</v>
+        <v>756.59</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H270" s="1"/>
+      <c r="I270" s="1" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>28092</v>
+        <v>27436</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>743.3</v>
+        <v>2058.4</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="H271" s="1"/>
+      <c r="I271" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>27436</v>
+        <v>4411</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>2022.25</v>
+        <v>3911.38</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>4411</v>
+        <v>19700</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F273" s="1">
-        <v>3842.68</v>
+        <v>4277.6</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>19700</v>
+        <v>27262</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>4202.47</v>
+        <v>1754.59</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>27262</v>
+        <v>5932</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D275" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E275" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F275" s="1">
-        <v>1723.77</v>
+        <v>2313.48</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>5932</v>
+        <v>22878</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D276" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E276" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>2272.85</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>22878</v>
+        <v>19226</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>859.2</v>
+        <v>968.39</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>19226</v>
+        <v>26038</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F278" s="1">
-        <v>951.39</v>
+        <v>962.9299999999999</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>26038</v>
+        <v>21692</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>946.02</v>
+        <v>1095.93</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:9" outlineLevel="2">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
       <c r="A280" s="1"/>
-      <c r="B280" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B280" s="1"/>
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1"/>
+      <c r="F280" s="1"/>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I281" s="1"/>
+      <c r="H280" s="1"/>
+      <c r="I280" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>