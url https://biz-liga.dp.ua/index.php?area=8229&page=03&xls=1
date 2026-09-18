--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -214,4045 +214,4182 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; ML-1010/ 1020M/ 1210/ 1220M/ 1250/ 1430, IZZI Laser plus II. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Samsung ML-1210/1220/1250/1430/4500/4600/1010/1020/SF-515/530/531/535/550/555/5100/Msys 5100/Lexmark E210/Phaser 3110/3210/WorkCentre Pro 580, ML-1210D3/ML-4500D3/SF-5100D3/10S0150/109R00639</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung ML-1210/1220/1250/1430/1010/1020/4500/4600/SF-5100/515/530/531/535/Lexmark E210/ Xerox Phaser 3110/3210, ML-1210D3/ML-4500D3/SF-5100D3/10S0150/109R00639</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/1520P  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/1520P  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/1520P, Xerox Phaser 3116 109R00748. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615  2000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">аналог Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159 может заменить картридж Samsung ML-1610D2, Samsung ML-2010D3, Samsung MLT-D119S, Samsung SCX-4521D3, Xerox 106R01159. Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159 идеально подходит для принтера Samsung ML-1610, Samsung ML-1615, Samsung ML-2010, Samsung ML-2015, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung ML-1620, Samsung ML-1625, Samsung ML-2020, Samsung SCX-4321, Samsung SCX-4521, Xerox Phaser-3117, Xerox Phaser-3122, Xerox Phaser-3124, Xerox Phaser-3125. Ресурс 3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/2010/2015/2510/2570/2571/4321 Samsung SCX-4521F Dell 1100 Xerox PHASER 3117/3122/3124/3125 3000 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/1620/16 25/2010/2015/2020/2510/2570/2571/SCX-4321/4521/Xerox Phaser 3117/3122/3124/3125, MLT-D119S/106R01159</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610, ML-1615, ML-1620, ML-1625, ML-2010, ML-2010P, ML-2015, ML-2020, ML-2510, ML-2570, ML-2571N, SCX-4321, SCX-4521F. сумісний з ML-1610D2/SEE, ML-2010D3/SEE, SCX-4521D3/SEE. Чип: предохранитель.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Samsung ML-1630 / ML-1631 / SCX-4500 / SCX-4501. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1710/1740/1750/1510/SCX-4100/4150/SCX-4016/4116/4216/SF-560/565/750/755/Xerox Phaser 3120/3121/3130/WorkCen tre PE16, ML-1710D3/SCX-4100D3/SCX-4216D3/109R00725/113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1500/1510/1520/1710/1710P/1740/1750/1755 Samsung SCX 4016/4100/4116/4216/SF560/565P/755P Lexmark X215 Xerox 3115/3116/3120/3121/3130/PE16 universal with Samsung ML1710D3 3000 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1710 Series/1740/1745/1750/700  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1510/1520/1710/1740/1750/SCX-4016/4100/4116/4216/Phaser 3115/3115/3120/3121/3130/WorkCentre Pe16/Lexmark X215/Ricoh AC104, ML-1710D3/SCX-4100D3/SCX-4216D3/109R00725/113R00667</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/ 1520P  ML-1520D3 ; ML-1510/ 1710 Series/ 1740/ 1745/ 1750/ 700  ML-1710D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; SCX-4100	 SCX-4100D3 ; XEROX Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607   3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1520/ 1520P  ML-1520D3 ; ML-1510/ 1710 Series/ 1740/ 1745/ 1750/ 700  ML-1710D3 ; SCX-4016/ 4116/ 4216F  SCX-4216D3 ; SCX-4100	 SCX-4100D3 ; XEROX Phaser 3116  109R00748 ; Phaser 3120/ 3121/ 3130  109R00725 ; WorkCentre PE16  113R00667 ; WorkCentre PE114e  013R00607   3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1750, Samsung ML-1740, Samsung ML-1710, Samsung ML-1510, Samsung SCX-4016, Samsung SCX-4116, Samsung SCX-4216, Samsung SF-560, Samsung SF-565P, Samsung SF-750, Samsung SF-755</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/1520/1710 Series/1740/1745/1750/700, SCX-4216, Xerox Phaser 3120/3130 109R00725, LEXMARK 215. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2010/2015/2510/2570/2571N  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2150/ 2151N/ 2152W  8000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2250/2251N/2251NP/2252W  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2250/ 2251N/ 2251NP/ 2252W, SCX 4720, Xerox Phaser 3150 109R00746/47. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2550/ 2551/ 2552 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML–2550/2551N/2552W. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3560/3561N/3561ND/3562W, Xerox Phaser 3500 106R01148/49. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-4500/4600  2500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-4500/4600  2500 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630, SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1630/SCX-4500, ML-D1630A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850D/2850ND/2851ND, 2000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850D/ML-2851ND  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850D/2850ND/2851ND</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850D/ 2851ND  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML- 2450 / 2850 / 2851. Xerox Phaser 3250 / Xerox WorkCentre 3210 / 3220 Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850D/2850ND/2851ND, 5000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850D/ 2851ND  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Samsung ML- 2450 / 2850D / 2850ND / 2851. Xerox Phaser 3250. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3050/ML-3051 Series  4 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3470/ML-3471/ML-3472/ML-3473 Series  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3470/3471ND  10000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3470/ML-3471/ML-3472/ML-3473 Series  10 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3470/3471, ML-D3470B, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Samsung ML-D3470A / ML-D3470B / ML-3471ND.Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-4050/4550/4551N/4551ND, Xerox Phaser 3600 106R01370 / 106R01371 / 106R01372. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2610/2161/2162G/2165/2166W
 Samsung SCX-3400/3400F/3401/3401FH/
 3405/3405W/3405FW/3405F/3406/3406FH/
 3406W/3406HW
  Samsung SF-761/761P/MLT-D101. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, Samsung ML-2162, Samsung ML-2165, Samsung ML-2167, Samsung ML-2168, Samsung SCX-3400, Samsung SCX-3405, Samsung SCX-3407, Samsung SF-760.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162G/2165/2166W Samsung SCX-3400/3400F/3401/3401FH/3405/3405W/3405FW/3405F/3406/3406FH/3406W/3406HW Samsung SF-761/761P 1500 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-2160/2165W/SCX-3400, 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P. SL-M2020/2070. Phaser Phaser-3020; WorkCentre 3025. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160, Samsung ML-2162, Samsung ML-2165, Samsung ML-2167, Samsung ML-2168, Samsung SCX-3400, Samsung SCX-3405, Samsung SCX-3407, Samsung SF-760. Ресурс  стор.  1500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="G72" authorId="0">
+    <comment ref="G74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/ 2164/ 2165/ 2168, SCX-3400/ 3405 Series, SF-760P  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2160/2164/2165/2168, SCX-3400/3405 Series, SF-760P  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2161/2162/2163/2165/2166/2167/2168/SCX-3400/3405/3407/MLT-D101S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C78" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2164/2165/2168/SCX-3400/3405/SF760, SU698A/MLT-D101S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2955ND/XEV, SCX-4729FD/XEV, 2500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2955ND, SCX-4729FD  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G78" authorId="0">
+    <comment ref="G80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2950/ML-2955, SCX-4705/SCX-4727/SCX-4728/SCX-4729 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950, Samsung ML-2955, Samsung SCX-4727, Samsung SCX-4728, Samsung SCX-4729</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/4705, SU718A/MLT-D103L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Samsung ML-2950ND/2950NDR/2955ND/2955DW; SCX-4727FD/4728FD/4729DW Samsung Xpress SL-M2620 / SL-M2670 / SL-M2820/ SL-M2830 / SL-M2870 / SL-M2880. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2955ND/XEV, SCX-4729FD/XEV, 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2955ND, SCX-4729FD  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950, Samsung ML-2955, Samsung SCX-4727, Samsung SCX-4728, Samsung SCX-4729</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2950/ML-2955, SCX-4705/SCX-4727/SCX-4728/SCX-4729 Series  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Корпус оригинальный после 1 цикла Порожній картридж  Empty Virgin ; ML-2950/ML-2955, SCX-4705/SCX-4727/SCX-4729 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1661/ML-1860/ML-1861/ML-1865/ML-1867/ML-1670/ML-1671/ML-1675/ML-1676/ML-1677  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1661/1860/1861/1865/1867/1670/1671/1675/1676/1677  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1661/1860/1861/1865/1867/1670/1671/1675/1676/1677  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1661/1666/1670/16 71/1675/1676/1861/1866/MLT-D1043S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/1661/1665, 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1661/1666/1676/1861/1865/SCX-3201/3206/3208, SU739A/MLT-D1043S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">совместимый аналог Samsung MLT-D104S идеально подходит для принтера Samsung ML-1660, Samsung ML-1665, Samsung ML-1667, Samsung ML-1677, Samsung ML-1860, Samsung ML-1865, Samsung ML-1867, Samsung SCX-3200, Samsung SCX-3205, Samsung SCX-3207, Samsung SCX-3217, Samsung SCX-3220. Ресурс  стор.  1500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/1665/1667/1860/1865/1670/1675/1672/1674/1678, SCX-3200/ 3205/3207  1500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G94" authorId="0">
+    <comment ref="G97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/ 1665/ 1667/ 1860/ 1865/ 1670/ 1675/ 1672/ 1674/ 1678, SCX-3200/ 3205/ 3207  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/1665/1667/1860/1865/1670/1675/1672/1674/1678, SCX-3200/3205/3207  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1660/1665/1667/1860/1865/1670/1675/1672/1674/1678, SCX-3200/3205/3207  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G97" authorId="0">
+    <comment ref="G100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Samsung ML-1660/1665/1667/1670/1671/1675/1676/1677/1861/18 65/1866/1867/SCX-3200/3205/3207/3217, MLT-D104S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1665/1670/1675/1865/SCX-3200/3205/3207, SU748A/MLT-D104S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1666/1660/1661/1665/1676/1670/1673/1674/1678/1861/1865W Samsung SCX3201/3206/3218/3200/3205w 1500 Yield MLT-D104S MLT-D1043S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; MLT-D104S/1042S/1043S/104X отличия только в чипе; ML-1660/ 1665/ 1667/ 1860/ 1865/ 1670/ 1675/ 1672/ 1674/ 1678, SCX-3200/ 3205/ 3207; ML-1661/1860/1861/1865/1867/1670/1671/1675/1676/1677. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MLT-D104S, MLT-D1043S Samsung SCX-3217, Samsung SCX-3207, Samsung SCX-3205, Samsung SCX-3200, Samsung ML-1867, Samsung ML-1865, Samsung ML-1860, Samsung ML-1667, Samsung ML-1665, Samsung ML-1660, Samsung ML-1866, Samsung ML-1861, Samsung ML-1676, Samsung ML-1671, Samsung ML-1666, Samsung ML-1661</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-1660/ 1665, SCX-3200/ 3205, 1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-1660/ 1665, SCX-3200/ 3205, ~700 стор@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/25 80/SCX-4600/4623/SF-650. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ML-1915/ML-2525/ML-2580, SCX-4600/SCX-4623, SF-650 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1911/1910/1915/2525/2526/2547/2581/2580 Samsung SCX4600/4601/4606/4623/CF-650/651/651P Оригинал - MLT-D105L/1052L/1053L 2500 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/1915/2525/2580, SCX-4600/4623, SF-650, 2 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/25 80/SCX-4600/4623/SF-650, MLT-D105L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C110" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ML-1915/ML-2525/ML-2580, SCX-4600/SCX-4623, SF-650 Series  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580, SCX-4600/ 4623, SF-650 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1910/1915/2525/2545/2580/SCX-4600/4623, SU768A/MLT-D105L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/1915/2525/2580, SCX-4600/4623, SF-650, Xerox Phaser 3140/3155/3160 108R00908/108R00909. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/2525/25 80/SCX-4600/4623/SF-650. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/1915/2525/2580, SCX-4600/4623, SF-650, 1 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ML-1915/ML-2525/ML-2580, SCX-4600/SCX-4623, SF-650 Series  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/1915/2525/2580, SCX-4600/4623, SF-650 Series  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/1915/2525/2580, SCX-4600/4623, SF-650 Series  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Samsung ML 1910, 1915, 2520, 2525, 2540, 2541, 2545, 2580, 2645; SCX 4600, 4605, 4610, 4623; SF-650  Xerox Phaser 3140  108R00908  . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1500 стр., ML-1640/1641/2240/2241</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1640, Samsung ML-1641, Samsung ML-1645, Samsung ML-2240, Samsung ML-2241  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/ 1641/ 2240/ 2241  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1640/1641/2240/2241  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1640/1641/1645/2240/2241, MLT-D108S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1640/1641/1645/2240/2241, MLT-D108S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1640/1641/2240/2241 MLT-108 MLT-1082S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; MLT-D108S/D1082S отличия только в чипе; Samsung ML-1640, ML-1641, ML-1645, ML-2240, ML-2241.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2000 стр., SCX-4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4300  2 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4300, MLT-D109S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4300  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4300, MLT-D109S 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4300  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C139" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4300/4310/4315, MLT-D109S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/SL-M2070 Series   1 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Xpress SL-M2020/SL-M2070 Series, MLT-D111L, 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Xpress SL-M2020/SL-M2070 Series, MLT-D111L, 2k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C143" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress SL-M2020/2022/2026/2070, SU799A/MLT-D111L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/2070 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C140" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C142" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2020  Xpress , Samsung SL-M2021  Xpress , Samsung SL-M2022  Xpress , Samsung SL-M2070  Xpress , Samsung SL-M2071  Xpress . Ресурс  стор. 
  1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2020  Xpress /SL-M2070  Xpress /MLT-D111S 1000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Два картриджі: Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C149" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SL-M2020/ SL-2020W/ SL-2070/ SL-2070W/ SL-2070FW, 1000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SL-M2020/ SL-2020W/ SL-2070/ SL-2070W/ SL-2070FW/ ML-2160/2165W/SCX-3400. Phaser Phaser-3020; WorkCentre 3025. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress SL-M2020/2022/2026/2070, SU812A/MLT-D111S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D115L
 Сумісні пристрої: Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2620/ 2820/ 2870 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G156" authorId="0">
+    <comment ref="G159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620/2670/2820/2870, MLT-D115L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620/2670/2820/2870, MLT-D115L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SL-M2870FD/M2620D/M2820ND, 3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress SL-M2620/2670/2820/2870/2820/2830/2870/2880, SU822A/MLT-D115L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Xpress SL-M2626/M2626D/ M2826ND/M2676N/M2676FH/M2876HN/ M2625D/M2825DW/M2826/M2675/ M2875FD/M2875FW 3000 Yield
  GT-SD116L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Xpress SL-M2625/2626/2675/2676/2825/2826/2835/2875/2876/2885/MLT-D116L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin , аналог 106R02778; Xpress SL-M2625/M2626/M2675/M2676/M2825/M2826/M2875/M2876/M2885/M2886. Xerox Phaser P3052 / 3260 / WC3215 / 3225 / Xerox B205 / B210 / B215. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-M2625/SL-M2626/SL-M2675/SL-M2676/SL-M2825/SL-M2826/SL-M2835/SL-M2836/SL-M2875/SL-M2876/SL-M2885/SL-M2886  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MLT-D116S / MLT-D116L / MLT-R116. Можна доопрацювати для Xerox WorkCentre 3215, 3225/ Xerox Phaser 3052, 3260. 106R02778. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S 2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650/ 4655 Series  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="G166" authorId="0">
+    <comment ref="G170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650/ 4655 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650N/ SCX-4655FN  2500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650/SCX-4655 Series  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4650N/ SCX-4655FN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4650/SCX-4655, MLT-D117S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4650/4652/4655/4021, MLT-D117S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615, ML-2010/ 2010P/ 2015/ 2510/ 2570/ 2571N, SCX-4321/ 4521F  1500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ML-1615  ML-1610D2 ; ML-2010/ML-2015/ML-2510/ML-2570/ML-2571N  ML-2010D3 ; SCX-4321/SCX-4521 Series  SCX-4521D3   2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610, Samsung ML-1615, Samsung ML-2010, Samsung ML-2015, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung ML-1620, Samsung ML-1625, Samsung ML-2020, Samsung SCX-4321, Samsung SCX-4521, Xerox Phaser-3117, Xerox Phaser-3122, Xerox Phaser-3124, Xerox Phaser-3125.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="G177" authorId="0">
+    <comment ref="G182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung MLT-D119S/ ML-1610D2/ML-2010D3 /SCX-4521D3 идеально подходит для принтера Samsung ML-1610, Samsung ML-1615, Samsung ML-1620, Samsung ML-1625, Samsung ML-2010, Samsung ML-2015, Samsung ML-2020, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung SCX-4321, Samsung SCX-4521. Ресурс  стор. 2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1615/2010/2015/2510/2570/2571/SCX-4321/4521/Dell 1100/Phaser 3117/3122/3124/3125, SU864A/MLT-D119S/106R01159</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	MLT-D203E  SU887A 
 Сумісні пристрої	Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M4072  Xpress . Ресурс  стор.  10000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ProXpress SL-M3820/M3870/M4020/M4070/M4072 Series  10000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; SL-M3870/SL-M3820/SL-M4020/SL-M4070/SL-M4072 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ProXpress SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ProXpress SL-M3320ND/3370FD/3820D/3820DW/3870FW/4020ND/4020NX/4070/4070FR/4070FX 5000 Yield</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ProXpress SL-M3320/SL-M3370/ SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ProXpress SL-M3820/M3870/M4020/M4070/M4072 Series  5000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M3820/3870/4020/4070, MLT-D203L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SL-M3870FD/ 3870FW/ M3820D/ 3820ND/ M4070FR/ M4020ND, 5000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M4020/4070, MLT-D203U</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SL-M3870FD/ 3870FW/ M3820D/ 3820ND/ M4070FR/ M4020ND. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Samsung ProXpress SL-M3325 / SL-M3825 / SL-M4025, / SL-M3375 / SL-M3875 / SL-M4075; Xerox WC 3345 / 3335 / Phaser 3330/ 106R03621 / 106R03623 / 106R03625 / 106R03773 / 650N05434 / 650N05436. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ProXpress SL-M3325 / 3825 / 4025, M3375 / 3875 / 4075 .Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ProXpress SL-M4025 / M4075.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3710/SCX-5637, MLT-D205E</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3710, SCX-5637/ 5639/ 5737/ 5739 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3710, SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 5000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637, MLT-D205L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3300/ML-3310/ML-3710, SCX-4833/SCX-4835/SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D, ML-3310ND, ML-3710D, ML-3710ND а также SCX-4833FD, SCX-4833FR, SCX-5637FR SCX-5637. Xerox Phaser-3320, WorkCentre WC-3315, WC-3325  106R02310/106R02304 . Увеличенный бункер 10000 стр. 39 зубцов. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3300/3310D/3310ND/3312ND/3710D/3710ND/3710DW/3712ND/3712DW/SCX- 4833HD/4833FD/4833FR/4835Fr/5737FW/5637FR/5637HR/5639FR/5739FW 2000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3300/ML-3310/ML-3710, SCX-4833/SCX-4835/SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 2000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 2000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G210" authorId="0">
+    <comment ref="G216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-5935, MLT-D206L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; SCX-5835FN/SCX-5635FN. Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; SCX-5835FN/SCX-5635FN. Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-5835FN/5635FN, 4000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L 5k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2855, SCX-4824/SCX-4828 Series  5 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2855ND, SCX-4824FN/4828FN  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">4000 стр., SCX-4824FN/4828FN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4824/4826/4828/ML-2855/MLT-D209L, 5k</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C227" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2855/2853/SCX-4824/4828, MLT-D209L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4824FN/4828FN, MLT-D209L / MLT-D2092L, Xerox WC 3210/3220 106R01487/106R01485. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2855ND, SCX-4824FN/ 4828FN  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2000 стр., SCX-4824FN/4828FN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4824FN/4828FN, Xerox WC 3210/3220 106R01487/85. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3750/ML-3753 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-3750/ML-3753 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4100  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4100  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4100/Xerox PE 114, 013R00607. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4016,4216F  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4016/4116/4216F  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустой картридж  Empty Virgin ; SCX-4016/ 4116/ 4216F. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4521F/4321  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4321/4521 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-D4725A; Xerox Phaser 3200  113R00730 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610, ML-1615, ML-2010, ML-2015, ML-2510, ML-2570, ML-2571N, SCX-4321, SCX-4521FXerox Phaser 3117 / 3122 / 3124 / 3125 WorkCentre PE220. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4520/4720 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4520/4720 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4520/4720 Series, Xerox PE 120, 13R00606. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Msys 830/835P, SCX-5112/5115/5312F/5315F, SF-830/835P</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/ 4220  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="G241" authorId="0">
+    <comment ref="G248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/4220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/ 4220  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C255" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4200/4210/4220, SCX-D4200A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-4300, аналог Samsung SCX-4200 / 4220 / SF-D560RA, Xerox WC 3119 , картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/4220/SF-D560RA Xerox 3119 13R00625. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4200/4220  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725 Series  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-4725 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SCX-D4725A; Xerox Phaser 3200  113R00730 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-R6345A/SEE, SCX-6345N, SCX-R6345</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Samsung ML-5510N/ND/6510ND  MLT-R309/SEE</t>
+    <t>Драм-картридж Samsung ML-5510N/ND/6510ND  MLT-R309/SEE</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Samsung SCX-6320R2</t>
-[...8 lines deleted...]
-    <t>Драм картридж Samsung Xpress SL-M2625  R116D   PTR116D  PRINTERMAYIN</t>
+    <t>Драм-картридж Samsung SCX-6320R2</t>
+  </si>
+  <si>
+    <t>Драм-картридж Samsung SCX–5315R2</t>
+  </si>
+  <si>
+    <t>Драм-картридж Samsung SCX–R6345A  SV218A</t>
+  </si>
+  <si>
+    <t>Драм-картридж Samsung Xpress SL-M2625  R116D   PTR116D  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  DN-SAM-NT1210  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  GT-C1210  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  PN-ML1210GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  TRSA01  IPM</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3,  PN-ML1210R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3, пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Samsung ML-1210D3/ML-4500D3/SF-5100D3/10S0150/109R00639  TML1210U  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung ML-1210D3/Xerox Phaser 3110/3210  PTML1210Uni  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1520D3</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1520D3,  PN-ML1520R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1520D3/Xerox Phaser 3116, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1610D2,  PN-ML1610R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1610D2/ML-2010D3 /SCX-4521D3, Xerox 106R01159  DN-SAM-NT119S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1610D2/ML-2010D3, Xerox Phaser 3117  GT-C1610  MMC</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1610D2/ML-2010D3, Xerox Phaser 3117  PTML1610Uni  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1610D2/ML-2010D3/MLT-D119S/SCX-4521/Xerox 106R01159, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1630/SCX-4500, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710/1520, SCX-4100, Xerox 3120  PTML1710Uni  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710/1520, SCX-4216/SCX-4100, Xerox 3120  GT-C1710  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710D3,  PN-ML1710R , Extra Patron</t>
   </si>
   <si>
+    <t>Картридж Samsung ML-1710D3/SCX-4100D3/SCX-4216D3/109R00725/113R00667  TML1710U  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung ML-1710D3/SCX-4100D3/SCX-4216D3/Xerox 113R00667  FL-SCX4100  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710D3/SCX-4100D3/SCX-4216D3/Xerox 113R00667  PN-SCX4100GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710D3/SCX-4216  SU1710  Makkon 3k</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1710D3/SCX-4216/Xerox Phaser 3120, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Картридж Samsung ML-2010D3,  PN-ML2010R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-2150D8  PN-ML2150R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-2250D5,  PN-ML2250R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-2250D5/SCX 4720, пустий  Empty Virgin</t>
@@ -4320,176 +4457,185 @@
   <si>
     <t>Картридж Samsung ML-D3470B/SCX-D5530B/Xerox Phaser 3300/3428/3435, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung ML-D4550B/Xerox 106R01370/106R01371/106R01372 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  002-02SD101SSEE  Static Control Premium 1.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  DN-SAM-NT101S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  FL-MLTD101S   ML-2160  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  GT-SD101S  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  ML-2160</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  ML-2160 , пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>у резерві очікується 18-09</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D101S  MN-SAM-SD101S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101DGL   ML-2160  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101GL   ML-2160  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101R   ML-2160 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PTMLT-D101S  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D101S  TD101S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D103L  ML-2950</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D103L  ML-2950 ,  PTMLT-D103L  PRINTERMAYIN</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D103L  ML-2955ND ,  PN-D103LR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103L  PN-D103LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103L  SD103L  Makkon 2.5k</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D103L  SD103L  MMC</t>
+    <t>Картридж Samsung MLT-D103L  TD103L  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103L/MLT-D115L пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103S  ML-2950   SU730A</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103S  ML-2955ND ,  PN-D103SR , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103S  SD103S  Makkon 1.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103S Green Label Patron  PN-D103SGL</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103S/MLT-D115S пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D1043S  FL-MLTD1043S   ML-1661  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D1043S  PN-D1043GL   ML-1661  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D1043S  PN-D1043R   ML-1661 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D1043S  PTMLT-D1043S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D1043S  SU739A</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D1043S  TD1043S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D104S  DN-SAM-NT104S  1.5k DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  EL-MLTD104SR   ML-1660  Extra Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  FL-MLTD104S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  PN-D104GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  PN-D104R   ML-1660 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S  PTMLT-D104S  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D104S  TD104S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D104S/ MLT-D1043S  GT-S1043S  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S/MLT-D1042S пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S/MLT-D1043S, 1.5k  MN-SAM-SD104S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104S/SEE  SCX-3200</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D104X/SEE  SCX-3200</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105L  002-02SD105LSEE  Static Control Premium 2.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105L  ML-1910   FL-D105L  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105L  ML-1910   GT-S1053L  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105L  ML-1910  MAX</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105L  ML-1910  MAX  PTMLT-D105L  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D105L  ML-1910  MAX  PTMLT-D105L  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D105L  PN-D105LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105L  PN-D105LR   ML-1910  Extra Patron</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D105L  TD105L  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D105L / MLT-D1052L/ Xerox 108R00908, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105S  002-02SD105SSEE  Static Control Premium 1.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105S  ML-1910</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105S  PN-D105SGL   ML-1910  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105S  PN-D105SR   ML-1910  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105S  SD105S  Makkon 1.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D105S / MLT-D1052S/ Xerox 108R00908, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  DN-SAM-NT108S  DAYTON</t>
@@ -4515,182 +4661,188 @@
   <si>
     <t>Картридж Samsung MLT-D108S/ MLT-1082S  GT-S1640D3  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S/D1082S пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  GT-S4300D3  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  PN-D109GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  PTMLT-D109S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   FL-D109S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   MN-SAM-SD109S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   PN-D109R  Extra Patron</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D109S  TD109S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D111L  PN-D111LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111L  PTMLT-D111L  2k PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111L  PTMLT-D111L  2k PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D111L  TD111L  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D111S  002-02SD111SSEE  Static Control Premium 1k</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D111S  EL-MLTD111SR   SL-M2020  Extra Label</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D111S  FL-MLTD111S   SL-M2020  Free Label</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D111S  GT-SD111S  MMC</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D111S  MN-SAM-SD111S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  NT111S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  PN-D111DGL   SL-M2020  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  PN-D111GL   SL-M2020  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  PN-D111R   SL-M2020  Extra Patron</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D111S  PTMLT-D111S  1k PRINTERMAYIN</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D111S  SL-M2020/2070</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  SL-M2020/2070  пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D111S  TD111S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D115L  002-02LD115LSEE  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  DN-SAM-NT115L  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  FL-D115L  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  MN-SAM-SD115L  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  PN-D115LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  PN-D115LR   SL-M2870  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  PTMLT-D115L  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  SL-M2870FD   GT-SD115L  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  SL-M2870FD  MAX</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D115L  TD115L  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D116L  MLT-D116L  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116L  PTMLT-D116L  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116L, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116S Green Label Patron  PN-D116SGL</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116S, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  DN-SAM-NT117S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  PN-D117GL   SCX-4650  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  PN-D117R   SCX-4650  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650   FL-D117S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650   PTMLT-D117S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SD117S  Makkon 2.5k</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D117S  TD117S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D119S  ML-1610 + ML-2010 + SCX-4521</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  ML-1610/ML-2010/SCX-4521   FL-D119S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  MN-SAM-SD119S  Makkon 3k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  PN-D119GL   ML-1610/ML-2010/SCX-4521  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S  PN-D119R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D119S/ ML-1610D2/ML-2010D3 /SCX  002-02LD119SSEE  Static Control Parrot</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D119S/106R01159  TML1610U  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D203E  MN-SAM-SD203E  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203E  PN-D203ER   SL-M3870FD  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203E  SL-M3870FD  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203E Green Label Patron  PN-D203EGL</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203L  GT-S203L  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203L  PN-D203LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203L  PN-D203LR   SL-M3870FD  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203L  SL-M3870FD   PTMLT-D203L  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D203L  SL-M3870FD  MAX</t>
@@ -4773,50 +4925,53 @@
   <si>
     <t>Картридж Samsung MLT-D208S / MLT-D2082S пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D208S, SCX-5835</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  DN-SAM-NT209L  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  PN-D209LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  PN-D209LR   SCX-4824 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  SCX-4824  MAX</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  SCX-4824  MAX, PTMLT-D209L  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209L  SD209L  Makkon 5k</t>
   </si>
   <si>
+    <t>Картридж Samsung MLT-D209L  TD209L  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D209L/D2092L/ML-D2850B  SCX-4824 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209S  PN-D209SR   SCX-4824  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209S  SCX-4824</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D209S / MLT-D2092S  SCX-4824 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D305L Green Label Patron  PN-D305LGL</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D305L, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-4100D3</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-4100D3,  PN-SCX4100R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-4100D3, пустий  Empty Virgin</t>
@@ -4852,50 +5007,53 @@
     <t>Картридж Samsung SCX-4720D3, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-5312D6</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  EL-SCXD4200R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  FL-SCXD4200  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  GT-C4200  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  MN-SAM-S4200  Makkon 3k</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  PN-SCXD4200GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  PTSCX-D4200A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  PTSCX-D4200A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
+  </si>
+  <si>
+    <t>Картридж Samsung SCX-D4200A  TD4200A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A /SCX-4300/SF-D560RA/MLT-D109S/D1092S пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A,  PN-SCXD4200R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4725A  PN-D4725GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4725A  PN-D4725R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4725A,  SCX-4725F/SCX-4521  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-R6345A/SEE, SCX-6345N, SCX-R6345 РОЗПРОДАЖ!</t>
   </si>
 </sst>
 </file>
 
@@ -5321,51 +5479,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I255"/>
+  <dimension ref="A1:I263"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5494,5673 +5652,6361 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>16554</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>7819.84</v>
+        <v>7811.11</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>7578</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3117.18</v>
+        <v>3113.71</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>6469</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3662.85</v>
+        <v>3658.76</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>13755</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>9192.959999999999</v>
+        <v>9182.700000000001</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28448</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1204.22</v>
+        <v>1202.88</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>23505</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>10</v>
       </c>
       <c r="F16" s="1">
-        <v>776.83</v>
+        <v>636.79</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>12084</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>8</v>
       </c>
       <c r="F17" s="1">
-        <v>407.23</v>
+        <v>406.78</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25896</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>978.4299999999999</v>
+        <v>977.34</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29488</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>532.22</v>
+        <v>531.63</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>10862</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>1337.28</v>
+        <v>1335.79</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>18140</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>349.44</v>
+        <v>349.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>19124</v>
+        <v>35037</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>784.45</v>
+        <v>814.9</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>4583</v>
+        <v>19124</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>3681.22</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>10684</v>
+        <v>4583</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F24" s="1">
-        <v>1493.63</v>
+        <v>3677.11</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>18141</v>
+        <v>10684</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>258.05</v>
+        <v>1491.97</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>10632</v>
+        <v>18141</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1493.63</v>
+        <v>257.76</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>24756</v>
+        <v>10632</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F27" s="1">
-        <v>634.37</v>
+        <v>1491.97</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>12099</v>
+        <v>24756</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>840</v>
+        <v>633.66</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>14380</v>
+        <v>12099</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>643.78</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>18142</v>
+        <v>14380</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>279.55</v>
+        <v>643.0599999999999</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>25158</v>
+        <v>18142</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>495.04</v>
+        <v>291.32</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>19128</v>
+        <v>25158</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>605.7</v>
+        <v>494.49</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>12100</v>
+        <v>19128</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>781.76</v>
+        <v>605.02</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>11910</v>
+        <v>12100</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>1100.74</v>
+        <v>780.89</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>24427</v>
+        <v>11910</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>443.97</v>
+        <v>1063.26</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>21122</v>
+        <v>35038</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>847.17</v>
+        <v>581.3</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>20497</v>
+        <v>24427</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>443.97</v>
+        <v>443.47</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>18143</v>
+        <v>21122</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>269.25</v>
+        <v>846.22</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>10602</v>
+        <v>20497</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>10</v>
       </c>
       <c r="F39" s="1">
-        <v>1430.02</v>
+        <v>443.47</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>22911</v>
+        <v>18143</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>3187.52</v>
+        <v>268.95</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>9702</v>
+        <v>10602</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F41" s="1">
-        <v>2134.72</v>
+        <v>1428.42</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>18145</v>
+        <v>22911</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F42" s="1">
-        <v>234.3</v>
+        <v>3183.96</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>18147</v>
+        <v>9702</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>5</v>
       </c>
       <c r="F43" s="1">
-        <v>3059.84</v>
+        <v>2132.34</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>18146</v>
+        <v>18145</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>492.8</v>
+        <v>234.04</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>18162</v>
+        <v>18147</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F45" s="1">
-        <v>364.22</v>
+        <v>3056.43</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>320</v>
+        <v>18146</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>3043.26</v>
+        <v>492.25</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>7174</v>
+        <v>18162</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1446.14</v>
+        <v>363.82</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>8687</v>
+        <v>320</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3311.62</v>
+        <v>3039.87</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>19125</v>
+        <v>7174</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F49" s="1">
-        <v>840</v>
+        <v>1444.53</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>10294</v>
+        <v>8687</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>4</v>
       </c>
       <c r="F50" s="1">
-        <v>2365.44</v>
+        <v>3307.92</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>30139</v>
+        <v>19125</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>903.17</v>
+        <v>839.0599999999999</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>20486</v>
+        <v>10294</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F52" s="1">
-        <v>867.78</v>
+        <v>2362.8</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>15457</v>
+        <v>30139</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1532.16</v>
+        <v>902.16</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>15860</v>
+        <v>20486</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>479.81</v>
+        <v>866.8099999999999</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>11534</v>
+        <v>15457</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>5619.71</v>
+        <v>1530.45</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>15458</v>
+        <v>15860</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>2951.42</v>
+        <v>479.27</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>22702</v>
+        <v>11534</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F57" s="1">
-        <v>252.22</v>
+        <v>5613.44</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>30530</v>
+        <v>15458</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>741.89</v>
+        <v>2948.13</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>27009</v>
+        <v>22702</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1137.02</v>
+        <v>251.94</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>11548</v>
+        <v>30530</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>6626.37</v>
+        <v>741.0599999999999</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>27010</v>
+        <v>27009</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1339.52</v>
+        <v>1135.76</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>19132</v>
+        <v>11548</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F62" s="1">
-        <v>1036.22</v>
+        <v>6618.97</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>18926</v>
+        <v>27010</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>265.66</v>
+        <v>1338.03</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>16454</v>
+        <v>19132</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>376.77</v>
+        <v>1035.07</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>22075</v>
+        <v>18926</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>665.28</v>
+        <v>265.37</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>28083</v>
+        <v>16454</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>416.64</v>
+        <v>376.35</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>21719</v>
+        <v>22075</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>411.71</v>
+        <v>664.54</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>17903</v>
+        <v>28083</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>716.35</v>
+        <v>416.18</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>14077</v>
+        <v>21719</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>2699.2</v>
+        <v>424.23</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>18057</v>
+        <v>17903</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F70" s="1">
-        <v>258.5</v>
+        <v>715.55</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>33625</v>
+        <v>14077</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>458.75</v>
+        <v>2696.19</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>21387</v>
+        <v>18057</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>1397.76</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>281.93</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>18436</v>
+        <v>33625</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>734.72</v>
+        <v>458.24</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>16316</v>
+        <v>21387</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>1337.28</v>
-[...2 lines deleted...]
-      <c r="H74" s="1"/>
+        <v>1396.2</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>19992</v>
+        <v>18436</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>392</v>
+        <v>733.9</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>15423</v>
+        <v>16316</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F76" s="1">
-        <v>3027.14</v>
+        <v>1335.79</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>19130</v>
+        <v>19992</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>585.98</v>
+        <v>375.9</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>16985</v>
+        <v>35043</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>2097.98</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>386.64</v>
+      </c>
+      <c r="G78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>28902</v>
+        <v>15423</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>1002.62</v>
+        <v>3023.76</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>20488</v>
+        <v>16985</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F80" s="1">
-        <v>607.49</v>
-[...2 lines deleted...]
-      <c r="H80" s="1"/>
+        <v>2025.83</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>20891</v>
+        <v>28902</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>878.53</v>
+        <v>1303.12</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>19011</v>
+        <v>20488</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>426.94</v>
+        <v>606.8099999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>14059</v>
+        <v>35045</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>2706.82</v>
+        <v>581.3</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>16984</v>
+        <v>19011</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1330.11</v>
+        <v>426.47</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>20489</v>
+        <v>14059</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>555.52</v>
+        <v>2703.8</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>30531</v>
+        <v>16984</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>1217.22</v>
+        <v>1328.63</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>18058</v>
+        <v>20489</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>403.2</v>
+        <v>554.9</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>24443</v>
+        <v>30531</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>443.97</v>
+        <v>1215.86</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>24430</v>
+        <v>18058</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>789.8200000000001</v>
+        <v>402.75</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>15138</v>
+        <v>24443</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>1337.28</v>
+        <v>443.47</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>28455</v>
+        <v>24430</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>728</v>
+        <v>788.9400000000001</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>11550</v>
+        <v>15138</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>2259.71</v>
+        <v>1335.79</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>22764</v>
+        <v>28455</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>441.73</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>23707</v>
+        <v>11550</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F94" s="1">
-        <v>1397.76</v>
-[...4 lines deleted...]
-      <c r="H94" s="1"/>
+        <v>2257.19</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>24442</v>
+        <v>35041</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>438.14</v>
+        <v>418.86</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>24429</v>
+        <v>22764</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>715.01</v>
+        <v>441.24</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>14205</v>
+        <v>23707</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1654.91</v>
+        <v>1396.2</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="H97" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>17086</v>
+        <v>24442</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>510.72</v>
+        <v>437.66</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>21813</v>
+        <v>24429</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F99" s="1">
-        <v>738.3</v>
+        <v>714.21</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>16818</v>
+        <v>14205</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F100" s="1">
-        <v>236.54</v>
-[...4 lines deleted...]
-        <v>44</v>
+        <v>1653.07</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>21904</v>
+        <v>17086</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>479.36</v>
+        <v>510.15</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>12292</v>
+        <v>35040</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>4315.14</v>
+        <v>418.86</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>13407</v>
+        <v>21813</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1429.12</v>
+        <v>737.48</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>22076</v>
+        <v>16818</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1317.12</v>
+        <v>236.28</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>28294</v>
+        <v>21904</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F105" s="1">
-        <v>647.8099999999999</v>
+        <v>478.83</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>28547</v>
+        <v>12292</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F106" s="1">
-        <v>1120.45</v>
+        <v>4310.32</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>11532</v>
+        <v>13407</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>4</v>
       </c>
       <c r="F107" s="1">
-        <v>4934.72</v>
+        <v>1427.53</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>19129</v>
+        <v>22076</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>700.22</v>
+        <v>1315.65</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>33472</v>
+        <v>28294</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>588.22</v>
+        <v>647.09</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>25897</v>
+        <v>28547</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>801.92</v>
+        <v>1119.2</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>14055</v>
+        <v>11532</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F111" s="1">
-        <v>1936.7</v>
+        <v>4929.21</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>15862</v>
+        <v>19129</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>241.92</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>22077</v>
+        <v>25897</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>1339.97</v>
+        <v>801.03</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>11329</v>
+        <v>14055</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F114" s="1">
-        <v>3896.7</v>
+        <v>1934.54</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>25898</v>
+        <v>35042</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>767.87</v>
+        <v>523.58</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>14054</v>
+        <v>15862</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>1875.78</v>
+        <v>241.65</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>20491</v>
+        <v>22077</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>720.38</v>
+        <v>1338.47</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>18060</v>
+        <v>11329</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F118" s="1">
-        <v>228.03</v>
+        <v>3892.36</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>9540</v>
+        <v>25898</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>2086.78</v>
+        <v>767.02</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>24755</v>
+        <v>14054</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>532.22</v>
+        <v>1873.68</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>21720</v>
+        <v>20491</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>10</v>
       </c>
       <c r="F121" s="1">
-        <v>650.5</v>
+        <v>719.58</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>33484</v>
+        <v>18060</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>722.62</v>
+        <v>227.78</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>23279</v>
+        <v>9540</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F123" s="1">
-        <v>712.3200000000001</v>
+        <v>2084.46</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>13803</v>
+        <v>24755</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>1561.73</v>
+        <v>531.63</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>19127</v>
+        <v>21720</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>672</v>
+        <v>649.77</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>33483</v>
+        <v>33484</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>589.12</v>
+        <v>721.8200000000001</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>21811</v>
+        <v>23279</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>413.06</v>
+        <v>711.53</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>18061</v>
+        <v>13803</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>250.43</v>
+        <v>1559.99</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>12102</v>
+        <v>19127</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>809.09</v>
+        <v>671.25</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>24437</v>
+        <v>33483</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>960.0599999999999</v>
+        <v>588.46</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>19138</v>
+        <v>21811</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>672</v>
+        <v>412.6</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>28295</v>
+        <v>18061</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>655.87</v>
+        <v>250.15</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>20956</v>
+        <v>12102</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>661.25</v>
+        <v>808.1900000000001</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>14017</v>
+        <v>24437</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>10</v>
       </c>
       <c r="F134" s="1">
-        <v>1648.19</v>
+        <v>958.99</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>29611</v>
+        <v>19138</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>1034.88</v>
+        <v>671.25</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>26778</v>
+        <v>28295</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>434.11</v>
+        <v>655.14</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>33834</v>
+        <v>20956</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>349.44</v>
+        <v>660.51</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>22078</v>
+        <v>14017</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>730.24</v>
+        <v>1646.35</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>21705</v>
+        <v>35047</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1194.37</v>
+        <v>727.64</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>18881</v>
+        <v>29611</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>10</v>
       </c>
       <c r="F140" s="1">
-        <v>427.84</v>
+        <v>1033.73</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>20574</v>
+        <v>26778</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>745.47</v>
+        <v>433.63</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>33425</v>
+        <v>33834</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>464.58</v>
+        <v>349.05</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>24158</v>
+        <v>35053</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>422.02</v>
+        <v>404.09</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>21388</v>
+        <v>22078</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1532.16</v>
+        <v>729.4299999999999</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>18437</v>
+        <v>18881</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>10</v>
       </c>
       <c r="F145" s="1">
-        <v>817.15</v>
+        <v>427.36</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>18221</v>
+        <v>33425</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1283.97</v>
+        <v>464.06</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>19140</v>
+        <v>24158</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>423.36</v>
+        <v>421.55</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>33835</v>
+        <v>21388</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>291.2</v>
+        <v>1530.45</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>17445</v>
+        <v>18437</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F149" s="1">
-        <v>2606.46</v>
+        <v>816.24</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>20691</v>
+        <v>18221</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>209.66</v>
+        <v>1282.54</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>31398</v>
+        <v>17445</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F151" s="1">
-        <v>850.3</v>
+        <v>3503.48</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>22765</v>
+        <v>20691</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>672</v>
+        <v>209.43</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>28296</v>
+        <v>34841</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>666.62</v>
+        <v>386.64</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>33641</v>
+        <v>31398</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>727.55</v>
+        <v>849.36</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>24444</v>
+        <v>22765</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1156.74</v>
+        <v>660.51</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>16906</v>
+        <v>28296</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>2484.61</v>
-[...4 lines deleted...]
-      <c r="H156" s="1"/>
+        <v>655.14</v>
+      </c>
+      <c r="G156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>19141</v>
+        <v>33641</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>728.9</v>
+        <v>726.74</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>20579</v>
+        <v>24444</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F158" s="1">
-        <v>1028.61</v>
+        <v>1155.45</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>16871</v>
+        <v>16906</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>4228.67</v>
-[...2 lines deleted...]
-      <c r="H159" s="1"/>
+        <v>2481.84</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>20576</v>
+        <v>19141</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>262.08</v>
+        <v>728.08</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>28456</v>
+        <v>20579</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>650.05</v>
+        <v>1027.46</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>21891</v>
+        <v>16871</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F162" s="1">
-        <v>349.44</v>
+        <v>4223.95</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>30532</v>
+        <v>35054</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1584.58</v>
+        <v>553.11</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>18138</v>
+        <v>20576</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>307.33</v>
+        <v>261.79</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>22766</v>
+        <v>28456</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>645.12</v>
+        <v>649.3200000000001</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>21123</v>
+        <v>21891</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1232</v>
-[...4 lines deleted...]
-      <c r="H166" s="1"/>
+        <v>349.05</v>
+      </c>
+      <c r="G166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>20209</v>
+        <v>30532</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>1736.45</v>
+        <v>1582.81</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>16314</v>
+        <v>18138</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>3493.95</v>
+        <v>306.99</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>28297</v>
+        <v>22766</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>639.74</v>
+        <v>644.4</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>19139</v>
+        <v>21123</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>728</v>
-[...2 lines deleted...]
-      <c r="H170" s="1"/>
+        <v>1230.63</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>18139</v>
+        <v>20209</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>295.68</v>
+        <v>1734.51</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>20493</v>
+        <v>16314</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F172" s="1">
-        <v>709.63</v>
+        <v>3490.05</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>19012</v>
+        <v>28297</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>2757.44</v>
+        <v>639.03</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>28578</v>
+        <v>19139</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>612.86</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>20494</v>
+        <v>18139</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>628.99</v>
+        <v>295.35</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>21124</v>
+        <v>20493</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F176" s="1">
-        <v>672</v>
+        <v>708.84</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>22912</v>
+        <v>35048</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1337.28</v>
-[...4 lines deleted...]
-      <c r="H177" s="1"/>
+        <v>633.66</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>28192</v>
+        <v>19012</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F178" s="1">
-        <v>753.54</v>
+        <v>2754.36</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>33642</v>
+        <v>28578</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>1283.07</v>
+        <v>612.1799999999999</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>22913</v>
+        <v>20494</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>3960.77</v>
+        <v>628.29</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>31785</v>
+        <v>21124</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>451.58</v>
+        <v>671.25</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>30984</v>
+        <v>22912</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F182" s="1">
-        <v>1605.18</v>
-[...2 lines deleted...]
-      <c r="H182" s="1"/>
+        <v>1335.79</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>20578</v>
+        <v>28192</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>727.55</v>
+        <v>752.7</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>30599</v>
+        <v>35039</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>1376.26</v>
+        <v>581.3</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>22914</v>
+        <v>33642</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>3097.92</v>
+        <v>1281.64</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>19143</v>
+        <v>22913</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>1021.44</v>
+        <v>3956.35</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>19142</v>
+        <v>31785</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>2291.52</v>
+        <v>451.08</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>21433</v>
+        <v>30984</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F188" s="1">
-        <v>398.72</v>
+        <v>1603.39</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>19144</v>
+        <v>20578</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>1848</v>
+        <v>726.74</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>28857</v>
+        <v>30599</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>485.63</v>
+        <v>1374.72</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>27211</v>
+        <v>22914</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>387.07</v>
+        <v>3094.46</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>26488</v>
+        <v>19143</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>457.41</v>
+        <v>1020.3</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>26489</v>
+        <v>19142</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>604.35</v>
+        <v>2288.96</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>22079</v>
+        <v>21433</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>1892.35</v>
+        <v>398.28</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>19133</v>
+        <v>19144</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>1400</v>
+        <v>1845.94</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>16979</v>
+        <v>28857</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>3570.11</v>
+        <v>485.09</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>30985</v>
+        <v>27211</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1504.38</v>
+        <v>386.64</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>22080</v>
+        <v>26488</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1159.42</v>
+        <v>456.9</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>13453</v>
+        <v>26489</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>5519.36</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>19131</v>
+        <v>22079</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>867.78</v>
+        <v>1890.24</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>16978</v>
+        <v>19133</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>2670.08</v>
+        <v>1398.44</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>31346</v>
+        <v>16979</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1363.26</v>
+        <v>3566.13</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>18150</v>
+        <v>30985</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F203" s="1">
-        <v>232.96</v>
+        <v>1502.71</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I203" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>26882</v>
+        <v>22080</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1106.11</v>
+        <v>1158.13</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>22082</v>
+        <v>13453</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1133.44</v>
+        <v>5513.2</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>32660</v>
+        <v>19131</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>1317.12</v>
+        <v>866.8099999999999</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>13452</v>
+        <v>16978</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>2685.76</v>
+        <v>2667.1</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>16977</v>
+        <v>31346</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>5</v>
       </c>
       <c r="F208" s="1">
-        <v>2037.95</v>
+        <v>1361.74</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>18252</v>
+        <v>18150</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>352.13</v>
+        <v>232.7</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>20495</v>
+        <v>26882</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1086.4</v>
-[...4 lines deleted...]
-      <c r="H210" s="1"/>
+        <v>1104.88</v>
+      </c>
+      <c r="G210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>21499</v>
+        <v>22082</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>1008</v>
+        <v>1132.18</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>25692</v>
+        <v>32660</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>262.08</v>
+        <v>1315.65</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>32082</v>
+        <v>13452</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F213" s="1">
-        <v>272.38</v>
+        <v>2682.76</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>13490</v>
+        <v>16977</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F214" s="1">
-        <v>1455.55</v>
+        <v>2035.68</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>22768</v>
+        <v>18252</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>887.04</v>
+        <v>351.74</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>26858</v>
+        <v>20495</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>10</v>
       </c>
       <c r="F216" s="1">
-        <v>1146.43</v>
-[...2 lines deleted...]
-      <c r="H216" s="1"/>
+        <v>1085.19</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>14025</v>
+        <v>21499</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>2077.82</v>
+        <v>1006.88</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>10610</v>
+        <v>25692</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>3942.4</v>
+        <v>261.79</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>20286</v>
+        <v>32082</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>896</v>
+        <v>272.08</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>20496</v>
+        <v>13490</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F220" s="1">
-        <v>976.1900000000001</v>
+        <v>1453.93</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>15859</v>
+        <v>22768</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>250.43</v>
+        <v>886.05</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>14024</v>
+        <v>26858</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>10</v>
       </c>
       <c r="F222" s="1">
-        <v>1520.06</v>
+        <v>1090.11</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>10613</v>
+        <v>14025</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F223" s="1">
-        <v>2464</v>
+        <v>2075.51</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>15858</v>
+        <v>10610</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F224" s="1">
-        <v>227.58</v>
+        <v>3938</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>31476</v>
+        <v>20286</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1174.21</v>
+        <v>895</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>31475</v>
+        <v>20496</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>336</v>
+        <v>975.1</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>4184</v>
+        <v>35044</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>3136</v>
+        <v>755.83</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>10661</v>
+        <v>15859</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>1484.67</v>
+        <v>250.15</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>18151</v>
+        <v>14024</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F229" s="1">
-        <v>528.1900000000001</v>
+        <v>1518.37</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>3885</v>
+        <v>10613</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>4</v>
       </c>
       <c r="F230" s="1">
-        <v>1803.2</v>
+        <v>2461.25</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>10683</v>
+        <v>15858</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>1484.67</v>
+        <v>227.33</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>18152</v>
+        <v>31476</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F232" s="1">
-        <v>199.81</v>
+        <v>1172.9</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>6895</v>
+        <v>31475</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>3064.32</v>
+        <v>335.63</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>12336</v>
+        <v>4184</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F234" s="1">
-        <v>1697.47</v>
+        <v>3132.5</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>28034</v>
+        <v>10661</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F235" s="1">
-        <v>308.67</v>
+        <v>1483.02</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>21613</v>
+        <v>18151</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>275.97</v>
+        <v>527.6</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>5199</v>
+        <v>3885</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F237" s="1">
-        <v>3203.2</v>
+        <v>1801.19</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>13779</v>
+        <v>10683</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>10</v>
       </c>
       <c r="F238" s="1">
-        <v>448</v>
+        <v>1483.02</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I238" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>18153</v>
+        <v>18152</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F239" s="1">
-        <v>520.13</v>
+        <v>199.59</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>4852</v>
+        <v>6895</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>4</v>
       </c>
       <c r="F240" s="1">
-        <v>2365.44</v>
+        <v>3060.9</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>21706</v>
+        <v>12336</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>10</v>
       </c>
       <c r="F241" s="1">
-        <v>1456.45</v>
-[...4 lines deleted...]
-      <c r="H241" s="1"/>
+        <v>1695.58</v>
+      </c>
+      <c r="G241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>26245</v>
+        <v>28034</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>438.14</v>
+        <v>308.33</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I242" s="5" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>12101</v>
+        <v>21613</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>819.84</v>
+        <v>275.66</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>20487</v>
+        <v>5199</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>432.77</v>
+        <v>3199.63</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
-[...1 lines deleted...]
-        <v>44</v>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I244" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>21125</v>
+        <v>13779</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F245" s="1">
-        <v>803.71</v>
+        <v>447.5</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>19044</v>
+        <v>18153</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>545.66</v>
+        <v>519.55</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>33522</v>
+        <v>4852</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F247" s="1">
-        <v>381.25</v>
+        <v>2362.8</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>17713</v>
+        <v>21706</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>627.65</v>
-[...4 lines deleted...]
-        <v>44</v>
+        <v>1454.82</v>
+      </c>
+      <c r="G248" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I248" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>16632</v>
+        <v>26245</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>620.03</v>
+        <v>443.47</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
-[...1 lines deleted...]
-        <v>33</v>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>10860</v>
+        <v>12101</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>10</v>
       </c>
       <c r="F250" s="1">
-        <v>1774.08</v>
+        <v>818.9299999999999</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>32661</v>
+        <v>20487</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F251" s="1">
-        <v>1345.79</v>
+        <v>432.29</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>13804</v>
+        <v>21125</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>2028.1</v>
+        <v>802.8200000000001</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>18154</v>
+        <v>19044</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>297.47</v>
+        <v>545.0599999999999</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
+        <v>33522</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D254" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+      <c r="F254" s="1">
+        <v>380.82</v>
+      </c>
+      <c r="G254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I254" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" outlineLevel="2">
+      <c r="A255" s="1"/>
+      <c r="B255" s="1">
+        <v>35046</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D255" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+      <c r="F255" s="1">
+        <v>581.3</v>
+      </c>
+      <c r="G255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" outlineLevel="2">
+      <c r="A256" s="1"/>
+      <c r="B256" s="1">
+        <v>17713</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D256" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+      <c r="F256" s="1">
+        <v>626.95</v>
+      </c>
+      <c r="G256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" outlineLevel="2">
+      <c r="A257" s="1"/>
+      <c r="B257" s="1">
+        <v>16632</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D257" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+      <c r="F257" s="1">
+        <v>619.34</v>
+      </c>
+      <c r="G257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" outlineLevel="2">
+      <c r="A258" s="1"/>
+      <c r="B258" s="1">
+        <v>10860</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D258" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E258" s="1">
+        <v>10</v>
+      </c>
+      <c r="F258" s="1">
+        <v>1772.1</v>
+      </c>
+      <c r="G258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I258" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" outlineLevel="2">
+      <c r="A259" s="1"/>
+      <c r="B259" s="1">
+        <v>32661</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D259" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+      <c r="F259" s="1">
+        <v>1344.29</v>
+      </c>
+      <c r="G259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I259" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" outlineLevel="2">
+      <c r="A260" s="1"/>
+      <c r="B260" s="1">
+        <v>13804</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D260" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E260" s="1">
+        <v>10</v>
+      </c>
+      <c r="F260" s="1">
+        <v>2025.83</v>
+      </c>
+      <c r="G260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I260" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" outlineLevel="2">
+      <c r="A261" s="1"/>
+      <c r="B261" s="1">
+        <v>18154</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D261" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+      <c r="F261" s="1">
+        <v>297.14</v>
+      </c>
+      <c r="G261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" outlineLevel="2">
+      <c r="A262" s="1"/>
+      <c r="B262" s="1">
         <v>23975</v>
       </c>
-      <c r="C254" s="1" t="s">
-[...24 lines deleted...]
-      <c r="I255" s="1"/>
+      <c r="C262" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+      <c r="F262" s="1">
+        <v>2237.5</v>
+      </c>
+      <c r="G262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263" s="1"/>
+      <c r="B263" s="1"/>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1"/>
+      <c r="F263" s="1"/>
+      <c r="G263" s="1"/>
+      <c r="H263" s="1"/>
+      <c r="I263" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>