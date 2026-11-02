--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2010,2305 +2010,2254 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1640/1641/1645/2240/2241, MLT-D108S</t>
         </r>
       </text>
     </comment>
     <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-1640/1641/1645/2240/2241, MLT-D108S</t>
+          <t xml:space="preserve">Samsung ML1640/1641/2240/2241 MLT-108 MLT-1082S</t>
         </r>
       </text>
     </comment>
     <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML1640/1641/2240/2241 MLT-108 MLT-1082S</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin ; MLT-D108S/D1082S отличия только в чипе; Samsung ML-1640, ML-1641, ML-1645, ML-2240, ML-2241.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin ; MLT-D108S/D1082S отличия только в чипе; Samsung ML-1640, ML-1641, ML-1645, ML-2240, ML-2241.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">2000 стр., SCX-4300</t>
         </r>
       </text>
     </comment>
     <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2000 стр., SCX-4300</t>
+          <t xml:space="preserve">SCX-4300  2 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4300  2 000 стр</t>
+          <t xml:space="preserve">Samsung SCX-4300, MLT-D109S</t>
         </r>
       </text>
     </comment>
     <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-4300, MLT-D109S</t>
+          <t xml:space="preserve">SCX-4300  2 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4300  2 000 стор</t>
+          <t xml:space="preserve">Samsung SCX-4300, MLT-D109S 2k</t>
         </r>
       </text>
     </comment>
     <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-4300, MLT-D109S 2k</t>
+          <t xml:space="preserve">SCX-4300  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4300  2000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Samsung SCX-4300/4310/4315, MLT-D109S</t>
         </r>
       </text>
     </comment>
     <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-4300/4310/4315, MLT-D109S</t>
+          <t xml:space="preserve">Xpress SL-M2020/SL-M2070 Series   1 800 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2020/SL-M2070 Series   1 800 стор</t>
+          <t xml:space="preserve">Samsung Xpress SL-M2020/SL-M2070 Series, MLT-D111L, 2k</t>
         </r>
       </text>
     </comment>
     <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung Xpress SL-M2020/SL-M2070 Series, MLT-D111L, 2k</t>
+          <t xml:space="preserve">Samsung Xpress SL-M2020/2022/2026/2070, SU799A/MLT-D111L</t>
         </r>
       </text>
     </comment>
     <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung Xpress SL-M2020/SL-M2070 Series, MLT-D111L, 2k</t>
+          <t xml:space="preserve">Xpress SL-M2020/2070 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung Xpress SL-M2020/2022/2026/2070, SU799A/MLT-D111L</t>
+          <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C144" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2020  Xpress , Samsung SL-M2021  Xpress , Samsung SL-M2022  Xpress , Samsung SL-M2070  Xpress , Samsung SL-M2071  Xpress . Ресурс  стор. 
  1000</t>
         </r>
       </text>
     </comment>
+    <comment ref="C145" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SL-M2020  Xpress /SL-M2070  Xpress /MLT-D111S 1000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Два картриджі: Xpress SL-M2020/ 2070 Series  1000 стор</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SL-M2020  Xpress /SL-M2070  Xpress /MLT-D111S 1000 стор.</t>
+          <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Два картриджі: Xpress SL-M2020/ 2070 Series  1000 стор</t>
+          <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор</t>
+          <t xml:space="preserve">SL-M2020/ SL-2020W/ SL-2070/ SL-2070W/ SL-2070FW, 1000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2020/ 2070 Series  1000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">SL-M2020/ SL-2020W/ SL-2070/ SL-2070W/ SL-2070FW/ ML-2160/2165W/SCX-3400. Phaser Phaser-3020; WorkCentre 3025. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SL-M2020/ SL-2020W/ SL-2070/ SL-2070W/ SL-2070FW, 1000 стор.</t>
+          <t xml:space="preserve">Samsung Xpress SL-M2020/2022/2026/2070, SU812A/MLT-D111S</t>
         </r>
       </text>
     </comment>
     <comment ref="C152" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: MLT-D115L
 Сумісні пристрої: Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress</t>
         </r>
       </text>
     </comment>
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C154" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стор</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стор</t>
+          <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SL-M2620  Xpress , Samsung SL-M2670  Xpress , Samsung SL-M2820  Xpress , Samsung SL-M2830  Xpress , Samsung SL-M2870  Xpress , Samsung SL-M2880  Xpress , MLT-D115L 3000 стор.</t>
+          <t xml:space="preserve">Xpress SL-M2620/ 2820/ 2870 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2620/SL-M2820/SL-M2870 Series  3 000 стр</t>
+          <t xml:space="preserve">Samsung SL-M2620/2670/2820/2870, MLT-D115L</t>
         </r>
       </text>
     </comment>
     <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2620/ 2820/ 2870 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">Samsung SL-M2620/2670/2820/2870, MLT-D115L</t>
         </r>
       </text>
     </comment>
     <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SL-M2620/2670/2820/2870, MLT-D115L</t>
+          <t xml:space="preserve">SL-M2870FD/M2620D/M2820ND, 3000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SL-M2620/2670/2820/2870, MLT-D115L</t>
+          <t xml:space="preserve">Samsung Xpress SL-M2620/2670/2820/2870/2820/2830/2870/2880, SU822A/MLT-D115L</t>
         </r>
       </text>
     </comment>
     <comment ref="C162" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung Xpress SL-M2626/M2626D/ M2826ND/M2676N/M2676FH/M2876HN/ M2625D/M2825DW/M2826/M2675/ M2875FD/M2875FW 3000 Yield
  GT-SD116L</t>
         </r>
       </text>
     </comment>
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress SL-M2625/2626/2675/2676/2825/2826/2835/2875/2876/2885/MLT-D116L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin , аналог 106R02778; Xpress SL-M2625/M2626/M2675/M2676/M2825/M2826/M2875/M2876/M2885/M2886. Xerox Phaser P3052 / 3260 / WC3215 / 3225 / Xerox B205 / B210 / B215. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung Xpress SL-M2625/2626/2675/2676/2825/2826/2835/2875/2876/2885/MLT-D116L</t>
+          <t xml:space="preserve">Xpress SL-M2625/SL-M2626/SL-M2675/SL-M2676/SL-M2825/SL-M2826/SL-M2835/SL-M2836/SL-M2875/SL-M2876/SL-M2885/SL-M2886  1 200 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній картридж  Empty Virgin , аналог 106R02778; Xpress SL-M2625/M2626/M2675/M2676/M2825/M2826/M2875/M2876/M2885/M2886. Xerox Phaser P3052 / 3260 / WC3215 / 3225 / Xerox B205 / B210 / B215. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">MLT-D116S / MLT-D116L / MLT-R116. Можна доопрацювати для Xerox WorkCentre 3215, 3225/ Xerox Phaser 3052, 3260. 106R02778. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Xpress SL-M2625/SL-M2626/SL-M2675/SL-M2676/SL-M2825/SL-M2826/SL-M2835/SL-M2836/SL-M2875/SL-M2876/SL-M2885/SL-M2886  1 200 стор</t>
+          <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S 2500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">MLT-D116S / MLT-D116L / MLT-R116. Можна доопрацювати для Xerox WorkCentre 3215, 3225/ Xerox Phaser 3052, 3260. 106R02778. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">SCX-4650/ 4655 Series  2500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S 2500 стор.</t>
+          <t xml:space="preserve">SCX-4650/ 4655 Series  2500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4650/ 4655 Series  2500 стор</t>
-[...3 lines deleted...]
-    <comment ref="G170" authorId="0">
+          <t xml:space="preserve">SCX-4650N/ SCX-4655FN  2500 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4650/SCX-4655 Series  2 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C172" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4650/4655, MLT-D117S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4650N/ SCX-4655FN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4650/SCX-4655, MLT-D117S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4650/4652/4655/4021, MLT-D117S</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615, ML-2010/ 2010P/ 2015/ 2510/ 2570/ 2571N, SCX-4321/ 4521F  1500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ML-1615  ML-1610D2 ; ML-2010/ML-2015/ML-2510/ML-2570/ML-2571N  ML-2010D3 ; SCX-4321/SCX-4521 Series  SCX-4521D3   2 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C178" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610, Samsung ML-1615, Samsung ML-2010, Samsung ML-2015, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung ML-1620, Samsung ML-1625, Samsung ML-2020, Samsung SCX-4321, Samsung SCX-4521, Xerox Phaser-3117, Xerox Phaser-3122, Xerox Phaser-3124, Xerox Phaser-3125.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
-[...158 lines deleted...]
-    </comment>
     <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стор</t>
+          <t xml:space="preserve">Samsung MLT-D119S/ ML-1610D2/ML-2010D3 /SCX-4521D3 идеально подходит для принтера Samsung ML-1610, Samsung ML-1615, Samsung ML-1620, Samsung ML-1625, Samsung ML-2010, Samsung ML-2015, Samsung ML-2020, Samsung ML-2510, Samsung ML-2570, Samsung ML-2571, Samsung SCX-4321, Samsung SCX-4521. Ресурс  стор. 2000</t>
         </r>
       </text>
     </comment>
     <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-1610/ 1615  ML-1610D2 ; ML-2010/ 2015/ 2510/ 2570/ 2571N  ML-2010D3 ; SCX-4321/ 4521 Series  SCX-4521D3   2000 стр ; восстановленный из ОЕМ корпуса</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+          <t xml:space="preserve">Samsung ML-1610/1615/2010/2015/2510/2570/2571/SCX-4321/4521/Dell 1100/Phaser 3117/3122/3124/3125, SU864A/MLT-D119S/106R01159</t>
         </r>
       </text>
     </comment>
     <comment ref="C183" authorId="0">
-      <text>
-[...30 lines deleted...]
-    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	MLT-D203E  SU887A 
 Сумісні пристрої	Samsung SL-M3820  Xpress , Samsung SL-M3870  Xpress , Samsung SL-M4020  Xpress , Samsung SL-M4070  Xpress , Samsung SL-M4072  Xpress . Ресурс  стор.  10000</t>
         </r>
       </text>
     </comment>
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ProXpress SL-M3820/M3870/M4020/M4070/M4072 Series  10000 стр ; восстановленный из ОЕМ корпуса</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; SL-M3870/SL-M3820/SL-M4020/SL-M4070/SL-M4072 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ProXpress SL-M3820/M3870/M4020/M4070/M4072 Series  10000 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">ProXpress SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series  10 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий картридж  Empty Virgin ; SL-M3870/SL-M3820/SL-M4020/SL-M4070/SL-M4072 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung ProXpress SL-M3320ND/3370FD/3820D/3820DW/3870FW/4020ND/4020NX/4070/4070FR/4070FX 5000 Yield</t>
         </r>
       </text>
     </comment>
     <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ProXpress SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series  10 000 стор</t>
+          <t xml:space="preserve">ProXpress SL-M3320/SL-M3370/ SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ProXpress SL-M3320ND/3370FD/3820D/3820DW/3870FW/4020ND/4020NX/4070/4070FR/4070FX 5000 Yield</t>
+          <t xml:space="preserve">ProXpress SL-M3820/M3870/M4020/M4070/M4072 Series  5000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
     <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ProXpress SL-M3320/SL-M3370/ SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series  5 000 стор</t>
+          <t xml:space="preserve">Samsung SL-M3820/3870/4020/4070, MLT-D203L</t>
         </r>
       </text>
     </comment>
     <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ProXpress SL-M3820/M3870/M4020/M4070/M4072 Series  5000 стр ; восстановленный из ОЕМ корпуса</t>
+          <t xml:space="preserve">SL-M3870FD/ 3870FW/ M3820D/ 3820ND/ M4070FR/ M4020ND, 5000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SL-M3820/3870/4020/4070, MLT-D203L</t>
+          <t xml:space="preserve">Порожній картридж  Empty Virgin ; SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SL-M3870FD/ 3870FW/ M3820D/ 3820ND/ M4070FR/ M4020ND, 5000 стор</t>
+          <t xml:space="preserve">Samsung SL-M4020/4070, MLT-D203U</t>
         </r>
       </text>
     </comment>
     <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній картридж  Empty Virgin ; SL-M3820/SL-M3870/SL-M4020/SL-M4070/SL-M4072 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">SL-M3870FD/ 3870FW/ M3820D/ 3820ND/ M4070FR/ M4020ND. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SL-M4020/4070, MLT-D203U</t>
+          <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Samsung ProXpress SL-M3325 / SL-M3825 / SL-M4025, / SL-M3375 / SL-M3875 / SL-M4075; Xerox WC 3345 / 3335 / Phaser 3330/ 106R03621 / 106R03623 / 106R03625 / 106R03773 / 650N05434 / 650N05436. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SL-M3870FD/ 3870FW/ M3820D/ 3820ND/ M4070FR/ M4020ND. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung ProXpress SL-M3325 / 3825 / 4025, M3375 / 3875 / 4075 .Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Samsung ProXpress SL-M3325 / SL-M3825 / SL-M4025, / SL-M3375 / SL-M3875 / SL-M4075; Xerox WC 3345 / 3335 / Phaser 3330/ 106R03621 / 106R03623 / 106R03625 / 106R03773 / 650N05434 / 650N05436. Корпус не розбирався і не заправлявся. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung ProXpress SL-M4025 / M4075.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ProXpress SL-M3325 / 3825 / 4025, M3375 / 3875 / 4075 .Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
     <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ProXpress SL-M4025 / M4075.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung ML-3710/SCX-5637, MLT-D205E</t>
         </r>
       </text>
     </comment>
     <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">ML-3710, SCX-5637/ 5639/ 5737/ 5739 Series  10000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C201" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-3710, SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  10 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C202" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
-[...30 lines deleted...]
-    </comment>
     <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3710, SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  10 000 стор</t>
+          <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 5000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637, MLT-D205L</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C205" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  5000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C206" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-3300/ML-3310/ML-3710, SCX-4833/SCX-4835/SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  5 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C207" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310D, ML-3310ND, ML-3710D, ML-3710ND а также SCX-4833FD, SCX-4833FR, SCX-5637FR SCX-5637. Xerox Phaser-3320, WorkCentre WC-3315, WC-3325  106R02310/106R02304 . Увеличенный бункер 10000 стр. 39 зубцов. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C208" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3300/3310D/3310ND/3312ND/3710D/3710ND/3710DW/3712ND/3712DW/SCX- 4833HD/4833FD/4833FR/4835Fr/5737FW/5637FR/5637HR/5639FR/5739FW 2000 стор.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C209" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
-[...78 lines deleted...]
-    </comment>
     <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3300/3310D/3310ND/3312ND/3710D/3710ND/3710DW/3712ND/3712DW/SCX- 4833HD/4833FD/4833FR/4835Fr/5737FW/5637FR/5637HR/5639FR/5739FW 2000 стор.</t>
+          <t xml:space="preserve">ML-3300/ML-3310/ML-3710, SCX-4833/SCX-4835/SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  2 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-3710/SCX-5637. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
+          <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 2000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3300/ML-3310/ML-3710, SCX-4833/SCX-4835/SCX-5637/SCX-5639/SCX-5737/SCX-5739 Series  2 000 стор</t>
+          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C214" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 2000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
-[...11 lines deleted...]
-          <t xml:space="preserve">ML-3310/ 3710, SCX-4833/ 4835/ 5637/ 5639/ 5737/ 5739 Series  2000 стор ; відновлений з ОЕМ корпусу</t>
+    <comment ref="G214" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -5%</t>
         </r>
       </text>
     </comment>
     <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung SCX-5935, MLT-D206L</t>
         </r>
       </text>
     </comment>
     <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для пристроїв ML-3310D/ XEV, ML-3310ND/ XEV, ML-3710D/ XEV,ML-3710ND/ XEV, SCX-4833FD/ XEV, SCX-4833FR/ XEV, SCX-5637FR/ XEV, 2000 стор.</t>
-[...15 lines deleted...]
-          <t xml:space="preserve">знижка від 2шт -5%</t>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; SCX-5835FN/SCX-5635FN. Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-5935, MLT-D206L</t>
+          <t xml:space="preserve">Пустий картридж  Empty Virgin ; SCX-5835FN/SCX-5635FN. Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий картридж  Empty Virgin ; SCX-5835FN/SCX-5635FN. Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">SCX-5835FN/5635FN, 4000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустий картридж  Empty Virgin ; SCX-5835FN/SCX-5635FN. Корпус одинаковый: Samsung ML-D3050A/B / ML-D3470A/B / MLT-D208L / SCX-D5530A/B / Xerox 106R01411 / 106R01412 / 106R01414 / 106R01415 / 108R00794 / 108R00795 / 108R00796. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L 5k</t>
         </r>
       </text>
     </comment>
     <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-5835FN/5635FN, 4000 стор</t>
+          <t xml:space="preserve">ML-2855, SCX-4824/SCX-4828 Series  5 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L 5k</t>
+          <t xml:space="preserve">ML-2855ND, SCX-4824FN/4828FN  5000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2855, SCX-4824/SCX-4828 Series  5 000 стр</t>
+          <t xml:space="preserve">4000 стр., SCX-4824FN/4828FN</t>
         </r>
       </text>
     </comment>
     <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2855ND, SCX-4824FN/4828FN  5000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Samsung SCX-4824/4826/4828/ML-2855/MLT-D209L, 5k</t>
         </r>
       </text>
     </comment>
     <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">4000 стр., SCX-4824FN/4828FN</t>
+          <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L</t>
         </r>
       </text>
     </comment>
     <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung SCX-4824/4826/4828/ML-2855/MLT-D209L, 5k</t>
+          <t xml:space="preserve">Samsung ML-2855/2853/SCX-4824/4828, MLT-D209L</t>
         </r>
       </text>
     </comment>
     <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2855, Samsung SCX-4824, Samsung SCX-4826, Samsung SCX-4828, MLT-D209L</t>
+          <t xml:space="preserve">SCX-4824FN/4828FN, MLT-D209L / MLT-D2092L, Xerox WC 3210/3220 106R01487/106R01485. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung ML-2855/2853/SCX-4824/4828, MLT-D209L</t>
+          <t xml:space="preserve">ML-2855ND, SCX-4824FN/ 4828FN  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4824FN/4828FN, MLT-D209L / MLT-D2092L, Xerox WC 3210/3220 106R01487/106R01485. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">2000 стр., SCX-4824FN/4828FN</t>
         </r>
       </text>
     </comment>
     <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-2855ND, SCX-4824FN/ 4828FN  2000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">SCX-4824FN/4828FN, Xerox WC 3210/3220 106R01487/85. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2000 стр., SCX-4824FN/4828FN</t>
+          <t xml:space="preserve">ML-3750/ML-3753 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4824FN/4828FN, Xerox WC 3210/3220 106R01487/85. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">ML-3750/ML-3753 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3750/ML-3753 Series  15 000 стор</t>
+          <t xml:space="preserve">SCX-4100  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">ML-3750/ML-3753 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">SCX-4100  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4100  3000 стр</t>
+          <t xml:space="preserve">SCX-4100/Xerox PE 114, 013R00607. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4100  3000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">SCX-4016,4216F  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4100/Xerox PE 114, 013R00607. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">SCX-4016/4116/4216F  3000 стр ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4016,4216F  3000 стр</t>
+          <t xml:space="preserve">Пустой картридж  Empty Virgin ; SCX-4016/ 4116/ 4216F. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4016/4116/4216F  3000 стр ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">SCX-4521F/4321  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Пустой картридж  Empty Virgin ; SCX-4016/ 4116/ 4216F. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">SCX-4321/4521 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
     <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4521F/4321  3000 стр</t>
+          <t xml:space="preserve">Samsung SCX-D4725A; Xerox Phaser 3200  113R00730 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SCX-4321/4521 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
+          <t xml:space="preserve">Samsung ML-1610, ML-1615, ML-2010, ML-2015, ML-2510, ML-2570, ML-2571N, SCX-4321, SCX-4521FXerox Phaser 3117 / 3122 / 3124 / 3125 WorkCentre PE220. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">SCX-4520/4720 Series</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C243" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4520/4720 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C244" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4520/4720 Series, Xerox PE 120, 13R00606. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C245" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Msys 830/835P, SCX-5112/5115/5312F/5315F, SF-830/835P</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4200/ 4220  3000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G246" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A  3000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4200/4220</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C249" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C250" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4200/ 4220  3000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C251" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4200/4220, SCX-D4200A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C252" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4200/4210/4220, SCX-D4200A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C253" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung SCX-4300, аналог Samsung SCX-4200 / 4220 / SF-D560RA, Xerox WC 3119 , картридж первопроходный VIRGIN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C254" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4200/4220/SF-D560RA Xerox 3119 13R00625. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C255" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4200/4220  3000 стр ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C256" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4725 Series  3 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SCX-4725 Series  3000 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung SCX-D4725A; Xerox Phaser 3200  113R00730 . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
-[...270 lines deleted...]
-    </comment>
     <comment ref="C259" authorId="0">
-      <text>
-[...46 lines deleted...]
-    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">SCX-R6345A/SEE, SCX-6345N, SCX-R6345</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Samsung ML-5510N/ND/6510ND  MLT-R309/SEE</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Samsung SCX-6320R2</t>
   </si>
   <si>
     <t>Драм-картридж Samsung SCX–5315R2</t>
   </si>
   <si>
     <t>Драм-картридж Samsung SCX–R6345A  SV218A</t>
   </si>
   <si>
     <t>Драм-картридж Samsung Xpress SL-M2625  R116D   PTR116D  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  DN-SAM-NT1210  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  GT-C1210  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  PN-ML1210GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung ML-1210D3  TRSA01  IPM</t>
@@ -4457,53 +4406,50 @@
   <si>
     <t>Картридж Samsung ML-D3470B/SCX-D5530B/Xerox Phaser 3300/3428/3435, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung ML-D4550B/Xerox 106R01370/106R01371/106R01372 пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  002-02SD101SSEE  Static Control Premium 1.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  DN-SAM-NT101S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  FL-MLTD101S   ML-2160  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  GT-SD101S  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  ML-2160</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  ML-2160 , пустий  Empty Virgin</t>
   </si>
   <si>
-    <t>у резерві очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D101S  MN-SAM-SD101S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101DGL   ML-2160  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101GL   ML-2160  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PN-D101R   ML-2160 , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  PTMLT-D101S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D101S  TD101S  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103L  ML-2950</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D103L  ML-2955ND ,  PN-D103LR , Extra Patron</t>
@@ -4634,89 +4580,83 @@
   <si>
     <t>Картридж Samsung MLT-D105S / MLT-D1052S/ Xerox 108R00908, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  DN-SAM-NT108S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  FL-MLTD108S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  MN-SAM-SD108S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  PN-D108GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  PN-D108R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S  PTMLT-D108S  PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D108S  PTMLT-D108S  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D108S/ MLT-1082S  GT-S1640D3  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D108S/D1082S пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  GT-S4300D3  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  PN-D109GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  PTMLT-D109S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   FL-D109S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   MN-SAM-SD109S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  SCX-4300   PN-D109R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D109S  TD109S  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111L  PN-D111LGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111L  PTMLT-D111L  2k PRINTERMAYIN</t>
   </si>
   <si>
-    <t>Картридж Samsung MLT-D111L  PTMLT-D111L  2k PRINTERMAYIN без картонної упаковки в AIRBAG</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Samsung MLT-D111L  TD111L  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  002-02SD111SSEE  Static Control Premium 1k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  FL-MLTD111S   SL-M2020  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  MN-SAM-SD111S  Makkon</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  NT111S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  PN-D111DGL   SL-M2020  подвійна упаковка Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  PN-D111GL   SL-M2020  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  PN-D111R   SL-M2020  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D111S  SL-M2020/2070</t>
@@ -4751,50 +4691,53 @@
   <si>
     <t>Картридж Samsung MLT-D115L  SL-M2870FD   GT-SD115L  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  SL-M2870FD  MAX</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D115L  TD115L  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116L  MLT-D116L  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116L  PTMLT-D116L  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116L, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116S Green Label Patron  PN-D116SGL</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D116S, пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>у резерві очікується 02-11</t>
+  </si>
+  <si>
     <t>Картридж Samsung MLT-D117S  DN-SAM-NT117S  DAYTON</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  PN-D117GL   SCX-4650  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  PN-D117R   SCX-4650  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650   FL-D117S  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650   PTMLT-D117S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SCX-4650 , пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  SD117S  Makkon 2.5k</t>
   </si>
   <si>
     <t>Картридж Samsung MLT-D117S  TD117S  TONER-TANK</t>
@@ -5004,53 +4947,50 @@
     <t>Картридж Samsung SCX-4720D3,  PN-SCX4720R , Extra Patron РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-4720D3, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-5312D6</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  EL-SCXD4200R  Extra Label</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  FL-SCXD4200  Free Label</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  GT-C4200  MMC</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  MN-SAM-S4200  Makkon 3k</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  PN-SCXD4200GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  PTSCX-D4200A  PRINTERMAYIN</t>
-  </si>
-[...1 lines deleted...]
-    <t>Картридж Samsung SCX-D4200A  PTSCX-D4200A  PRINTERMAYIN без картонної упаковки в AIRBAG</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A  TD4200A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A /SCX-4300/SF-D560RA/MLT-D109S/D1092S пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4200A,  PN-SCXD4200R , Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4725A  PN-D4725GL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4725A  PN-D4725R  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-D4725A,  SCX-4725F/SCX-4521  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Samsung SCX-R6345A/SEE, SCX-6345N, SCX-R6345 РОЗПРОДАЖ!</t>
   </si>
@@ -5479,51 +5419,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I263"/>
+  <dimension ref="A1:I260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5652,6361 +5592,5788 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>16554</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>7811.11</v>
+        <v>7950.75</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>7578</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>3113.71</v>
+        <v>3169.37</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>6469</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3658.76</v>
+        <v>3724.17</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>13755</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>9182.700000000001</v>
+        <v>9346.860000000001</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>28448</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1202.88</v>
+        <v>1224.38</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>23505</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>10</v>
       </c>
       <c r="F16" s="1">
-        <v>636.79</v>
+        <v>648.1799999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>12084</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>8</v>
       </c>
       <c r="F17" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25896</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>977.34</v>
+        <v>994.8099999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29488</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>531.63</v>
+        <v>541.13</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>10862</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>1335.79</v>
+        <v>1359.67</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>18140</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>35037</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>19124</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>4583</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>4</v>
       </c>
       <c r="F24" s="1">
-        <v>3677.11</v>
+        <v>3742.84</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>10684</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>1491.97</v>
+        <v>1518.64</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>18141</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>257.76</v>
+        <v>262.37</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>10632</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>10</v>
       </c>
       <c r="F27" s="1">
-        <v>1491.97</v>
+        <v>1518.64</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>24756</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>633.66</v>
+        <v>566.1900000000001</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>12099</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>854.0599999999999</v>
+      </c>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="5" t="s">
         <v>34</v>
-      </c>
-[...14 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>14380</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>643.0599999999999</v>
+        <v>654.55</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>18142</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>291.32</v>
+        <v>296.53</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>25158</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>494.49</v>
+        <v>503.33</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>19128</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>605.02</v>
+        <v>615.84</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>12100</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>10</v>
       </c>
       <c r="F34" s="1">
-        <v>780.89</v>
+        <v>794.85</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>11910</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>1063.26</v>
+        <v>1082.27</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>35038</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>24427</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>443.47</v>
+        <v>451.4</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>21122</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>846.22</v>
+        <v>861.35</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>20497</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>10</v>
       </c>
       <c r="F39" s="1">
-        <v>443.47</v>
+        <v>451.4</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>18143</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+      <c r="F40" s="1">
+        <v>273.76</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1" t="s">
         <v>46</v>
-      </c>
-[...14 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>10602</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>10</v>
       </c>
       <c r="F41" s="1">
-        <v>1428.42</v>
+        <v>1453.96</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>22911</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>5</v>
       </c>
       <c r="F42" s="1">
-        <v>3183.96</v>
+        <v>3240.88</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>9702</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>5</v>
       </c>
       <c r="F43" s="1">
-        <v>2132.34</v>
+        <v>2170.46</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>18145</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>234.04</v>
+        <v>238.23</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>18147</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>5</v>
       </c>
       <c r="F45" s="1">
-        <v>3056.43</v>
+        <v>3111.07</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>18146</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>18162</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>320</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3039.87</v>
+        <v>3094.21</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>7174</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>10</v>
       </c>
       <c r="F49" s="1">
-        <v>1444.53</v>
+        <v>1470.35</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>8687</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>4</v>
       </c>
       <c r="F50" s="1">
-        <v>3307.92</v>
+        <v>3367.06</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>19125</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>839.0599999999999</v>
+        <v>854.0599999999999</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>10294</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>4</v>
       </c>
       <c r="F52" s="1">
-        <v>2362.8</v>
+        <v>2405.04</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>30139</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>902.16</v>
+        <v>918.29</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>20486</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>866.8099999999999</v>
+        <v>882.3</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>15457</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1530.45</v>
+        <v>1557.81</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>15860</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>479.27</v>
+        <v>487.84</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>11534</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>4</v>
       </c>
       <c r="F57" s="1">
-        <v>5613.44</v>
+        <v>5713.79</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>15458</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2948.13</v>
+        <v>3000.83</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>22702</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>251.94</v>
+        <v>256.45</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>30530</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>741.0599999999999</v>
+        <v>754.3099999999999</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>27009</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1135.76</v>
+        <v>1156.06</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>11548</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>4</v>
       </c>
       <c r="F62" s="1">
-        <v>6618.97</v>
+        <v>6737.3</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>27010</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>1338.03</v>
+        <v>1361.95</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>19132</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1035.07</v>
+        <v>1053.57</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>18926</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>265.37</v>
+        <v>270.11</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>16454</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>376.35</v>
+        <v>383.08</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>22075</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>664.54</v>
+        <v>676.42</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>28083</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>416.18</v>
+        <v>366.22</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>21719</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>424.23</v>
+        <v>360.76</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>17903</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>15</v>
       </c>
       <c r="F70" s="1">
-        <v>715.55</v>
+        <v>728.34</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>14077</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>2696.19</v>
+        <v>2744.39</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>18057</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>281.93</v>
+        <v>286.97</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="1" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>33625</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>458.24</v>
+        <v>402.66</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>21387</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>18436</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>733.9</v>
+        <v>747.02</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>16316</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>10</v>
       </c>
       <c r="F76" s="1">
-        <v>1335.79</v>
+        <v>1359.67</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>19992</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H77" s="1"/>
+      <c r="I77" s="5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>35043</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>386.64</v>
+        <v>387.63</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>15423</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>3023.76</v>
+        <v>3077.81</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>16985</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>10</v>
       </c>
       <c r="F80" s="1">
-        <v>2025.83</v>
+        <v>2062.05</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>28902</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1303.12</v>
+        <v>1326.42</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>20488</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>606.8099999999999</v>
+        <v>617.66</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>35045</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>19011</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>426.47</v>
+        <v>434.09</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>14059</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>2703.8</v>
+        <v>2752.13</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>16984</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>1328.63</v>
+        <v>1352.38</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>20489</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>554.9</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>30531</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1215.86</v>
+        <v>1237.59</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>18058</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>24443</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>10</v>
       </c>
       <c r="F90" s="1">
-        <v>443.47</v>
+        <v>451.4</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>24430</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>788.9400000000001</v>
+        <v>803.05</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>15138</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>1335.79</v>
+        <v>1359.67</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>28455</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>727.1900000000001</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>11550</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>4</v>
       </c>
       <c r="F94" s="1">
-        <v>2257.19</v>
+        <v>2297.54</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>35041</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>418.86</v>
+        <v>426.35</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>22764</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>441.24</v>
+        <v>404.48</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>23707</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>24442</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>10</v>
       </c>
       <c r="F98" s="1">
-        <v>437.66</v>
+        <v>445.48</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>24429</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>10</v>
       </c>
       <c r="F99" s="1">
-        <v>714.21</v>
+        <v>726.98</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>14205</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>10</v>
       </c>
       <c r="F100" s="1">
-        <v>1653.07</v>
+        <v>1682.62</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>17086</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>510.15</v>
+        <v>519.27</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>35040</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>418.86</v>
+        <v>426.35</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H102" s="1"/>
+      <c r="I102" s="5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>21813</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>737.48</v>
+        <v>750.66</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>16818</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>236.28</v>
+        <v>240.5</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>21904</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>15</v>
       </c>
       <c r="F105" s="1">
-        <v>478.83</v>
+        <v>487.39</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>12292</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>4</v>
       </c>
       <c r="F106" s="1">
-        <v>4310.32</v>
+        <v>4387.38</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>13407</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>4</v>
       </c>
       <c r="F107" s="1">
-        <v>1427.53</v>
+        <v>1453.05</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>22076</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1315.65</v>
+        <v>1339.17</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>28294</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>647.09</v>
+        <v>658.65</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>28547</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>1119.2</v>
+        <v>1139.21</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>11532</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>4</v>
       </c>
       <c r="F111" s="1">
-        <v>4929.21</v>
+        <v>5017.33</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>19129</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>699.4400000000001</v>
+        <v>711.95</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>25897</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>801.03</v>
+        <v>815.35</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>14055</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>10</v>
       </c>
       <c r="F114" s="1">
-        <v>1934.54</v>
+        <v>1969.13</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>35042</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>15862</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>241.65</v>
+        <v>245.97</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>22077</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1338.47</v>
+        <v>1362.4</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>11329</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>4</v>
       </c>
       <c r="F118" s="1">
-        <v>3892.36</v>
+        <v>3961.94</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>25898</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>767.02</v>
+        <v>780.73</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>14054</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>1873.68</v>
+        <v>1907.18</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>20491</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>10</v>
       </c>
       <c r="F121" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>18060</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>227.78</v>
+        <v>231.85</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>9540</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>4</v>
       </c>
       <c r="F123" s="1">
-        <v>2084.46</v>
+        <v>2121.72</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>24755</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>531.63</v>
+        <v>541.13</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>21720</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>649.77</v>
+        <v>661.39</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>33484</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>721.8200000000001</v>
+        <v>734.72</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>23279</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>711.53</v>
+        <v>724.25</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>13803</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>1559.99</v>
+        <v>1587.87</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>19127</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>33483</v>
+        <v>21811</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>588.46</v>
+        <v>419.97</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>21811</v>
+        <v>18061</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>412.6</v>
+        <v>254.62</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>18061</v>
+        <v>12102</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>250.15</v>
+        <v>822.63</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>12102</v>
+        <v>24437</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F133" s="1">
-        <v>808.1900000000001</v>
+        <v>976.14</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>24437</v>
+        <v>19138</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>958.99</v>
+        <v>683.25</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>19138</v>
+        <v>28295</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>671.25</v>
+        <v>666.85</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>28295</v>
+        <v>20956</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F136" s="1">
-        <v>655.14</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>20956</v>
+        <v>14017</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>660.51</v>
+        <v>1675.78</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>14017</v>
+        <v>35047</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1646.35</v>
+        <v>740.64</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>35047</v>
+        <v>29611</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F139" s="1">
-        <v>727.64</v>
+        <v>1052.21</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>29611</v>
+        <v>26778</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>1033.73</v>
+        <v>441.38</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>26778</v>
+        <v>35053</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>433.63</v>
+        <v>409.95</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H141" s="1"/>
+      <c r="I141" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>33834</v>
+        <v>22078</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>349.05</v>
+        <v>742.47</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>35053</v>
+        <v>18881</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F143" s="1">
-        <v>404.09</v>
+        <v>435</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>22078</v>
+        <v>33425</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>729.4299999999999</v>
+        <v>472.35</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H144" s="1"/>
+      <c r="I144" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>18881</v>
+        <v>24158</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>427.36</v>
+        <v>374.42</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>33425</v>
+        <v>21388</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>464.06</v>
+        <v>1557.81</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>24158</v>
+        <v>18437</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F147" s="1">
-        <v>421.55</v>
+        <v>830.83</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>21388</v>
+        <v>18221</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1530.45</v>
+        <v>1305.46</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>18437</v>
+        <v>17445</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F149" s="1">
-        <v>816.24</v>
+        <v>3566.11</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>18221</v>
+        <v>20691</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1282.54</v>
+        <v>213.17</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H150" s="1"/>
+      <c r="I150" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>17445</v>
+        <v>34841</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>3503.48</v>
+        <v>393.55</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H151" s="1"/>
+      <c r="I151" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>20691</v>
+        <v>31398</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>209.43</v>
+        <v>864.54</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>34841</v>
+        <v>22765</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>386.64</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>31398</v>
+        <v>28296</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>849.36</v>
+        <v>666.85</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>22765</v>
+        <v>33641</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>660.51</v>
+        <v>739.73</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>28296</v>
+        <v>24444</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F156" s="1">
-        <v>655.14</v>
+        <v>1176.1</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>33641</v>
+        <v>16906</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>726.74</v>
-[...4 lines deleted...]
-      </c>
+        <v>2526.2</v>
+      </c>
+      <c r="G157" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>24444</v>
+        <v>19141</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1155.45</v>
+        <v>741.1</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>16906</v>
+        <v>20579</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>2481.84</v>
-[...6 lines deleted...]
-      </c>
+        <v>1045.83</v>
+      </c>
+      <c r="G159" s="1"/>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>19141</v>
+        <v>16871</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F160" s="1">
-        <v>728.08</v>
+        <v>4299.46</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>20579</v>
+        <v>35054</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>1027.46</v>
+        <v>563</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>16871</v>
+        <v>20576</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>4223.95</v>
+        <v>266.47</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>35054</v>
+        <v>28456</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>553.11</v>
+        <v>645.9</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>20576</v>
+        <v>21891</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>261.79</v>
+        <v>355.29</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>28456</v>
+        <v>30532</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>649.3200000000001</v>
+        <v>1611.1</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>21891</v>
+        <v>18138</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>349.05</v>
+        <v>312.47</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>30532</v>
+        <v>22766</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>1582.81</v>
+        <v>655.92</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>18138</v>
+        <v>21123</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>306.99</v>
-[...4 lines deleted...]
-      </c>
+        <v>1252.63</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>22766</v>
+        <v>20209</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F169" s="1">
-        <v>644.4</v>
+        <v>1765.52</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>21123</v>
+        <v>16314</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F170" s="1">
-        <v>1230.63</v>
-[...6 lines deleted...]
-      </c>
+        <v>3552.44</v>
+      </c>
+      <c r="G170" s="1"/>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>20209</v>
+        <v>28297</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>1734.51</v>
+        <v>650.45</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>16314</v>
+        <v>19139</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>3490.05</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>28297</v>
+        <v>18139</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>639.03</v>
+        <v>300.63</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>19139</v>
+        <v>20493</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F174" s="1">
-        <v>727.1900000000001</v>
+        <v>721.51</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>18139</v>
+        <v>35048</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>295.35</v>
+        <v>644.99</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>20493</v>
+        <v>19012</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F176" s="1">
-        <v>708.84</v>
+        <v>2803.6</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>35048</v>
+        <v>28578</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>633.66</v>
+        <v>623.12</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>19012</v>
+        <v>20494</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2754.36</v>
+        <v>639.52</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>28578</v>
+        <v>21124</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>612.1799999999999</v>
+        <v>683.25</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>20494</v>
+        <v>22912</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F180" s="1">
-        <v>628.29</v>
-[...4 lines deleted...]
-      </c>
+        <v>1359.67</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>21124</v>
+        <v>28192</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>671.25</v>
+        <v>766.15</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>22912</v>
+        <v>35039</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1335.79</v>
-[...6 lines deleted...]
-      </c>
+        <v>591.6900000000001</v>
+      </c>
+      <c r="G182" s="1"/>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>28192</v>
+        <v>33642</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>752.7</v>
+        <v>1304.55</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>35039</v>
+        <v>22913</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>581.3</v>
+        <v>4027.08</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>33642</v>
+        <v>31785</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>1281.64</v>
+        <v>459.14</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>22913</v>
+        <v>30984</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F186" s="1">
-        <v>3956.35</v>
+        <v>1632.06</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>31785</v>
+        <v>20578</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>451.08</v>
+        <v>739.73</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>30984</v>
+        <v>30599</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>1603.39</v>
+        <v>1399.3</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>20578</v>
+        <v>22914</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>726.74</v>
+        <v>3149.78</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>30599</v>
+        <v>19143</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>1374.72</v>
+        <v>1038.54</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>22914</v>
+        <v>19142</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>3094.46</v>
+        <v>2329.88</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>19143</v>
+        <v>21433</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1020.3</v>
+        <v>405.4</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>19142</v>
+        <v>19144</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>2288.96</v>
+        <v>1878.94</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>21433</v>
+        <v>28857</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>398.28</v>
+        <v>493.76</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>19144</v>
+        <v>27211</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>1845.94</v>
+        <v>393.55</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>28857</v>
+        <v>26488</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>485.09</v>
+        <v>465.07</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>27211</v>
+        <v>26489</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>386.64</v>
+        <v>614.47</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>26488</v>
+        <v>22079</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>456.9</v>
+        <v>1924.03</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>26489</v>
+        <v>19133</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>603.6799999999999</v>
+        <v>1423.44</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>22079</v>
+        <v>16979</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>1890.24</v>
+        <v>3629.88</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>19133</v>
+        <v>30985</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F201" s="1">
-        <v>1398.44</v>
+        <v>1529.57</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>16979</v>
+        <v>22080</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>3566.13</v>
+        <v>1178.83</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>30985</v>
+        <v>13453</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1502.71</v>
+        <v>5611.76</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>22080</v>
+        <v>19131</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1158.13</v>
+        <v>882.3</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>13453</v>
+        <v>16978</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>5513.2</v>
+        <v>2714.78</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>19131</v>
+        <v>31346</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F206" s="1">
-        <v>866.8099999999999</v>
+        <v>1386.09</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>16978</v>
+        <v>18150</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>2667.1</v>
+        <v>245.97</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H207" s="1"/>
+      <c r="I207" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>31346</v>
+        <v>26882</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1361.74</v>
+        <v>1124.63</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>18150</v>
+        <v>22082</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>232.7</v>
+        <v>1152.42</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H209" s="1"/>
+      <c r="I209" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>26882</v>
+        <v>32660</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1104.88</v>
+        <v>1339.17</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>22082</v>
+        <v>13452</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F211" s="1">
-        <v>1132.18</v>
+        <v>2730.72</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>32660</v>
+        <v>16977</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F212" s="1">
-        <v>1315.65</v>
+        <v>2072.07</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>13452</v>
+        <v>18252</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>2682.76</v>
+        <v>358.02</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>16977</v>
+        <v>20495</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F214" s="1">
-        <v>2035.68</v>
-[...4 lines deleted...]
-      </c>
+        <v>1104.59</v>
+      </c>
+      <c r="G214" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>18252</v>
+        <v>21499</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>351.74</v>
+        <v>1024.88</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>20495</v>
+        <v>25692</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>1085.19</v>
-[...6 lines deleted...]
-      </c>
+        <v>266.47</v>
+      </c>
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>21499</v>
+        <v>32082</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>1006.88</v>
+        <v>276.94</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>25692</v>
+        <v>13490</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F218" s="1">
-        <v>261.79</v>
+        <v>1479.92</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>32082</v>
+        <v>22768</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>272.08</v>
+        <v>901.89</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>13490</v>
+        <v>26858</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F220" s="1">
-        <v>1453.93</v>
+        <v>1109.6</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>22768</v>
+        <v>14025</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F221" s="1">
-        <v>886.05</v>
+        <v>2112.61</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>26858</v>
+        <v>10610</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F222" s="1">
-        <v>1090.11</v>
+        <v>4008.4</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>14025</v>
+        <v>20286</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>2075.51</v>
+        <v>911</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>10610</v>
+        <v>20496</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F224" s="1">
-        <v>3938</v>
+        <v>992.53</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>20286</v>
+        <v>35044</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>895</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>20496</v>
+        <v>15859</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>975.1</v>
+        <v>254.62</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H226" s="1"/>
+      <c r="I226" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>35044</v>
+        <v>14024</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F227" s="1">
-        <v>755.83</v>
+        <v>1545.51</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>15859</v>
+        <v>10613</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F228" s="1">
-        <v>250.15</v>
+        <v>2505.25</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H228" s="1"/>
+      <c r="I228" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>14024</v>
+        <v>15858</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>1518.37</v>
+        <v>231.39</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>10613</v>
+        <v>31476</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>2461.25</v>
+        <v>1193.87</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>15858</v>
+        <v>31475</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>227.33</v>
+        <v>341.63</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>31476</v>
+        <v>4184</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F232" s="1">
-        <v>1172.9</v>
+        <v>3188.5</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>31475</v>
+        <v>10661</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F233" s="1">
-        <v>335.63</v>
+        <v>1509.53</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>4184</v>
+        <v>18151</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>3132.5</v>
+        <v>537.03</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>10661</v>
+        <v>3885</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F235" s="1">
-        <v>1483.02</v>
+        <v>1833.39</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>18151</v>
+        <v>10683</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F236" s="1">
-        <v>527.6</v>
+        <v>1509.53</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>3885</v>
+        <v>18152</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="F237" s="1">
-        <v>1801.19</v>
+        <v>203.15</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>10683</v>
+        <v>6895</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F238" s="1">
-        <v>1483.02</v>
+        <v>3115.62</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>18152</v>
+        <v>12336</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>199.59</v>
+        <v>1725.89</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>6895</v>
+        <v>28034</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>3060.9</v>
+        <v>313.84</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>12336</v>
+        <v>21613</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>1695.58</v>
+        <v>280.59</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>28034</v>
+        <v>5199</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>308.33</v>
+        <v>3256.83</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>21613</v>
+        <v>13779</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F243" s="1">
-        <v>275.66</v>
+        <v>455.5</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H243" s="1"/>
+      <c r="I243" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>5199</v>
+        <v>18153</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>3199.63</v>
+        <v>528.84</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>13779</v>
+        <v>4852</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F245" s="1">
-        <v>447.5</v>
+        <v>2405.04</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H245" s="1"/>
+      <c r="I245" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>18153</v>
+        <v>21706</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>519.55</v>
-[...4 lines deleted...]
-      </c>
+        <v>1480.83</v>
+      </c>
+      <c r="G246" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>4852</v>
+        <v>26245</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F247" s="1">
-        <v>2362.8</v>
+        <v>451.4</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H247" s="1"/>
+      <c r="I247" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>21706</v>
+        <v>12101</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>10</v>
       </c>
       <c r="F248" s="1">
-        <v>1454.82</v>
-[...6 lines deleted...]
-      </c>
+        <v>833.5700000000001</v>
+      </c>
+      <c r="G248" s="1"/>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>26245</v>
+        <v>20487</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>10</v>
       </c>
       <c r="F249" s="1">
-        <v>443.47</v>
+        <v>440.01</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H249" s="1"/>
+      <c r="I249" s="5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>12101</v>
+        <v>21125</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>818.9299999999999</v>
+        <v>817.17</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>20487</v>
+        <v>19044</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>432.29</v>
+        <v>554.8</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>21125</v>
+        <v>35046</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>802.8200000000001</v>
+        <v>569.38</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H252" s="1"/>
+      <c r="I252" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>19044</v>
+        <v>17713</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>545.0599999999999</v>
+        <v>619.9400000000001</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H253" s="1"/>
+      <c r="I253" s="1" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>33522</v>
+        <v>16632</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>380.82</v>
+        <v>630.41</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>35046</v>
+        <v>10860</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F255" s="1">
-        <v>581.3</v>
+        <v>1803.78</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>17713</v>
+        <v>32661</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>626.95</v>
+        <v>1368.32</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="H256" s="1"/>
+      <c r="I256" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>16632</v>
+        <v>13804</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F257" s="1">
-        <v>619.34</v>
+        <v>2062.05</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>10860</v>
+        <v>18154</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>1772.1</v>
+        <v>302.45</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>32661</v>
+        <v>23975</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="D259" s="1"/>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>1344.29</v>
+        <v>2277.5</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...6 lines deleted...]
-    <row r="260" spans="1:9" outlineLevel="2">
+      <c r="H259" s="1"/>
+      <c r="I259" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
       <c r="A260" s="1"/>
-      <c r="B260" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B260" s="1"/>
+      <c r="C260" s="1"/>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1"/>
+      <c r="F260" s="1"/>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...63 lines deleted...]
-      <c r="I263" s="1"/>
+      <c r="H260" s="1"/>
+      <c r="I260" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>