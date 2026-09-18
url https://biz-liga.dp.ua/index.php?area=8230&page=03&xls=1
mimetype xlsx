--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -144,464 +144,1215 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">IUP-19  фотоцилиндр вмонтирован  Konica Minolta A6W903W bizhub 3320/4020 1 IU</t>
         </r>
       </text>
     </comment>
     <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Di 470/550/450 Type 502A/502B  1100 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Di 470/550/450 Type 502A/502B  1100 g / Cartridge  Performance</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">bizhub 4201і / 4221і / 5001i / 5021i.  18 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">EP-3120</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C22" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">EP30; DEVELOP 100, RX 5007</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">EP-50</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PP1480/1490MF, 3000 стор, 9967000877</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PP1480/1490, 3000 стр, 9967000877</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PagePro 1300W/ 1350W/ 1350E/ 1350EN/ 1380 MF/ 1390 MF  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta PagePro 1300/1350/1380</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PP 1300/1350  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PP 1300/1350  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для bizhub PRO 1100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C31" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 162/163/210/211/7516/7616/Di 152/181/183/250/251/350/351/1611/1811/2011/Konica Minolta 7115/7118/7216/7220/Develop D1531/1536/1650/1832/1836/2050/ineo 210, TN-115/TN-114</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C32" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta 7115/7220, Di 152/181/250/350, DI 1611/2011, BIZHUB 162/163/180/210/211  Type 105A/105B, 106A/106B, 302A/302B   413 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C33" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta 7115/7220, Di 152/181/250/350, DI 1611/2011, bizhub 162/163/180/210/211  Type 105A/105B, 106A/106B, 302A/302B   413 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C34" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta 7115/7220, Di 152/181/250/350, DI 1611/2011, bizhub 162/163/180/210/211  Type 105A/105B, 106A/106B, 302A/302B   413 g / Cartridge</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C35" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta 7115/7220, Di 152/181/250/350, DI 1611/2011, bizhub 162/163/180/210/211  Type 105A/105B, 106A/106B, 302A/302B   13 200 стр . 8937784.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C36" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 162/163/180/181/210/211/7521/7621/7622/Di 152/181/182/183/1611/1811/2011/Minolta 7115/7118/7216/7218/7220/106B/TN114</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C37" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">1 туба, 13200 стор. для bizhub bizhub 164/ 165/ 185</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C38" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">bizhub 164/165/184/185/7718/7818 12 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C39" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/235/7718/7719/7723/TN -116/117/118/119, 340г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C40" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/225i/226/235/266/306/Develop Ineo 215/226/266/306/TN116/TN117/TN118/TN119/A1UC050/A3VW030/A3VW050, 282г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/226/235/7718/7719/7721/7723/7818/TN-116/117/118/119, TOMOEGAWA, 11000 копій/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/215/235/7718/7719/7 723/TN-116/117/118/119, A1UC050 280г/т уба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta bizhub 215/225i/226, 14 400 копій, @5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">bizhub 195/215/225i/226/235/7719/7721/7723  12 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 200/222/250/282; bizhub 350/362  21 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 200/222/250/282 /TN-211, 413г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 200/222/250/282 /TN-211, 413г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C48" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 200/222/250/282 /TN-211, 413г/туба 8938413/8938402</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KONICA-MINOLTA Bizhub 250/222/282/350/362, TN-211/TN-311  413г/картридж  Tomoegawa</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 223/283, A202051/TN217  360 г</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Bizhub 223/283  17 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 223/283</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C53" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">bizhub 223/283 A202051</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C54" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 223/283/363/423, TN-217/TN-414/A202051/A202050/A2020D1/A2020D0, Access, 512г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C55" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Bizhub 223/283/363/423/7828 Toner Cartridge  Japan  TN217 TN-217 TN414 TN-414 A202031/A202030 17.5K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Bizhub 223/283/363/423/7828 Toner Cartridge  Japan  TN217 TN-217 TN414 TN-414 A202031/A202030 25K</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">оригинальный тонер картридж  toner cartridge  Konica Minolta bizhub 25e</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">до bizhub 224e/284e/364e, 1 туба, ресурс 28 800 @5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 227/287/367  23 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C60" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">KONICA MINOLTA: Bizhub 227, Bizhub 287, Bizhub 367. A87M030
+.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta bizhub 227/287/367 TN-323</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C62" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta bizhub 363/423  25к</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C63" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Bizhub 363/423  25 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C64" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 363/423/TN-414, A202050, 662г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C65" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 360/361/420/500 /501/TN-511, 676г/туба</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">8 000 сторінок, @5% bizhub 20/20P  A32W021</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 3300P  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 3300P  10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">20 000 сторінок, Konica Minolta bizhub 4050/4750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta bizhub 3602P ресурс 15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 3320  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta A6WT00W bizhub 3320</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">12 000 сторінок, @5% bizhub 4000i 4020i 5020i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Minolta PP 6; Lexmark OPTRA E; Epson EPL 5500/600  3000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 160/160f161/Di1610/Di1610f</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Konica Minolta лазерні монохромні</t>
   </si>
   <si>
     <t>Блок проявлення зображення Konica Minolta bizhub 164/215, A1XUR70033</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Блок проявлення зображення Konica Minolta bizhub 164/215, A1XUR70033  з розбирання б/у</t>
   </si>
   <si>
     <t>Блок проявлення зображення Konica Minolta bizhub 4050/4750, IUP21, A6VM03W</t>
   </si>
   <si>
-    <t>Драм картридж Konica Minolta IUP34  ACEY01D</t>
-[...5 lines deleted...]
-    <t>Драм картридж Minolta PP1300W, 4519313</t>
+    <t>Драм-картридж Konica Minolta IUP34  ACEY01D</t>
+  </si>
+  <si>
+    <t>Драм-картридж Minolta DR-113  4519601  bizhub 160/160f/161/Di1610/Di1610f</t>
+  </si>
+  <si>
+    <t>Драм-картридж Minolta PP1300W, 4519313</t>
   </si>
   <si>
     <t>Модуль формировання зображення IUP-19  фотоцилиндр вмонтирован  Konica Minolta A6W903W bizhub 3320/4020 1 IU</t>
   </si>
   <si>
+    <t>Тонер-картридж Konica Minolta 502B,  Di 470/550 , туба, 1100 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta 502B,  Di 470/550 , туба, 1100 г, KATUN</t>
+  </si>
+  <si>
     <t>Тонер-картридж Konica Minolta Bizhub 4201i/4221i  18К  TNP-96  AF2A050</t>
   </si>
   <si>
+    <t>Тонер-картридж Konica Minolta EP-2100, туба, Integral РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta MT II,  EP30 , туба, 45 г, ATP РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta MT II,  EP50 , туба, 55 г, ATP РОЗПРОДАЖ!</t>
+  </si>
+  <si>
     <t>Тонер-картридж Konica Minolta PagePro 1480/1490MF  9967000877</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta PagePro 1480/1490MF  9967000877   PN-PP1480GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta PP1300, 1710-5660-02/4518512  PN-PP1300GL  Green Label Patron</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta PP1300, 1710-5660-02/4518512,  PTMIN1300W  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta PP1300, 4518512</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta PP1300, 6000 стр, 1710-5670-99</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN-016 A88J150</t>
   </si>
   <si>
+    <t>Тонер-картридж Konica Minolta TN-114/TN-115  TTN114  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN114/106B, туба, 413 г,  PN-TN114GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN114/106B, туба, 413 г, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN114/106B, туба, 413 г, KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN114/106B, туба, 413 г, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN114/106B, туба, PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN116, 1 туба  A1UC050</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN116, туба, 280 г,  PN-TN116GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN116/TN117/TN118, туба, 340 г,  TKMNC1  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN116/TN117/TN118/TN119 bizhub 164/165/185, туба, 282 г,  43646  KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN116/TN117/TN118/TN119, туба, 11К,  WDTN116U  WELLDO</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN116/TN118, туба, 280 г, Gold-серия CET6701</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN118 bizhub 215/225i/226, 1 туба, A3VW050</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN118 Green Label Patron  PN-TN118GL</t>
+  </si>
+  <si>
     <t>Тонер-картридж Konica Minolta TN211 Green Label Patron  PN-TN211GL</t>
   </si>
   <si>
+    <t>Тонер-картридж Konica Minolta TN211, туба, 360 г, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN211, туба, 413 г,  TKMN24  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN211/TN311 bizhub 200/222/250/282, туба, 413 г, CET6706</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN211/TN311, туба, 413 г,  PM326M.413  Tomoegawa</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217  39429  KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217  PN-TN217GL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217  TKMN45  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217, 21000 копій, @5%, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217/TN414   47903 , Access KATUN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217/TN414  A202031/A202030  туба 360 г CET6997</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN217/TN414  A202031/A202030  туба 512 г CET6707</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN219, туба, 20000 копій, @5%  9967002118</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN322, туба, A33K050</t>
+  </si>
+  <si>
     <t>Тонер-картридж Konica Minolta TN323 Green Label Patron  PN-TN323GL</t>
   </si>
   <si>
+    <t>Тонер-картридж Konica Minolta TN323 туба 579 г  A87M050  CET7310</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN323 туба A87M050</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN414  A202050</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN414  PN-TN414GL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN414, 662 г  TKMN46  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TN511  TKMN41  туба, IPM</t>
+  </si>
+  <si>
     <t>Тонер-картридж Konica Minolta TNP-24, bizhub 20/20P  A32W021 , 8000 стр.</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TNP-36  A63V00H</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TNP-39  A63V00W</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TNP-46  A6VK01W , bizhub 4050/4750, 20000 стр.</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TNP-58 bizhub 3602P, 15K,  AADY011</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TNP41  PN-TNP41GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica Minolta TNP43  A6WT00W</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TNP76  ACF0050</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta 1710-4330-01,  PP 6</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta TN-113  4518601  Di 1610/bizhub 160</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1015,51 +1766,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1188,641 +1939,1662 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>16782</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999010</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>6480.32</v>
+        <v>6473.09</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31367</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1154.05</v>
+        <v>1152.76</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>21416</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3428.1</v>
+        <v>3424.27</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33502</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2747.58</v>
+        <v>2744.52</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>7574</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3584</v>
+        <v>3580</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>9308</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>6096.38</v>
+        <v>6089.58</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>20654</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999010</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3136</v>
+        <v>3132.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>33938</v>
+        <v>14154</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>9993.540000000001</v>
+        <v>1571.17</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>11632</v>
+        <v>6558</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>6333.82</v>
+        <v>1924.25</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>33560</v>
+        <v>33938</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>2240</v>
+        <v>9982.379999999999</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>21128</v>
+        <v>26</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>2303.17</v>
+        <v>44.75</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>19103</v>
+        <v>2284</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E22" s="1">
+        <v>24</v>
+      </c>
+      <c r="F22" s="1">
+        <v>44.75</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="1" t="s">
         <v>27</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>4129</v>
+        <v>2285</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E23" s="1">
-        <v>1</v>
+        <v>120</v>
       </c>
       <c r="F23" s="1">
-        <v>5746.5</v>
+        <v>44.75</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>9104</v>
+        <v>11632</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>4928</v>
+        <v>6326.76</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>21971</v>
+        <v>33560</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>4563.78</v>
+        <v>2237.5</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>33366</v>
+        <v>21128</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>591.36</v>
+        <v>2300.6</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>33367</v>
+        <v>19103</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1834.56</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>14503</v>
+        <v>4129</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>6529.6</v>
+        <v>5740.08</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>31053</v>
+        <v>9104</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>8129.41</v>
+        <v>4922.5</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>31054</v>
+        <v>21971</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>8615.940000000001</v>
+        <v>4558.68</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>21057</v>
+        <v>35009</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>5742.02</v>
+        <v>406.78</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>26247</v>
+        <v>11321</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E32" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F32" s="1">
-        <v>10334.46</v>
+        <v>727.64</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>29598</v>
+        <v>17172</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>5324.03</v>
+        <v>556.6900000000001</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>33304</v>
+        <v>4226</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>5918.98</v>
+        <v>733.45</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>316</v>
+        <v>3564</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E35" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F35" s="1">
-        <v>3167.36</v>
+        <v>1984.22</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
+        <v>19159</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+      <c r="F36" s="1">
+        <v>553.11</v>
+      </c>
+      <c r="G36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" outlineLevel="2">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>11522</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+      <c r="F37" s="1">
+        <v>2510.48</v>
+      </c>
+      <c r="G37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" outlineLevel="2">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>14375</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E38" s="1">
+        <v>10</v>
+      </c>
+      <c r="F38" s="1">
+        <v>698.1</v>
+      </c>
+      <c r="G38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" outlineLevel="2">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>15260</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+      <c r="F39" s="1">
+        <v>492.25</v>
+      </c>
+      <c r="G39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="2">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>32243</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+      <c r="F40" s="1">
+        <v>1106.67</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" outlineLevel="2">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>33956</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+      <c r="F41" s="1">
+        <v>563.85</v>
+      </c>
+      <c r="G41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" outlineLevel="2">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>25402</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+      <c r="F42" s="1">
+        <v>916.03</v>
+      </c>
+      <c r="G42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" outlineLevel="2">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>14105</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2</v>
+      </c>
+      <c r="F43" s="1">
+        <v>2491.68</v>
+      </c>
+      <c r="G43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" outlineLevel="2">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>29382</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D44" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+      <c r="F44" s="1">
+        <v>671.25</v>
+      </c>
+      <c r="G44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="2">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>33366</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2</v>
+      </c>
+      <c r="F45" s="1">
+        <v>590.7</v>
+      </c>
+      <c r="G45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" outlineLevel="2">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>11178</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+      <c r="F46" s="1">
+        <v>3245.27</v>
+      </c>
+      <c r="G46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" outlineLevel="2">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>20928</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D47" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+      <c r="F47" s="1">
+        <v>625.61</v>
+      </c>
+      <c r="G47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" outlineLevel="2">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>24584</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D48" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+      <c r="F48" s="1">
+        <v>902.16</v>
+      </c>
+      <c r="G48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" outlineLevel="2">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>22350</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+      <c r="F49" s="1">
+        <v>745.09</v>
+      </c>
+      <c r="G49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" outlineLevel="2">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>20449</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+      <c r="F50" s="1">
+        <v>1074.45</v>
+      </c>
+      <c r="G50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" outlineLevel="2">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>29582</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+      <c r="F51" s="1">
+        <v>606.8099999999999</v>
+      </c>
+      <c r="G51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" outlineLevel="2">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>26645</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D52" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+      <c r="F52" s="1">
+        <v>823.4</v>
+      </c>
+      <c r="G52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" outlineLevel="2">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>12258</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D53" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+      <c r="F53" s="1">
+        <v>2637.12</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" outlineLevel="2">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>26631</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+      <c r="F54" s="1">
+        <v>867.26</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" outlineLevel="2">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>24414</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+      <c r="F55" s="1">
+        <v>940.65</v>
+      </c>
+      <c r="G55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" outlineLevel="2">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>25264</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+      <c r="F56" s="1">
+        <v>1139.34</v>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" outlineLevel="2">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>25616</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D57" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+      <c r="F57" s="1">
+        <v>7160</v>
+      </c>
+      <c r="G57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" outlineLevel="2">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>16971</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+      <c r="F58" s="1">
+        <v>3536.59</v>
+      </c>
+      <c r="G58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" outlineLevel="2">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>33367</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D59" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E59" s="1">
+        <v>10</v>
+      </c>
+      <c r="F59" s="1">
+        <v>1832.51</v>
+      </c>
+      <c r="G59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" outlineLevel="2">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>25401</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D60" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+      <c r="F60" s="1">
+        <v>2586.55</v>
+      </c>
+      <c r="G60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" outlineLevel="2">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1">
+        <v>23640</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+      <c r="F61" s="1">
+        <v>3140.11</v>
+      </c>
+      <c r="G61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" outlineLevel="2">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>14204</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+      <c r="F62" s="1">
+        <v>3064.48</v>
+      </c>
+      <c r="G62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" outlineLevel="2">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
+        <v>29583</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D63" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+      <c r="F63" s="1">
+        <v>805.5</v>
+      </c>
+      <c r="G63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" outlineLevel="2">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>18581</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D64" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+      <c r="F64" s="1">
+        <v>810.87</v>
+      </c>
+      <c r="G64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" outlineLevel="2">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>23534</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+      <c r="F65" s="1">
+        <v>875.76</v>
+      </c>
+      <c r="G65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" outlineLevel="2">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>14503</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D66" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+      <c r="F66" s="1">
+        <v>6522.31</v>
+      </c>
+      <c r="G66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" outlineLevel="2">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1">
+        <v>31053</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+      <c r="F67" s="1">
+        <v>8120.34</v>
+      </c>
+      <c r="G67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" outlineLevel="2">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>31054</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D68" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+      <c r="F68" s="1">
+        <v>8606.32</v>
+      </c>
+      <c r="G68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" outlineLevel="2">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>21057</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D69" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+      <c r="F69" s="1">
+        <v>5735.61</v>
+      </c>
+      <c r="G69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" outlineLevel="2">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>26247</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D70" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+      <c r="F70" s="1">
+        <v>10322.93</v>
+      </c>
+      <c r="G70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" outlineLevel="2">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>29598</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D71" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+      <c r="F71" s="1">
+        <v>5318.09</v>
+      </c>
+      <c r="G71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" outlineLevel="2">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1">
+        <v>20653</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D72" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+      <c r="F72" s="1">
+        <v>7739.96</v>
+      </c>
+      <c r="G72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" outlineLevel="2">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>33304</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+      <c r="F73" s="1">
+        <v>5912.37</v>
+      </c>
+      <c r="G73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" outlineLevel="2">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>316</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D74" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+      <c r="F74" s="1">
+        <v>3163.83</v>
+      </c>
+      <c r="G74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" outlineLevel="2">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1">
         <v>7575</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="1">
+      <c r="C75" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" s="1">
         <v>3707909000</v>
       </c>
-      <c r="E36" s="1">
-[...20 lines deleted...]
-      <c r="I37" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+      <c r="F75" s="1">
+        <v>3246.61</v>
+      </c>
+      <c r="G75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1"/>
+      <c r="G76" s="1"/>
+      <c r="H76" s="1"/>
+      <c r="I76" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>