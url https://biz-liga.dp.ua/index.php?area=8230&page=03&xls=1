--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1066,100 +1066,97 @@
           <t xml:space="preserve">Minolta PP 6; Lexmark OPTRA E; Epson EPL 5500/600  3000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub 160/160f161/Di1610/Di1610f</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Konica Minolta лазерні монохромні</t>
   </si>
   <si>
     <t>Блок проявлення зображення Konica Minolta bizhub 164/215, A1XUR70033</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Блок проявлення зображення Konica Minolta bizhub 164/215, A1XUR70033  з розбирання б/у</t>
   </si>
   <si>
     <t>Блок проявлення зображення Konica Minolta bizhub 4050/4750, IUP21, A6VM03W</t>
   </si>
   <si>
     <t>Драм-картридж Konica Minolta IUP34  ACEY01D</t>
   </si>
   <si>
     <t>Драм-картридж Minolta DR-113  4519601  bizhub 160/160f/161/Di1610/Di1610f</t>
   </si>
   <si>
     <t>Драм-картридж Minolta PP1300W, 4519313</t>
   </si>
   <si>
     <t>Модуль формировання зображення IUP-19  фотоцилиндр вмонтирован  Konica Minolta A6W903W bizhub 3320/4020 1 IU</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta 502B,  Di 470/550 , туба, 1100 г, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta 502B,  Di 470/550 , туба, 1100 г, KATUN</t>
@@ -1255,53 +1252,50 @@
     <t>Тонер-картридж Konica Minolta TN211, туба, 413 г,  TKMN24  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN211/TN311 bizhub 200/222/250/282, туба, 413 г, CET6706</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN211/TN311, туба, 413 г,  PM326M.413  Tomoegawa</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217  39429  KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217  PN-TN217GL  Patron Green Label</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217  TKMN45  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217, 21000 копій, @5%, оригінал</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217/TN414   47903 , Access KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217/TN414  A202031/A202030  туба 360 г CET6997</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN217/TN414  A202031/A202030  туба 512 г CET6707</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN219, туба, 20000 копій, @5%  9967002118</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN322, туба, A33K050</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN323 Green Label Patron  PN-TN323GL</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN323 туба 579 г  A87M050  CET7310</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN323 туба A87M050</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN414  A202050</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN414  PN-TN414GL  Patron Green Label</t>
   </si>
@@ -1939,1650 +1933,1520 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>16782</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999010</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>6473.09</v>
+        <v>6588.81</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>31367</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1152.76</v>
+        <v>1173.37</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>21416</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3424.27</v>
+        <v>3485.49</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>33502</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>2744.52</v>
+        <v>2793.58</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>7574</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>3580</v>
+        <v>3644</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>9308</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>6089.58</v>
+        <v>6198.44</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>20654</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999010</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3132.5</v>
+        <v>3188.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>14154</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1571.17</v>
+        <v>1599.26</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>6558</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1924.25</v>
+        <v>1958.65</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>33938</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>3707909000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>9982.379999999999</v>
+        <v>10160.84</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>26</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>3707909000</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>2284</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3707909000</v>
       </c>
       <c r="E22" s="1">
         <v>24</v>
       </c>
       <c r="F22" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>2285</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>3707909000</v>
       </c>
       <c r="E23" s="1">
         <v>120</v>
       </c>
       <c r="F23" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>11632</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3707909000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>6326.76</v>
+        <v>6439.86</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>33560</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21128</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2300.6</v>
+        <v>2341.73</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>19103</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>4129</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>5740.08</v>
+        <v>5842.7</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>9104</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>4922.5</v>
+        <v>5010.5</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>21971</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>4558.68</v>
+        <v>4640.18</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>35009</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>11321</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>3707909000</v>
       </c>
       <c r="E32" s="1">
         <v>9</v>
       </c>
       <c r="F32" s="1">
-        <v>727.64</v>
+        <v>740.64</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>17172</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>3707909000</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>556.6900000000001</v>
+        <v>566.64</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>4226</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>3707909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>733.45</v>
+        <v>746.5599999999999</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>3564</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>3707909000</v>
       </c>
       <c r="E35" s="1">
         <v>2</v>
       </c>
       <c r="F35" s="1">
-        <v>1984.22</v>
+        <v>2019.69</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>19159</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>553.11</v>
+        <v>563</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>11522</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>2</v>
       </c>
       <c r="F37" s="1">
-        <v>2510.48</v>
+        <v>2555.36</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>14375</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>10</v>
       </c>
       <c r="F38" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>15260</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>32243</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1106.67</v>
+        <v>1126.45</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>33956</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>25402</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>916.03</v>
+        <v>932.41</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>14105</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>2</v>
       </c>
       <c r="F43" s="1">
-        <v>2491.68</v>
+        <v>2536.22</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>29382</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>33366</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>2</v>
       </c>
       <c r="F45" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>11178</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>3245.27</v>
+        <v>3303.29</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>20928</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>625.61</v>
+        <v>636.79</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>24584</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>902.16</v>
+        <v>918.29</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>22350</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>745.09</v>
+        <v>758.41</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>20449</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1074.45</v>
+        <v>1093.66</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29582</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>606.8099999999999</v>
+        <v>617.66</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>26645</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>3707909000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>823.4</v>
+        <v>838.12</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>12258</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>3707909000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>2637.12</v>
+        <v>2684.26</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>26631</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>867.26</v>
+        <v>882.76</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>24414</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>3707909000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>940.65</v>
+        <v>957.46</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>25264</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>3707909000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>1139.34</v>
+        <v>1159.7</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>25616</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>3707909000</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>7160</v>
+        <v>7288</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>16971</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>3707909000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>3536.59</v>
+        <v>3599.82</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>33367</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>1832.51</v>
+        <v>1865.27</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>25401</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>3707909000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>2586.55</v>
+        <v>2632.79</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>23640</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>3707909000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>3140.11</v>
+        <v>3196.24</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>14204</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>3707909000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>3064.48</v>
+        <v>3119.26</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>29583</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>805.5</v>
+        <v>819.9</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>18581</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>3707909000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>23534</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>875.76</v>
+        <v>891.41</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>14503</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>6522.31</v>
+        <v>6638.91</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>31053</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>8120.34</v>
+        <v>8265.5</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>31054</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>8606.32</v>
+        <v>8760.18</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>21057</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>5735.61</v>
+        <v>5838.14</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>26247</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>10322.93</v>
+        <v>10507.47</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>29598</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>5318.09</v>
+        <v>5413.16</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>20653</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>7739.96</v>
+        <v>7878.33</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>33304</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>5912.37</v>
+        <v>6018.07</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>316</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>3163.83</v>
+        <v>3220.39</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>7575</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>3246.61</v>
+        <v>3304.65</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1"/>
       <c r="B76" s="1"/>
       <c r="C76" s="1"/>
       <c r="D76" s="1"/>
       <c r="E76" s="1"/>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>