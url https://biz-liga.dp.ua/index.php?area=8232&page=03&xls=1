--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -32,3647 +32,3755 @@
     <sheet name="Вибрані елементи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Kyocera FS-1040/1060/FS-1020MFP/1025MFP/1120MFP/1125MFP, 302M293013/DK-1110</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C12" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Ecosys M2040/2135/2235/2540/2635/2640/2735/2835/P2040/2235, 302RV93010, DK-1170/1180/DK-1150/DK-1160</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Ecosys M2030/2035/2530/2535/P2035/2135, FS-1000/1010/1016/1020/1050/1100/1116/1300/1320/1370/FS-720/820/920, FS-1028MFP/1030MFP/1035MFP/1128MFP/1130MFP/1135MFP, KM-1500/2810/2820/Olivetti PGL 2135, 302H493010/302H493011/302LZ93060/302LZ93061/302LZ93062, DK-150/DK-160/DK-170/DK-1140</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C14" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Kyocera FS-2100D, Kyocera FS-2100DN, Kyocera ECOSYS M3040dn, Kyocera ECOSYS M3540dn 302MS93023   302MS93020   302MS93021   DK-3100   302MS93022   302MS93024   302MS93025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C12" authorId="0">
+    <comment ref="C15" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2030/2530/P2035/FS-1028/1030MFP/1120/1128/1130/1350/DK-150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C13" authorId="0">
+    <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2035/2535/P2135/FS-1035/1135/1320/1370/DK-170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C14" authorId="0">
+    <comment ref="C17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2035dn/2535dn ECOSYS P2035d/2135d/2135dn FS-1028MFP/1128MFP FS-1035MFP/1135MFP FS-1120D/1320D/1350DN/1370DN KM-2810/2820MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C15" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2035dn/2535dn/FS-1035MFP/1135MFP/DK-1140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C16" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2540/2640/DK-1170</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2135/2635/2735dw/P2235/DK-1150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS P2040/DK-1160</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P2235dn/2235dw ECOSYS P2040dn/2040dw ECOSYS M2135dn/2635dn ECOSYS M2635dw/2735dw ECOSYS M2040dn/2540dn ECOSYS M2540dw/2640idw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera PA2000/MA2000/MA2001/DK-1240/DK-1248, 10K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera PA2000/MA2000/MA2001/DK-1240/DK-1248, 10K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3040idn, Kyocera EcoSys-M3540dn, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera EcoSys-P3045, Kyocera EcoSys-P3050, Kyocera EcoSys-P3060
 Сумісні пристрої: Kyocera EcoSys-M3040dn, Kyocera EcoSys-M3040idn, Kyocera EcoSys-M3540dn, Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera EcoSys-P3045, Kyocera EcoSys-P3050, Kyocera EcoSys-P3060</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040, Kyocera FS-1060DN, Kyocera FS-1020MFP, Kyocera FS-1025MFP, Kyocera FS-1125MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera M3040DN,Kyocera M3040iDN,Kyocera M3540iDN,Kyocera M3540DN,Kyocera M3560iDN,Kyocera FS-2100D,Kyocera FS-2100DN,Kyocera FS-4100DN,Kyocera FS-4200DN,Kyocera FS-4300DN.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040, FS-1060DN, FS-1020MFP, FS-1120MFP, FS-1025MFP, FS-1125MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM 1525/1530/1570/2030/2070  450/Сartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-2530/KM-2531/KM-3035/KM-3530/KM-3531/KM-4030/KM-4031/KM-4035/KM-5035  34 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita KM-2530/3025/3035/3530/4030/4035/5035, 1900г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-720/820/920/1016MFP/1116MFP  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-720/820/920/ 1016/1116/TK-110/112, 225г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-720/FS-820/FS-920/FS-1016MFP/FS-1116MFP  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS 720, 820, 920, 1016MFP, 1116MFP, Utax CD 1316,LP 3118 6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS 1024MFP, 1124MFP, FS 1110 2 100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1110/FS-1024MFP/FS-1124MFP  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS 1040, 1020MFP, 1120MFP  + Chip  2 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тонер картридж для Kyocera FS-1040/1020MFP/1120MFP - 2 500 копий при 5% заполнении страницы А4.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040/FS-1020MFP/FS-1120MFP  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1040/1120MFP, с чипом, 80г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-1040/1020/1120MFP/TK-1110, 80г/туба, без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1040, FS-1020MFP/1120MFP  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1020MFP, Kyocera FS-1040, Kyocera FS-1120MFP, TK-1110</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Ecosys FS-1040/1020MFP/1120MFP/M1520, 1T02M50NXV/1T02M50NXV1/TK-1110</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1040/1020MFP/1120MFP/TK-1110, с чипом, TOMOEGAWA, 2500 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1040, FS-1020MFP, FS-1120MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1041/FS-1220MFP/FS-1320MFP  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1060DN/ 1025MFP/ 1125MFP  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS FS-1060DN/FS-1025MFP/FS-1125MFP  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1060DN/1025MFP/1125MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1060DN/1025MFP TK1120, 3 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1060DN/1025MFP TK1120, 3 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS FS-1060/1025MFP/1125MFP/TK-1120, 95г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1061DN, FS-1325MFP  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030/ 1130MFP  3000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030MFP, 1030MFP/DP, 1130MFP, M 2030, 2530, P-2030DN/PN, 2530D/DN use as TK 1130 cartridge for 3,000 pages</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1030/1130/TK-1130, 120г/туба, без чіпа!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-1030/1130/TK-1130, 120г/туба, с чипом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1035MFP/ 1135MFP  7200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1035MFP/ DP, FS-1135MFP  7200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1035MFP/DP, FS-1135MFP  7 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1035/1135/M2035/2535, TK-1140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-M2035, Kyocera EcoSys-M2535, Kyocera FS-1035, Kyocera FS-1135</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1035MFP/1135MFP/TK-1140</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2035/2535/FS-1035/1135, TK-1140, TOMOEGAWA, 7200 копий/туба, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-1035MFP, FS-1135MFP, ECOSYS M2035DN, ECOSYS M2535DN
 . TK-1140
 . 280 г. Ресурс:	7 200.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 1035/1135 TK1140 туба,7200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys M2135dn, M2635dn, M2735dw, P2235dn, P2235dw  TK1150   З ЧІПОМ  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/ M2635dn/ M2735dw/ P2235dn/ P2235dw  3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  3 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2135dn/M2635dn/M2735dw, P2235dn/P2235dw  3 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera M2135dn/M2635dn/M2735dw/P2235dn/TK-1150, 110г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Ecosys M2135/2635/2735/P2235, 1T02RV0NL0/TK-1150</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2135dn, ECOSYS M2635dn, ECOSYS M2735dw, ECOSYS P2235dn, ECOSYS P2235dw. TK-1150.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita M2135dn/M2635dn/M2735dw/ P2235dn, TK-1150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Kyocera Mita EcoSys-M2135 / EcoSys-P2235 / EcoSys-M2635 / EcoSys-M2735 dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ecosys M2135dn, M2635dn, M2735dw, P2235dn, P2235dw    + Chip  6 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys М2040dn/2040dw TK1160 з чіпом 7 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P2040dn/P2040dw  7 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS P2035/FS-1120D/TK-160, з чіпом, TOMOEGAWA, 2500 копій/туба, з чіпом</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P2040dn/P2040dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; ECOSYS P2040dn/P2040dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2540/2640</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys M2040dn/M2540dn/M2640idw  TK1170   З ЧІПОМ  7 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2040dn, M2540dn, M2640idw  7 200 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2040dn/M2540dn/M2640idw  7 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M2040dn/M2540dn/M2640idw  7 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C89" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Kyocera Ecosys M2040/2540/2640, 1T02S50NL0/TK-1170</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M2040/2540/2640, TK-1170, TOMOEGAWA, 240г/туба, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS M2040dn, ECOSYS M2540dn, ECOSYS M2540dw, ECOSYS M2640idw. TK-1170
 .</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж оригинальный после 1 цикла Kyocera Mita EcoSys-M2040 / EcoSys-M2540 / EcoSys-M2640</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys M2040dn/M2540dn/M2640idw  TK1170   З ЧІПОМ  12 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS1030D, 1030DN,TA LP 4022, Utax LP 3022 7 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1030/TK-120, 295г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1030D/FS-1030DN  7 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PA2000, PA2000w, MA2000, MA2000w.  Toner kit 1,500 pages.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PA2000, PA2000w, MA2000, MA2000w  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS MA2000/PA2000 /TK-1240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS MA2000/PA2000 /TK-1240</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ecosys MA2001/w, PA2001/w 1 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Kyocera Pa2001/ Pa2001w/ma2001/ma2001w</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PA3500x, PA3500wx, MA3500x, MA3500fx, MA3501wfx 3 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PA4000x, PA4000wx 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS PA4000, TK-1260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">PA4000x, PA4000wx 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MA4000x, MA4000fx, MA4000wifx 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1028MFP/1028MFP/DP/1128MFP/1128/DP/1300D/1300DN/1350DN  7200 стор   версія без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera FS-1028, Kyocera FS-1128, Kyocera FS-1300, Kyocera FS-1350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 1028 MFP/FS-1128 MFP/FS-1300D/FS-1350 DN /TK-130  270 g/Cartridge, 7.2K  Без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1028/1128MFPFS-1100/1300DKM-2810/2810DP/2820MFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 1028 MFP/FS-1128 MFP/FS-1300D/FS-1350 DN /TK-130  270 g/Cartridge, 7.2K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1100  4000 стор   версія без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 1100/TK-140  260/Сartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1120D  2500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-1120D/TK-160/162, 2500 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Mita FS-1120D TK160/TK162, 2 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 1010, FS 1050  37027017, TK-17, 240 g/Cartridge   8500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1320D/DN, 1370DN, Ecosys P-2135D/DN  + Chip     7 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1320/ 1370, ECOSYS P2135 Series  7200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-P2135, Kyocera FS-1320, Kyocera FS-1370</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1320D/TK-170/172, 7200 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1118MFP/1018MFP, FS-1020/FS-1020D, KM-1500/KM-1815/KM-1820  7 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 1018 MFP,FS 1020D,KM 1500,1815,1820 TK18/TK100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita KM-1500/1815/1820/ FS-1018/1020/1118/TK-18/100, 295г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-1700/TK-20, с бункером отработки, 500г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS  M3145idn/M3645idn  TK3060   З ЧІПОМ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M3145idn/M3645idn  14 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M3145/3645, TK-3060 , TOMOEGAWA, 14500 копий/туба, с чипом.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2000D/3900DN/4000DN  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-2000/TK-310/312 , туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-2000/TK-310/312 , 385г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100D/ 2100DN/ 4100DN/ 4200DN/ 4300DN,ECOSYS M3040dn/ M3540dn  12 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS FS-2100D/2100DN, M3040dn/M3540dn  12 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-2100/TK-3100/3101/3102/3103/3104, ECOSYS M 3040 DN , с чипом, 12500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-2100/TK-3100/3101/3102/3103/3104, ECOSYS M 3040 DN  с бункером отработки и чипом, 300г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2100D/2100DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4100/TK-3110/3112/3113/3114, с бункером отработки и чипом, 375г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS FS-4100DN  15 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4100, TK-3110</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M3040dn/3540dn/FS-2100/TK-3100, с чипом + бункер, TOMOEGAWA, 12500 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-4200/TK-3120/3122/3124, 600г/туба + бункер отработки!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4200, TK-3120</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-4200DN/FS-4300DN - 25 000 страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 4300 TK-3130 / 3132 / 3134 25000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4300/TK-3130/3132/3133/3134, с бункером отработки и чипом, 600г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS FS-4200DN/FS-4300DN, M3550/M3560  25 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній корпус оригінального тонер-картриджа Kyocera-Mita FS-4200DN/FS-4300DN Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M3040idn/M3540idn  14 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M3040/3540, TK-3150, TOMOEGAWA, 14500 копий/туба, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys P3045dn  TK3160   З ЧІПОМ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P3045dn/ P3050dn/ P3055dn/ P3060dn  12 500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P3045dn/P3050dn/P3055dn/P3060dn  12 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; ECOSYS P3045dn/P3050dn/P3055dn/P3060dn</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, ECOSYS M3145dn, ECOSYS M3645dn. TK-3160
 . 333 г, 12500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P3050/P3055/P3060/P3150/P3155/3260, M3860  15 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita Ecosys P3055dn/P3060dn   TK3190   З ЧІПОМ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M3655/M3660/M3860, P3055/P3060/P3155/P3260  25 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS P3055/3060/M3655/3660, TK-3190, TOMOEGAWA, 25000 копий/туба, с чипом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: ECOSYS P3060DN, ECOSYS P3055DN, ECOSYS M3660idn, ECOSYS M3655idn. 680г, 25000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; ECOSYS M3655/M3660/M3860, P3055/P3060/P3155/P3260</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-3900/4000, TK-320</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-3900DN/FS-4000DN  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4000/3900 TK330, туба /20000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-3900DN/FS-4000DN  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4000/TK-330 EU/TK-332  680/Сartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4000, TK-330</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-2020D/FS-2020DN  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-2020/TK-340, 325г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-2020D/DN TK340, туба /12000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS PA4500x/MA4500x/MA4500fx  12 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS MA4000/PA4500, TK-3400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-MA4500, Kyocera EcoSys-PA4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS MA4000/PA4500, TK-3400, с чипом + бункер, 720г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS MA5500ifx/PA5500x  25 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS PA5500x, MA5500ifx  25 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS MA6000ifx/PA6000x  40 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-3040MFP/FS-3040MFP+/FS-3140MFP/FS-3140MFP+/FS-3540MFP/FS-3640MFP/FS-3920DN  15 000 ????</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-3920/TK-350, 465г / туба, 20 000 копій, з чіпом і бункером відпрацювання.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: FS-3920DN, FS-3640MFP, FS-3540MFP, FS-3140MFP+, FS-3140MFP, FS-3040MFP+, FS-3040MFP. 450 г, 15000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-3040/3140/3540/3640/3920/3925, TK-350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-3920DN, FS-3040 MFP+, FS-3140 MFP+  15 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-3920 TK350, туб. 450 гр./15000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 4020 TK360, туба , 20000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-4020, TK-360</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera EcoSys-M3550, Kyocera EcoSys-M3560, Kyocera FS-4200, Kyocera FS-4300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-4020DN  20 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-4020/TK-360, 680г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/ 1650/ 2020/ 2050  15000 ????</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM 1620/1635/1650/2020/2035/2050 TK410, туба 870 гр., 15 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-1620/ 1635/ 1650/ 2020/ 2035/ 2050  15000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita KM-1620/1635/1650/2020/ 2035/2050/2550/TK-410/411/418/420, 870г/туба + 2шт бункер отработки/1шт очиститель сетки коротрона/1шт салфетка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 1800, TASKalfa 1801, TASKalfa 2200, TASKalfa 2201
  Ресурс  при 5% заполненности листа : 15000 страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 1800/1801/2200/2201  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 1800, 1801, 2200, 2201 use as TK 4105  Europe Version   + Waste Box + Chip  cartridge на 15,000 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 1800/1801/2200/2201</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera TASKalfa 1800/2200/TK-4105, 640г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita KM 2550 TK420, туба , 15000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 180/220/181/221  15 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 180/ 181/ 220/ 221  15000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita TASKalfa 180/181/220/221 TK435, туба 800 гр., 15 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita Taskalfa 180/181/220/221/TK-435/ 437/439, 870г/туба, + 2шт бункер отработки/1шт очиститель сетки коротрона/1ш т салфетка</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-6950, TK-440</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-6950/TK-440, 600г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-6970, TK-450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 6970 с чипом use as TK 450 cartridge for 15,000 pages</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 9130DN, FS 9530DN</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-6025MFP/ 6030MFP, TASKalfa 255/ 305  15000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita TASKalfa 255/255B/305/FS6025MFP/6030MFP TK475, 15 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1920  15 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita FS-1920/TK-55/57, 520г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-1800/1800+/3800</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-4530,5530, 6330, 7530</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M4125/4132, TK-6115, 15000 копий/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M4125/4132, TK-6115, TOMOEGAWA, 15000 копий/туба, с чипом + 2 бункера отработки.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS M4125idn/M4132idn  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS M4125/4132, TK-6115, 15000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 3500i/ 4500i/ 5500i  35000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 4002i/5002i/6002i  35 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 4002i/5002i/5003i/6002i/6003i  35 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS 3820/3830  TK-65, TK-67, 680gr/cartridge</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 6500i/6501i/8000i/8001i  70 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-2540/ 2560/ 3040/ 3060  20000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita КМ2540/2560/3040 TK675, туба 1160 гр., 20 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera-Mita KM-2540/2560/3040/ 3060/TK-675/677/Taskalfa 300i/TK-685, 1160г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-9100DN/9500DN  40000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-9100/9500/TK-70, 1900г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera Mita FS-9130/9530/TK-710 EUR, 1900г/туба</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">FS-9130DN/FS-9530DN  40 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 3010i/3011i  20 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KM-3050/ 4050/ 5050  34000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 3510i/3511i  35 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TASKalfa 420i/520i  34 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P4040dn  15 000 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P4040dn  15 000 стр.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Kyocera Mita лазерні монохромні</t>
   </si>
   <si>
-    <t>Драм картридж Kyocera FS-2100D/M3040dn/M3540dn DK-3100 E  302MS93025</t>
+    <t>Драм-картридж Kyocera DK-1110  TDK1110U  TONER-TANK</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Kyocera Mita Ecosys M2030/2530/P2035/FS-1028/1030MFP/1120/1128/1130/DK-150  WDDK-150</t>
-[...26 lines deleted...]
-    <t>Драм картридж Kyocera PA2000/MA2000/MA2001/DK-1240/DK-1248, 10K,  TRKM02D  IPM</t>
+    <t>Драм-картридж Kyocera Ecosys DK-1170/1180/DK-1150/DK-1160  TDK1170U  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Ecosys DK-150/DK-160/DK-170/DK-1140  TDK1140U  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera FS-2100D/M3040dn/M3540dn DK-3100 E  302MS93025</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys M2030/2530/P2035/FS-1028/1030MFP/1120/1128/1130/DK-150  WDDK-150</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys M2035/2535/P2135/FS-1035/1135/1320/1370/DK-170  WDDK-150</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys M2035dn DK-150/170 100К CET  CET471064</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys M2035dn/2535dn/FS-1035MFP/1135MFP/DK-1140  WDDK-1140</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys M2040/2540/2640/DK-1170  WDDK-1170</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys M2135/2635/2735dw/P2235/DK-1150  WDDK-1150</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys P2040/DK-1160  WDDK-1160</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera Mita Ecosys P2235/2040/2135 DK-1150 100K  302RV93010  CET8997/CET8997P</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera PA2000/MA2000/MA2001/DK-1240/DK-1248, 10K,  PTDK1248  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Kyocera PA2000/MA2000/MA2001/DK-1240/DK-1248, 10K,  TRKM02D  IPM</t>
   </si>
   <si>
     <t>Контейнер відпрацьованого тонера Kyocera Mita ECOSYS P3045dn/3050dn WT-3100 CET  CET7378</t>
   </si>
   <si>
     <t>Контейнер відпрацьованого тонера Kyocera WT-1110  302M293030/302M293031</t>
   </si>
   <si>
     <t>Контейнер відпрацьованого тонера Kyocera WT-3100 302LV93020</t>
   </si>
   <si>
     <t>Модуль формування зображення Kyocera DV-1110 Developer Unit   302M293021/302M293022</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita KM 1525/1530/1570/2030/2070, сумісний, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita KM-2530  PN-KM2530GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita KM-2530/3025/3035/3530/4030/4035/5035, сумісний, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-110</t>
   </si>
@@ -3694,50 +3802,53 @@
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  12100119C  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  1T02M50NX1/1T02M50NXV</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  FL-TK1110  Free Label</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  FS-1020MFP/1040 , туба, 80 г, с чипом, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  FS-1020MFP/1040 , туба, 80 г., без чіпа, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  PN-TK1110GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  SK1110  Makkon 2.5k</t>
   </si>
   <si>
+    <t>Тонер-картридж Kyocera Mita TK-1110  TTK1110  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Kyocera Mita TK-1110  WDTK1110  WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1110 FS-1040/1020MFP/1120MFP CET8178</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1115  PN-TK1115GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1120  1T02M70NX0</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1120  PN-TK1120GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1120 FS-1060DN/1025MFP/1125MFP CET8180</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1120, FS-1060DN/1025MFP, туба,  MN-KY-SK1120  Makkon</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1120, FS-1060DN/1025MFP, туба, 3000 стр, Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1120, FS-1060DN/1025MFP, туба, 95 г,  TKKM110EU  IPM</t>
@@ -3778,90 +3889,96 @@
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1140 FS-1035MFP  WDTK1140  WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1140 FS-1035MFP/1135MFP CET  CET8189</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1140, FS-1035MFP туба, 7200 стр,  12100089C  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150  12100170  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150  1T02RV0NL0</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150  FL-TK1150  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150  PN-TK1150GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150  TKKM118CH  IPM</t>
   </si>
   <si>
+    <t>Тонер-картридж Kyocera Mita TK-1150  TTK1150  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Kyocera Mita TK-1150 CET  CET6685</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150 Static Control 3k</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1150HC збільшена ємкість  12100170X  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1160  12100171  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1160  PN-TK1160GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1160  WDTK160  WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1160 Ecosys P2040dn/P2040dw CET6740</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1160 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  002-08-LLK1170  Static Control Parrot</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  12100172  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  1T02S50NL0</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  FL-TK1170  Free Label</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  PN-TK1170GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1170  TTK1170  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170  WDTK1170  WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170 CET  CET8989</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170HC збільшена ємкість  12100172X  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-120  12100022  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-120  295 г, туба  TKKM91  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-120  PN-TK120GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1240  1T02Y80NX0</t>
   </si>
@@ -4710,51 +4827,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I231"/>
+  <dimension ref="A1:I237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4871,5111 +4988,5701 @@
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>24249</v>
+        <v>34861</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
-        <v>8443991000</v>
+        <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>7142.02</v>
+        <v>1687.52</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>32102</v>
+        <v>34860</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1806.34</v>
+        <v>1513</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>32103</v>
+        <v>34859</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1806.34</v>
+        <v>1687.52</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>33129</v>
+        <v>24249</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
-        <v>8443999090</v>
+        <v>8443991000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>3455.87</v>
+        <v>7134.05</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>32104</v>
+        <v>32102</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1906.69</v>
+        <v>1804.32</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>32105</v>
+        <v>32103</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1856.51</v>
+        <v>1804.32</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>32106</v>
+        <v>33129</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1756.16</v>
+        <v>3452.02</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>32107</v>
+        <v>32104</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1731.07</v>
+        <v>1904.56</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>24090</v>
+        <v>32105</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>4863.94</v>
+        <v>1854.44</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>33844</v>
+        <v>32106</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1182.72</v>
+        <v>1754.2</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>32468</v>
+        <v>32107</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1397.76</v>
+        <v>1729.14</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>32442</v>
+        <v>24090</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>155.9</v>
+        <v>4858.51</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>32978</v>
+        <v>33844</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="D23" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>716.8</v>
+        <v>1181.4</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>28377</v>
+        <v>32468</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>611.0700000000001</v>
+        <v>1396.2</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>29884</v>
+        <v>32442</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>1848</v>
+        <v>155.73</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>16819</v>
+        <v>32978</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="D26" s="1"/>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1310.4</v>
+        <v>716</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>29599</v>
+        <v>28377</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>3522.18</v>
+        <v>610.39</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>20926</v>
+        <v>29884</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1693.44</v>
+        <v>1845.94</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>7673</v>
+        <v>16819</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>5895.23</v>
+        <v>1308.94</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>10269</v>
+        <v>29599</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>232.96</v>
+        <v>3518.25</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>29602</v>
+        <v>20926</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1028.16</v>
+        <v>1691.55</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>23675</v>
+        <v>7673</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>815.8099999999999</v>
+        <v>5888.65</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>34615</v>
+        <v>10269</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>756.67</v>
+        <v>232.7</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>29600</v>
+        <v>29602</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>841.34</v>
+        <v>1027.01</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>23672</v>
+        <v>23675</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>581.95</v>
+        <v>814.9</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>16882</v>
+        <v>34615</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>2325.12</v>
+        <v>755.83</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>28320</v>
+        <v>29600</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>336</v>
+        <v>840.41</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>19337</v>
+        <v>23672</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>401.86</v>
+        <v>581.3</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>17174</v>
+        <v>16882</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F39" s="1">
-        <v>344.51</v>
+        <v>2322.53</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>25889</v>
+        <v>28320</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>530.88</v>
+        <v>335.63</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>20478</v>
+        <v>19337</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>341.38</v>
+        <v>401.41</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>28427</v>
+        <v>17174</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>389.76</v>
+        <v>344.13</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>25252</v>
+        <v>25889</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F43" s="1">
-        <v>445.76</v>
+        <v>530.29</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>29603</v>
+        <v>20478</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="F44" s="1">
-        <v>972.16</v>
+        <v>330.7</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>29097</v>
+        <v>35018</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2533.89</v>
+        <v>273.87</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>17620</v>
+        <v>28427</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>483.84</v>
+        <v>389.33</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>24608</v>
+        <v>25252</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>754.88</v>
+        <v>445.26</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>34655</v>
+        <v>29603</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>320.77</v>
+        <v>971.08</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>18170</v>
+        <v>29097</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>641.09</v>
+        <v>2531.06</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>19338</v>
+        <v>17620</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>434.11</v>
+        <v>483.3</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>29604</v>
+        <v>24608</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E51" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F51" s="1">
-        <v>1028.16</v>
+        <v>754.04</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>17621</v>
+        <v>34655</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1499.46</v>
+        <v>320.41</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>24601</v>
+        <v>18170</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>249.09</v>
+        <v>640.37</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>18906</v>
+        <v>19338</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>325.7</v>
+        <v>433.63</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>18907</v>
+        <v>29604</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>432.77</v>
+        <v>1027.01</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>16577</v>
+        <v>17621</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>5330.3</v>
+        <v>1497.78</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>17622</v>
+        <v>24601</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>542.98</v>
+        <v>248.81</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>24602</v>
+        <v>18906</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>542.98</v>
+        <v>325.33</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>19168</v>
+        <v>18907</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>336</v>
+        <v>432.29</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>20481</v>
+        <v>16577</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>373.63</v>
+        <v>5324.36</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>29605</v>
+        <v>17622</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F61" s="1">
-        <v>355.71</v>
+        <v>542.37</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>26106</v>
+        <v>24602</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>492.8</v>
+        <v>542.37</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>25418</v>
+        <v>19168</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>856.13</v>
+        <v>335.63</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>18169</v>
+        <v>20481</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F64" s="1">
-        <v>337.34</v>
+        <v>373.22</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>23670</v>
+        <v>29605</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>356.61</v>
+        <v>355.32</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>29765</v>
+        <v>26106</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>3962.56</v>
+        <v>492.25</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>28321</v>
+        <v>25418</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E67" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>639.3</v>
+        <v>855.17</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>25890</v>
+        <v>18169</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>642.4299999999999</v>
+        <v>336.97</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>23591</v>
+        <v>23670</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>540.29</v>
+        <v>356.21</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>24609</v>
+        <v>29765</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>771.01</v>
+        <v>3958.14</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>23592</v>
+        <v>28321</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>801.02</v>
+        <v>542.37</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>25156</v>
+        <v>25890</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F72" s="1">
-        <v>455.62</v>
+        <v>641.72</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>34616</v>
+        <v>23591</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>990.53</v>
+        <v>447.95</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>23679</v>
+        <v>35020</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>455.62</v>
+        <v>378.59</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>29608</v>
+        <v>24609</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>897.79</v>
+        <v>770.15</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>31991</v>
+        <v>23592</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>338.69</v>
+        <v>800.13</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>24055</v>
+        <v>25156</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>948.42</v>
+        <v>455.11</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>31792</v>
+        <v>34616</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>404.99</v>
+        <v>989.42</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>31207</v>
+        <v>23679</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>706.05</v>
+        <v>455.11</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>23667</v>
+        <v>29608</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>873.6</v>
+        <v>896.79</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>23140</v>
+        <v>31991</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>4441.02</v>
+        <v>338.31</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>28322</v>
+        <v>24055</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>698.88</v>
+        <v>947.36</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>25891</v>
+        <v>31792</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>816.7</v>
+        <v>404.54</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>26015</v>
+        <v>31207</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>728</v>
+        <v>705.26</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>24610</v>
+        <v>23667</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>824.3200000000001</v>
+        <v>872.63</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>25157</v>
+        <v>23140</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>451.14</v>
+        <v>4436.07</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>34617</v>
+        <v>28322</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>815.8099999999999</v>
+        <v>698.1</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>21026</v>
+        <v>25891</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>815.8099999999999</v>
+        <v>815.79</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>29606</v>
+        <v>35019</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>392</v>
+        <v>424.23</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>29607</v>
+        <v>26015</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>982.02</v>
+        <v>727.1900000000001</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>30190</v>
+        <v>24610</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>2432.64</v>
+        <v>823.4</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>30294</v>
+        <v>25157</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>935.87</v>
+        <v>450.63</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>30832</v>
+        <v>34617</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>224</v>
+        <v>814.9</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
-[...1 lines deleted...]
-        <v>99</v>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>32520</v>
+        <v>21026</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>698.88</v>
+        <v>814.9</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>34618</v>
+        <v>29606</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1106.11</v>
+        <v>391.56</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>30997</v>
+        <v>29607</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>3584</v>
+        <v>980.92</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>34619</v>
+        <v>30190</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>815.8099999999999</v>
+        <v>2429.93</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>34620</v>
+        <v>30294</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1397.76</v>
+        <v>934.83</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>33862</v>
+        <v>30832</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>860.16</v>
+        <v>223.75</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>34659</v>
+        <v>32520</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1512</v>
+        <v>698.1</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>34621</v>
+        <v>34618</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1397.76</v>
+        <v>1104.88</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>17623</v>
+        <v>30997</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>985.6</v>
+        <v>3580</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>20483</v>
+        <v>34619</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>290.3</v>
+        <v>814.9</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>21025</v>
+        <v>34620</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>681.41</v>
+        <v>1396.2</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>32527</v>
+        <v>33862</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>803.71</v>
+        <v>859.2</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>12198</v>
+        <v>34659</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>785.79</v>
+        <v>1510.31</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>17624</v>
+        <v>34621</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>985.6</v>
+        <v>1396.2</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>12194</v>
+        <v>17623</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>937.66</v>
+        <v>984.5</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>17625</v>
+        <v>20483</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F109" s="1">
-        <v>1164.8</v>
+        <v>289.98</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>14305</v>
+        <v>21025</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>508.03</v>
+        <v>680.65</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>18171</v>
+        <v>32527</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>407.23</v>
+        <v>802.8200000000001</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>3678</v>
+        <v>12198</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>5882.24</v>
+        <v>784.92</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>34622</v>
+        <v>17624</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>337.34</v>
+        <v>984.5</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>17626</v>
+        <v>12194</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1257.98</v>
+        <v>936.62</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>20485</v>
+        <v>17625</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>427.84</v>
+        <v>1163.5</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>19346</v>
+        <v>14305</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>374.98</v>
+        <v>507.47</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>29609</v>
+        <v>18171</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>869.5700000000001</v>
+        <v>406.78</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>23671</v>
+        <v>3678</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>646.46</v>
+        <v>5875.68</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>10271</v>
+        <v>34622</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>403.2</v>
+        <v>336.97</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>14190</v>
+        <v>17626</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>425.6</v>
+        <v>1256.58</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
-[...1 lines deleted...]
-        <v>99</v>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>25504</v>
+        <v>20485</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F121" s="1">
-        <v>1252.61</v>
+        <v>427.36</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>29610</v>
+        <v>19346</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>2037.95</v>
+        <v>374.56</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>25960</v>
+        <v>29609</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>1372.22</v>
+        <v>868.6</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>29626</v>
+        <v>23671</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1663.87</v>
+        <v>645.74</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>28646</v>
+        <v>10271</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D125" s="1"/>
+        <v>132</v>
+      </c>
+      <c r="D125" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>127.23</v>
+        <v>402.75</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>12195</v>
+        <v>14190</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>967.6799999999999</v>
+        <v>425.13</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>23779</v>
+        <v>25504</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>5931.97</v>
+        <v>1251.21</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>29628</v>
+        <v>29610</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1327.87</v>
+        <v>2035.68</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>20403</v>
+        <v>25960</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1083.26</v>
+        <v>1370.69</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>17647</v>
+        <v>29626</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>960.96</v>
+        <v>1662.02</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>24611</v>
+        <v>28646</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="D131" s="1"/>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>1590.85</v>
+        <v>127.09</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>19341</v>
+        <v>12195</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1455.55</v>
+        <v>966.6</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>29629</v>
+        <v>23779</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1401.79</v>
+        <v>5925.35</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>19174</v>
+        <v>29628</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>1428.22</v>
+        <v>1326.39</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>30245</v>
+        <v>20403</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>924.22</v>
+        <v>1082.06</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>18975</v>
+        <v>17647</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>784.45</v>
+        <v>959.89</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>19175</v>
+        <v>24611</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1876.22</v>
+        <v>1589.07</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>17004</v>
+        <v>19341</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>10348.8</v>
+        <v>1453.93</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>17539</v>
+        <v>29629</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1689.41</v>
+        <v>1400.23</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>19342</v>
+        <v>19174</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>784.45</v>
+        <v>1426.63</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>29630</v>
+        <v>30245</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>1761.09</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>34707</v>
+        <v>18975</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1514.69</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>30609</v>
+        <v>19175</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D143" s="1"/>
+        <v>150</v>
+      </c>
+      <c r="D143" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>211.46</v>
+        <v>1874.13</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>29631</v>
+        <v>17004</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1766.91</v>
+        <v>10337.25</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>25959</v>
+        <v>17539</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1018.75</v>
+        <v>1687.52</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>23669</v>
+        <v>19342</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1708.22</v>
+        <v>783.5700000000001</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>24258</v>
+        <v>29630</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>5728.13</v>
+        <v>1759.12</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>25892</v>
+        <v>34707</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1340.42</v>
+        <v>1513</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>29474</v>
+        <v>30609</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D149" s="1"/>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>360.19</v>
+        <v>211.22</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>24259</v>
+        <v>29631</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1154.05</v>
+        <v>1764.94</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>29632</v>
+        <v>25959</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1964.48</v>
+        <v>1017.62</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>23678</v>
+        <v>23669</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>2159.36</v>
+        <v>1706.32</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>29633</v>
+        <v>24258</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>2546.88</v>
+        <v>5721.74</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>25962</v>
+        <v>25892</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>1717.63</v>
+        <v>1338.92</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>27389</v>
+        <v>29474</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>1661.63</v>
+        <v>359.79</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>28796</v>
+        <v>24259</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>383.04</v>
+        <v>1152.76</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>19170</v>
+        <v>29632</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1120</v>
+        <v>1962.29</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>29634</v>
+        <v>23678</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1467.65</v>
+        <v>2156.95</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>18176</v>
+        <v>29633</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1473.92</v>
+        <v>2544.04</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>29636</v>
+        <v>25962</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>2131.58</v>
+        <v>1715.72</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>10598</v>
+        <v>27389</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>555.52</v>
+        <v>1659.78</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
-[...1 lines deleted...]
-        <v>99</v>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I161" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>19171</v>
+        <v>28796</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1317.12</v>
+        <v>382.61</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>29637</v>
+        <v>19170</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1467.65</v>
+        <v>1118.75</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>17175</v>
+        <v>29634</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>581.95</v>
+        <v>1466.01</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>18174</v>
+        <v>18176</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>1053.25</v>
+        <v>1472.28</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>34419</v>
+        <v>29636</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1338.62</v>
+        <v>2129.21</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>34643</v>
+        <v>10598</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>510.72</v>
+        <v>554.9</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>33561</v>
+        <v>19171</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D168" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>2009.28</v>
+        <v>1315.65</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>33562</v>
+        <v>29637</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>1075.2</v>
+        <v>1466.01</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>34420</v>
+        <v>17175</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>1661.18</v>
+        <v>581.3</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>32323</v>
+        <v>18174</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>4470.59</v>
+        <v>1052.07</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>34421</v>
+        <v>34419</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1876.22</v>
+        <v>1337.13</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>17627</v>
+        <v>34643</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>1744.51</v>
+        <v>510.15</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>17176</v>
+        <v>33561</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D174" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>607.49</v>
+        <v>2007.04</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>28196</v>
+        <v>33562</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>1031.74</v>
+        <v>1074</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>19169</v>
+        <v>34420</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>1165.25</v>
+        <v>1659.33</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>16363</v>
+        <v>32323</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>6617.86</v>
+        <v>4465.6</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>18175</v>
+        <v>34421</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1062.21</v>
+        <v>1874.13</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>23674</v>
+        <v>17627</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F179" s="1">
-        <v>1659.84</v>
+        <v>1742.57</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>19173</v>
+        <v>17176</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>747.26</v>
+        <v>606.8099999999999</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>20484</v>
+        <v>28196</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>752.64</v>
+        <v>1030.59</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>14452</v>
+        <v>19169</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>7151.42</v>
+        <v>1163.95</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>17177</v>
+        <v>16363</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>894.66</v>
+        <v>6610.47</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>6453</v>
+        <v>18175</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>4100.99</v>
+        <v>1061.02</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>23676</v>
+        <v>23674</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>1540.22</v>
+        <v>1657.99</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>17628</v>
+        <v>19173</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>2091.26</v>
+        <v>746.4299999999999</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>11332</v>
+        <v>20484</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F187" s="1">
-        <v>1162.11</v>
+        <v>751.8</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>20772</v>
+        <v>14452</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>3458.11</v>
+        <v>7143.44</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>29638</v>
+        <v>17177</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>1592.19</v>
+        <v>893.66</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>23187</v>
+        <v>6453</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>1648.64</v>
+        <v>4096.42</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>32326</v>
+        <v>23676</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D191" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>1525.89</v>
+        <v>1538.51</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>32325</v>
+        <v>17628</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1128.96</v>
+        <v>2088.93</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>21027</v>
+        <v>11332</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1400</v>
+        <v>1160.82</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>14838</v>
+        <v>20772</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>5409.6</v>
+        <v>3454.25</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>17629</v>
+        <v>29638</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2083.2</v>
+        <v>1590.42</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>18177</v>
+        <v>23187</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F196" s="1">
-        <v>1408.06</v>
+        <v>1646.8</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>15602</v>
+        <v>32326</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D197" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1165.25</v>
+        <v>1524.19</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>19176</v>
+        <v>32325</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1400</v>
+        <v>1127.7</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>19343</v>
+        <v>21027</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>1602.05</v>
+        <v>1398.44</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>19177</v>
+        <v>14838</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>1092.22</v>
+        <v>5403.56</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>24841</v>
+        <v>17629</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1736</v>
+        <v>2080.88</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>25789</v>
+        <v>18177</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1752.58</v>
+        <v>1406.49</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>22582</v>
+        <v>15602</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>2198.78</v>
+        <v>1163.95</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>18179</v>
+        <v>19176</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1508.86</v>
+        <v>1398.44</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>27664</v>
+        <v>19343</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1991.81</v>
+        <v>1600.26</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>17606</v>
+        <v>19177</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>1209.6</v>
+        <v>1091.01</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>6704</v>
+        <v>24841</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1585.92</v>
+        <v>1734.06</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>27663</v>
+        <v>25789</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1917.89</v>
+        <v>1750.62</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>31626</v>
+        <v>22582</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>5025.66</v>
+        <v>2196.33</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>25961</v>
+        <v>18179</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1659.84</v>
+        <v>1507.18</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>27662</v>
+        <v>27664</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>2365.44</v>
+        <v>1989.59</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>31621</v>
+        <v>17606</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>1805.89</v>
+        <v>1208.25</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>27661</v>
+        <v>6704</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F213" s="1">
-        <v>3444.67</v>
+        <v>1584.15</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>27917</v>
+        <v>27663</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>7206.98</v>
+        <v>1915.75</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>27660</v>
+        <v>31626</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>4533.76</v>
+        <v>5020.06</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>13880</v>
+        <v>25961</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>1191.23</v>
+        <v>1657.99</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>29703</v>
+        <v>27662</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>4384.13</v>
+        <v>2362.8</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>17618</v>
+        <v>31621</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>2521.34</v>
+        <v>1803.87</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>18181</v>
+        <v>27661</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>1849.34</v>
+        <v>3440.83</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>17652</v>
+        <v>27917</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>1400</v>
+        <v>7198.93</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>6457</v>
+        <v>27660</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>9166.08</v>
+        <v>4528.7</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>19344</v>
+        <v>13880</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>2795.52</v>
+        <v>1189.9</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>19345</v>
+        <v>29703</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>2096.64</v>
+        <v>4379.24</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>30517</v>
+        <v>17618</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>4038.27</v>
+        <v>2518.53</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>30521</v>
+        <v>18181</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>2692.03</v>
+        <v>1847.28</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>17630</v>
+        <v>17652</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>3360</v>
+        <v>1398.44</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>30522</v>
+        <v>6457</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>3327.74</v>
+        <v>9155.85</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>30523</v>
+        <v>19344</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>3570.56</v>
+        <v>2792.4</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>25784</v>
+        <v>19345</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>5684.22</v>
+        <v>2094.3</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
+        <v>30517</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D230" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+      <c r="F230" s="1">
+        <v>4033.77</v>
+      </c>
+      <c r="G230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I230" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" outlineLevel="2">
+      <c r="A231" s="1"/>
+      <c r="B231" s="1">
+        <v>30521</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D231" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+      <c r="F231" s="1">
+        <v>2689.03</v>
+      </c>
+      <c r="G231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" outlineLevel="2">
+      <c r="A232" s="1"/>
+      <c r="B232" s="1">
+        <v>17630</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D232" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+      <c r="F232" s="1">
+        <v>3356.25</v>
+      </c>
+      <c r="G232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I232" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" outlineLevel="2">
+      <c r="A233" s="1"/>
+      <c r="B233" s="1">
+        <v>30522</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D233" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+      <c r="F233" s="1">
+        <v>3324.03</v>
+      </c>
+      <c r="G233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" outlineLevel="2">
+      <c r="A234" s="1"/>
+      <c r="B234" s="1">
+        <v>30523</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D234" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+      <c r="F234" s="1">
+        <v>3566.58</v>
+      </c>
+      <c r="G234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I234" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" outlineLevel="2">
+      <c r="A235" s="1"/>
+      <c r="B235" s="1">
+        <v>25784</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D235" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+      <c r="F235" s="1">
+        <v>5677.88</v>
+      </c>
+      <c r="G235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I235" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" outlineLevel="2">
+      <c r="A236" s="1"/>
+      <c r="B236" s="1">
         <v>25785</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I231" s="1"/>
+      <c r="C236" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D236" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+      <c r="F236" s="1">
+        <v>2417.84</v>
+      </c>
+      <c r="G236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I236" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" s="1"/>
+      <c r="B237" s="1"/>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1"/>
+      <c r="F237" s="1"/>
+      <c r="G237" s="1"/>
+      <c r="H237" s="1"/>
+      <c r="I237" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>