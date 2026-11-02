--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1460,147 +1460,147 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Kyocera ECOSYS MA2000/PA2000 /TK-1240</t>
         </r>
       </text>
     </comment>
     <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Kyocera ECOSYS MA2000/PA2000 /TK-1240</t>
+          <t xml:space="preserve">Ecosys MA2001/w, PA2001/w 1 500 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Ecosys MA2001/w, PA2001/w 1 500 стор.</t>
+          <t xml:space="preserve">для Kyocera Pa2001/ Pa2001w/ma2001/ma2001w</t>
         </r>
       </text>
     </comment>
     <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">для Kyocera Pa2001/ Pa2001w/ma2001/ma2001w</t>
+          <t xml:space="preserve">PA3500x, PA3500wx, MA3500x, MA3500fx, MA3501wfx 3 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PA3500x, PA3500wx, MA3500x, MA3500fx, MA3501wfx 3 000 стор.</t>
+          <t xml:space="preserve">PA4000x, PA4000wx 10 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Kyocera ECOSYS PA4000, TK-1260</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">PA4000x, PA4000wx 10 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">PA4000x, PA4000wx 10 000 стор.</t>
+          <t xml:space="preserve">MA4000x, MA4000fx, MA4000wifx 10 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MA4000x, MA4000fx, MA4000wifx 10 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3647,100 +3647,97 @@
           <t xml:space="preserve">ECOSYS P4040dn  15 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ECOSYS P4040dn  15 000 стр.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних монохромних принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Kyocera Mita лазерні монохромні</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera DK-1110  TDK1110U  TONER-TANK</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Ecosys DK-1170/1180/DK-1150/DK-1160  TDK1170U  TONER-TANK</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Ecosys DK-150/DK-160/DK-170/DK-1140  TDK1140U  TONER-TANK</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera FS-2100D/M3040dn/M3540dn DK-3100 E  302MS93025</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Mita Ecosys M2030/2530/P2035/FS-1028/1030MFP/1120/1128/1130/DK-150  WDDK-150</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Mita Ecosys M2035/2535/P2135/FS-1035/1135/1320/1370/DK-170  WDDK-150</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Mita Ecosys M2035dn DK-150/170 100К CET  CET471064</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Mita Ecosys M2035dn/2535dn/FS-1035MFP/1135MFP/DK-1140  WDDK-1140</t>
   </si>
   <si>
     <t>Драм-картридж Kyocera Mita Ecosys M2040/2540/2640/DK-1170  WDDK-1170</t>
@@ -3964,135 +3961,135 @@
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170 CET  CET8989</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170 пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1170HC збільшена ємкість  12100172X  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-120  12100022  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-120  295 г, туба  TKKM91  IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-120  PN-TK120GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1240  1T02Y80NX0</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-1240  PN-TK1240GL  Green Label Patron</t>
   </si>
   <si>
-    <t>Тонер-картридж Kyocera Mita TK-1240  PTTK1240  PRINTERMAYIN РОЗПРОДАЖ!</t>
+    <t>Тонер-картридж Kyocera Mita TK-1240  TRKM01  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1248  12100608  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1248  1T02Y80NL0</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1250  12100257  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1260  12100225  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1260  PTTK-1260  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1260 1T0C150NL0, 340 г, 10K, чорний CET  CET131161</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1270  12100226  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-1270, 1T0C140NL0, 340г, 10K, чорний CET  CET131162</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-130  PN-TK130 , Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-130  STK130  Makkon 7.2k</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-130 12100034 Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-130 CET  CET8162</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-130, сумісний, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-140  PN-TK140 , Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-140, сумісний, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-160  PN-TK160 , Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-160, FS-1120D, 100 г., сумісний, IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-160, FS-1120D, сумісний, Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-17</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-170  12100054  Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-170  PN-TK170 , Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-170  STU170  Makkon 7.2k</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-170/172  FS-1320D  TKKM105 IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-18  PN-TK18GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-18/TK-100  12100018  туба, Integral</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-18/TK-100  TKKM05  IPM</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Kyocera Mita TK-20/FS 1700, 500 г. сумісний, IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
-  </si>
-[...79 lines deleted...]
-    <t>Тонер-картридж Kyocera Mita TK-20/FS 1700, 500 г. сумісний, IPM РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-3060  12100463  Integral</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-3060  PN-TK3060GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-3060  WDTK3060  WELLDO</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-310  PN-TK310GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-310, пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-310, сумісний, IPM</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-3100  1T02MS0NL0</t>
   </si>
   <si>
     <t>Тонер-картридж Kyocera Mita TK-3100  PN-TK3100GL  Green Label Patron</t>
   </si>
@@ -5000,5677 +4997,5227 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34861</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1687.52</v>
+        <v>1717.69</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34860</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1513</v>
+        <v>1540.05</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>34859</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>1687.52</v>
+        <v>1717.69</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24249</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443991000</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>7134.05</v>
+        <v>7261.58</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>32102</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1804.32</v>
+        <v>1836.58</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>32103</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1804.32</v>
+        <v>1836.58</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33129</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>3452.02</v>
+        <v>3513.73</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>32104</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>1904.56</v>
+        <v>1938.61</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>32105</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1854.44</v>
+        <v>1887.59</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>32106</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>1754.2</v>
+        <v>1785.56</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>32107</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1729.14</v>
+        <v>1760.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>24090</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>4858.51</v>
+        <v>4945.36</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>33844</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>32468</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>32442</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>155.73</v>
+        <v>158.51</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>32978</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="D26" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>716</v>
+        <v>796.67</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>28377</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>610.39</v>
+        <v>621.3</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>29884</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1845.94</v>
+        <v>2320.32</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>16819</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1308.94</v>
+        <v>1332.34</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>29599</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>3518.25</v>
+        <v>3581.14</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>20926</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>7673</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5888.65</v>
+        <v>5993.92</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>10269</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>232.7</v>
+        <v>236.86</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>29602</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1027.01</v>
+        <v>1045.37</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>23675</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>34615</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>29600</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>840.41</v>
+        <v>855.4299999999999</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>23672</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>16882</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>20</v>
       </c>
       <c r="F39" s="1">
-        <v>2322.53</v>
+        <v>2364.05</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>28320</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+      <c r="F40" s="1">
+        <v>341.63</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>45</v>
-      </c>
-[...14 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>19337</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>401.41</v>
+        <v>408.58</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>17174</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>344.13</v>
+        <v>350.28</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25889</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>10</v>
       </c>
       <c r="F43" s="1">
-        <v>530.29</v>
+        <v>539.77</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>20478</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>60</v>
       </c>
       <c r="F44" s="1">
-        <v>330.7</v>
+        <v>336.61</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>35018</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>273.87</v>
+        <v>278.77</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>28427</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>389.33</v>
+        <v>396.29</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>25252</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>445.26</v>
+        <v>453.22</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>29603</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>971.08</v>
+        <v>988.4400000000001</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>29097</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2531.06</v>
+        <v>2576.31</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>17620</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>24608</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>3707909000</v>
       </c>
       <c r="E51" s="1">
         <v>20</v>
       </c>
       <c r="F51" s="1">
-        <v>754.04</v>
+        <v>767.52</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>34655</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>320.41</v>
+        <v>326.14</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>18170</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>640.37</v>
+        <v>651.8200000000001</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>19338</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>433.63</v>
+        <v>441.38</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>29604</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1027.01</v>
+        <v>1045.37</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>17621</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>1497.78</v>
+        <v>1524.56</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>24601</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>248.81</v>
+        <v>253.26</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>18906</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>325.33</v>
+        <v>331.15</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>18907</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>432.29</v>
+        <v>440.01</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>16577</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>5324.36</v>
+        <v>5419.54</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>17622</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>10</v>
       </c>
       <c r="F61" s="1">
-        <v>542.37</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24602</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>542.37</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>19168</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>335.63</v>
+        <v>341.63</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>20481</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>50</v>
       </c>
       <c r="F64" s="1">
-        <v>373.22</v>
+        <v>379.89</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>29605</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>355.32</v>
+        <v>361.67</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>26106</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>492.25</v>
+        <v>501.05</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>25418</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>3707909000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>855.17</v>
+        <v>870.46</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>18169</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>336.97</v>
+        <v>342.99</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>23670</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>3707909000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>356.21</v>
+        <v>362.58</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>29765</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>3958.14</v>
+        <v>4028.9</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>28321</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>542.37</v>
+        <v>552.0700000000001</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>25890</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>10</v>
       </c>
       <c r="F72" s="1">
-        <v>641.72</v>
+        <v>653.1900000000001</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>23591</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>447.95</v>
+        <v>455.96</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>35020</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>378.59</v>
+        <v>385.35</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>24609</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>770.15</v>
+        <v>783.92</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>23592</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>800.13</v>
+        <v>814.4299999999999</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>25156</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>455.11</v>
+        <v>463.24</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>34616</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>3707909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>23679</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>455.11</v>
+        <v>463.24</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>29608</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>896.79</v>
+        <v>912.8200000000001</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>31991</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>338.31</v>
+        <v>344.36</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>24055</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>947.36</v>
+        <v>964.29</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>31792</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>404.54</v>
+        <v>411.77</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>31207</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>705.26</v>
+        <v>717.87</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>23667</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>23140</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>4436.07</v>
+        <v>4515.37</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>28322</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>25891</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>815.79</v>
+        <v>830.38</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>35019</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>424.23</v>
+        <v>431.81</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>26015</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>727.1900000000001</v>
+        <v>740.1900000000001</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>24610</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>3707909000</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>823.4</v>
+        <v>838.12</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>25157</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>450.63</v>
+        <v>458.69</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>34617</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>21026</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>814.9</v>
+        <v>829.47</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>29606</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>391.56</v>
+        <v>398.56</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>29607</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>980.92</v>
+        <v>998.46</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>30190</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2429.93</v>
+        <v>2473.37</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>30294</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>934.83</v>
+        <v>951.54</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>30832</v>
+        <v>32520</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>223.75</v>
+        <v>407.22</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="H99" s="1"/>
+      <c r="I99" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>32520</v>
+        <v>34618</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>698.1</v>
+        <v>1124.63</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>34618</v>
+        <v>30997</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1104.88</v>
+        <v>3644</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>30997</v>
+        <v>34619</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>3580</v>
+        <v>829.47</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>34619</v>
+        <v>34620</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>814.9</v>
+        <v>1421.16</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>34620</v>
+        <v>33862</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1396.2</v>
+        <v>874.5599999999999</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>33862</v>
+        <v>34659</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>859.2</v>
+        <v>1537.31</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>34659</v>
+        <v>34621</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1510.31</v>
+        <v>1421.16</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>34621</v>
+        <v>35352</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D107" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1396.2</v>
+        <v>1642.53</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>17623</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>984.5</v>
+        <v>1002.1</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>20483</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>50</v>
       </c>
       <c r="F109" s="1">
-        <v>289.98</v>
+        <v>295.16</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>21025</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>680.65</v>
+        <v>692.8200000000001</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>32527</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>802.8200000000001</v>
+        <v>817.17</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>12198</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>784.92</v>
+        <v>798.95</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>17624</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>984.5</v>
+        <v>1002.1</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>12194</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>936.62</v>
+        <v>953.36</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>17625</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>1163.5</v>
+        <v>1184.3</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>14305</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>507.47</v>
+        <v>516.54</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>18171</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>3678</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>5875.68</v>
+        <v>5980.72</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>34622</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>336.97</v>
+        <v>342.99</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>17626</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>1256.58</v>
+        <v>1279.04</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>20485</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>50</v>
       </c>
       <c r="F121" s="1">
-        <v>427.36</v>
+        <v>435</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>19346</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>374.56</v>
+        <v>381.25</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>29609</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>868.6</v>
+        <v>884.13</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>23671</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>645.74</v>
+        <v>657.29</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>10271</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>402.75</v>
+        <v>409.95</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>14190</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>425.13</v>
+        <v>432.73</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>25504</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1251.21</v>
+        <v>1273.58</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>29610</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2035.68</v>
+        <v>2072.07</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>25960</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1370.69</v>
+        <v>1395.2</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>29626</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>1662.02</v>
+        <v>1691.73</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>28646</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1"/>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>127.09</v>
+        <v>129.36</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>12195</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>23779</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>3707909000</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>5925.35</v>
+        <v>6031.28</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>29628</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>1326.39</v>
+        <v>1350.1</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>20403</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>1082.06</v>
+        <v>1101.4</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>17647</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>959.89</v>
+        <v>977.05</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>24611</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>3707909000</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1589.07</v>
+        <v>1617.48</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>19341</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>29629</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1400.23</v>
+        <v>1425.26</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>19174</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>1426.63</v>
+        <v>1452.13</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>30245</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>18975</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>19175</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>1874.13</v>
+        <v>1907.63</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>17004</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>10337.25</v>
+        <v>10522.05</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>17539</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1687.52</v>
+        <v>1717.69</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>19342</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>783.5700000000001</v>
+        <v>797.58</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>29630</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>1759.12</v>
+        <v>1790.57</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>34707</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1513</v>
+        <v>1540.05</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>30609</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1"/>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>211.22</v>
+        <v>215</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>29631</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1764.94</v>
+        <v>1796.49</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>25959</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>23669</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1706.32</v>
+        <v>1736.82</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>24258</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>5721.74</v>
+        <v>5824.02</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>25892</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>1338.92</v>
+        <v>1362.86</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>29474</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>359.79</v>
+        <v>366.22</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>24259</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>3707909000</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1152.76</v>
+        <v>1173.37</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>29632</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>1962.29</v>
+        <v>1997.37</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>23678</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>2156.95</v>
+        <v>2195.51</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>29633</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>2544.04</v>
+        <v>2589.52</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>25962</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1715.72</v>
+        <v>1746.39</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>27389</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>1659.78</v>
+        <v>1689.45</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>28796</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>382.61</v>
+        <v>389.45</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>19170</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1118.75</v>
+        <v>1138.75</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>29634</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>18176</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>1472.28</v>
+        <v>1498.6</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>29636</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>2129.21</v>
+        <v>2167.27</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>10598</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>554.9</v>
+        <v>564.8200000000001</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="1" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>19171</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>1315.65</v>
+        <v>1339.17</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>29637</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>17175</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>18174</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>1052.07</v>
+        <v>1070.88</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>34419</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1337.13</v>
+        <v>1361.03</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>34643</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>510.15</v>
+        <v>519.27</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>33561</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>3707909000</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>2007.04</v>
+        <v>2042.92</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>33562</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>1074</v>
+        <v>1093.2</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>34420</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>1659.33</v>
+        <v>1688.99</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>32323</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>4465.6</v>
+        <v>4545.43</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>34421</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1874.13</v>
+        <v>1907.63</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>17627</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>10</v>
       </c>
       <c r="F179" s="1">
-        <v>1742.57</v>
+        <v>1773.72</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>17176</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>606.8099999999999</v>
+        <v>617.66</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>28196</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>1030.59</v>
+        <v>1049.02</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>19169</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>16363</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>6610.47</v>
+        <v>6728.65</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>18175</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>1061.02</v>
+        <v>1079.99</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>23674</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>1657.99</v>
+        <v>1687.63</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>19173</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>746.4299999999999</v>
+        <v>759.77</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>20484</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>50</v>
       </c>
       <c r="F187" s="1">
-        <v>751.8</v>
+        <v>765.24</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>14452</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>7143.44</v>
+        <v>7271.15</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>17177</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>893.66</v>
+        <v>909.63</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>6453</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>4096.42</v>
+        <v>4169.65</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>23676</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>1538.51</v>
+        <v>1566.01</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>17628</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>2088.93</v>
+        <v>2126.27</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>11332</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1160.82</v>
+        <v>1181.57</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>20772</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>3454.25</v>
+        <v>3516</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>29638</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>1590.42</v>
+        <v>1618.85</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>23187</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>4</v>
       </c>
       <c r="F196" s="1">
-        <v>1646.8</v>
+        <v>1676.24</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>32326</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1">
         <v>3707909000</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1524.19</v>
+        <v>1551.43</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>32325</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1127.7</v>
+        <v>1147.86</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>21027</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>14838</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>5403.56</v>
+        <v>5500.16</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>17629</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>2080.88</v>
+        <v>2118.08</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>18177</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1406.49</v>
+        <v>1431.64</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>15602</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>1163.95</v>
+        <v>1184.76</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>19176</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>19343</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1600.26</v>
+        <v>1628.87</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>19177</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>1091.01</v>
+        <v>1110.51</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>24841</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1734.06</v>
+        <v>1765.06</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>25789</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1750.62</v>
+        <v>1781.92</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>22582</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>2196.33</v>
+        <v>2235.59</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>18179</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>1507.18</v>
+        <v>1534.12</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>27664</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>1989.59</v>
+        <v>2025.15</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>17606</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>1208.25</v>
+        <v>1229.85</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>6704</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>16</v>
       </c>
       <c r="F213" s="1">
-        <v>1584.15</v>
+        <v>1612.47</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>27663</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>1915.75</v>
+        <v>1950</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>31626</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>5020.06</v>
+        <v>5109.8</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>25961</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>1657.99</v>
+        <v>1687.63</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>27662</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>2362.8</v>
+        <v>2405.04</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>31621</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>1803.87</v>
+        <v>1836.12</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>27661</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>3440.83</v>
+        <v>3502.34</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>27917</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>7198.93</v>
+        <v>7327.63</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>27660</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>4528.7</v>
+        <v>4609.66</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>13880</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>1189.9</v>
+        <v>1211.17</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>29703</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>4379.24</v>
+        <v>4457.52</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>17618</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>2518.53</v>
+        <v>2563.55</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>18181</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1847.28</v>
+        <v>1880.3</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>17652</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>1398.44</v>
+        <v>1423.44</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>6457</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>9155.85</v>
+        <v>9319.530000000001</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>19344</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>2792.4</v>
+        <v>2842.32</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>19345</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>30517</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>4033.77</v>
+        <v>4105.88</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>30521</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>2689.03</v>
+        <v>2737.1</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>17630</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>3356.25</v>
+        <v>3416.25</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>30522</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>3324.03</v>
+        <v>3383.45</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>30523</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>3566.58</v>
+        <v>3630.34</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>25784</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>5677.88</v>
+        <v>5779.38</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>25785</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>2417.84</v>
+        <v>2461.07</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1"/>
       <c r="B237" s="1"/>
       <c r="C237" s="1"/>
       <c r="D237" s="1"/>
       <c r="E237" s="1"/>
       <c r="F237" s="1"/>
       <c r="G237" s="1"/>
       <c r="H237" s="1"/>
       <c r="I237" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>