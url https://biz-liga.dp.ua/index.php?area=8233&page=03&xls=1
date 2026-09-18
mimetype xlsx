--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -119,12192 +119,12662 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Комплект аппарата переноса изображений 120000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP 150a  4ZB94A , 150nw  4ZB95A , MFP 178nw  4ZB96A , MFP 179fnw  4ZB97A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Сумісні картриджі: W2070A  117 Bk 
 Сумісні пристрої: HP Color Laser-150, HP Color Laser-178, HP Color Laser-179</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Ресурс друку: 1000 сторінок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C19" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
+    <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Може замінити картридж HP W2070A  117 Bk . HP Color Laser-150, HP Color Laser-178, HP Color Laser-179.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0">
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150/MFP 178/179/W2070A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser 150/MFP178/179, 117A/W2070A/117A, чорний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser 150, MFP 178/MFP 179 Series  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W2071A  117 C 
 Сумісні пристрої: HP Color Laser-150, HP Color Laser-178, HP Color Laser-179</t>
         </r>
       </text>
     </comment>
-    <comment ref="C24" authorId="0">
+    <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Ресурс друку: 700 сторінок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser-150, HP Color Laser-178, HP Color Laser-179.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150/MFP 178/179/W2071A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser 150/MFP178/179, 117A/W2071A/117A, блакитний</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser 150, MFP 178/MFP 179 Series  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W2072A  117 Y 
 Сумісні пристрої: HP Color Laser-150, HP Color Laser-178, HP Color Laser-179</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Ресурс друку: 700 сторінок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser-150, HP Color Laser-178, HP Color Laser-179.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150/MFP 178/179/W2072A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser 150/MFP178/179, 117A/W2072A/117A, жовтий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser 150, MFP 178/MFP 179 Series  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: W2073A  117 M 
 Сумісні пристрої: HP Color Laser-150, HP Color Laser-178, HP Color Laser-179</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Ресурс друку: 700 сторінок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150а/150nw/178NW/179fnw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser-150, HP Color Laser-178, HP Color Laser-179.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR Laser 150/MFP 178/179/W2073A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laser 150/MFP178/179, 117A/W2073A/117A, пурпуровий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser 150, MFP 178/MFP 179 Series  700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLJ M276n/ M276nw/ M251n/ M251nw  3х1 800 стор.  Потрійна упаковка кольорових картриджів</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1350ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Корпус не розбирався і не заправлявся.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1250ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1250ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:1250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1250ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:3150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M255/M282/M283  3 150 cтор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3150ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:2450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M255/M282/M283  2 450 cтор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2450ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:2450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M255/M282/M283  2 450 cтор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2450ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M282/M283, M255dw/M255nw. Ресурс, арк.:2450</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M255/M282/M283  2 450 cтор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2450ст., CLJ M282/M283, M255dw/M255nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M554, HP CLJ Pro M555, HP CLJ Pro M578, 5500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M554/M555/M578, 5500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M554, HP CLJ Pro M555, HP CLJ Pro M578, 4500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M554/M555/M578</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M554, HP CLJ Pro M555, HP CLJ Pro M578, 4500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M554/M555/M578</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M554, HP CLJ Pro M555, HP CLJ Pro M578, 4500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M554/M555/M578</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  1050 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  1050 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  1050 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  1050 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M155/MFP M182/183, W2410A/216A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ Pro M182n, M183fw  850 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M155/MFP M182/183, W2411A/216A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ Pro M182n, M183fw  850 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M155/MFP M182/183, W2412A/216A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ Pro M182n, M183fw  850 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro Color M182/M183  850 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M155/MFP M182/183, W2413A/216A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4203/MFP 4203, W2300A/230A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  2 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4203/MFP 4203, W2301A/230A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  1 800 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4203/MFP 4203, W2302A/230A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  1 800 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro 4203/MFP 4203, W2303A/230A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  1 800 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  7 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color Laser Jet Pro M4203/MFP4303  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ Pro 4203/4303, W2301X/230X, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ Pro 4203/4303, W2300X/230X, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ Pro 4203/4303, W2302X/230X, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ Pro 4203/4303, W2303X/230X, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	2400</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 400 стр ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 400 стр ;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 100 стр ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 100 стр ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro M454, HP CLJ Pro M479.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  2 100 стр ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	7500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  7 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  7 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  7 500 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454DN, Color LaserJet Pro M454DW. Color LaserJet M479fdn, Color LaserJet M479fnw, Color LaserJet Pro M479fdw, Color LaserJet Pro M479dw. Ресурс, арк.:	6000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M454, MFP M479 Series  6 000 стор ; картридж без чипа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C155" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 1500/2500 series  5000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 1500/2500 series  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 1500/2500 series  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 1500/2500 series  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4600/ 4610/ 4650  9000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4600  9000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4600/ 4610/ 4650  8000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4600  8000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4600/ 4610/ 4650  8000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4600  8000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4600/ 4610/ 4650  8000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4600  8000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/5550  13 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/ 5550  13000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 5500/5550 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/5550  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/ 5550  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 5500/5550 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/5550  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/ 5550  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 5500/5550 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/5550  12 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 5500/ 5550  12000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 5500/5550 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laserjet cp1213/1214/1215/1216/1217/1510/1513n/1514n/1515n/1516n1517ni/1518ni/1519ni/1515/1518/CM1312MFP;Canon LBP5050/5050N/MF8010cn/MF8030Cn/MF8040Cn/MF8050Cn;HP Laserjet Pro CM1415fn/1415fnw/CP1525nw/ 1521n/1522n/1523n/1525n/1526nw/1527nw/1528nw, HP LaserJet Pro 300 color MFP M375/M351/M375nw;HP LaserJet Pro 400 color MFP M451nw/M451dn/M451dw/M475/M475dw /M451dn/451nw/ M475d;HP CP2020/2025/2024/2024n/2024dn/2025n/2025dn/2026/2026n/2026dn/2027/2027n/2027dn/CM2320;Canon LASER SHOT LBP7200Cdn/7660Cdn MF8350Cdn/8330Cdn/8380, HP CLJ Pro M251/M276 2200 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080, CB540A , Black Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080, CB540A , Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1210/CP1215/CP1510/CP1515/CP1518, CM1312 Series  2 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/1515/1518, CM1312 Series  2200 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C190" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1210/1215/1510/1515/1518/CP1525/CM1312/1415/M251/276/Canon LBP5050/7100/7110/MF8030/8040/8050/8080/8230/8280/MF623/628, CB540A/125A/CE320A/128A/CF210A/131A/Canon 716/Canon 731, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1515/1518 /CM1312/Pro 200 M251/276/CM1415/CP1525/Canon LBP5050/5970/5975/7100/7110/MF-8030/8040/8050/8080/8230/8280/CB540A/125A/CE320A/CF210A/Canon 716/1980B002/Canon 731/6272B002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laserjet cp1213/1214/1215/1216/1217/1510/1513n/1514n/1515n/1516n1517ni/1518ni/1519ni/1515/ 1518/CM1312MFP; Canon LBP5050/5050N/MF8010cn/MF8030Cn/MF8040Cn/MF8050Cn; HP Laserjet Pro CM1415fn/1415fnw/CP1525nw/ 1521n/1522n/1523n/1525n/1526nw/1527nw/1528nw HP LaserJet Pro 300 color MFP M375/M351/M375nw; HP LaserJet Pro 400 color MFP M451nw/M451dn/M451dw/M475/M475dw /M451dn/451nw/ M475d; HP CP2020/2025/2024/2024n/2024dn/2025n/2025dn/2026/2026n/2026dn/2027/2027n/2027dn/CM2320 Canon LASER SHOT LBP7200Cdn/7660Cdn MF8350Cdn/8330Cdn/8380 HP CLJ Pro M251/M276 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1210/CP1215/CP1510/CP1515/CP1518, CM1312 Series  1 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/1515/1518, CM1312 Series  1400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C200" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1210/1215/1510/1515/1518/CP1525/CM1312/1415/M251/276/Canon LBP5050/7100/7110/MF8030/8040/8050/8080/8230/8280/MF623/628, CB541A/125A/CE321A/128A/CF211A/131A/Canon 716/Canon 731, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1515/1518 /CM1312/Pro 200 M251/276/CM1415/CP1525/Canon LBP5050/5970/5975/7100/7110/MF-8030/8040/8050/8080/8230/8280/CB541A/125A/CE321A/CF211A/Canon 716/1979B002/Canon 731/6271B002, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laserjet cp1213/1214/1215/1216/1217/1510/1513n/1514n/1515n/1516n1517ni/1518ni/1519ni/1515/1518/CM1312MFP;Canon LBP5050/5050N/MF8010cn/MF8030Cn/MF8040Cn/MF8050Cn;HP Laserjet Pro CM1415fn/1415fnw/CP1525nw/ 1521n/1522n/1523n/1525n/1526nw/1527nw/1528nw, HP LaserJet Pro 300 color MFP M375/M351/M375nw;HP LaserJet Pro 400 color MFP M451nw/M451dn/M451dw/M475/M475dw /M451dn/451nw/ M475d;HP CP2020/2025/2024/2024n/2024dn/2025n/2025dn/2026/2026n/2026dn/2027/2027n/2027dn/CM2320;Canon LASER SHOT LBP7200Cdn/7660Cdn MF8350Cdn/8330Cdn/8380, HP CLJ Pro M251/M276 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1210/CP1215/CP1510/CP1515/CP1518, CM1312 Series  1 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM 1312/125A/Canon 716Y/LBP-5050/ MF8030/8040/8050/8080, CB542A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/1515/1518, CM1312 Series  1400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ CP1215/1515/1518/1210/1510/CM1300/1312/CB542A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C212" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1210/1215/1510/1515/1518/CP1525/CM1312/1415/M251/276/Canon LBP5050/7100/7110/MF8030/8040/8050/8080/8230/8280/MF623/628, CB542A/125A/CE322A/128A/CF212A/131A/Canon 716/Canon 731, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1515/1518 /CM1312/Pro 200 M251/276/CM1415/CP1525/Canon LBP5050/5970/59 75/7100/7110/MF-8030/8040/8050 /8080/8230/8280/CB542A/125A/CE322A/CF212A/Canon 716/1977B002 /Canon 731/6269B002, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color Laserjet cp1213/1214/1215/1216/1217/1510/1513n/1514n/1515n/1516n1517ni/1518ni/1519ni/1515/1518/CM1312MFP;Canon LBP5050/5050N/MF8010cn/MF8030Cn/MF8040Cn/MF8050Cn;HP Laserjet Pro CM1415fn/1415fnw/CP1525nw/ 1521n/1522n/1523n/1525n/1526nw/1527nw/1528nw, HP LaserJet Pro 300 color MFP M375/M351/M375nw;HP LaserJet Pro 400 color MFP M451nw/M451dn/M451dw/M475/M475dw /M451dn/451nw/ M475d;HP CP2020/2025/2024/2024n/2024dn/2025n/2025dn/2026/2026n/2026dn/2027/2027n/2027dn/CM2320;Canon LASER SHOT LBP7200Cdn/7660Cdn MF8350Cdn/8330Cdn/8380, HP CLJ Pro M251/M276 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C217" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1215/1515/1518/CM1312/125A/Canon 716Bk/LBP-5050/MF8030/8040/8050/8080</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1210/CP1215/CP1510/CP1515/CP1518, CM1312 Series  1 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP1215/1515/1518, CM1312 Series  1400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C222" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1210/1215/1510/1515/1518/CP1525/CM1312/1415/M251/276/Canon LBP5050/7100/7110/MF8030/8040/8050/8080/8230/8280/MF623/628, CB543A/125A/CE323A/128A/CF213A/131A/Canon 716/Canon 731, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP1215/1515/1518 /CM1312/Pro 200 M251/276/CM1415/CP1525/Canon LBP5050/5970/5975/7100/7110/MF-8030/8040/8050/8080/8230/8280/CB543A/125A/CE323A/CF213A/Canon 716/1978B002/Canon 731/6270B002, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C224" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ CP1215/ CP1515 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	718Bk  2662B002  , CC530A
 Сумісні пристрої	Canon LBP-7200, Canon LBP-7210, Canon LBP-7310, Canon LBP-7660, Canon LBP-7680, Canon MF-724, Canon MF-728, Canon MF-729, Canon MF-8330, Canon MF-8340, Canon MF-8350, Canon MF-8360, Canon MF-8380, Canon MF-8540, Canon MF-8550, Canon MF-8580, HP CLJ CM2320, HP CLJ CP2020, HP CLJ CP2025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C228" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2020, CP2025, CM2320 mfp Series  3 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3500 стр@5%  A4  для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2*3500 стр@5%  A4  для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380, CC530A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2025, CM2320 mfp Series  3500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n/Canon i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	718C  2661B002  , CC531A
 Сумісні пристрої	Canon LBP-7200, Canon LBP-7210, Canon LBP-7310, Canon LBP-7660, Canon LBP-7680, Canon MF-724, Canon MF-728, Canon MF-729, Canon MF-8330, Canon MF-8340, Canon MF-8350, Canon MF-8360, Canon MF-8380, Canon MF-8540, Canon MF-8550, Canon MF-8580, HP CLJ CM2320, HP CLJ CP2020, HP CLJ CP2025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C236" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2020, CP2025, CM2320 mfp Series  2 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2800 стр@5%  A4  для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380, CC531A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2025, CM2320 mfp Series  2800 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n/Canon i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	718Y 2659B002  , CC532A
 Сумісні пристрої	Canon LBP-7200, Canon LBP-7210, Canon LBP-7310, Canon LBP-7660, Canon LBP-7680, Canon MF-724, Canon MF-728, Canon MF-729, Canon MF-8330, Canon MF-8340, Canon MF-8350, Canon MF-8360, Canon MF-8380, Canon MF-8540, Canon MF-8550, Canon MF-8580, HP CLJ CM2320, HP CLJ CP2020, HP CLJ CP2025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2020, CP2025, CM2320 mfp Series  2 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2800 стр@5%  A4  для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380, CC532A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2025, CM2320 mfp Series  2800 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n/Canon i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	718M 2660B002 , CC533A
 Сумісні пристрої	Canon LBP-7200, Canon LBP-7210, Canon LBP-7310, Canon LBP-7660, Canon LBP-7680, Canon MF-724, Canon MF-728, Canon MF-729, Canon MF-8330, Canon MF-8340, Canon MF-8350, Canon MF-8360, Canon MF-8380, Canon MF-8540, Canon MF-8550, Canon MF-8580, HP CLJ CM2320, HP CLJ CP2020, HP CLJ CP2025</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2020, CP2025, CM2320 mfp Series  2 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2800 стр@5%  A4  для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP2025/CM2320/304A/ Canon 718/LBP-7200/7660/7680/MF8330/8340/8350/8360/8380, CC533A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C253" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP2025, CM2320 mfp Series  2800 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet CM2320nf/2320fxi/CP2025dn/CP2025n/Canon i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3520, CP3525, CM3530  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530, 5000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C257" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3520, CP3525, CM3530  10 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530, 10500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3520, CP3525, CM3530  7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C262" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530, 7000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3520, CP3525, CM3530  7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530, 7000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP3520, CP3525, CM3530  7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530, 7000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP3525/CM3530. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C270" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh black 8500 страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP4025/CP4525, CM4540 Series  8 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ Enterprise CP4525dn/ 4525n/ 4525xh. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C274" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh cyan 11000 страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP4025/CP4525 Series  11 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh yellow 11000 страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C278" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP4025/CP4525 Series  11 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh magenta 11000 страниц</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP4025/CP4525 Series  11 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C282" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP4025dn/4025n/4525dn/ 4525n/4525xh magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series  13500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525/M750 Series 13 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж HP CLJ CP5525 black Color LaserJet CP5525 series . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C287" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C288" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series  15000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C289" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525/M750 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C290" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж HP CLJ CP5525 cyan для серии Color LaserJet Enterprise CP5525 series голубой . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series  15000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525/M750 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж HP CLJ CP5525 yellow  для серии Color LaserJet Enterprise CP5525 series желтый . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525 Series  15000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Enterprise CP5525/M750 Series  15 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж HP CLJ CP5525 magenta для серии Color LaserJet Enterprise CP5525 series пурпурный. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/CP1020/Pro M175/Pro M275/126A/Canon 729/LBP-7018/7010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	729 BK  4370B002 , CE310A, CF350A
 Сумісні пристрої	Canon LBP-7010, Canon LBP-7018, HP CLJ Pro CP1020, HP CLJ Pro CP1025, HP CLJ Pro M175, HP CLJ Pro M275, HP CLJ Pro M176, HP CLJ Pro M177. 
 Ресурс  стор.  1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1200 стр@5%  A4  для CP1025/ CP1025nw/ M175/ M275 black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1020/CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/126A/Canon 729/LBP-7018/7010, CE310A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1200 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1025/ CP1025nw/ M175/ M275 black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C306" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1025/1020/M175/M176/177/275/Canon LBP7010/7018, CE310A/126A/CF350A/130A/4370B002/Canon 729, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	729 C  4369B002 , CE311A, CF351A
 Сумісні пристрої	Canon LBP-7010, Canon LBP-7018, HP CLJ Pro CP1020, HP CLJ Pro CP1025, HP CLJ Pro M175, HP CLJ Pro M275, HP CLJ Pro M176, HP CLJ Pro M177Ресурс  стор.  1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%  A4  для CP1025/ CP1025nw/ M175/ M275 Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1020/CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/126A/Canon 729/LBP-7018/7010, CE311A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1025/ CP1025nw/ M175/ M275 cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/CP1020/Pro M175/Pro M275/126A/Canon 729/LBP-7018/7010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C314" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1025/1020/M175/M176/177/275/Canon LBP7010/7018, CE311A/126A/CF351A/130A/4369B002/Canon 729, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	729 Y  4367B002 , CE312A, CF352A
 Сумісні пристрої	Canon LBP-7010, Canon LBP-7018, HP CLJ Pro CP1020, HP CLJ Pro CP1025, HP CLJ Pro M175, HP CLJ Pro M275, HP CLJ Pro M176, HP CLJ Pro M177
 Ресурс  стор.  1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%  A4  для CP1025/ CP1025nw/ M175/ M275 Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1020/CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/126A/Canon 729/LBP-7018/7010, CE312A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1025/ CP1025nw/ M175/ M275 yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/CP1020/Pro M175/Pro M275/126A/Canon 729/LBP-7018/7010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C322" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1025/1020/M175/M176/177/275/Canon LBP7010/7018, CE312A/126A/CF352A/130A/4367B002/Canon 729, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	729 M  4368B002 , CE313A, CF353A
 Сумісні пристрої	Canon LBP-7010, Canon LBP-7018, HP CLJ Pro CP1020, HP CLJ Pro CP1025, HP CLJ Pro M175, HP CLJ Pro M275, HP CLJ Pro M176, HP CLJ Pro M177CLJ Pro M177
 Ресурс  стор.  1000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/CP1020/Pro M175/Pro M275/126A/Canon 729/LBP-7018/7010</t>
         </r>
       </text>
     </comment>
-    <comment ref="C313" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1020/CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C314" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR CP1025/126A/Canon 729/LBP-7018/7010, CE313A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C315" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1025 color Series, Pro 100 color MFP M175, TopShot LaserJet Pro M275 MFP  1000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C316" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1025/ CP1025nw/ M175/ M275 magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C317" authorId="0">
+    <comment ref="C329" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ CP1025/1020/M175/M176/177/275/Canon LBP7010/7018, CE313A/126A/CF353A/130A/4368B002/Canon 729, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1000 стр@5%  A4  для CP1025/ CP1025nw/ M175/ M275 Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C318" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C319" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Ресурс  стор.  2000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C320" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  2 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C321" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  2000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C322" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2000 стр@5%  A4  для CP1525n/1525nw, CM1415fn/1415fnw Black   </t>
         </r>
       </text>
     </comment>
-    <comment ref="C323" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1525n/1525nw, CM1415fn/1415fnw Black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C324" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C325" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Ресурс  стор.  1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C326" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  1 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C327" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  1300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C328" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1300 стр@5%  A4  для CP1525n/1525nw, CM1415fn/1415fnw Cyan    </t>
         </r>
       </text>
     </comment>
-    <comment ref="C329" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1525n/1525nw, CM1415fn/1415fnw Cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. </t>
         </r>
       </text>
     </comment>
-    <comment ref="C330" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C331" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Ресурс  стор.  1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C332" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  1 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C333" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  1300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C334" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1300 стр@5%  A4  для CP1525n/1525nw, CM1415fn/1415fnw yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C335" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1525n/1525nw, CM1415fn/1415fnw yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C336" authorId="0">
+    <comment ref="C349" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C337" authorId="0">
+    <comment ref="C350" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro CM1415, HP Color LaserJet Pro CP1525. Ресурс  стор.  1300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C338" authorId="0">
+    <comment ref="C351" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  1 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C339" authorId="0">
+    <comment ref="C352" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro CP1525 color, CM1415 color MFP Series  1300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C340" authorId="0">
+    <comment ref="C353" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1300 стр@5%  A4  для CP1525n/1525nw, CM1415fn/1415fnw magenta  </t>
         </r>
       </text>
     </comment>
-    <comment ref="C341" authorId="0">
+    <comment ref="C354" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CP1525n/1525nw, CM1415fn/1415fnw magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини. </t>
         </r>
       </text>
     </comment>
-    <comment ref="C342" authorId="0">
+    <comment ref="C355" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet M551, HP Color LaserJet M575, HP Color LaserJet Pro M570, CE400A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C343" authorId="0">
+    <comment ref="C356" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  5 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C344" authorId="0">
+    <comment ref="C357" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise 500 M551/570/575, CE400A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C345" authorId="0">
+    <comment ref="C358" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5500 стр А4@5% для принтеров HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C346" authorId="0">
+    <comment ref="C359" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5500 стр А4@5% для принтеров HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C347" authorId="0">
+    <comment ref="C360" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet M551, HP Color LaserJet M575, HP Color LaserJet Pro M570, CE400X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C348" authorId="0">
+    <comment ref="C361" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  11000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C349" authorId="0">
+    <comment ref="C362" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  11 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C350" authorId="0">
+    <comment ref="C363" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise 500M 551/570/575, CE400X, Black, увеличенной емкости!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C351" authorId="0">
+    <comment ref="C364" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтеров HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C352" authorId="0">
+    <comment ref="C365" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet M551, HP Color LaserJet M575, HP Color LaserJet Pro M570, CE401A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C353" authorId="0">
+    <comment ref="C366" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C354" authorId="0">
+    <comment ref="C367" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C355" authorId="0">
+    <comment ref="C368" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C356" authorId="0">
+    <comment ref="C369" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise 500M 551/570/575, CE401A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C357" authorId="0">
+    <comment ref="C370" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet M551, HP Color LaserJet M575, HP Color LaserJet Pro M570, CE402A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C358" authorId="0">
+    <comment ref="C371" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C359" authorId="0">
+    <comment ref="C372" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C360" authorId="0">
+    <comment ref="C373" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C361" authorId="0">
+    <comment ref="C374" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise 500M 551/570/575, CE402A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C362" authorId="0">
+    <comment ref="C375" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet M551, HP Color LaserJet M575, HP Color LaserJet Pro M570, CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C363" authorId="0">
+    <comment ref="C376" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C364" authorId="0">
+    <comment ref="C377" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n/ 551dn/551xh magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C365" authorId="0">
+    <comment ref="C378" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise 500 color M551, MFP M575, LaserJet Pro 500 color MFP M570  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C366" authorId="0">
+    <comment ref="C379" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise 500M 551/570/575, CE403A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C367" authorId="0">
+    <comment ref="C380" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C368" authorId="0">
+    <comment ref="C381" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C369" authorId="0">
+    <comment ref="C382" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2200 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C370" authorId="0">
+    <comment ref="C383" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C371" authorId="0">
+    <comment ref="C384" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2200 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C372" authorId="0">
+    <comment ref="C385" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M351/357/375/451/475/476/CP2020/2025/CM2320/Canon LBP7200/7210/7660/7680/MF8330/8340/8350/8360/8380/8385/8540/8550/8580/MF724/728/729, CE410A/305A/CC530A/304A/CF380A/312A/2662B002/Canon 718, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C386" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 300/400 M351/375/451/475/305A/CP2025/CM2320/304A/Pro M476/312A/LBP7200/7660/7680/MF-8330/8340/8350/8360/8380/CE410A/CC530A/CF380A/Canon 718/2662B002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C373" authorId="0">
+    <comment ref="C387" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">~4000 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C374" authorId="0">
+    <comment ref="C388" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C375" authorId="0">
+    <comment ref="C389" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  4 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C376" authorId="0">
+    <comment ref="C390" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C377" authorId="0">
+    <comment ref="C391" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C378" authorId="0">
+    <comment ref="C392" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C379" authorId="0">
+    <comment ref="C393" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C380" authorId="0">
+    <comment ref="C394" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C381" authorId="0">
+    <comment ref="C395" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C382" authorId="0">
+    <comment ref="C396" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C383" authorId="0">
+    <comment ref="C397" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M351/357/375/451/475/476/CP2020/2025/CM2320/Canon LBP7200/7210/7660/7680/MF8330/8340/8350/8360/8380/8385/8540/8550/8580/MF724/728/729, CE411A/305A/CC531A/304A/CF381A/312A/2661B002/Canon 718, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C398" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 300/400 M351/375/451/475/305A/CP2025/CM2320/304A/Pro M476/312A/LBP7200/7660/7680/MF-8330/8340/8350/8360/8380/CE411A/CC531A/CF381A/Canon 718/2661B002, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C384" authorId="0">
+    <comment ref="C399" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C385" authorId="0">
+    <comment ref="C400" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C386" authorId="0">
+    <comment ref="C401" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C387" authorId="0">
+    <comment ref="C402" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C388" authorId="0">
+    <comment ref="C403" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C389" authorId="0">
+    <comment ref="C404" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M351/357/375/451/475/476/CP2020/2025/CM2320/Canon LBP7200/7210/7660/7680/MF8330/8340/8350/8360/8380/8385/8540/8550/8580/MF724/728/729, CE412A/305A/CC532A/304A/CF382A/312A/2659B002/Canon 718, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C405" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 300/400 M351/375/451/475/305A/CP2025/CM2320/304A/Pro M476/312A/LBP7200/7660/7680/MF-8330/8340/8350/8360/8380/CE412A/CC532A/CF382A/Canon 718/2659B002, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C390" authorId="0">
+    <comment ref="C406" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C391" authorId="0">
+    <comment ref="C407" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series  2 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C392" authorId="0">
+    <comment ref="C408" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 300 color M351, MFP M375, Pro 400 color M451, MFP M475 Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C393" authorId="0">
+    <comment ref="C409" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C394" authorId="0">
+    <comment ref="C410" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2600 стр@5%  A4  для серии LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C395" authorId="0">
+    <comment ref="C411" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M351/357/375/451/475/476/CP2020/2025/CM2320/Canon LBP7200/7210/7660/7680/MF8330/8340/8350/8360/8380/8385/8540/8550/8580/MF724/728/729, CE413A/305A/CC533A/304A/CF383A/312A/2660B002/Canon 718, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C412" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 300/400 M351/375/451/475/305A/CP2025/CM2320/304A/Pro M476/312A/LBP7200/7660/7680/MF-8330/8340/8350/8360/8380/CE413A/CC533A/CF383A/Canon 718/2660B002, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C396" authorId="0">
+    <comment ref="C413" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C397" authorId="0">
+    <comment ref="C414" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet CP5220 series, 7000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C398" authorId="0">
+    <comment ref="C415" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C399" authorId="0">
+    <comment ref="C416" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225/CP5225dn/CP5225n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C400" authorId="0">
+    <comment ref="C417" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C401" authorId="0">
+    <comment ref="C418" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP5225/CP5225dn/CP5225n, 7500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C402" authorId="0">
+    <comment ref="C419" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C403" authorId="0">
+    <comment ref="C420" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225/CP5225dn/CP5225n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C404" authorId="0">
+    <comment ref="C421" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C405" authorId="0">
+    <comment ref="C422" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP5225/CP5225dn/CP5225n, 7500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C406" authorId="0">
+    <comment ref="C423" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C407" authorId="0">
+    <comment ref="C424" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225/CP5225dn/CP5225n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C408" authorId="0">
+    <comment ref="C425" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C409" authorId="0">
+    <comment ref="C426" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CP5225/CP5225dn/CP5225n, 7500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C410" authorId="0">
+    <comment ref="C427" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225 Series  7 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C411" authorId="0">
+    <comment ref="C428" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Professional CP5225/CP5225dn/CP5225n. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C412" authorId="0">
+    <comment ref="C429" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 731 Bk  6272B002 , CF210A
 Сумісні пристрої: Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ Pro M251, HP CLJ Pro M276</t>
         </r>
       </text>
     </comment>
-    <comment ref="C413" authorId="0">
+    <comment ref="C430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP1210/CP1215/CP1510/CP1515/CP1518/CM1312/Pro CP1525/Pro CM1415/Pro M251Pro M276. Canon LBP-5050/LBP-7100/LBP-7110/MF-623/MF-628/MF-8050/MF-8030/MF-8040/MF-8080/MF-8230. Ресурс  стор.  2200</t>
         </r>
       </text>
     </comment>
-    <comment ref="G413" authorId="0">
+    <comment ref="G430" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C414" authorId="0">
+    <comment ref="C431" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  1 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C415" authorId="0">
+    <comment ref="C432" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж LBP7100/7110 чорний Cartridge 731 Black.  Color Laser Jet M276n/M276nw/M251n/M251nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C416" authorId="0">
+    <comment ref="C433" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  1600 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C417" authorId="0">
+    <comment ref="C434" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 200 M251/276, CF210A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C418" authorId="0">
+    <comment ref="C435" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1600 стр@5%  A4  для Color Laser Jet M276n/M276nw/M251n/M251nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C419" authorId="0">
+    <comment ref="C436" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">I-SENSYS MF 623 CN , I-SENSYS MF 628 CW , I-SENSYS MF 8230 CN , I-SENSYS MF 8280 CW , IMAGECLASS LBP 7100 CN , IMAGECLASS LBP 7110 CW , IMAGECLASS MF 8280 CW, LJ PRO 200 M 251 N , LJ PRO 200 M 251 NW , LJ PRO 200 M 276 N , LJ PRO 200 M 276 NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C420" authorId="0">
+    <comment ref="C437" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 200 M251/M276/Canon MF8230/8280/LBP-7100/7110. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C421" authorId="0">
+    <comment ref="C438" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M251, HP Color LaserJet Pro M276, 731H  6273B002 , CF210X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C422" authorId="0">
+    <comment ref="C439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ CP1210/CP1215/CP1510/CP1515/CP1518/CM1312/Pro CP1525/Pro CM1415/Pro M251Pro M276. Canon LBP-5050/LBP-7100/LBP-7110/MF-623/MF-628/MF-8050/MF-8030/MF-8040/MF-8080/MF-8230. Ресурс  стор. 2400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G422" authorId="0">
+    <comment ref="G439" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C423" authorId="0">
+    <comment ref="C440" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  2 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C424" authorId="0">
+    <comment ref="C441" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2400 стр@5%  A4  для Color Laser Jet M276n/M276nw/M251n/M251nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C425" authorId="0">
+    <comment ref="C442" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Color Laser Jet M276n/M276nw/M251n/M251nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C426" authorId="0">
+    <comment ref="C443" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">I-SENSYS MF 623 CN , I-SENSYS MF 628 CW , I-SENSYS MF 8230 CN , I-SENSYS MF 8280 CW , IMAGECLASS LBP 7100 CN , IMAGECLASS LBP 7110 CW , IMAGECLASS MF 8280 CW, LJ PRO 200 M 251 N , LJ PRO 200 M 251 NW , LJ PRO 200 M 276 N , LJ PRO 200 M 276 NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C427" authorId="0">
+    <comment ref="C444" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 731 C  6271B002 , CF211A
 Сумісні пристрої: Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ Pro M251, HP CLJ Pro M276</t>
         </r>
       </text>
     </comment>
-    <comment ref="C428" authorId="0">
+    <comment ref="C445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	716 C  1979B002  , 731 C  6271B002 , CB541A, CE321A, CF211A
 Сумісні пристрої	Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518, HP CLJ Pro CM1415, HP CLJ Pro CP1525, HP CLJ Pro M251, HP CLJ Pro M276
 Ресурс  стор.  1400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G428" authorId="0">
+    <comment ref="G445" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C429" authorId="0">
+    <comment ref="C446" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  1800 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C430" authorId="0">
+    <comment ref="C447" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  1 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C431" authorId="0">
+    <comment ref="C448" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP7100Cn/LBP7110Cw/MF8230Cn/MF8280Cdw.  Color Laser Jet M276n/M276nw/M251n/M251nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C432" authorId="0">
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1800 стр@5%  A4  для Color Laser Jet M276n/M276nw/M251n/M251nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C433" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 200 M251/276 , CF211A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C434" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">I-SENSYS MF 623 CN , I-SENSYS MF 628 CW , I-SENSYS MF 8230 CN , I-SENSYS MF 8280 CW , IMAGECLASS LBP 7100 CN , IMAGECLASS LBP 7110 CW , IMAGECLASS MF 8280 CW, LJ PRO 200 M 251 N , LJ PRO 200 M 251 NW , LJ PRO 200 M 276 N , LJ PRO 200 M 276 NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C435" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 731 Y  6269B002 , CF212A
 Сумісні пристрої: Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ Pro M251, HP CLJ Pro M276</t>
         </r>
       </text>
     </comment>
-    <comment ref="C436" authorId="0">
+    <comment ref="C453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	716 Y  1977B002 , 731 Y  6269B002 , CB542A, CE322A, CF212A
 Сумісні пристрої	Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518, HP CLJ Pro CM1415, HP CLJ Pro CP1525, HP CLJ Pro M251, HP CLJ Pro M276
 Ресурс  стор.  1400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G436" authorId="0">
+    <comment ref="G453" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C437" authorId="0">
+    <comment ref="C454" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">laserJet Pro 200 color M251, MFP M276 Series  1800 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C438" authorId="0">
+    <comment ref="C455" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  1 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C439" authorId="0">
+    <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP7100Cn/LBP7110Cw/MF8230Cn/MF8280Cdw.  Color Laser Jet M276n/M276nw/M251n/M251nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C440" authorId="0">
+    <comment ref="C457" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1800 стр@5%  A4  для Color Laser Jet M276n/M276nw/M251n/M251nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C441" authorId="0">
+    <comment ref="C458" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 200 M251/276 , CF212A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C442" authorId="0">
+    <comment ref="C459" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">I-SENSYS MF 623 CN , I-SENSYS MF 628 CW , I-SENSYS MF 8230 CN , I-SENSYS MF 8280 CW , IMAGECLASS LBP 7100 CN , IMAGECLASS LBP 7110 CW , IMAGECLASS MF 8280 CW, LJ PRO 200 M 251 N , LJ PRO 200 M 251 NW , LJ PRO 200 M 276 N , LJ PRO 200 M 276 NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C443" authorId="0">
+    <comment ref="C460" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 731 M  6270B002 , CF213A
 Сумісні пристрої: Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ Pro M251, HP CLJ Pro M276</t>
         </r>
       </text>
     </comment>
-    <comment ref="C444" authorId="0">
+    <comment ref="C461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі	716 M  1978B002 , 731 M  6270B002 , CB543A, CE323A, CF213A
 Сумісні пристрої	Canon LBP-5050, Canon MF-8030, Canon MF-8040, Canon MF-8050, Canon MF-8080, Canon LBP-7100, Canon LBP-7110, Canon MF-623, Canon MF-628, Canon MF-8230, Canon MF-8280, HP CLJ CM1312, HP CLJ CP1210, HP CLJ CP1215, HP CLJ CP1510, HP CLJ CP1515, HP CLJ CP1518, HP CLJ Pro CM1415, HP CLJ Pro CP1525, HP CLJ Pro M251, HP CLJ Pro M276
 Ресурс  стор.  1400</t>
         </r>
       </text>
     </comment>
-    <comment ref="G444" authorId="0">
+    <comment ref="G461" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C445" authorId="0">
+    <comment ref="C462" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">laserJet Pro 200 color M251, MFP M276 Series  1800 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C446" authorId="0">
+    <comment ref="C463" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro 200 color M251, MFP M276 Series  1 800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C447" authorId="0">
+    <comment ref="C464" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP7100Cn/LBP7110Cw/MF8230Cn/MF8280Cdw.  Color Laser Jet M276n/M276nw/M251n/M251nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C448" authorId="0">
+    <comment ref="C465" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1800 стр@5%  A4  для Color Laser Jet M276n/M276nw/M251n/M251nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C449" authorId="0">
+    <comment ref="C466" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro 200 M251/276/Canon MF8230/8280/LBP-7100/7110, CF213A/Canon 731, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C450" authorId="0">
+    <comment ref="C467" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">СLJ M252/M277 Cyan  CF401X,CF402X,CF403X  CYM  3*2300 стр  Tri-Pack</t>
         </r>
       </text>
     </comment>
-    <comment ref="C451" authorId="0">
+    <comment ref="C468" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ M880, 880x+. Корпус не розбирався і не заправлявся.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C452" authorId="0">
+    <comment ref="C469" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro MFP M176n/M177Fw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C453" authorId="0">
+    <comment ref="C470" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF350A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C454" authorId="0">
+    <comment ref="C471" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/ 177 Series  1300 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C455" authorId="0">
+    <comment ref="C472" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw  1300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C456" authorId="0">
+    <comment ref="C473" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C457" authorId="0">
+    <comment ref="C474" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/M177 Series  1 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C458" authorId="0">
+    <comment ref="C475" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro MFP M176n/M177Fw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C459" authorId="0">
+    <comment ref="C476" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF351A, cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C460" authorId="0">
+    <comment ref="C477" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/ 177 Series  1000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C461" authorId="0">
+    <comment ref="C478" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C462" authorId="0">
+    <comment ref="C479" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C463" authorId="0">
+    <comment ref="C480" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF351A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C464" authorId="0">
+    <comment ref="C481" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/M177 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C465" authorId="0">
+    <comment ref="C482" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro MFP M176n/M177Fw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C466" authorId="0">
+    <comment ref="C483" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF352A, yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C467" authorId="0">
+    <comment ref="C484" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/ 177 Series  1000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C468" authorId="0">
+    <comment ref="C485" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C469" authorId="0">
+    <comment ref="C486" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C470" authorId="0">
+    <comment ref="C487" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF352A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C471" authorId="0">
+    <comment ref="C488" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/M177 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C472" authorId="0">
+    <comment ref="C489" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ Pro MFP M176n/M177Fw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C473" authorId="0">
+    <comment ref="C490" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF353A, magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C474" authorId="0">
+    <comment ref="C491" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/ 177 Series  1000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C475" authorId="0">
+    <comment ref="C492" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw  1000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C476" authorId="0">
+    <comment ref="C493" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M176n/ M177fw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C477" authorId="0">
+    <comment ref="C494" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M176/177/130A, CF353A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C478" authorId="0">
+    <comment ref="C495" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro MFP M176/M177 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C479" authorId="0">
+    <comment ref="C496" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577/Canon LBP-710/712/040 Bk  0460C001  Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C480" authorId="0">
+    <comment ref="C497" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 Black  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C481" authorId="0">
+    <comment ref="C498" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C482" authorId="0">
+    <comment ref="C499" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C483" authorId="0">
+    <comment ref="C500" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C484" authorId="0">
+    <comment ref="C501" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 Black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C485" authorId="0">
+    <comment ref="C502" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF360A/508A/0460C001/Canon 040, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C503" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508X CLJ M552/M553/M577 Black  12500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C486" authorId="0">
+    <comment ref="C504" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508X CLJ M552/M553/M577/Canon LBP-710/712/040H BK  0461C001  Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C487" authorId="0">
+    <comment ref="C505" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF360X/508X/0461C001/Canon 040H, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C506" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M552/M553/M577 Cyan  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C488" authorId="0">
+    <comment ref="C507" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C489" authorId="0">
+    <comment ref="C508" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C490" authorId="0">
+    <comment ref="C509" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C491" authorId="0">
+    <comment ref="C510" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577/Canon LBP-710/712/040 C  0458C001  cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C492" authorId="0">
+    <comment ref="C511" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 Cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C493" authorId="0">
+    <comment ref="C512" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF361A/508A/0458C001/Canon 040, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C513" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508X CLJ M552/M553/M577/Canon LBP-710/712/040H C  0459C001  cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C494" authorId="0">
+    <comment ref="C514" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF361X/508X/0459C001/Canon 040H, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C515" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M552/M553/M577 Yellow  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C495" authorId="0">
+    <comment ref="C516" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C496" authorId="0">
+    <comment ref="C517" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C497" authorId="0">
+    <comment ref="C518" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C498" authorId="0">
+    <comment ref="C519" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577/Canon LBP-710/712/040 Y  0454C001  yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C499" authorId="0">
+    <comment ref="C520" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 Yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C500" authorId="0">
+    <comment ref="C521" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF362A/508A/0454C001/Canon 040, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C522" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508X CLJ M552/M553/M577/Canon LBP-710/712/040H Y  0455C001  yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C501" authorId="0">
+    <comment ref="C523" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF362X/508X/0455C001/Canon 040H, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C524" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M552/M553/M577 Magenta  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C502" authorId="0">
+    <comment ref="C525" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C503" authorId="0">
+    <comment ref="C526" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Enterprise M552/M553, MFP M577  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C504" authorId="0">
+    <comment ref="C527" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C505" authorId="0">
+    <comment ref="C528" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577/Canon LBP-710/712/040 M  0456C001  magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C506" authorId="0">
+    <comment ref="C529" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508A CLJ M552/M553/M577 Magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C507" authorId="0">
+    <comment ref="C530" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF363A/508A/0456C001/Canon 040, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C531" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 508X CLJ M552/M553/M577/Canon LBP-710/712/040H M  0457C001  magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C508" authorId="0">
+    <comment ref="C532" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M552/553/577/Canon LBP710/712, CF363X/508X/0457C001/Canon 040H, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C533" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тройная упаковка цветных картриджей для LaserJet Pro M351a/ M375nw/ M451dn/ M451dw/ M451nw/ M475dn/ M475dw
 ~2600*3 стр@5%  A4</t>
         </r>
       </text>
     </comment>
-    <comment ref="C509" authorId="0">
+    <comment ref="C534" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ CM2320nf/ 2320fxi/ CP2025dn/ CP2025n  3*2800 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C510" authorId="0">
+    <comment ref="C535" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF380A
 Сумісні пристрої: HP CLJ Pro M476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C511" authorId="0">
+    <comment ref="C536" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2400 стор., для LJ Pro M476dn/M476dw/M476nw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C512" authorId="0">
+    <comment ref="C537" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro MFP M476 Series  2 400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C513" authorId="0">
+    <comment ref="C538" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF380A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C514" authorId="0">
+    <comment ref="C539" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M476dn/M476dw/M476nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C515" authorId="0">
+    <comment ref="C540" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF380X, Black. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C516" authorId="0">
+    <comment ref="C541" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C517" authorId="0">
+    <comment ref="C542" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF381A, cyan. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C518" authorId="0">
+    <comment ref="C543" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C519" authorId="0">
+    <comment ref="C544" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF381A
 Сумісні пристрої: HP CLJ Pro M476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C520" authorId="0">
+    <comment ref="C545" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro MFP M476 Series  2 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C521" authorId="0">
+    <comment ref="C546" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF381A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C522" authorId="0">
+    <comment ref="C547" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M476dn/M476dw/M476nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C523" authorId="0">
+    <comment ref="C548" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF382A, yellow. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C524" authorId="0">
+    <comment ref="C549" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C525" authorId="0">
+    <comment ref="C550" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF382A
 Сумісні пристрої: HP CLJ Pro M476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C526" authorId="0">
+    <comment ref="C551" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro MFP M476 Series  2 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C527" authorId="0">
+    <comment ref="C552" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF382A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C528" authorId="0">
+    <comment ref="C553" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M476dn/M476dw/M476nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C529" authorId="0">
+    <comment ref="C554" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C530" authorId="0">
+    <comment ref="C555" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CF383A
 Сумісні пристрої: HP CLJ Pro M476</t>
         </r>
       </text>
     </comment>
-    <comment ref="C531" authorId="0">
+    <comment ref="C556" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro MFP M476 Series  2 700 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C532" authorId="0">
+    <comment ref="C557" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M476/312A, CF383A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C533" authorId="0">
+    <comment ref="C558" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для LJ Pro M476dn/M476dw/M476nw. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C534" authorId="0">
+    <comment ref="C559" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045 Bk  1242C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C535" authorId="0">
+    <comment ref="C560" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-610, Canon LBP-611, Canon LBP-612, Canon LBP-613, Canon MF-630, Canon MF-631, Canon MF-633, Canon MF-635, HP CLJ Pro M252, HP CLJ Pro M274, HP CLJ Pro M277.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C536" authorId="0">
+    <comment ref="C561" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252N/252DW/MFP M277N/277DW 1500 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C537" authorId="0">
+    <comment ref="C562" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C538" authorId="0">
+    <comment ref="C563" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201A CLJ M252/M277 Black  1500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C539" authorId="0">
+    <comment ref="C564" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201A CLJ M252/M277/Canon 045 Black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C540" authorId="0">
+    <comment ref="C565" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 201X Packaged for use in Hewlett Packard	For use in: COLOR LJ PRO M 252 DW, COLOR LJ PRO M 274 N, COLOR LJ PRO M 277 DW	High Yield	For use in: COLOR LJ PRO M 252 N, COLOR LJ PRO M 277 N Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C541" authorId="0">
+    <comment ref="C566" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045H BK  1246C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C542" authorId="0">
+    <comment ref="C567" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ M252/M277/M274. Canon LBP-610/LBP-611/LBP-612/MF-630/MF-631/MF-633MF-635   2800 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C543" authorId="0">
+    <comment ref="C568" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  2800 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C544" authorId="0">
+    <comment ref="C569" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201X CLJ M252/M277/Canon 045H Black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C545" authorId="0">
+    <comment ref="C570" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045 C  1241C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C546" authorId="0">
+    <comment ref="C571" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-610, Canon LBP-611, Canon LBP-612, Canon LBP-613, Canon MF-630, Canon MF-631, Canon MF-633, Canon MF-635, HP CLJ Pro M252, HP CLJ Pro M274, HP CLJ Pro M277.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C547" authorId="0">
+    <comment ref="C572" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252N/252DW/MFP M277N/277DW 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C548" authorId="0">
+    <comment ref="C573" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  1400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C549" authorId="0">
+    <comment ref="C574" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  A4  для M252/M277 
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C550" authorId="0">
+    <comment ref="C575" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201A CLJ M252/M277/Canon 045 Cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C551" authorId="0">
+    <comment ref="C576" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 201X Packaged for use in Hewlett Packard	For use in: COLOR LJ PRO M 252 DW, COLOR LJ PRO M 274 N, COLOR LJ PRO M 277 DW	High Yield	For use in: COLOR LJ PRO M 252 N, COLOR LJ PRO M 277 N Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C552" authorId="0">
+    <comment ref="C577" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045H C  1245C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C553" authorId="0">
+    <comment ref="C578" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ M252/M277/M274. Canon LBP-610/LBP-611/LBP-612/MF-630/MF-631/MF-633MF-635   2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C554" authorId="0">
+    <comment ref="C579" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C555" authorId="0">
+    <comment ref="C580" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201X CLJ M252/M277/Canon 045H Cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C556" authorId="0">
+    <comment ref="C581" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045 Y  1239C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C557" authorId="0">
+    <comment ref="C582" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-610, Canon LBP-611, Canon LBP-612, Canon LBP-613, Canon MF-630, Canon MF-631, Canon MF-633, Canon MF-635, HP CLJ Pro M252, HP CLJ Pro M274, HP CLJ Pro M277.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C558" authorId="0">
+    <comment ref="C583" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252N/252DW/MFP M277N/277DW 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C559" authorId="0">
+    <comment ref="C584" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  1400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C560" authorId="0">
+    <comment ref="C585" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  A4  для M252/M277 
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C561" authorId="0">
+    <comment ref="C586" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201A CLJ M252/M277/Canon 045 yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C562" authorId="0">
+    <comment ref="C587" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 201X Packaged for use in Hewlett Packard	For use in: COLOR LJ PRO M 252 DW, COLOR LJ PRO M 274 N, COLOR LJ PRO M 277 DW	High Yield	For use in: COLOR LJ PRO M 252 N, COLOR LJ PRO M 277 N Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C563" authorId="0">
+    <comment ref="C588" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045H Y  1243C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C564" authorId="0">
+    <comment ref="C589" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ M252/M277/M274. Canon LBP-610/LBP-611/LBP-612/MF-630/MF-631/MF-633MF-635   2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C565" authorId="0">
+    <comment ref="C590" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C566" authorId="0">
+    <comment ref="C591" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201X CLJ M252/M277/Canon 045H yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C567" authorId="0">
+    <comment ref="C592" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045 M  1240C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C568" authorId="0">
+    <comment ref="C593" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-610, Canon LBP-611, Canon LBP-612, Canon LBP-613, Canon MF-630, Canon MF-631, Canon MF-633, Canon MF-635, HP CLJ Pro M252, HP CLJ Pro M274, HP CLJ Pro M277.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C569" authorId="0">
+    <comment ref="C594" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252N/252DW/MFP M277N/277DW 1400 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C570" authorId="0">
+    <comment ref="C595" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  1400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C571" authorId="0">
+    <comment ref="C596" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">1400 стр@5%  A4  для M252/M277 
 Гарантийный срок: -2 месяца.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C572" authorId="0">
+    <comment ref="C597" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201A CLJ M252/M277/Canon 045 magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C573" authorId="0">
+    <comment ref="C598" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 201X Packaged for use in Hewlett Packard	For use in: COLOR LJ PRO M 252 DW, COLOR LJ PRO M 274 N, COLOR LJ PRO M 277 DW	High Yield	For use in: COLOR LJ PRO M 252 N, COLOR LJ PRO M 277 N Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C574" authorId="0">
+    <comment ref="C599" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M252, HP Color LaserJet Pro M274, HP Color LaserJet Pro M277. Canon LBP-610/611/612/613; Canon MF-630/631/633/635/ 045H M  1244C002 . Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C575" authorId="0">
+    <comment ref="C600" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ M252/M277/M274. Canon LBP-610/LBP-611/LBP-612/MF-630/MF-631/MF-633MF-635   2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C576" authorId="0">
+    <comment ref="C601" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M252, MFP M274/ M277 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C577" authorId="0">
+    <comment ref="C602" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 201X CLJ M252/M277/Canon 045H magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C578" authorId="0">
+    <comment ref="C603" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C579" authorId="0">
+    <comment ref="C604" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 410A Packaged for use in Hewlett Packard For use in: COLOR LJ PRO M 377 DW , COLOR LJ PRO M 452 DN , COLOR LJ PRO M 452 DW , COLOR LJ PRO M 452 NW , COLOR LJ PRO M 477 FDN , COLOR LJ PRO M 477 FDW , COLOR LJ PRO M 477 FNW Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C580" authorId="0">
+    <comment ref="C605" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C581" authorId="0">
+    <comment ref="C606" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M477 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C582" authorId="0">
+    <comment ref="C607" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw  2 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C583" authorId="0">
+    <comment ref="C608" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw/Canon 046 black. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C584" authorId="0">
+    <comment ref="C609" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C585" authorId="0">
+    <comment ref="C610" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; Color LaserJet Pro M452, MFP M377/M477 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C586" authorId="0">
+    <comment ref="C611" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M377/M477 Series  6 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C587" authorId="0">
+    <comment ref="C612" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C588" authorId="0">
+    <comment ref="C613" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 410A Packaged for use in Hewlett Packard For use in: COLOR LJ PRO M 377 DW , COLOR LJ PRO M 452 DN , COLOR LJ PRO M 452 DW , COLOR LJ PRO M 452 NW , COLOR LJ PRO M 477 FDN , COLOR LJ PRO M 477 FDW , COLOR LJ PRO M 477 FNW Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C589" authorId="0">
+    <comment ref="C614" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C590" authorId="0">
+    <comment ref="C615" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M477 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C591" authorId="0">
+    <comment ref="C616" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2300 стр@5%  A4  для LJ Pro M452dn/M452nw/M477fdn/ M477fdw/M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C592" authorId="0">
+    <comment ref="C617" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C593" authorId="0">
+    <comment ref="C618" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw/Canon 046 cyan. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C594" authorId="0">
+    <comment ref="C619" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C595" authorId="0">
+    <comment ref="C620" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; Color LaserJet Pro M452, MFP M377/M477 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C596" authorId="0">
+    <comment ref="C621" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M377/M477 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C597" authorId="0">
+    <comment ref="C622" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C598" authorId="0">
+    <comment ref="C623" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 410A Packaged for use in Hewlett Packard For use in: COLOR LJ PRO M 377 DW , COLOR LJ PRO M 452 DN , COLOR LJ PRO M 452 DW , COLOR LJ PRO M 452 NW , COLOR LJ PRO M 477 FDN , COLOR LJ PRO M 477 FDW , COLOR LJ PRO M 477 FNW Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C599" authorId="0">
+    <comment ref="C624" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C600" authorId="0">
+    <comment ref="C625" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M477 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C601" authorId="0">
+    <comment ref="C626" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw  2 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C602" authorId="0">
+    <comment ref="C627" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C603" authorId="0">
+    <comment ref="C628" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw/Canon 046 yellow. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C604" authorId="0">
+    <comment ref="C629" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C605" authorId="0">
+    <comment ref="C630" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; Color LaserJet Pro M452, MFP M377/M477 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C606" authorId="0">
+    <comment ref="C631" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M377/M477 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C607" authorId="0">
+    <comment ref="C632" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C608" authorId="0">
+    <comment ref="C633" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Equivalent to HP 410A Packaged for use in Hewlett Packard For use in: COLOR LJ PRO M 377 DW , COLOR LJ PRO M 452 DN , COLOR LJ PRO M 452 DW , COLOR LJ PRO M 452 NW , COLOR LJ PRO M 477 FDN , COLOR LJ PRO M 477 FDW , COLOR LJ PRO M 477 FNW Priced Each, sold in Boxes of 1 10 Boxes per Master Carton</t>
         </r>
       </text>
     </comment>
-    <comment ref="C609" authorId="0">
+    <comment ref="C634" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C610" authorId="0">
+    <comment ref="C635" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M477 Series  2300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C611" authorId="0">
+    <comment ref="C636" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw  2 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C612" authorId="0">
+    <comment ref="C637" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C613" authorId="0">
+    <comment ref="C638" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M452dn/ M452nw/ M477fdn/ M477fdw/ M477fnw/Canon 046 magenta. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C614" authorId="0">
+    <comment ref="C639" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M452, HP Color LaserJet Pro MFP M477. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для  вторичного рынка  печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C615" authorId="0">
+    <comment ref="C640" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; Color LaserJet Pro M452, MFP M377/M477 Series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C616" authorId="0">
+    <comment ref="C641" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M452, MFP M377/M477 Series  5 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C617" authorId="0">
+    <comment ref="C642" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF530A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C618" authorId="0">
+    <comment ref="C643" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M154, MFP M180/M181  1 100 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C619" authorId="0">
+    <comment ref="C644" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M180/ M181  1 100 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C620" authorId="0">
+    <comment ref="C645" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Pro M154, MFP M180/M181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C621" authorId="0">
+    <comment ref="C646" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF530A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C622" authorId="0">
+    <comment ref="C647" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M154/180/181, CF530A/205A, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C648" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF531A, cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C623" authorId="0">
+    <comment ref="C649" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M154, MFP M180/M181  900 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C624" authorId="0">
+    <comment ref="C650" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M180/ M181  900 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C625" authorId="0">
+    <comment ref="C651" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Pro M154, MFP M180/M181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C626" authorId="0">
+    <comment ref="C652" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF531A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C627" authorId="0">
+    <comment ref="C653" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M154/180/181, CF531A/205A, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C654" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF532A, yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C628" authorId="0">
+    <comment ref="C655" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M154, MFP M180/M181  900 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C629" authorId="0">
+    <comment ref="C656" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M180/ M181  900 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C630" authorId="0">
+    <comment ref="C657" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Pro M154, MFP M180/M181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C631" authorId="0">
+    <comment ref="C658" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF532A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C632" authorId="0">
+    <comment ref="C659" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M154/180/181, CF532A/205A, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C660" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF533A, magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C633" authorId="0">
+    <comment ref="C661" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet Pro M154, MFP M180/M181  900 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C634" authorId="0">
+    <comment ref="C662" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M180/ M181  900 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C635" authorId="0">
+    <comment ref="C663" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; LaserJet Pro M154, MFP M180/M181</t>
         </r>
       </text>
     </comment>
-    <comment ref="C636" authorId="0">
+    <comment ref="C664" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M180/M181/M154/205A, CF533A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C637" authorId="0">
+    <comment ref="C665" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Color LJ M154/180/181, CF533A/205A, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C666" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ M280/ M281/ M254  1 400 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C638" authorId="0">
+    <comment ref="C667" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203A, CF540A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C639" authorId="0">
+    <comment ref="C668" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw  BLACK  Toner - 35 gr Firmware version : 20201021 Europe/Middle East</t>
         </r>
       </text>
     </comment>
-    <comment ref="C640" authorId="0">
+    <comment ref="C669" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  1 400 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C641" authorId="0">
+    <comment ref="C670" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CF540A  203A , Canon 054 чорний ідеально підходить для принтера Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645, HP CLJ Pro M254, HP CLJ Pro M280, HP CLJ Pro M281</t>
         </r>
       </text>
     </comment>
-    <comment ref="C642" authorId="0">
+    <comment ref="C671" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M2 54/203A/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF540A/Canon 054/3024C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C643" authorId="0">
+    <comment ref="C672" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Color Pro M254dw / M280 / M281fdw; Canon LBP-621Cw / LBP-623Cdw / LBP-640 / MF-641Cw / MF-642 / MF-643Cdw / MF-644 / MF-645Cx.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C644" authorId="0">
+    <comment ref="C673" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X, CF540X, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C645" authorId="0">
+    <comment ref="C674" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw  BLACK  Toner - 65 gr Firmware version : 20201021 Europe/Middle East</t>
         </r>
       </text>
     </comment>
-    <comment ref="C646" authorId="0">
+    <comment ref="C675" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  3 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C647" authorId="0">
+    <comment ref="C676" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF540X/Canon 054H/3028C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C648" authorId="0">
+    <comment ref="C677" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203A, CF541A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C649" authorId="0">
+    <comment ref="C678" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C650" authorId="0">
+    <comment ref="C679" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  1 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C651" authorId="0">
+    <comment ref="C680" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645, HP CLJ Pro M254, HP CLJ Pro M280, HP CLJ Pro M281.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C652" authorId="0">
+    <comment ref="C681" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203A/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF541A/Canon 054/3023C002, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C653" authorId="0">
+    <comment ref="C682" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Color Pro M254dw / M280 / M281fdw; Canon LBP-621Cw / LBP-623Cdw / LBP-640 / MF-641Cw / MF-642 / MF-643Cdw / MF-644 / MF-645Cx.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C654" authorId="0">
+    <comment ref="C683" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X, CF541X, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C655" authorId="0">
+    <comment ref="C684" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C656" authorId="0">
+    <comment ref="C685" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C657" authorId="0">
+    <comment ref="C686" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF541X/Canon 054H/3028C002, C yan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C658" authorId="0">
+    <comment ref="C687" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203A, CF542A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C659" authorId="0">
+    <comment ref="C688" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C660" authorId="0">
+    <comment ref="C689" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  1 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C661" authorId="0">
+    <comment ref="C690" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645, HP CLJ Pro M254, HP CLJ Pro M280, HP CLJ Pro M281.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C662" authorId="0">
+    <comment ref="C691" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M2 54/203A/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF542A/Canon 054/3021C002, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C663" authorId="0">
+    <comment ref="C692" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Color Pro M254dw / M280 / M281fdw; Canon LBP-621Cw / LBP-623Cdw / LBP-640 / MF-641Cw / MF-642 / MF-643Cdw / MF-644 / MF-645Cx.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C664" authorId="0">
+    <comment ref="C693" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X, CF542X, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C665" authorId="0">
+    <comment ref="C694" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw  YELLOW  Toner - 45 gr Firmware version : 20201021 Europe/Middle East</t>
         </r>
       </text>
     </comment>
-    <comment ref="C666" authorId="0">
+    <comment ref="C695" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C667" authorId="0">
+    <comment ref="C696" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF542X/Canon 054H/3025C002, Y ellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C668" authorId="0">
+    <comment ref="C697" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203A, CF543A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C669" authorId="0">
+    <comment ref="C698" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C670" authorId="0">
+    <comment ref="C699" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  1 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C671" authorId="0">
+    <comment ref="C700" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645, HP CLJ Pro M254, HP CLJ Pro M280, HP CLJ Pro M281.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C672" authorId="0">
+    <comment ref="C701" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203A/Canon LBP-620/621/623/ 640/MF640/641/642/643/644/645, CF543A/Canon 054/3022C002, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C673" authorId="0">
+    <comment ref="C702" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Color Pro M254dw / M280 / M281fdw; Canon LBP-621Cw / LBP-623Cdw / LBP-640 / MF-641Cw / MF-642 / MF-643Cdw / MF-644 / MF-645Cx.. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C674" authorId="0">
+    <comment ref="C703" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X, CF543X, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C675" authorId="0">
+    <comment ref="C704" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LaserJet Pro M254nw/254dw ; MFP M280nw/M281fdn/M281fdw  MAGENTA  Toner - 45 gr Firmware version : 20201021 Europe/Middle East</t>
         </r>
       </text>
     </comment>
-    <comment ref="C676" authorId="0">
+    <comment ref="C705" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M280/M281/M254/203X/Canon LBP-620/621/623/640/MF640/641/642/643/644/645, CF543X/Canon 054H/3028C002, M agenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C677" authorId="0">
+    <comment ref="C706" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet Pro M254, MFP M280/M281 Series  2 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C678" authorId="0">
+    <comment ref="C707" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500/3700  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C679" authorId="0">
+    <comment ref="C708" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500/3700. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C680" authorId="0">
+    <comment ref="C709" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C681" authorId="0">
+    <comment ref="C710" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C682" authorId="0">
+    <comment ref="C711" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C683" authorId="0">
+    <comment ref="C712" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C684" authorId="0">
+    <comment ref="C713" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500  4000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C685" authorId="0">
+    <comment ref="C714" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3500. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C686" authorId="0">
+    <comment ref="C715" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3700  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C687" authorId="0">
+    <comment ref="C716" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3700. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C688" authorId="0">
+    <comment ref="C717" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3700  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C689" authorId="0">
+    <comment ref="C718" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3700.Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C690" authorId="0">
+    <comment ref="C719" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3700  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C691" authorId="0">
+    <comment ref="C720" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 3700. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C692" authorId="0">
+    <comment ref="C721" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4700  11 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C693" authorId="0">
+    <comment ref="C722" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">11 000 стр A4@5% для CLJ 4700 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C694" authorId="0">
+    <comment ref="C723" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для CLJ 4700 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C695" authorId="0">
+    <comment ref="C724" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4700  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C696" authorId="0">
+    <comment ref="C725" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ4700 10 000 стр A4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C697" authorId="0">
+    <comment ref="C726" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ4700. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C698" authorId="0">
+    <comment ref="C727" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4700  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C699" authorId="0">
+    <comment ref="C728" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ4700 10 000 стр A4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C700" authorId="0">
+    <comment ref="C729" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ4700. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C701" authorId="0">
+    <comment ref="C730" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 4700  10 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C702" authorId="0">
+    <comment ref="C731" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ4700 10 000 стр A4@5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C703" authorId="0">
+    <comment ref="C732" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ4700. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C704" authorId="0">
+    <comment ref="C733" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605N, CLJ CM1015/1017; Canon i-SENSYS LBP5000/5100  2500 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C705" authorId="0">
+    <comment ref="C734" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/2600/2605N, CM1015mfp/CM1017mfp  2 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C706" authorId="0">
+    <comment ref="C735" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C707" authorId="0">
+    <comment ref="C736" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C708" authorId="0">
+    <comment ref="C737" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605N, CLJ CM1015/1017; Canon i-SENSYS LBP5000/5100  2000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C709" authorId="0">
+    <comment ref="C738" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/2600/2605N, CM1015mfp/CM1017mfp  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C710" authorId="0">
+    <comment ref="C739" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C711" authorId="0">
+    <comment ref="C740" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C712" authorId="0">
+    <comment ref="C741" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605N, CLJ CM1015/1017; Canon i-SENSYS LBP5000/5100  2000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C713" authorId="0">
+    <comment ref="C742" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/2600/2605N, CM1015mfp/CM1017mfp  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C714" authorId="0">
+    <comment ref="C743" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C715" authorId="0">
+    <comment ref="C744" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C716" authorId="0">
+    <comment ref="C745" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605N, CLJ CM1015/1017; Canon i-SENSYS LBP5000/5100  2000 стр ; восстановленный из ОЕМ корпуса</t>
         </r>
       </text>
     </comment>
-    <comment ref="C717" authorId="0">
+    <comment ref="C746" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 1600/2600/2605N, CM1015mfp/CM1017mfp  2 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C718" authorId="0">
+    <comment ref="C747" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C719" authorId="0">
+    <comment ref="C748" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LJ 1600/2600/2605 series, CLJ CM1015/1017. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C720" authorId="0">
+    <comment ref="C749" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">12 000 стр@5%  A4  для Color LaserJet 4730mfp/CM4730mfp series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C721" authorId="0">
+    <comment ref="C750" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР 4730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C722" authorId="0">
+    <comment ref="C751" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР 4730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C723" authorId="0">
+    <comment ref="C752" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">НР 4730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C724" authorId="0">
+    <comment ref="C753" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600/3800, CP3505 Series  6 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C725" authorId="0">
+    <comment ref="C754" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600/ 3800, CP3505 Series  6000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C726" authorId="0">
+    <comment ref="C755" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 000 стр@5%  A4  для серии Color LaserJet 3600/3800 series, Color LaserJet CP3505 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C727" authorId="0">
+    <comment ref="C756" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3600/3800 series, Color LaserJet CP3505 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C728" authorId="0">
+    <comment ref="C757" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3600/3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C729" authorId="0">
+    <comment ref="C758" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3600/3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C730" authorId="0">
+    <comment ref="C759" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600 Series  4 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C731" authorId="0">
+    <comment ref="C760" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600 Series  4000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C732" authorId="0">
+    <comment ref="C761" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3600 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C733" authorId="0">
+    <comment ref="C762" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3600 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C734" authorId="0">
+    <comment ref="C763" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3600/3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C735" authorId="0">
+    <comment ref="C764" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600 Series  4 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C736" authorId="0">
+    <comment ref="C765" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600 Series  4000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C737" authorId="0">
+    <comment ref="C766" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3600 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C738" authorId="0">
+    <comment ref="C767" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3600 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C739" authorId="0">
+    <comment ref="C768" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3600/3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C740" authorId="0">
+    <comment ref="C769" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600 Series  4 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C741" authorId="0">
+    <comment ref="C770" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Color LaserJet 3600 Series  4000 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C742" authorId="0">
+    <comment ref="C771" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3600 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C743" authorId="0">
+    <comment ref="C772" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 3600 series. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C744" authorId="0">
+    <comment ref="C773" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 000 стр@5%  A4  для серии Color LaserJet 3800 series, Color LaserJet CP3505 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C745" authorId="0">
+    <comment ref="C774" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C746" authorId="0">
+    <comment ref="C775" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 000 стр@5%  A4  для серии Color LaserJet 3800 series, Color LaserJet CP3505 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C747" authorId="0">
+    <comment ref="C776" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C748" authorId="0">
+    <comment ref="C777" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">6 000 стр@5%  A4  для серии Color LaserJet 3800 series, Color LaserJet CP3505 series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C749" authorId="0">
+    <comment ref="C778" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для серии Color LaserJet 3800 series, Color LaserJet CP3505 series. Совместимые картриджи Premium от мирового лидера по производству систем формирования изображения для вторичного рынка печати Static Control Components обеспечивают стабильную, OEM-сопоставимую печать. Гарантия 2 года – рекорд на вторичном рынке!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C750" authorId="0">
+    <comment ref="C779" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 8500/8550  8500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C751" authorId="0">
+    <comment ref="C780" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4500/4550 series  9000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C752" authorId="0">
+    <comment ref="C781" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ 4500 , COLOR LJ 4500 DN , COLOR LJ 4500 N , COLOR LJ 4550 , COLOR LJ 4550 DN , COLOR LJ 4550 HDN , COLOR LJ 4550 N</t>
         </r>
       </text>
     </comment>
-    <comment ref="C753" authorId="0">
+    <comment ref="C782" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4500/4550 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C754" authorId="0">
+    <comment ref="C783" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4500/4550 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C755" authorId="0">
+    <comment ref="C784" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 4500/4550 series  6000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C756" authorId="0">
+    <comment ref="C785" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">COLOR LJ 2550/ 2820/ 2840 series  5 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C757" authorId="0">
+    <comment ref="C786" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C758" authorId="0">
+    <comment ref="C787" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C759" authorId="0">
+    <comment ref="C788" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550  4 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C760" authorId="0">
+    <comment ref="C789" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550/2820/2840 series  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C761" authorId="0">
+    <comment ref="C790" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550/2820/2840 series  2000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C762" authorId="0">
+    <comment ref="C791" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550/2820/2840 series  2000 стр</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="771">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="803">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A 126A  PN-126AGL  Green Label Patron</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A 126A  PN-126AR  Extra Patron</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A, CLJ CP1025; Pro M175, чорний</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A, CLJ CP1025; Pro M175, чорний, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Transfer kit HP CLJ 4700  RM1-3161/Q7504A</t>
   </si>
   <si>
+    <t>Драм-картридж HP CLJ W1120A  120A   PTW1120A  PRINTERMAYIN</t>
+  </si>
+  <si>
     <t>Картридж HP 117A  W2070A  чорний  002-01-S2070APB  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  L150/CL178</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  L150/CL178  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  MN-HP-W2070A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  PTW2070A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  TW2070A  TONER-TANK</t>
   </si>
   <si>
-    <t>new</t>
+    <t>в наявності</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний Green Label Patron  PN-117AKGL</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний  002-01-S2071APB  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний  L150/CL178</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний  L150/CL178  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний  MN-HP-W2071A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний  PTW2071A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний  TW2071A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2071A  блакитний Green Label Patron  PN-117AСGL</t>
   </si>
@@ -12329,50 +12799,53 @@
   <si>
     <t>Картридж HP 117A  W2072A  жовтий Green Label Patron  PN-117AYGL</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий  002-01-S2073APB  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий  L150/CL178</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий  L150/CL178  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий  MN-HP-W2073A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий  PTW2073A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий  TW2073A  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2073A  пурпуровий Green Label Patron  PN-117AMGL</t>
   </si>
   <si>
+    <t>Картридж HP 131A  CF211A, CF212A, CF213A  Tri-Pack  U0SL1AM</t>
+  </si>
+  <si>
     <t>Картридж HP 207A  W2210A  чорний  002-01-S2210A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2210A  чорний  MN-HP-W2210A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2210A  чорний  PN-207AKGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2210A  чорний для CLJ M255/M282/M283</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2210A  чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2211A  блакитний  002-01-S2211A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2211A  блакитний  MN-HP-W2211A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2211A  блакитний  PN-207ACGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP 207A  W2211A  блакитний для CLJ M255/M282/M283</t>
@@ -12536,50 +13009,62 @@
   <si>
     <t>Картридж HP 230A  W2302A  жовтий  PTW2302A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 230A  W2302A , Green Label, жовтий Patron  PN-230AYGL</t>
   </si>
   <si>
     <t>Картридж HP 230A  W2303A  пурпуровий  PTW2303A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 230A  W2303A , Green Label, пурпуровий Patron  PN-230AMGL</t>
   </si>
   <si>
     <t>Картридж HP 230X  W2300X , Green Label, чорний Patron  PN-230XKGL</t>
   </si>
   <si>
     <t>Картридж HP 230X  W2301X , Green Label, блакитний Patron  PN-230XCGL</t>
   </si>
   <si>
     <t>Картридж HP 230X  W2302X , Green Label, жовтий Patron  PN-230XYGL</t>
   </si>
   <si>
     <t>Картридж HP 230X  W2303X , Green Label, пурпуровий Patron  PN-230XMGL</t>
   </si>
   <si>
+    <t>Картридж HP 230X W2301X блакитний  TW2301X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 230X W2301X чорний  TW2300X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 230X W2302X жовтий  TW2302X  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP 230X W2303X пурпуровий  TW2303X  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж HP 415A  W2030A  чорний</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2030A  чорний   MN-HP-W2030A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2030A  чорний  002-01-S2030A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2030A  чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2030A  чорний, версія без чипа Free Label  FL-W2030AK</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2030A  чорний, версія мікропрограми 002.2208А, Green Label Patron  PN-415AKGL</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2031A  блакинтий  002-01-S2031A  Static Control</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2031A  блакинтий  MN-HP-W2031A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP 415A  W2031A  блакитний</t>
@@ -12659,1842 +13144,1917 @@
   <si>
     <t>Картридж HP 415X  W2032X  жовтий</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2032X  жовтий, Green Label Patron  PN-415XYGL</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2032X  жовтий, Static Control  002-01-S2032X</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2032X  жовтий, версія без чипа Free Label  FL-W2032XY</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2033X  пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2033X  пурпуровий, Green Label Patron PN-415XMGL</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2033X  пурпуровий, Static Control  002-01-S2033X</t>
   </si>
   <si>
     <t>Картридж HP 415X  W2033X  пурпуровий, версія без чипа Free Label  FL-W2033XM</t>
   </si>
   <si>
-    <t>Картридж HP CLJ 131A  CF211A, CF212A, CF213A  Tri-Pack  U0SL1AM</t>
-[...779 lines deleted...]
-    <t>Картридж HP CLJ CF210A  131A /CB540A  125A /CE320A  128A , Canon 716/731  002-01-LB540AU  Static Control Parrot</t>
+    <t>Картридж HP C9700A, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP C9701A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP C9702A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP C9703A, пурпуровий РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Картридж HP C9720A,  №20A ,  PN-641AKR , чорний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9720A,  №20A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP C9721A,  №21A ,  PN-641ACR , блакитний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9721A,  №21A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP C9722A,  №22A ,  PN-641AYR , жовтий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9722A,  №22A , жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP C9723A,  №23A ,  PN-641AMR , пурпуровий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9723A,  №23A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP C9730A  №645A  чорний  PN-645AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9730A,  №645A ,  PN-645AKR , чорний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9730A,  №645A , чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C9731A  №645A  блакитний  PN-645ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9731A,  №645A ,  PN-645ACR , блакитний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9731A,  №645A, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C9732A  №645A  жовтий  PN-645AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9732A,  №645A ,  PN-645AYR , жовтий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9732A,  №645A , жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP C9733A  №645A  пурпуровий  PN-645AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9733A,  №645A ,  PN-645AMR , пурпуровий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP C9733A,  №645A , пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540/CE320A/CF210A, чорний, GT-H540/320/210K, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A  125A   002-01-SB540A  Static Control Premium 2.4k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A  125A   SB540A  Makkon 2.2k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A 125A чорний  PN-125AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A чорний,  PN-125AKR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A/125A/CE320A/128A/CF210A/131A/Canon 716/Canon 731 чорний  TCB540AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A/125A/CE320A/CF210A/Canon 716/1980B002 /Canon 731/6272B002 чорний  PTCB540Uni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A/Canon 716, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB540A/CE320A/CF210X, Canon 716/731  002-01-RB540AU  2.4k чорний Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541/CE321A/CF211A, блакитний, GT-H541/321/211C, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A  125A   002-01-SB541A  Static Control Premium 1.4k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A  125A   SB541A  Makkon 1.4k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A 125A блакитний  PN-125ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A, блакитний,  PN-125ACR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A/125A/CE321A/128A/CF211A/131A/Canon 716/Canon 731 блакитний  TCB541AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A/125A/CE321A/CF211A/Canon 716/1979B002/Canon 731/6271B002 блакитний  PTCB541Uni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A/Canon 716, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB541A/CE321A/CF211A, Canon 716/731  002-01-RB541AU  1.8k блакитний Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542/CE322A/CF212A, жовтий, GT-H542/322/212Y, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A  125A   002-01-SB542A  Static Control Premium 1.4k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A  125A   SB542A  Makkon 1.4k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A 125A жовтий  PN-125AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A, жовтий  PTCB542A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A, жовтий,  PN-125AYR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A, жовтий, сумісний, IPM РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A/125A/CE322A/128A/CF212A/131A/Canon 716/Canon 731 жовтий  TCB542AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A/125A/CE322A/CF212A/Canon 716/1977B002 /Canon 731/6269B002, жовтий  PTCB542Uni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A/Canon 716, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB542A/CE322A/CF212A, Canon 716/731  002-01-RB542AU  1.8k жовтий Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543/CE323A/CF213A, пурпуровий, GT-H543/323/213M, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A  125A   002-01-SB543A  Static Control Premium 1.4k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A  125A   SB543A  Makkon 1.4k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A 125A пурпуровий  PN-125AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A, пурпуровий,  PN-125AMR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A/125A/CE323A/128A/CF213A/131A/Canon 716/Canon 731 пурпуровий  TCB543AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A/125A/CE323A/CF213A/Canon 716/1978B002/Canon 731/6270B002, пурпуровий  PTCB543Uni  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A/Canon 716, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CB543A/CE323A/CF213A, Canon 716/731  002-01-RB543AU  1.8k пурпуровий Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A  304A   002-01-SC530A  Static Control Premium 3.5k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A  304A , Canon 718 чорний чорний  MN-CAN-SG718K  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A 304A чорний  PN-304AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A,  304A  CP2025n, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A,  304A  Dual Pack чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A, CP2025n, чорний  PTCC530A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A, CP2025n, чорний,  PN-304AKR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC530A, CP2025n/Canon 718, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A  304A   002-01-SC531A  Static Control Premium 2.8k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A  304A , Canon 718 блакитний  MN-CAN-SG718C  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A 304A блакитний  PN-304ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A,  304A  CP2025n, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A, CP2025n, блакитний  PTCC531A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A, CP2025n, блакитний,  PN-304ACR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC531A, CP2025n/Canon 718, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A  304A   002-01-SC532A  Static Control Premium 2.8k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A  304A , Canon 718 жовтий  MN-CAN-SG718Y  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A 304A жовтий  PN-304AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A,  304A  CP2025n, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A, CP2025n, жовтий  PTCC532A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A, CP2025n, жовтий,  PN-304AYR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC532A, CP2025n/Canon 718, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A  304A   002-01-SC533A  Static Control Premium 2.8k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A  304A , Canon 718 пурпуровий  MN-CAN-SG718M  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A 304A пурпуровий  PN-304AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A,  304A  CP2025n, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A, CP2025n, пурпуровий  PTCC533A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A, CP2025n, пурпуровий,  PN-304AMR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CC533A, CP2025n/Canon 718, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE250A 504A чорний  PN-504AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE250A,  №504A , CP3525/CM3530, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE250A,  №504A , CP3525/CM3530, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE250X 504X чорний  PN-504XKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE250X,  №504X , CP3525/CM3530, чорний max</t>
+  </si>
+  <si>
+    <t>Картридж HP CE250X,  №504X , CP3525/CM3530, чорний max, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE251A 504A блакитний  PN-504ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE251A,  №504A , CP3525/CM3530, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE251A,  №504A , CP3525/CM3530, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE252A 504A жовтий  PN-504AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE252A,  №504A , CP3525/CM3530, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE252A,  №504A , CP3525/CM3530, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE253A 504A пурпуровий  PN-504AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE253A,  №504A , CP3525/CM3530, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE253A,  №504A , CP3525/CM3530, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE260A 647A чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE260A 647A чорний  PN-647AKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE260A 647A чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE260X 647X чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE261A 648A блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE261A 648A блакитний  PN-648ACGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE261A 648A блакитний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE262A 648A жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE262A 648A жовтий  PN-648AYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE262A 648A жовтий пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE263A 648A пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE263A 648A пурпуровий  PN-648AMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE263A 648A пурпуровий пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE270A  002-01-SE270A  Static Control Premium 13,5k чорний  восстановленный</t>
+  </si>
+  <si>
+    <t>Картридж HP CE270A  PN-650AKR  чорний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE270A 650A чорний  PN-650AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE270A, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE271A  002-01-SE271A  Static Control Premium 15k блакитний  восстановленный</t>
+  </si>
+  <si>
+    <t>Картридж HP CE271A  PN-650AСR  блакитний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE271A 650A блакитний  PN-650ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE271A, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE272A  002-01-SE272A  Static Control Premium 15k жовтий  восстановленный</t>
+  </si>
+  <si>
+    <t>Картридж HP CE272A  PN-650AYR  жовтий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE272A 650A жовтий  PN-650AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE272A, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE273A  002-01-SE273A  Static Control Premium 15k пурпуровий  восстановленный</t>
+  </si>
+  <si>
+    <t>Картридж HP CE273A  PN-650AMR  пурпуровий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE273A 650A пурпуровий  PN-650AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE273A, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A  126A  /Canon 729 чорний, 1.2k  MN-HP-SE310A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A  126A /CF350A  130A , Canon 729 чорний  002-01-VU310A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A 126A чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A 126A чорний  PN-126AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A 126A чорний  PTCE310A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A 126A чорний,  PN-126AKR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A 126A чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE310A/126A/CF350A/130A/4370B002/Canon 729 чорний  TCE310AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A  126A /CF351A  130A , Canon 729 блакитний  002-01-VU311A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A 126A блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A 126A блакитний  PN-126ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A 126A блакитний  PTCE311A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A 126A блакитний,  PN-126ACR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A 126A блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A 126A/Canon 729 блакитний, 1k  MN-HP-SE311A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE311A/126A/CF351A/130A/4369B002/Canon 729 блакитний  TCE311AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A  126A /CF352A  130A , Canon 729 жовтий  002-01-VU312A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A 126A жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A 126A жовтий  PN-126AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A 126A жовтий  PTCE312A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A 126A жовтий,  PN-126AYR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A 126A жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A 126A/Canon 729 жовтий, 1k  MN-HP-SE312A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE312A/126A/CF352A/130A/4367B002/Canon 729 жовтий  TCE312AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A  126A /CF353A  130A , Canon 729 пурпуровий  002-01-VU313A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A 126A  SE313A /Canon 729 пурпуровий, 1k  MN-HP-SE313A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A 126A пурпуровий  PN-126AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A 126A пурпуровий  PTCE313A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A 126A пурпуровий,  PN-126AMR , Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A 126A пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A/126A/CF353A/130A/4368B002/Canon 729 пурпуровий  TCE313AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE313A126A пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE320A  128A   002-01-SE320A  Static Control Premium 2k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE320A  128A  чорний  MN-HP-SE320A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE320A,  PN-128AKGL , чорний, Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE320A,  PN-128AKR , чорний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE320A,  №128 , CM1415fn, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE320A,  №128 , CM1415fn, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE321A  128A   002-01-SE321A  Static Control Premium 1.3k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE321A  128A  блакитний  MN-HP-SE321A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE321A,  PN-128ACGL , блакитний, Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE321A,  PN-128ACR , блакитний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE321A,  №128 , CM1415fn, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE321A,  №128 , CM1415fn, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE322A  128A   002-01-SE322A  Static Control Premium 1.3k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE322A  128A  жовтий  MN-HP-SE322A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE322A,  PN-128AYGL , жовтий, Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE322A,  PN-128AYR , жовтий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE322A,  №128 , CM1415fn, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE322A,  №128 , CM1415fn, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE323A  128A   002-01-SE323A  Static Control Premium 1.3k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE323A  128A  пурпуровий  MN-HP-SE323A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE323A,  PN-128AMGL , пурпуровий, Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE323A,  PN-128AMR , пурпуровий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE323A,  №128 , CM1415fn, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE323A,  №128 , CM1415fn, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400A  507A  чорний, 5.5k  MN-HP-SE400A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400A  №507A , сумісний, чорний  PN-507AKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400A  №507A , сумісний, чорний  PTCE400A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400A  №507A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400A  №507A , чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400X  507X  чорний, 11k  MN-HP-SE400X  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400X  PN-507XKR  чорний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400X  №507X , сумісний, чорний  PN-507XKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400X  №507X , сумісний, чорний  PTCE400X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE400X  №507X , чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE401A  507A  блакитний, 6k  MN-HP-SE401A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE401A  №507A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE401A  №507A , блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE401A  №507A , сумісний, блакитний  PN-507ACGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE401A  №507A , сумісний, блакитний  PTCE401A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE402A  507A  жовтий, 6k  MN-HP-SE402A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE402A  №507A , жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE402A  №507A , жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE402A  №507A , сумісний, жовтий  PN-507AYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE402A  №507A , сумісний, жовтий  PTCE402A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE403A  507A  пурпуровий, 6k  MN-HP-SE403A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE403A  №507A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE403A  №507A , пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE403A  №507A , сумісний, пурпуровий  PN-507AMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE403A  №507A , сумісний, пурпуровий  PTCE403A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A  №645A  чорний  PN-305AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A,  305A  чорний, 2.2k  MN-HP-SE410A   Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A,  305A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A,  305A , чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A,  PN-305AKR , чорний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A/305A/CC530A/304A/CF380A/312A/2662B002/Canon 718 чорний  TCE410AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410A/CC530A/CF380A/Canon 718,  305A/312A , сумісний, чорний  PTCE410A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410X  305X  чорний MAX</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410X  305X  чорний, 4k  MN-HP-SE410X  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410X  №645X  чорний  PN-305XKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE410X,  305X , чорний max, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A  PN-305ACR  блакитний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A  №645A  блакитний  PN-305ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A,  305A  блакитний, 2.6k  MN-HP-SE411A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A,  305A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A,  305A , блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A, CE412A, CE413A  305A  CYM  CF370AM  потрійна упаковка</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A/305A/CC531A/304A/CF381A/312A/2661B002/Canon 718 блакитний  TCE411AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE411A/CC531A/CF381A/Canon 718,  305A/312A , сумісний, блакитний  PTCE411A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A  PN-305AYR  жовтий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A  №645A  жовтий  PN-305AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A,  305A  жовтий, 2.6k  MN-HP-SE412A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A,  305A , жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A,  305A , жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A/305A/CC532A/304A/CF382A/312A/2659B002/Canon 718 жовтий  TCE412AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE412A/CC532A/CF382A/Canon 718,  305A/312A , сумісний, жовтий  PTCE412A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A  PN-305AMR  пурпуровий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A  №645A  пурпуровий  PN-305AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A,  305A  пурпуровий, 2.6k  MN-HP-SE413A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A,  305A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A,  305A , пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A/305A/CC533A/304A/CF383A/312A/2660B002/Canon 718 пурпуровий  TCE413AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CE413A/CC533A/CF383A/Canon 718,  305A/312A , сумісний, пурпуровий  PTCE413A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CE740A  PN-307AKR  чорний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE740A 307A чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE740A 307A чорний  PN-307AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE740A 307A чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE741A 307A  PN-307AСR  блакитний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE741A 307A блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CE741A 307A блакитний  PN-307ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE741A 307A блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE742A 307A  PN-307AYR  жовтий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE742A 307A жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE742A 307A жовтий  PN-307AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE742A 307A жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CE743A 307A  PN-307AMR  пурпуровий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE743A 307A пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CE743A 307A пурпуровий  PN-307AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CE743A 307A пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210A  131A   SF210A /Canon 731 чорний Makkon  MN-HP-SF210A</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210A  131A /CB540A  125A /CE320A  128A , Canon 716/731  002-01-LB540AU  Static Control Parrot</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>Картридж HP CLJ CF210A 131A чорний  PN-131AKGL , Green Label Patron</t>
-[...1004 lines deleted...]
-    <t>Картридж HP CLJ Q7583A/Canon 711  RCQ7583A  Static Control Premium пурпуровий</t>
+    <t>Картридж HP CF210A 131A чорний  PN-131AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210A 131A/Canon 731  6272B002 , чорний, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>5.12%</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210A,  PN-131AKR  чорний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210A,  №131A , PTCF210A, чорний  PTCF210A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210A,  №131A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X  131A   44263  SELECT KATUN 2.4k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X  131X   002-01-SF210X  Static Control Premium 2.4k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X  131X   SF210X /Canon 731H чорний  MN-CAN-SG731HK  Makkon 2.4k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X  131X , Canon 731H чорний  002-01-LF210X  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X 131X чорний  PN-131XKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X,  №131X , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF210X,  №131X , чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A  131A   44264  SELECT KATUN 1.8k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A  131A /Canon 731 блакитний Makkon  MN-CAN-SRG731C</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A  131A /CB541A  125A /CE321A  128A , Canon 716/731 блакитний  002-01-LB541AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A  PN-131AСR  блакитний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A 131A блакитний  PN-131AСGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A 131A/Canon 731  6271B002 , блакитний, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A,  №131A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF211A,  №131A , сумісний, блакитний  PTCF211A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A  131A   44266  SELECT KATUN 1.8k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A  131A  жовтий Makkon  MN-CAN-SRG731Y</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A  131A /CB542A  125A /CE322A  128A , Canon 716/731 жовтий  002-01-LB542AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A  PN-131AYR  жовтий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A 131A жовтий  PN-131AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A 131A/Canon 731  6269B002 , жовтий, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A,  №131A , жовтий РОЗПРОДАЖ!</t>
+  </si>
+  <si>
+    <t>Картридж HP CF212A,  №131A , сумісний, жовтий  PTCF212A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A  131A   44265  SELECT KATUN 1.8k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A  131A /Canon 731 пурпуровий Makkon  MN-CAN-SRG731M</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A  131A /CB543A  125A /CE323A  128A , Canon 716/731 пурпуровий  002-01-LB543AU  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A  PN-131AMR  пурпуровий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A 131A пурпуровий  PN-131AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A 131A/Canon 731  6270B002 , пурпуровий, пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A,  №131A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF213A,  №131A , сумісний, пурпуровий  PTCF213A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF253XM  №201X , Tri-Pack, блакитний/пурпуровий/жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF300A  827A , чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF350A  130A   GT-H350AK  чорний MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF350A  130A  чорний, 1.3k  MN-HP-SF350A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF350A  PN-130AKR  чорний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF350A  №130A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF350A  №130A , чорний пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF350A 130A чорний  PN-130AKGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A  130A   GT-H351AC  блакитний MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A  130A  блакитний, 1k  MN-HP-SF351A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A  PN-130ACR  блакитний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A  №130A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A  №130A , блакитний  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A  №130A , блакитний  PTCF351A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF351A 130A блакитний  PN-130ACGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A  130A   GT-H352AY  жовтий MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A  130A  жовтий, 1k  MN-HP-SF352A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A  PN-130AYR  жовтий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A  №130A , жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A  №130A , жовтий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A  №130A , жовтий  PTCF352A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF352A 130A жовтий  PN-130AYGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A  130A   GT-H353AM  пурпуровий MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A  130A  пурпуровий, 1k  MN-HP-SF353A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A  PN-130AMR  пурпуровий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A  №130A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A  №130A , пурпуровий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A  №130A , пурпуровий  PTCF353A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF353A 130A пурпуровий  PN-130AMGL , Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A  508A  Static Control 6k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A  508A  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A  508A , чорний  MN-HP-CF360A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A  508A , чорний  PN-508AKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A  508A , чорний  PTCF360A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A  508A , чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360A/508A/0460C001/Canon 040 чорний  TCF360AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360X  508X  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360X  508X  чорний Static Control 12.5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF360X/508X/0461C001/Canon 040H чорний  TCF360XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A  508A  блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A  508A , блакитний  MN-HP-CF361A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A  508A , блакитний  PN-508ACGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A  508A , блакитний  PTCF361A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A  508A , блакитний Static Control 5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A  508A , блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361A/508A/0458C001/Canon 040 блакитний  TCF361AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361X  508X  блакитний Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF361X/508X/0459C001/Canon 040H блакитний  TCF361XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A  508A  жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A  508A , жовтий  MN-HP-CF362A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A  508A , жовтий  PN-508AYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A  508A , жовтий  PTCF362A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A  508A , жовтий Static Control 5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A  508A , жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362A/508A/0454C001/Canon 040 жовтий  TCF362AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362X  508X  жовтий Static Control 9.5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF362X/508X/0455C001/Canon 040H жовтий  TCF362XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A  508A  пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A  508A , пурпуровий  MN-HP-CF363A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A  508A , пурпуровий  PN-508AMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A  508A , пурпуровий  PTCF363A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A  508A , пурпуровий Static Control 5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A  508A , пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363A/508A/0456C001/Canon 040 пурпуровий  TCF363AU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363X  508X  пурпуровий Static Control 9.5k</t>
+  </si>
+  <si>
+    <t>Картридж HP CF363X/508X/0457C001/Canon 040H пурпуровий  TCF363XU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF370AM,  CE411A, CE412A, CE413A  Tri-Pack</t>
+  </si>
+  <si>
+    <t>Картридж HP CF372AM  304A  блакитний/пурпуровий/жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380A  312A  відновлений, чорний  002-01-RF380A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380A  №312A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380A  №312A , чорний  PN-312AKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380A  №312A , чорний  PTCF380A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380A  №312A , чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380X  312X   002-01-SF380X , Static Control Premium 4.4k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF380X  312X   SF380X  Makkon 4.4k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF381A  312A   002-01-SF381A , Static Control Premium 2.7k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF381A  312A   SF381A  Makkon 2.7k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF381A  312A  відновлений, блакитний  002-01-RF381A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF381A  №312A , блакитний  PN-312ACGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF381A  №312A , блакитний  PTCF381A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF381A  №312A , блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF382A  312A   002-01-SF382A , Static Control Premium 2.7k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF382A  312A   SF382A  Makkon 2.7k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF382A  312A  відновлений, жовтий  002-01-RF382A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF382A  №312A , жовтий  PN-312AYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF382A  №312A , жовтий  PTCF382A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF382A  №312A , жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF383A  312A   SF383A  Makkon 2.7k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF383A  312A  відновлений, пурпуровий  002-01-RF383A  Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF383A  №312A , пурпуровий  PN-312AMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF383A  №312A , пурпуровий  PTCF383A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF383A  №312A , пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400A  201A   SF400A   002-01-SF400A  Static Control Premium 1.5k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400A  201A /Canon 045 чорний  002-01-LF400A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400A  GT-HCF400AK  чорний MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400A  PN-201AKGL  чорний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400A  №201A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400A  №201A /Canon 045, чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400X  201X   48135  KATUN Select чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400X  201X   SF400X   002-01-SF400X  Static Control Premium 2.8k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400X  201X , Canon 045H чорний  2800 стор.  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400X  PN-201XKGL  чорний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF400X  №201X /Canon 045H, чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401A  201A   SF401A   002-01-SF401A  Static Control Premium 1.4k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401A  201A /Canon 045 блакитний  002-01-LF401A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401A  GT-HCF401AC  блакитний MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401A  PN-201ACGL  блакитний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401A  №201A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401A  №201A /Canon 045, блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401X  201X   48136  KATUN Select блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401X  201X   SF401X   002-01-SF401X  Static Control Premium 2.3k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401X  201X , Canon 045H блакитний  2300 стор.  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401X  PN-201XCGL  блакитний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF401X  №201X /Canon 045H, блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402A  201A   SF402A   002-01-SF402A  Static Control Premium 1.4k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402A  201A /Canon 045 жовтий  002-01-LF402A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402A  GT-HCF402AY  жовтий MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402A  PN-201AYGL  жовтий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402A  №201A , жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402A  №201A /Canon 045, жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402X  201X   48138  KATUN Select жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402X  201X   SF402X   002-01-SF402X  Static Control Premium 2.3k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402X  201X , Canon 045H жовтий  2300 стор.  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402X  PN-201XYGL  жовтий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF402X  №201X /Canon 045H, жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403A  201A   SF403A   002-01-SF403A  Static Control Premium 1.4k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403A  201A /Canon 045 пурпуровий  002-01-LF403A  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403A  GT-HCF403AM  пурпуровий MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403A  PN-201AMGL  пурпуровий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403A  №201A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403A  №201A /Canon 045, пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403X  201X   48137  KATUN Select пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403X  201X   SF403X   002-01-SF403X  Static Control Premium 2.3k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403X  201X , Canon 045H пурпуровий  2300 стор.  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403X  PN-201XMGL  пурпуровий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF403X  №201X /Canon 045H, пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410A  410A /Canon 046 Bk  1250C002   002-01-SF410A  Static Control Premium 2.3k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410A  48324  чорний SELECT KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410A  GT-HCF410AK , чорний, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410A  PN-410AKGL  чорний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410A  №410A , чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410A  №410A /Canon 046, чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>4.83%</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410X  410A /046H Bk  1254C002   002-01-SF410X  Static Control Premium 6.5k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410X  №410X /Canon 046 H, чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF410X 410X, чорний  PN-410XKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A  410A /046 C  1249C002   002-01-SF411A  Static Control Premium 2.3k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A  48325  блакитний SELECT KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A  GT-HCF411AC , блакитний, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A  PN-410ACGL  блакитний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A  №410A , блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A  №410A , блакитний  PTCF411A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411A,  №410A /Canon 046 блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411X  410A /046H C  1253C002   002-01-SF411X  Static Control Premium 5k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411X  №410X /Canon 046 H, блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF411X 410X, блакитний  PN-410XCGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  410A /046 Y  1247C002   002-01-SF412A  Static Control Premium 2.3k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  48327  жовтий SELECT KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  GT-HCF412AY , жовтий, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  PN-410AYGL  жовтий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  №410A , жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  №410A , жовтий  PTCF412A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412A  №410A /Canon 046  жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412X  410A /046H Y  1251C002   002-01-SF412X  Static Control Premium 5k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412X  №410X /Canon 046 H, жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF412X 410X, жовтий  PN-410XYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  410A /046 M  1248C002   002-01-SF413A  Static Control Premium 2.3k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  48326  пурпуровий SELECT KATUN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  GT-HCF413AM , пурпуровий, MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  PN-410AMGL  пурпуровий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  №410A , пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  №410A , пурпуровий  PTCF413A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413A  №410A /Canon 046 пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413X  410A /046H M  1252C002   002-01-SF413X  Static Control Premium 5k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413X  №410X /Canon 046 H, пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF413X 410X, жовтий  PN-410XMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP CF530A  205A   002-01-SF530A  Static Control 1.1k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF530A  205A  Green Label, чорний Patron  PN-205AKGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF530A  205A  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF530A  205A  чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF530A чорний  PTCF530A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF530A/205A чорний  TCF530A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF531A  205A   002-01-SF531A  Static Control 0.9k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF531A  205A  Green Label, блакитний Patron  PN-205ACGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF531A  205A  блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF531A  205A  блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF531A блакитний  PTCF531A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF531A/205A блакитний  TCF531A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF532A  205A   002-01-SF532A  Static Control 0.9k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF532A  205A  Green Label, жовтий Patron  PN-205AYGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF532A  205A  жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF532A  205A  жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF532A жовтий  PTCF532A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF532A/205A жовтий  TCF532A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF533A  205A   002-01-SF533A  Static Control 0.9k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF533A  205A  Green Label, пурпуровий Patron  PN-205AMGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF533A  205A  пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP CF533A  205A  пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF533A пурпуровий  PTCF533A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF533A/205A пурпуровий  TCF533A  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A  чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A  чорний  002-01-SF540A  1.4k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A  чорний  GT-HCF540AK  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A  чорний Green Label Patron  PN-203AKGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A , Canon 054 чорний  MN-HP-CF540A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A /Canon 054 чорний  PTCF540A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540A  203A /Canon 054 чорний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540X  203X  чорний  002-01-SF540X  3.2k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540X  203X  чорний  GT-HCF540XK  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540X  203X  чорний Green Label Patron  PN-203XKGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF540X  203X /Canon 054H чорний  PTCF540X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541A  203A  блакитний  002-01-SF541A  1.3k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541A  203A  блакитний  GT-HCF541AC  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541A  203A  блакитний Green Label Patron  PN-203ACGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541A  203A , Canon 054 блакитний  MN-HP-CF541A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541A  203A /Canon 054 блакитний  PTCF541A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541A  203A /Canon 054 блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541X  203X  блакитний  002-01-SF541X  2.5k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541X  203X  блакитний  GT-HCF541XC  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541X  203X  блакитний Green Label Patron  PN-203XCGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF541X  203X /Canon 054H блакитний  PTCF541X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542A  203A  жовтий  002-01-SF542A  1.3k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542A  203A  жовтий  GT-HCF542AY  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542A  203A  жовтий Green Label Patron  PN-203AYGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542A  203A , Canon 054 жовтий  MN-HP-CF542A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542A  203A /Canon 054 жовтий  PTCF542A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542A  203A /Canon 054 жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542X  203X  жовтий  002-01-SF542X  2.5k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542X  203X  жовтий  GT-HCF542XY  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542X  203X  жовтий Green Label Patron  PN-203XYGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF542X  203X /Canon 054H жовтий  PTCF542X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543A  203A  пурпуровий  002-01-SF543A  1.3k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543A  203A  пурпуровий  GT-HCF543AM  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543A  203A  пурпуровий Green Label Patron  PN-203AMGL</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543A  203A , Canon 054 пурпуровий  MN-HP-CF543A  Makkon</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543A  203A /Canon 054 пурпуровий  PTCF543A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543A  203A /Canon 054 пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543X  203X  пурпуровий  002-01-SF543X  2.5k Static Control</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543X  203X  пурпуровий  GT-HCF543XM  MMC</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543X  203X  пурпуровий  PTCF543X  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Картридж HP CF543X  203X  пурпуровий Green Label Patron  PN-203XMGL</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2670A, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2670A, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2671A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2671A, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2672A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2672A, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2673A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2673A, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2681A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2681A, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2682A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2682A, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2683A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q2683A, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5950A  №643A  чорний  PN-643AKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5950A, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5950A, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5951A  №643A  блакитний  PN-643ACGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5951A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5951A, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5952A  №643A  жовтий  PN-643AYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5952A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5952A, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5953A  №643A  пурпуровий  PN-643AMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5953A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q5953A, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6000A  PN-Q6000A  чорний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6000A 124A  PN-124AKGL  чорний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6000A, 124A чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6000A, 124A чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6001A  PN-Q6001A  блакитний Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6001A 124A  PN-124ACGL  блакитний Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6001A, 124A блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6001A, 124A блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6002A  PN-Q6002A  жовтий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6002A 124A  PN-124AYGL  жовтий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6002A, 124A жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6002A, 124A жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6003A  PN-Q6003A  пурпуровий Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6003A 124A  PN-124AMGL  пурпуровий Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6003A, 124A пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6003A, 124A пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6460A, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6461A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6462A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6463A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6470A 501A чорний  PN-501AKGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6470A,  PN-501AKR , чорний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6470A, чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6470A, чорний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6470A/Canon 711  RCQ6470A  Static Control Premium 2k чорний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6471A  	RCQ6471A  Static Control Premium 4k блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6471A 502A блакитний  PN-502ACGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6471A,  PN-502ACR , блакитний, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6471A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6471A, блакитний, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6472A  RCQ6472A  Static Control Premium 4k жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6472A 502A жовтий  PN-502AYGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6472A,  PN-502AYR , жовтий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6472A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6472A, жовтий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6473A  RCQ6473A  Static Control Premium 4k пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6473A 502A пурпуровий  PN-502AMGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6473A,  PN-502AMR , пурпуровий, Extra Patron</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6473A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q6473A, пурпуровий, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7581A, блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7581A/Canon 711  RCQ7581A  Static Control Premium блакитний</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7582A, жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7582A/Canon 711  RCQ7582A  Static Control Premium жовтий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7583A, пурпуровий</t>
+  </si>
+  <si>
+    <t>Картридж HP Q7583A/Canon 711  RCQ7583A  Static Control Premium пурпуровий</t>
   </si>
   <si>
     <t>Тонер-Картридж HP C4152A, жовтий РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-Картридж HP C4191A, чорний РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-Картридж HP C4191A, чорний, KATUN</t>
   </si>
   <si>
     <t>Тонер-Картридж HP C4192A, блакитний</t>
   </si>
   <si>
     <t>Тонер-Картридж HP C4193A, пурпуровий РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-Картридж HP C4194A, жовтий</t>
   </si>
   <si>
     <t>Тонер-Картридж HP Q3960A, чорний</t>
   </si>
   <si>
     <t>Тонер-Картридж HP Q3961A, блакитний,  MAX</t>
   </si>
@@ -14938,51 +15498,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I763"/>
+  <dimension ref="A1:I792"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -15111,17359 +15671,19580 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>25606</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1411.65</v>
+        <v>1410.07</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25607</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1470.34</v>
+        <v>1468.7</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>18243</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4695.94</v>
+        <v>4690.7</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>18642</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>430.08</v>
+        <v>429.6</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>10109</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>14143.36</v>
+        <v>14127.58</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>32834</v>
+        <v>33843</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>1052.8</v>
+        <v>2094.3</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>25620</v>
+        <v>32834</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>2684.42</v>
+        <v>1051.63</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>26393</v>
+        <v>25620</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>967.6799999999999</v>
+        <v>2681.42</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>28884</v>
+        <v>26393</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>725.76</v>
+        <v>966.6</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>27468</v>
+        <v>28884</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>591.36</v>
+        <v>724.95</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>34831</v>
+        <v>27468</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>623.62</v>
+        <v>590.7</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>27135</v>
+        <v>34831</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1658.05</v>
+        <v>622.92</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>32838</v>
+        <v>27135</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1052.8</v>
+        <v>1656.2</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>25621</v>
+        <v>32838</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>2928.13</v>
+        <v>1051.63</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>29004</v>
+        <v>25621</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>967.6799999999999</v>
+        <v>2924.86</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>28885</v>
+        <v>29004</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>725.76</v>
+        <v>966.6</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>27469</v>
+        <v>28885</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>591.36</v>
+        <v>724.95</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>34832</v>
+        <v>27469</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>623.62</v>
+        <v>590.7</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>27136</v>
+        <v>34832</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1658.05</v>
+        <v>622.92</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>32836</v>
+        <v>27136</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1052.8</v>
+        <v>1656.2</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>25623</v>
+        <v>32836</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2928.13</v>
+        <v>1051.63</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>29005</v>
+        <v>25623</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>967.6799999999999</v>
+        <v>2924.86</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>28886</v>
+        <v>29005</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>725.76</v>
+        <v>966.6</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>27470</v>
+        <v>28886</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>591.36</v>
+        <v>724.95</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>34833</v>
+        <v>27470</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>623.62</v>
+        <v>590.7</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>27137</v>
+        <v>34833</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1658.05</v>
+        <v>622.92</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>32837</v>
+        <v>27137</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1052.8</v>
+        <v>1656.2</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>25624</v>
+        <v>32837</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>2928.13</v>
+        <v>1051.63</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>29006</v>
+        <v>25624</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>967.6799999999999</v>
+        <v>2924.86</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>28887</v>
+        <v>29006</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>725.76</v>
+        <v>966.6</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>27471</v>
+        <v>28887</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>591.36</v>
+        <v>724.95</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>34834</v>
+        <v>27471</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>623.62</v>
+        <v>590.7</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="5" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>27138</v>
+        <v>34834</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1658.05</v>
+        <v>622.92</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>33571</v>
+        <v>27138</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1822.91</v>
+        <v>1656.2</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>29411</v>
+        <v>20272</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F45" s="1">
-        <v>1521.41</v>
+        <v>14991.25</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>29118</v>
+        <v>33571</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1524.54</v>
+        <v>1820.88</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>26021</v>
+        <v>29411</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>3854.14</v>
+        <v>1519.71</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>30605</v>
+        <v>29118</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>894.66</v>
+        <v>1522.84</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>33572</v>
+        <v>26021</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>1822.91</v>
+        <v>3849.84</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>29412</v>
+        <v>30605</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1521.41</v>
+        <v>893.66</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>29119</v>
+        <v>33572</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1524.54</v>
+        <v>1820.88</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>26022</v>
+        <v>29412</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>3820.54</v>
+        <v>1519.71</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>33573</v>
+        <v>29119</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1822.91</v>
+        <v>1522.84</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>29413</v>
+        <v>26022</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1521.41</v>
+        <v>3816.28</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>29120</v>
+        <v>33573</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1524.54</v>
+        <v>1820.88</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>26024</v>
+        <v>29413</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>3820.54</v>
+        <v>1519.71</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>33575</v>
+        <v>29120</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>1822.91</v>
+        <v>1522.84</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>29414</v>
+        <v>26024</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>1521.41</v>
+        <v>3816.28</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>29121</v>
+        <v>33575</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1524.54</v>
+        <v>1820.88</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>26025</v>
+        <v>29414</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>3820.54</v>
+        <v>1519.71</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>33636</v>
+        <v>29121</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1647.74</v>
+        <v>1522.84</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>29424</v>
+        <v>26025</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>1919.23</v>
+        <v>3816.28</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>26026</v>
+        <v>33636</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>7179.65</v>
+        <v>1645.91</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>33637</v>
+        <v>29424</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1647.74</v>
+        <v>1917.09</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>29425</v>
+        <v>26026</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>1919.23</v>
+        <v>7171.64</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>26027</v>
+        <v>33637</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>7198.91</v>
+        <v>1645.91</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>33639</v>
+        <v>29425</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1647.74</v>
+        <v>1917.09</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>29426</v>
+        <v>26027</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>1919.23</v>
+        <v>7190.88</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>26028</v>
+        <v>33639</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>7198.91</v>
+        <v>1645.91</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>33638</v>
+        <v>29426</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>1647.74</v>
+        <v>1917.09</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>29427</v>
+        <v>26028</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>1919.23</v>
+        <v>7190.88</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>26029</v>
+        <v>33638</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>7198.91</v>
+        <v>1645.91</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>33438</v>
+        <v>29427</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1666.56</v>
+        <v>1917.09</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>30260</v>
+        <v>26029</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>1716.29</v>
+        <v>7190.88</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>33439</v>
+        <v>33438</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>1666.56</v>
+        <v>1664.7</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>31431</v>
+        <v>30260</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>1210.05</v>
+        <v>1714.37</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>33441</v>
+        <v>33439</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>1666.56</v>
+        <v>1664.7</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>31432</v>
+        <v>31431</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1210.05</v>
+        <v>1208.7</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>33440</v>
+        <v>33441</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>10</v>
       </c>
       <c r="F79" s="1">
-        <v>1666.56</v>
+        <v>1664.7</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>31433</v>
+        <v>31432</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1210.05</v>
+        <v>1208.7</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>31138</v>
+        <v>33440</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F81" s="1">
-        <v>3187.52</v>
+        <v>1664.7</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>29346</v>
+        <v>31433</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1957.31</v>
+        <v>1208.7</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>30643</v>
+        <v>31138</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1559.04</v>
+        <v>3183.96</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>29272</v>
+        <v>29346</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1814.85</v>
+        <v>1955.13</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>33858</v>
+        <v>30643</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1236.48</v>
+        <v>1557.3</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>31141</v>
+        <v>29272</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>3445.12</v>
+        <v>1812.82</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>29347</v>
+        <v>33858</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1957.31</v>
+        <v>1235.1</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>30644</v>
+        <v>31141</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>1559.04</v>
+        <v>3441.28</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>29273</v>
+        <v>29347</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1814.85</v>
+        <v>1955.13</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>33859</v>
+        <v>30644</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1236.48</v>
+        <v>1557.3</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>31140</v>
+        <v>29273</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>3445.12</v>
+        <v>1812.82</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>29348</v>
+        <v>33859</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1957.31</v>
+        <v>1235.1</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>30645</v>
+        <v>31140</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1559.04</v>
+        <v>3441.28</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>33860</v>
+        <v>29348</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1236.48</v>
+        <v>1955.13</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>29274</v>
+        <v>30645</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1814.85</v>
+        <v>1557.3</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>31139</v>
+        <v>33860</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>3445.12</v>
+        <v>1235.1</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>29349</v>
+        <v>29274</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1957.31</v>
+        <v>1812.82</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>30646</v>
+        <v>31139</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1559.04</v>
+        <v>3441.28</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>29275</v>
+        <v>29349</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1814.85</v>
+        <v>1955.13</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>33861</v>
+        <v>30646</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1236.48</v>
+        <v>1557.3</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>33854</v>
+        <v>29275</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1288</v>
+        <v>1812.82</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>34411</v>
+        <v>33861</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1693.44</v>
+        <v>1235.1</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>33855</v>
+        <v>33854</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1288</v>
+        <v>1286.56</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>34413</v>
+        <v>34411</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1693.44</v>
+        <v>1691.55</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>33856</v>
+        <v>33855</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1288</v>
+        <v>1286.56</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>34415</v>
+        <v>34413</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1693.44</v>
+        <v>1691.55</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>33857</v>
+        <v>33856</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1288</v>
+        <v>1286.56</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>34417</v>
+        <v>34415</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1693.44</v>
+        <v>1691.55</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>34412</v>
+        <v>33857</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>2494.46</v>
+        <v>1286.56</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>34414</v>
+        <v>34417</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>2494.46</v>
+        <v>1691.55</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>34416</v>
+        <v>34412</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>2494.46</v>
+        <v>2491.68</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>34418</v>
+        <v>34414</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>2494.46</v>
+        <v>2491.68</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>25756</v>
+        <v>34416</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>5603.58</v>
+        <v>2491.68</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>29440</v>
+        <v>34418</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>1618.18</v>
+        <v>2491.68</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>30650</v>
+        <v>34958</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>2396.35</v>
+        <v>1919.78</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>26439</v>
+        <v>34957</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>746.8200000000001</v>
+        <v>2094.3</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>27615</v>
+        <v>34959</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>2464.45</v>
+        <v>1919.78</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>28863</v>
+        <v>34960</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>2540.61</v>
+        <v>1919.78</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>30652</v>
+        <v>25756</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>2396.35</v>
+        <v>5597.33</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>29441</v>
+        <v>29440</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1618.18</v>
+        <v>1616.37</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>25758</v>
+        <v>30650</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>6974.91</v>
+        <v>2393.68</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>28864</v>
+        <v>26439</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>2540.61</v>
+        <v>745.98</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>26440</v>
+        <v>27615</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>750.4</v>
+        <v>2461.7</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>27616</v>
+        <v>28863</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>2464.45</v>
+        <v>2537.77</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>25759</v>
+        <v>30652</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>6974.91</v>
+        <v>2393.68</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>30653</v>
+        <v>29441</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>2396.35</v>
+        <v>1616.37</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>29442</v>
+        <v>25758</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1618.18</v>
+        <v>6967.13</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>28866</v>
+        <v>28864</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2540.61</v>
+        <v>2537.77</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>26441</v>
+        <v>26440</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>746.8200000000001</v>
+        <v>749.5599999999999</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>27617</v>
+        <v>27616</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>2464.45</v>
+        <v>2461.7</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>25760</v>
+        <v>25759</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>6974.91</v>
+        <v>6967.13</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>30654</v>
+        <v>30653</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>2396.35</v>
+        <v>2393.68</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>29443</v>
+        <v>29442</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1618.18</v>
+        <v>1616.37</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>28867</v>
+        <v>28866</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>2540.61</v>
+        <v>2537.77</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>26442</v>
+        <v>26441</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>746.8200000000001</v>
+        <v>745.98</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>27618</v>
+        <v>27617</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>2464.45</v>
+        <v>2461.7</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>25757</v>
+        <v>25760</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>12662.72</v>
+        <v>6967.13</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>30209</v>
+        <v>30654</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1346.69</v>
+        <v>2393.68</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>29393</v>
+        <v>29443</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>2937.98</v>
+        <v>1616.37</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>32895</v>
+        <v>28867</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>2782.08</v>
+        <v>2537.77</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>28269</v>
+        <v>26442</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>2965.31</v>
+        <v>745.98</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>32896</v>
+        <v>27618</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>2782.08</v>
+        <v>2461.7</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>25761</v>
+        <v>25757</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>17276.67</v>
+        <v>12648.59</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>28270</v>
+        <v>30209</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>2965.31</v>
+        <v>1345.19</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>29394</v>
+        <v>29393</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>2937.98</v>
+        <v>2934.71</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>25762</v>
+        <v>32895</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>17276.67</v>
+        <v>2778.98</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>29395</v>
+        <v>28269</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>2937.98</v>
+        <v>2962</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>32898</v>
+        <v>32896</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>2782.08</v>
+        <v>2778.98</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>28271</v>
+        <v>25761</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>2965.31</v>
+        <v>17257.39</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>25763</v>
+        <v>28270</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>17276.67</v>
+        <v>2962</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>29396</v>
+        <v>29394</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>2937.98</v>
+        <v>2934.71</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>32897</v>
+        <v>25762</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>2782.08</v>
+        <v>17257.39</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>28272</v>
+        <v>29395</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>2965.31</v>
+        <v>2934.71</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>20272</v>
+        <v>32898</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>15008</v>
+        <v>2778.98</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>2651</v>
+        <v>28271</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>4214.78</v>
+        <v>2962</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>2652</v>
+        <v>25763</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>5013.12</v>
+        <v>17257.39</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>2653</v>
+        <v>29396</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>5013.12</v>
+        <v>2934.71</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>2654</v>
+        <v>32897</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1344</v>
+        <v>2778.98</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>17481</v>
+        <v>28272</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>3757.38</v>
+        <v>2962</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>5951</v>
+        <v>2651</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>8870.4</v>
+        <v>4210.08</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>17482</v>
+        <v>2652</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>3757.38</v>
+        <v>5007.53</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>6881</v>
+        <v>2653</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>9608.700000000001</v>
+        <v>5007.53</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>17483</v>
+        <v>2654</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>3757.38</v>
+        <v>1342.5</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>6882</v>
+        <v>17481</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F164" s="1">
-        <v>9608.700000000001</v>
+        <v>3753.18</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>17484</v>
+        <v>5951</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>3757.38</v>
+        <v>8860.5</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>6883</v>
+        <v>17482</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F166" s="1">
-        <v>9583.620000000001</v>
+        <v>3753.18</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>29232</v>
+        <v>6881</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>3095.23</v>
+        <v>9597.98</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>17486</v>
+        <v>17483</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F168" s="1">
-        <v>6847.68</v>
+        <v>3753.18</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>18133</v>
+        <v>6882</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>1006.21</v>
+        <v>9597.98</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>29233</v>
+        <v>17484</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F170" s="1">
-        <v>3095.23</v>
+        <v>3753.18</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>17487</v>
+        <v>6883</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>7826.11</v>
+        <v>9572.92</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>18134</v>
+        <v>29232</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>1006.21</v>
+        <v>3091.78</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>29234</v>
+        <v>17486</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>3095.23</v>
+        <v>6840.04</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>17488</v>
+        <v>18133</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>7826.11</v>
+        <v>1005.09</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>18135</v>
+        <v>29233</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>910.78</v>
+        <v>3091.78</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>29235</v>
+        <v>17487</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>3095.23</v>
+        <v>7817.38</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>17489</v>
+        <v>18134</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>7826.11</v>
+        <v>1005.09</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>18136</v>
+        <v>29234</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1006.21</v>
+        <v>3091.78</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>20580</v>
+        <v>17488</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>717.25</v>
+        <v>7817.38</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>22012</v>
+        <v>18135</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>950.21</v>
+        <v>909.77</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>24060</v>
+        <v>29235</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>585.98</v>
+        <v>3091.78</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>29236</v>
+        <v>17489</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>859.26</v>
+        <v>7817.38</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>15073</v>
+        <v>18136</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>2394.56</v>
+        <v>1005.09</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>9551</v>
+        <v>20580</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>3991.68</v>
+        <v>716.45</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>28451</v>
+        <v>22012</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>537.6</v>
+        <v>949.15</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>18105</v>
+        <v>24060</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>266.56</v>
+        <v>585.33</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>26259</v>
+        <v>29236</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>1008</v>
+        <v>858.3099999999999</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>20581</v>
+        <v>15073</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>717.25</v>
+        <v>2391.89</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>22013</v>
+        <v>9551</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>1008</v>
+        <v>3987.23</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>26183</v>
+        <v>34937</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>585.98</v>
+        <v>581.3</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>29237</v>
+        <v>28451</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>859.26</v>
+        <v>537</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>9552</v>
+        <v>18105</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>3869.38</v>
+        <v>266.26</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>15074</v>
+        <v>26259</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>2394.56</v>
+        <v>1006.88</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>28452</v>
+        <v>20581</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>537.6</v>
+        <v>716.45</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>18106</v>
+        <v>22013</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>266.56</v>
+        <v>1006.88</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>26261</v>
+        <v>26183</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>874.5</v>
+        <v>585.33</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>20582</v>
+        <v>29237</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>717.25</v>
+        <v>858.3099999999999</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>22014</v>
+        <v>9552</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1008</v>
+        <v>3865.06</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>26184</v>
+        <v>15074</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>585.98</v>
+        <v>2391.89</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>29238</v>
+        <v>34938</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>859.26</v>
+        <v>578.62</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>9554</v>
+        <v>28452</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>3869.38</v>
+        <v>537</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>19985</v>
+        <v>18106</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>685.89</v>
+        <v>266.26</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>15075</v>
+        <v>26261</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>2394.56</v>
+        <v>873.52</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>17107</v>
+        <v>20582</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>268.8</v>
+        <v>716.45</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I204" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>28453</v>
+        <v>22014</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>537.6</v>
+        <v>1006.88</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>18107</v>
+        <v>26184</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>266.56</v>
+        <v>585.33</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>26258</v>
+        <v>29238</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>874.5</v>
+        <v>858.3099999999999</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>20583</v>
+        <v>9554</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>717.25</v>
+        <v>3865.06</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>22015</v>
+        <v>19985</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1008</v>
+        <v>685.12</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>26185</v>
+        <v>15075</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>585.98</v>
+        <v>2391.89</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>29239</v>
+        <v>17107</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>859.26</v>
+        <v>268.5</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>9553</v>
+        <v>34939</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>3869.38</v>
+        <v>578.62</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>15076</v>
+        <v>28453</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>2394.56</v>
+        <v>537</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>28454</v>
+        <v>18107</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>537.6</v>
+        <v>266.26</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>18108</v>
+        <v>26258</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>353.02</v>
+        <v>873.52</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>26260</v>
+        <v>20583</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>874.5</v>
+        <v>716.45</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>22022</v>
+        <v>22015</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>1018.75</v>
+        <v>1006.88</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>34644</v>
+        <v>26185</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>585.98</v>
+        <v>585.33</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>29241</v>
+        <v>29239</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>930.9400000000001</v>
+        <v>858.3099999999999</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>10655</v>
+        <v>9553</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>9050.5</v>
+        <v>3865.06</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>31866</v>
+        <v>15076</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>10967.04</v>
+        <v>2391.89</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>19986</v>
+        <v>34940</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>924.22</v>
+        <v>578.62</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>15078</v>
+        <v>28454</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>2659.78</v>
+        <v>537</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>18109</v>
+        <v>18108</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>228.93</v>
+        <v>352.63</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>22024</v>
+        <v>26260</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>1018.75</v>
+        <v>873.52</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>34648</v>
+        <v>22022</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>585.98</v>
+        <v>1017.62</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>29242</v>
+        <v>34644</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>930.9400000000001</v>
+        <v>585.33</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>10656</v>
+        <v>29241</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>8974.34</v>
+        <v>929.91</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>19987</v>
+        <v>10655</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>924.22</v>
+        <v>9040.4</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>15079</v>
+        <v>31866</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>2553.6</v>
+        <v>10954.8</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>18110</v>
+        <v>19986</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>228.93</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>22025</v>
+        <v>15078</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F232" s="1">
-        <v>1018.75</v>
+        <v>2656.81</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>34646</v>
+        <v>18109</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>585.98</v>
+        <v>228.67</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>29243</v>
+        <v>22024</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>930.9400000000001</v>
+        <v>1017.62</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>10658</v>
+        <v>34648</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>8974.34</v>
+        <v>585.33</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>19988</v>
+        <v>29242</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>924.22</v>
+        <v>929.91</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I236" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>15080</v>
+        <v>10656</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>2553.6</v>
+        <v>8964.32</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>18111</v>
+        <v>19987</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>228.93</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>22026</v>
+        <v>15079</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>1018.75</v>
+        <v>2550.75</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>34645</v>
+        <v>18110</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>585.98</v>
+        <v>228.67</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I240" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>29244</v>
+        <v>22025</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>930.9400000000001</v>
+        <v>1017.62</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>10657</v>
+        <v>34646</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>8974.34</v>
+        <v>585.33</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>19990</v>
+        <v>29243</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>924.22</v>
+        <v>929.91</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>15081</v>
+        <v>10658</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>2553.6</v>
+        <v>8964.32</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>18112</v>
+        <v>19988</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>228.93</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>29245</v>
+        <v>15080</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>1646.85</v>
+        <v>2550.75</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>18066</v>
+        <v>18111</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>6732.54</v>
+        <v>228.67</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>18067</v>
+        <v>22026</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>376.32</v>
+        <v>1017.62</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I248" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>29249</v>
+        <v>34645</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>2077.38</v>
+        <v>585.33</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>18068</v>
+        <v>29244</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>9461.76</v>
+        <v>929.91</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>18069</v>
+        <v>10657</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>376.32</v>
+        <v>8964.32</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>29246</v>
+        <v>19990</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>1646.85</v>
+        <v>923.1900000000001</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>18070</v>
+        <v>15081</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F253" s="1">
-        <v>13864.26</v>
+        <v>2550.75</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I253" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>18071</v>
+        <v>18112</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>376.32</v>
+        <v>228.67</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>29247</v>
+        <v>29245</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>1646.85</v>
+        <v>1645.01</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>18072</v>
+        <v>18066</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>13864.26</v>
+        <v>6725.03</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>18073</v>
+        <v>18067</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>376.32</v>
+        <v>375.9</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I257" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>29248</v>
+        <v>29249</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>1646.85</v>
+        <v>2075.06</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>18074</v>
+        <v>18068</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>13864.26</v>
+        <v>9451.200000000001</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>18075</v>
+        <v>18069</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>376.32</v>
+        <v>375.9</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>16762</v>
+        <v>29246</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>8328.32</v>
+        <v>1645.01</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>26679</v>
+        <v>18070</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>1976.58</v>
+        <v>13848.78</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I262" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>22942</v>
+        <v>18071</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>768.3200000000001</v>
+        <v>375.9</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>29496</v>
+        <v>29247</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>444.86</v>
+        <v>1645.01</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>16763</v>
+        <v>18072</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>14981.12</v>
+        <v>13848.78</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>26680</v>
+        <v>18073</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>1976.58</v>
+        <v>375.9</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>22943</v>
+        <v>29248</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>768.3200000000001</v>
+        <v>1645.01</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>16764</v>
+        <v>18074</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>14981.12</v>
+        <v>13848.78</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>26681</v>
+        <v>18075</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>1976.58</v>
+        <v>375.9</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>22944</v>
+        <v>16762</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>768.3200000000001</v>
+        <v>8319.030000000001</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I270" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>16765</v>
+        <v>26679</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>14981.12</v>
+        <v>1974.37</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>26682</v>
+        <v>22942</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>1976.58</v>
+        <v>767.46</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>22945</v>
+        <v>29496</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>768.3200000000001</v>
+        <v>444.37</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>22041</v>
+        <v>16763</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>7109.76</v>
+        <v>14964.4</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I274" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>21507</v>
+        <v>26680</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>9294.66</v>
+        <v>1974.37</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>29251</v>
+        <v>22943</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>3330.88</v>
+        <v>767.46</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>18097</v>
+        <v>16764</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>961.41</v>
+        <v>14964.4</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>22042</v>
+        <v>26681</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>7298.82</v>
+        <v>1974.37</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I278" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>21508</v>
+        <v>22944</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>9784.32</v>
+        <v>767.46</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>29252</v>
+        <v>16765</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>3330.88</v>
+        <v>14964.4</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>18098</v>
+        <v>26682</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>929.15</v>
+        <v>1974.37</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>22043</v>
+        <v>22945</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>7298.82</v>
+        <v>767.46</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I282" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>21509</v>
+        <v>22041</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>9784.32</v>
+        <v>7101.83</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>29253</v>
+        <v>21507</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>3330.88</v>
+        <v>9284.280000000001</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>18099</v>
+        <v>29251</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>929.15</v>
+        <v>3327.16</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>22044</v>
+        <v>18097</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>7298.82</v>
+        <v>960.34</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>21510</v>
+        <v>22042</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>9784.32</v>
+        <v>7290.67</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I287" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>29254</v>
+        <v>21508</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>3330.88</v>
+        <v>9773.4</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I288" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>18100</v>
+        <v>29252</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>929.15</v>
+        <v>3327.16</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I289" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>26075</v>
+        <v>18098</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>306.43</v>
+        <v>928.12</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I290" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>34107</v>
+        <v>22043</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>585.09</v>
+        <v>7290.67</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>13612</v>
+        <v>21509</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>3120.77</v>
+        <v>9773.4</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>29255</v>
+        <v>29253</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>819.39</v>
+        <v>3327.16</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>19978</v>
+        <v>18099</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>301.06</v>
+        <v>928.12</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>15082</v>
+        <v>22044</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>2207.74</v>
+        <v>7290.67</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>17238</v>
+        <v>21510</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>370.05</v>
+        <v>9773.4</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>34108</v>
+        <v>29254</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>585.09</v>
+        <v>3327.16</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>13609</v>
+        <v>18100</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>3335.81</v>
+        <v>928.12</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>29256</v>
+        <v>26075</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>819.39</v>
+        <v>306.09</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>19979</v>
+        <v>34107</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>301.06</v>
+        <v>584.4400000000001</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>15083</v>
+        <v>13612</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>2262.85</v>
+        <v>3117.29</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>17239</v>
+        <v>29255</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>370.05</v>
+        <v>818.48</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>26077</v>
+        <v>19978</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>306.43</v>
+        <v>300.72</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>34110</v>
+        <v>15082</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F304" s="1">
-        <v>585.09</v>
+        <v>2205.28</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>13611</v>
+        <v>17238</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>3329.98</v>
+        <v>369.64</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>29257</v>
+        <v>34933</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>819.39</v>
+        <v>406.78</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>19980</v>
+        <v>34108</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>301.06</v>
+        <v>584.4400000000001</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>15084</v>
+        <v>13609</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>2262.85</v>
+        <v>3332.09</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>17240</v>
+        <v>29256</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>370.05</v>
+        <v>818.48</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>26076</v>
+        <v>19979</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>306.43</v>
+        <v>300.72</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>34109</v>
+        <v>15083</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F311" s="1">
-        <v>585.09</v>
+        <v>2260.32</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>26078</v>
+        <v>17239</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>306.43</v>
+        <v>369.64</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I312" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>29258</v>
+        <v>26077</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>819.39</v>
+        <v>306.09</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I313" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>19981</v>
+        <v>34934</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>301.06</v>
+        <v>406.78</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>15085</v>
+        <v>34110</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>2262.85</v>
+        <v>584.4400000000001</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I315" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>17241</v>
+        <v>13611</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>370.05</v>
+        <v>3326.27</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I316" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>13610</v>
+        <v>29257</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>3349.7</v>
+        <v>818.48</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I317" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>22016</v>
+        <v>19980</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>1106.11</v>
+        <v>300.72</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>33543</v>
+        <v>15084</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F319" s="1">
-        <v>585.98</v>
+        <v>2260.32</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I319" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>27124</v>
+        <v>17240</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>1279.04</v>
+        <v>369.64</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I320" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>16191</v>
+        <v>26076</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>2400.38</v>
+        <v>306.09</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I321" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>13408</v>
+        <v>34935</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>3967.49</v>
+        <v>406.78</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>18053</v>
+        <v>34109</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>305.98</v>
+        <v>584.4400000000001</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>22019</v>
+        <v>26078</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>1106.11</v>
+        <v>306.09</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>33544</v>
+        <v>29258</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>661.25</v>
+        <v>818.48</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I325" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>27127</v>
+        <v>19981</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>1279.04</v>
+        <v>300.72</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I326" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>16192</v>
+        <v>15085</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F327" s="1">
-        <v>2400.38</v>
+        <v>2260.32</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I327" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>13409</v>
+        <v>17241</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>3880.58</v>
+        <v>369.64</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I328" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>18054</v>
+        <v>34936</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>336</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>309.12</v>
+        <v>406.78</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>22020</v>
+        <v>13610</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>1106.11</v>
+        <v>3345.96</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I330" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>33545</v>
+        <v>22016</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>661.25</v>
+        <v>1104.88</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I331" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>27128</v>
+        <v>33543</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>1279.04</v>
+        <v>585.33</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I332" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>16195</v>
+        <v>27124</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>340</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>2400.38</v>
+        <v>1277.61</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I333" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>13411</v>
+        <v>16191</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>3880.58</v>
+        <v>2397.71</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I334" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>18055</v>
+        <v>13408</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>309.12</v>
+        <v>3963.06</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I335" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>22021</v>
+        <v>18053</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>1106.11</v>
+        <v>305.64</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I336" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>33546</v>
+        <v>22019</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>344</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>661.25</v>
+        <v>1104.88</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I337" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>27125</v>
+        <v>33544</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>1279.04</v>
+        <v>660.51</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>16196</v>
+        <v>27127</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>2400.38</v>
+        <v>1277.61</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>13410</v>
+        <v>16192</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>3880.58</v>
+        <v>2397.71</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>18056</v>
+        <v>13409</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>293.44</v>
+        <v>3876.25</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I341" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>20458</v>
+        <v>18054</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>1395.52</v>
+        <v>308.78</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I342" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>28581</v>
+        <v>22020</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>1929.98</v>
+        <v>1104.88</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I343" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>19071</v>
+        <v>33545</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>1559.04</v>
+        <v>660.51</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I344" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>16787</v>
+        <v>27128</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>7983.36</v>
+        <v>1277.61</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I345" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>18062</v>
+        <v>16195</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>430.08</v>
+        <v>2397.71</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>20459</v>
+        <v>13411</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>1468.54</v>
+        <v>3876.25</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="1"/>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I347" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>22903</v>
+        <v>18055</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>5152</v>
+        <v>308.78</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I348" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>28582</v>
+        <v>22021</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>2360.06</v>
+        <v>1104.88</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I349" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>19072</v>
+        <v>33546</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>1989.12</v>
+        <v>660.51</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I350" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
-        <v>28630</v>
+        <v>27125</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>483.39</v>
+        <v>1277.61</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I351" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>20460</v>
+        <v>16196</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>1395.52</v>
+        <v>2397.71</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="1"/>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I352" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>16788</v>
+        <v>13410</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>13241.54</v>
+        <v>3876.25</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I353" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>18063</v>
+        <v>18056</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>421.57</v>
+        <v>293.11</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="1"/>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I354" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>28583</v>
+        <v>20458</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>1929.98</v>
+        <v>1393.96</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="1"/>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I355" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>19073</v>
+        <v>28581</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>1559.04</v>
+        <v>1927.83</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I356" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>20461</v>
+        <v>19071</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>1395.52</v>
+        <v>1557.3</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I357" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
-        <v>16790</v>
+        <v>16787</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>13241.54</v>
+        <v>7974.45</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I358" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
-        <v>18064</v>
+        <v>18062</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>421.57</v>
+        <v>429.6</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I359" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>28584</v>
+        <v>20459</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>1929.98</v>
+        <v>1466.91</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I360" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>19075</v>
+        <v>22903</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>1559.04</v>
+        <v>5146.25</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="1"/>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I361" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>20462</v>
+        <v>28582</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>1395.52</v>
+        <v>2357.43</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="1"/>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I362" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>16789</v>
+        <v>19072</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>13138.05</v>
+        <v>1986.9</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I363" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>18065</v>
+        <v>28630</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>421.57</v>
+        <v>482.85</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="1"/>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I364" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>28585</v>
+        <v>20460</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>1929.98</v>
+        <v>1393.96</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I365" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>19076</v>
+        <v>16788</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>1559.04</v>
+        <v>13226.76</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I366" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>29259</v>
+        <v>18063</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>1037.57</v>
+        <v>421.1</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I367" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>26088</v>
+        <v>28583</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>688.13</v>
+        <v>1927.83</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I368" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>15237</v>
+        <v>19073</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>5493.38</v>
+        <v>1557.3</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I369" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>18076</v>
+        <v>20461</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>288.51</v>
+        <v>1393.96</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I370" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>19514</v>
+        <v>16790</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>2623.49</v>
+        <v>13226.76</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I371" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>19080</v>
+        <v>18064</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>537.6</v>
+        <v>421.1</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I372" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>20078</v>
+        <v>28584</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>5249.66</v>
+        <v>1927.83</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I373" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>26093</v>
+        <v>19075</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>688.13</v>
+        <v>1557.3</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I374" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>29263</v>
+        <v>20462</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>1296.06</v>
+        <v>1393.96</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I375" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>18078</v>
+        <v>16789</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>348.99</v>
+        <v>13123.39</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I376" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>20079</v>
+        <v>18065</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>3044.16</v>
+        <v>421.1</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I377" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>29260</v>
+        <v>28585</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>1037.57</v>
+        <v>1927.83</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I378" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>26089</v>
+        <v>19076</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>585.98</v>
+        <v>1557.3</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="1"/>
+      <c r="H379" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I379" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>16528</v>
+        <v>29259</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>7886.59</v>
+        <v>1036.41</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="1"/>
+      <c r="H380" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I380" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>18077</v>
+        <v>26088</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>298.37</v>
+        <v>687.36</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="1"/>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I381" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>27058</v>
+        <v>15237</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>19776.96</v>
+        <v>5487.25</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="1"/>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I382" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>19082</v>
+        <v>18076</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>537.6</v>
+        <v>288.19</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I383" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>20080</v>
+        <v>19514</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>10</v>
       </c>
       <c r="F384" s="1">
-        <v>3044.16</v>
+        <v>2620.56</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I384" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>29261</v>
+        <v>34945</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>1037.57</v>
+        <v>610.84</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="1"/>
+      <c r="H385" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I385" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>26091</v>
+        <v>19080</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>585.98</v>
+        <v>537</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I386" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>16530</v>
+        <v>20078</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>7741.44</v>
+        <v>5243.81</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="1"/>
+      <c r="H387" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I387" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>18079</v>
+        <v>26093</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>292.1</v>
+        <v>687.36</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="1"/>
+      <c r="H388" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I388" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
-        <v>19083</v>
+        <v>29263</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>537.6</v>
+        <v>1294.62</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="1"/>
+      <c r="H389" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I389" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>20081</v>
+        <v>18078</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>3044.16</v>
+        <v>348.6</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="1"/>
+      <c r="H390" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I390" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>29262</v>
+        <v>20079</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>398</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F391" s="1">
-        <v>1037.57</v>
+        <v>3040.76</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="1"/>
+      <c r="H391" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I391" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>26090</v>
+        <v>29260</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>585.98</v>
+        <v>1036.41</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="1"/>
+      <c r="H392" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I392" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>16529</v>
+        <v>26089</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>7741.44</v>
+        <v>585.33</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="1"/>
+      <c r="H393" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I393" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>18080</v>
+        <v>16528</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>289.86</v>
+        <v>7877.79</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I394" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>19084</v>
+        <v>18077</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>537.6</v>
+        <v>298.04</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="1"/>
+      <c r="H395" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I395" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
-        <v>21502</v>
+        <v>27058</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>6883.52</v>
+        <v>19754.89</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="1"/>
+      <c r="H396" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I396" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>18270</v>
+        <v>34946</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>8979.709999999999</v>
+        <v>605.47</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="1"/>
+      <c r="H397" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I397" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>29307</v>
+        <v>19082</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>4187.9</v>
+        <v>537</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="1"/>
+      <c r="H398" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I398" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>18101</v>
+        <v>20080</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F399" s="1">
-        <v>977.54</v>
+        <v>3040.76</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="1"/>
+      <c r="H399" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I399" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>21503</v>
+        <v>29261</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>11497.92</v>
+        <v>1036.41</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="1"/>
+      <c r="H400" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I400" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>25210</v>
+        <v>26091</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>408</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>15733.31</v>
+        <v>585.33</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="1"/>
+      <c r="H401" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I401" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>29308</v>
+        <v>16530</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>4187.9</v>
+        <v>7732.8</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="1"/>
+      <c r="H402" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I402" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>18102</v>
+        <v>18079</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>1280.83</v>
+        <v>291.77</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="1"/>
+      <c r="H403" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I403" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>21504</v>
+        <v>34947</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>11497.92</v>
+        <v>605.47</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="1"/>
+      <c r="H404" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I404" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>18272</v>
+        <v>19083</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>15733.31</v>
+        <v>537</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I405" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>29309</v>
+        <v>20081</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F406" s="1">
-        <v>4187.9</v>
+        <v>3040.76</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="1"/>
+      <c r="H406" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I406" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>18103</v>
+        <v>29262</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>977.54</v>
+        <v>1036.41</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I407" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>21505</v>
+        <v>26090</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>11497.92</v>
+        <v>585.33</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="1"/>
+      <c r="H408" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I408" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>25209</v>
+        <v>16529</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>15733.31</v>
+        <v>7732.8</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="1"/>
+      <c r="H409" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I409" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>29310</v>
+        <v>18080</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>4187.9</v>
+        <v>289.53</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="1"/>
+      <c r="H410" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I410" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>18104</v>
+        <v>34948</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>977.54</v>
+        <v>605.47</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I411" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>20464</v>
+        <v>19084</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>585.98</v>
+        <v>537</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="1"/>
+      <c r="H412" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I412" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>27869</v>
+        <v>21502</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>792.51</v>
-[...4 lines deleted...]
-      <c r="H413" s="1"/>
+        <v>6875.84</v>
+      </c>
+      <c r="G413" s="1"/>
+      <c r="H413" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I413" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>29314</v>
+        <v>18270</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>838.66</v>
+        <v>8969.690000000001</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="1"/>
+      <c r="H414" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I414" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>20912</v>
+        <v>29307</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>314.94</v>
+        <v>4183.23</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="1"/>
+      <c r="H415" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I415" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>21859</v>
+        <v>18101</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>2675.46</v>
+        <v>976.45</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="1"/>
+      <c r="H416" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I416" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>19077</v>
+        <v>21503</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>644.67</v>
+        <v>11485.09</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I417" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>15712</v>
+        <v>25210</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>4922.18</v>
+        <v>15715.75</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I418" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>26282</v>
+        <v>29308</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>1248.58</v>
+        <v>4183.23</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="1"/>
+      <c r="H419" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I419" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>22029</v>
+        <v>18102</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>1339.97</v>
+        <v>1279.4</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I420" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>20465</v>
+        <v>21504</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>585.98</v>
+        <v>11485.09</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I421" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>27870</v>
+        <v>18272</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>674.24</v>
-[...4 lines deleted...]
-      <c r="H422" s="1"/>
+        <v>15715.75</v>
+      </c>
+      <c r="G422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I422" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>29316</v>
+        <v>29309</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>1078.78</v>
+        <v>4183.23</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I423" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>15713</v>
+        <v>18103</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>5372.42</v>
+        <v>976.45</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I424" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>19305</v>
+        <v>21505</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>341.38</v>
+        <v>11485.09</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="1"/>
+      <c r="H425" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I425" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>26279</v>
+        <v>25209</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>891.0700000000001</v>
+        <v>15715.75</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="1"/>
+      <c r="H426" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I426" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>20466</v>
+        <v>29310</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>585.98</v>
+        <v>4183.23</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="1"/>
+      <c r="H427" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I427" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>34112</v>
+        <v>18104</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>792.51</v>
-[...4 lines deleted...]
-      <c r="H428" s="1"/>
+        <v>976.45</v>
+      </c>
+      <c r="G428" s="1"/>
+      <c r="H428" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I428" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>21860</v>
+        <v>20464</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>3317.89</v>
+        <v>585.33</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="1"/>
+      <c r="H429" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I429" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>29315</v>
+        <v>27869</v>
       </c>
       <c r="C430" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D430" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E430" s="1">
+        <v>15</v>
+      </c>
+      <c r="F430" s="1">
+        <v>791.63</v>
+      </c>
+      <c r="G430" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="D430" s="1">
-[...9 lines deleted...]
-      <c r="H430" s="1"/>
+      <c r="H430" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I430" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>20913</v>
+        <v>29314</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>367.81</v>
+        <v>837.72</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="1"/>
+      <c r="H431" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I431" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>15714</v>
+        <v>20912</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>5641.22</v>
+        <v>330.7</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H432" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="I432" s="1" t="s">
+        <v>442</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>19078</v>
+        <v>21859</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F433" s="1">
-        <v>644.67</v>
+        <v>2672.47</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="1"/>
+      <c r="H433" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I433" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>26280</v>
+        <v>19077</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>891.0700000000001</v>
+        <v>643.95</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="1"/>
+      <c r="H434" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I434" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>20467</v>
+        <v>15712</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>585.98</v>
+        <v>4916.68</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="1"/>
+      <c r="H435" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I435" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
-        <v>34113</v>
+        <v>26282</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>792.51</v>
-[...4 lines deleted...]
-      <c r="H436" s="1"/>
+        <v>1247.18</v>
+      </c>
+      <c r="G436" s="1"/>
+      <c r="H436" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I436" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>21861</v>
+        <v>22029</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>3317.89</v>
+        <v>1338.47</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="1"/>
+      <c r="H437" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I437" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>29317</v>
+        <v>20465</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F438" s="1">
-        <v>838.66</v>
+        <v>585.33</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="1"/>
+      <c r="H438" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I438" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
-        <v>20915</v>
+        <v>27870</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F439" s="1">
-        <v>344.06</v>
-[...2 lines deleted...]
-      <c r="H439" s="1"/>
+        <v>673.49</v>
+      </c>
+      <c r="G439" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="H439" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I439" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>15716</v>
+        <v>29316</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>896</v>
+        <v>1077.58</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H440" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I440" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
-        <v>19079</v>
+        <v>15713</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>644.67</v>
+        <v>5366.42</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="1"/>
+      <c r="H441" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I441" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>26281</v>
+        <v>19305</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>891.0700000000001</v>
+        <v>341</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="1"/>
+      <c r="H442" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I442" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>20468</v>
+        <v>26279</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>585.98</v>
+        <v>890.08</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="1"/>
+      <c r="H443" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I443" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>34114</v>
+        <v>20466</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F444" s="1">
-        <v>792.51</v>
-[...4 lines deleted...]
-      <c r="H444" s="1"/>
+        <v>585.33</v>
+      </c>
+      <c r="G444" s="1"/>
+      <c r="H444" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I444" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>21862</v>
+        <v>34112</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F445" s="1">
-        <v>3317.89</v>
-[...2 lines deleted...]
-      <c r="H445" s="1"/>
+        <v>791.63</v>
+      </c>
+      <c r="G445" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="H445" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I445" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>29318</v>
+        <v>21860</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F446" s="1">
-        <v>838.66</v>
+        <v>3314.19</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="1"/>
+      <c r="H446" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I446" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>20914</v>
+        <v>29315</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>341.82</v>
+        <v>837.72</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="1"/>
+      <c r="H447" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I447" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>15715</v>
+        <v>20913</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>5699.9</v>
+        <v>367.4</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="1"/>
+      <c r="H448" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I448" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>22028</v>
+        <v>15714</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>644.67</v>
+        <v>5634.92</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="1"/>
+      <c r="H449" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I449" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>32593</v>
+        <v>19078</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>17463.94</v>
+        <v>643.95</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="1"/>
+      <c r="H450" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I450" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>31474</v>
+        <v>26280</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>295.68</v>
+        <v>890.08</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="1"/>
+      <c r="H451" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I451" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>25525</v>
+        <v>20467</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>494.59</v>
+        <v>585.33</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="1"/>
+      <c r="H452" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I452" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>24198</v>
+        <v>34113</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F453" s="1">
-        <v>306.43</v>
-[...2 lines deleted...]
-      <c r="H453" s="1"/>
+        <v>791.63</v>
+      </c>
+      <c r="G453" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="H453" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I453" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>22899</v>
+        <v>21861</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
         <v>10</v>
       </c>
       <c r="F454" s="1">
-        <v>2158.91</v>
+        <v>3314.19</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="1"/>
+      <c r="H454" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I454" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>18848</v>
+        <v>29317</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>2854.66</v>
+        <v>837.72</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="1"/>
+      <c r="H455" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I455" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>21335</v>
+        <v>20915</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>344.96</v>
+        <v>343.68</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="1"/>
+      <c r="H456" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I456" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>29329</v>
+        <v>15716</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>787.58</v>
+        <v>895</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H457" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I457" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>25526</v>
+        <v>19079</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>483.84</v>
+        <v>643.95</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="1"/>
+      <c r="H458" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I458" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>24199</v>
+        <v>26281</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>306.43</v>
+        <v>890.08</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="1"/>
+      <c r="H459" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I459" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>22900</v>
+        <v>20468</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F460" s="1">
-        <v>2158.91</v>
+        <v>585.33</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="1"/>
+      <c r="H460" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I460" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>18849</v>
+        <v>34114</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F461" s="1">
-        <v>2854.66</v>
-[...2 lines deleted...]
-      <c r="H461" s="1"/>
+        <v>791.63</v>
+      </c>
+      <c r="G461" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="H461" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I461" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>21336</v>
+        <v>21862</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F462" s="1">
-        <v>338.24</v>
+        <v>3314.19</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="1"/>
+      <c r="H462" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I462" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>19996</v>
+        <v>29318</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>325.25</v>
+        <v>837.72</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H463" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I463" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>29330</v>
+        <v>20914</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>787.58</v>
+        <v>341.44</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="1"/>
+      <c r="H464" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I464" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>25527</v>
+        <v>15715</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>483.84</v>
+        <v>5693.54</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="1"/>
+      <c r="H465" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I465" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>24200</v>
+        <v>22028</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>306.43</v>
+        <v>643.95</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="1"/>
+      <c r="H466" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I466" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>22901</v>
+        <v>32593</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>2158.91</v>
+        <v>17444.45</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="1"/>
+      <c r="H467" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I467" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>18850</v>
+        <v>31474</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>2854.66</v>
+        <v>295.35</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="1"/>
+      <c r="H468" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I468" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>21337</v>
+        <v>25525</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>347.2</v>
+        <v>494.04</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="1"/>
+      <c r="H469" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I469" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>19997</v>
+        <v>24198</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>325.25</v>
+        <v>306.09</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H470" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I470" s="5" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>29331</v>
+        <v>22899</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F471" s="1">
-        <v>787.58</v>
+        <v>2156.5</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="1"/>
+      <c r="H471" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I471" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>25528</v>
+        <v>18848</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>483.84</v>
+        <v>2851.47</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="1"/>
+      <c r="H472" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I472" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>24201</v>
+        <v>21335</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>306.43</v>
+        <v>344.58</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="1"/>
+      <c r="H473" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I473" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>22902</v>
+        <v>29329</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>2158.91</v>
+        <v>786.71</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="1"/>
+      <c r="H474" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I474" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>18851</v>
+        <v>25526</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>2854.66</v>
+        <v>483.3</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="1"/>
+      <c r="H475" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I475" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>21338</v>
+        <v>24199</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>338.24</v>
+        <v>306.09</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="1"/>
+      <c r="H476" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I476" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>19998</v>
+        <v>22900</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F477" s="1">
-        <v>325.25</v>
+        <v>2156.5</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H477" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I477" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
-        <v>29332</v>
+        <v>18849</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>787.58</v>
+        <v>2851.47</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="1"/>
+      <c r="H478" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I478" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>24295</v>
+        <v>21336</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>2632.45</v>
+        <v>337.86</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="1"/>
+      <c r="H479" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I479" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
-        <v>20901</v>
+        <v>19996</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>11041.86</v>
+        <v>324.89</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H480" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I480" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>29124</v>
+        <v>29330</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>1318.91</v>
+        <v>786.71</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="1"/>
+      <c r="H481" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I481" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>29122</v>
+        <v>25527</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>2250.3</v>
+        <v>483.3</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="1"/>
+      <c r="H482" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I482" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>21484</v>
+        <v>24200</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>1397.76</v>
+        <v>306.09</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="1"/>
+      <c r="H483" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I483" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>22923</v>
+        <v>22901</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F484" s="1">
-        <v>547.9</v>
+        <v>2156.5</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="1"/>
+      <c r="H484" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I484" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>20902</v>
+        <v>18850</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>10838.02</v>
+        <v>2851.47</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="1"/>
+      <c r="H485" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I485" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>24300</v>
+        <v>21337</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>3248</v>
+        <v>346.81</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="1"/>
+      <c r="H486" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I486" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>31625</v>
+        <v>19997</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>13832.45</v>
+        <v>324.89</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H487" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I487" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>29127</v>
+        <v>29331</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>1318.91</v>
+        <v>786.71</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="1"/>
+      <c r="H488" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I488" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>29333</v>
+        <v>25528</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>2250.3</v>
+        <v>483.3</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="1"/>
+      <c r="H489" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I489" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>21485</v>
+        <v>24201</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>1397.76</v>
+        <v>306.09</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="1"/>
+      <c r="H490" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I490" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>24296</v>
+        <v>22902</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F491" s="1">
-        <v>2632.45</v>
+        <v>2156.5</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="1"/>
+      <c r="H491" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I491" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>22924</v>
+        <v>18851</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>512.96</v>
+        <v>2851.47</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="1"/>
+      <c r="H492" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I492" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>24301</v>
+        <v>21338</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>3248</v>
+        <v>337.86</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="1"/>
+      <c r="H493" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I493" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>31624</v>
+        <v>19998</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>13832.45</v>
+        <v>324.89</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H494" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I494" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>29125</v>
+        <v>29332</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D495" s="1">
         <v>8443999090</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>1318.91</v>
+        <v>786.71</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="1"/>
+      <c r="H495" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I495" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>29334</v>
+        <v>24295</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>2250.3</v>
+        <v>2629.51</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="1"/>
+      <c r="H496" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I496" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>21486</v>
+        <v>20901</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>1397.76</v>
+        <v>11029.53</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="1"/>
+      <c r="H497" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I497" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>24298</v>
+        <v>29124</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>2632.45</v>
+        <v>1317.44</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="1"/>
+      <c r="H498" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I498" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>22925</v>
+        <v>29122</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D499" s="1">
         <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>512.96</v>
+        <v>2247.79</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="1"/>
+      <c r="H499" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I499" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>24302</v>
+        <v>21484</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>3248</v>
+        <v>1396.2</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="1"/>
+      <c r="H500" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I500" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>31623</v>
+        <v>22923</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>13832.45</v>
+        <v>547.29</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="1"/>
+      <c r="H501" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I501" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>29126</v>
+        <v>34949</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>1318.91</v>
+        <v>1221.68</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="1"/>
+      <c r="H502" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I502" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>29335</v>
+        <v>20902</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D503" s="1">
         <v>8443999090</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>2250.3</v>
+        <v>10825.92</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="1"/>
+      <c r="H503" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I503" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>21487</v>
+        <v>24300</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>1397.76</v>
+        <v>3244.38</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="1"/>
+      <c r="H504" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I504" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>24299</v>
+        <v>34950</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D505" s="1">
         <v>8443999090</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>2632.45</v>
+        <v>1453.93</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="1"/>
+      <c r="H505" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I505" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>22926</v>
+        <v>31625</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>512.96</v>
+        <v>13817.01</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="1"/>
+      <c r="H506" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I506" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>24303</v>
+        <v>29127</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>3248</v>
+        <v>1317.44</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="1"/>
+      <c r="H507" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I507" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>16531</v>
+        <v>29333</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>22339.97</v>
+        <v>2247.79</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="1"/>
+      <c r="H508" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I508" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>31865</v>
+        <v>21485</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>21074.37</v>
+        <v>1396.2</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="1"/>
+      <c r="H509" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I509" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>32596</v>
+        <v>24296</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>1148.22</v>
+        <v>2629.51</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="1"/>
+      <c r="H510" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I510" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
-        <v>18493</v>
+        <v>22924</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>6741.06</v>
+        <v>512.39</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="1"/>
+      <c r="H511" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I511" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
-        <v>27054</v>
+        <v>34951</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>1034.88</v>
+        <v>1221.68</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="1"/>
+      <c r="H512" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I512" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>19999</v>
+        <v>24301</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D513" s="1">
         <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>1048.32</v>
+        <v>3244.38</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="1"/>
+      <c r="H513" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I513" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>21533</v>
+        <v>34952</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>333.31</v>
+        <v>1453.93</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="1"/>
+      <c r="H514" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I514" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>22748</v>
+        <v>31624</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>1397.76</v>
+        <v>13817.01</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="1"/>
+      <c r="H515" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I515" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>25197</v>
+        <v>29125</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>704.26</v>
+        <v>1317.44</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="1"/>
+      <c r="H516" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I516" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>22749</v>
+        <v>29334</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>1339.97</v>
+        <v>2247.79</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="1"/>
+      <c r="H517" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I517" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>25200</v>
+        <v>21486</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>688.13</v>
+        <v>1396.2</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="1"/>
+      <c r="H518" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I518" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>32597</v>
+        <v>24298</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>1148.22</v>
+        <v>2629.51</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="1"/>
+      <c r="H519" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I519" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>27055</v>
+        <v>22925</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>1034.88</v>
+        <v>512.39</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="1"/>
+      <c r="H520" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I520" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>20000</v>
+        <v>34953</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>1048.32</v>
+        <v>1221.68</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="1"/>
+      <c r="H521" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I521" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>21534</v>
+        <v>24302</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>204.29</v>
+        <v>3244.38</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="1"/>
+      <c r="H522" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I522" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>22750</v>
+        <v>34954</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>1339.97</v>
+        <v>1453.93</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="1"/>
+      <c r="H523" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I523" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>25198</v>
+        <v>31623</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>688.13</v>
+        <v>13817.01</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="1"/>
+      <c r="H524" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I524" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>32598</v>
+        <v>29126</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>1148.22</v>
+        <v>1317.44</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="1"/>
+      <c r="H525" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I525" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>27056</v>
+        <v>29335</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>1034.88</v>
+        <v>2247.79</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="1"/>
+      <c r="H526" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I526" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>20001</v>
+        <v>21487</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>770.11</v>
+        <v>1396.2</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="1"/>
+      <c r="H527" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I527" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>21535</v>
+        <v>24299</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>204.29</v>
+        <v>2629.51</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="1"/>
+      <c r="H528" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I528" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>25199</v>
+        <v>22926</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>688.13</v>
+        <v>512.39</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="1"/>
+      <c r="H529" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I529" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>32599</v>
+        <v>34955</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>1148.22</v>
+        <v>1221.68</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="1"/>
+      <c r="H530" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I530" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
-        <v>27057</v>
+        <v>24303</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>1034.88</v>
+        <v>3244.38</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="1"/>
+      <c r="H531" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I531" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>20002</v>
+        <v>34956</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>1048.32</v>
+        <v>1453.93</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="1"/>
+      <c r="H532" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I532" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
-        <v>21536</v>
+        <v>16531</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
         <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>204.29</v>
+        <v>22315.04</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="1"/>
+      <c r="H533" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I533" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>22056</v>
+        <v>31865</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
         <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>932.74</v>
+        <v>21050.85</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="1"/>
+      <c r="H534" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I534" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>28281</v>
+        <v>32596</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>1408.51</v>
+        <v>1146.94</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="1"/>
+      <c r="H535" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I535" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>24408</v>
+        <v>18493</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>1450.18</v>
+        <v>6733.53</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="1"/>
+      <c r="H536" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I536" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>22450</v>
+        <v>27054</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
         <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>1524.54</v>
+        <v>1033.73</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="1"/>
+      <c r="H537" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I537" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>21007</v>
+        <v>19999</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>5052.54</v>
+        <v>1047.15</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="1"/>
+      <c r="H538" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I538" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>21455</v>
+        <v>21533</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
         <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>410.37</v>
+        <v>332.94</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="1"/>
+      <c r="H539" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I539" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>24240</v>
+        <v>22748</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>1467.65</v>
+        <v>1396.2</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="1"/>
+      <c r="H540" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I540" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
-        <v>22057</v>
+        <v>25197</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
         <v>1</v>
       </c>
       <c r="F541" s="1">
-        <v>1056.38</v>
+        <v>703.47</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="1"/>
+      <c r="H541" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I541" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>27807</v>
+        <v>22749</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
         <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>989.1799999999999</v>
+        <v>1338.47</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="1"/>
+      <c r="H542" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I542" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
-        <v>22451</v>
+        <v>25200</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>1693.44</v>
+        <v>687.36</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="1"/>
+      <c r="H543" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I543" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>26435</v>
+        <v>32597</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
         <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>467.71</v>
+        <v>1146.94</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="1"/>
+      <c r="H544" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I544" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
-        <v>22058</v>
+        <v>27055</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
         <v>1</v>
       </c>
       <c r="F545" s="1">
-        <v>932.74</v>
+        <v>1033.73</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="1"/>
+      <c r="H545" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I545" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>28282</v>
+        <v>20000</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
         <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>1408.51</v>
+        <v>1047.15</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="1"/>
+      <c r="H546" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I546" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
-        <v>24409</v>
+        <v>21534</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>1316.67</v>
+        <v>204.06</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="1"/>
+      <c r="H547" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I547" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>22452</v>
+        <v>22750</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>1524.54</v>
+        <v>1338.47</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="1"/>
+      <c r="H548" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I548" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>21296</v>
+        <v>25198</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>5953.92</v>
+        <v>687.36</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="1"/>
+      <c r="H549" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I549" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
-        <v>21456</v>
+        <v>32598</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
         <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>405.89</v>
+        <v>1146.94</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="1"/>
+      <c r="H550" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I550" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
-        <v>24243</v>
+        <v>27056</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
         <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>1467.65</v>
+        <v>1033.73</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="1"/>
+      <c r="H551" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I551" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
-        <v>22061</v>
+        <v>20001</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>1056.38</v>
+        <v>769.25</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="1"/>
+      <c r="H552" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I552" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
-        <v>27806</v>
+        <v>21535</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>989.1799999999999</v>
+        <v>204.06</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="1"/>
+      <c r="H553" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I553" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>22455</v>
+        <v>25199</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>1693.44</v>
+        <v>687.36</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="1"/>
+      <c r="H554" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I554" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
-        <v>26436</v>
+        <v>32599</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>466.37</v>
+        <v>1146.94</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="1"/>
+      <c r="H555" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I555" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>22062</v>
+        <v>27057</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>932.74</v>
+        <v>1033.73</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="1"/>
+      <c r="H556" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I556" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>28283</v>
+        <v>20002</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>1408.51</v>
+        <v>1047.15</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="1"/>
+      <c r="H557" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I557" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
-        <v>24410</v>
+        <v>21536</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>1316.67</v>
+        <v>204.06</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="1"/>
+      <c r="H558" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I558" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>22453</v>
+        <v>22056</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>1524.54</v>
+        <v>931.7</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="1"/>
+      <c r="H559" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I559" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
-        <v>21297</v>
+        <v>28281</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>5953.92</v>
+        <v>1406.94</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="1"/>
+      <c r="H560" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I560" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>21457</v>
+        <v>24408</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>405.89</v>
+        <v>1448.56</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="1"/>
+      <c r="H561" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I561" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>24242</v>
+        <v>22450</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>1467.65</v>
+        <v>1522.84</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="1"/>
+      <c r="H562" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I562" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>22064</v>
+        <v>21007</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>1056.38</v>
+        <v>5046.91</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="1"/>
+      <c r="H563" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I563" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>27809</v>
+        <v>21455</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>989.1799999999999</v>
+        <v>409.91</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="1"/>
+      <c r="H564" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I564" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>22457</v>
+        <v>24240</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>1693.44</v>
+        <v>1466.01</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="1"/>
+      <c r="H565" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I565" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>26437</v>
+        <v>22057</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>466.37</v>
+        <v>1055.21</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="1"/>
+      <c r="H566" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I566" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>22063</v>
+        <v>27807</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>932.74</v>
+        <v>988.08</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="1"/>
+      <c r="H567" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I567" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>28284</v>
+        <v>22451</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>1408.51</v>
+        <v>1691.55</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="1"/>
+      <c r="H568" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I568" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>24411</v>
+        <v>26435</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>1316.67</v>
+        <v>467.19</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="1"/>
+      <c r="H569" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I569" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>22454</v>
+        <v>22058</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>1524.54</v>
+        <v>931.7</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="1"/>
+      <c r="H570" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I570" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>21298</v>
+        <v>28282</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>5953.92</v>
+        <v>1406.94</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="1"/>
+      <c r="H571" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I571" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>21459</v>
+        <v>24409</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>405.89</v>
+        <v>1315.2</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="1"/>
+      <c r="H572" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I572" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>24241</v>
+        <v>22452</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>1467.65</v>
+        <v>1522.84</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="1"/>
+      <c r="H573" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I573" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>22065</v>
+        <v>21296</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D574" s="1">
         <v>8443999090</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>1056.38</v>
+        <v>5947.28</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="1"/>
+      <c r="H574" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I574" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>27808</v>
+        <v>21456</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>989.1799999999999</v>
+        <v>405.44</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="1"/>
+      <c r="H575" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I575" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
-        <v>22458</v>
+        <v>24243</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>1693.44</v>
+        <v>1466.01</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="1"/>
+      <c r="H576" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I576" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
-        <v>26438</v>
+        <v>22061</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>466.37</v>
+        <v>1055.21</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="1"/>
+      <c r="H577" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I577" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
-        <v>22066</v>
+        <v>27806</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
         <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>986.5</v>
+        <v>988.08</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="1"/>
+      <c r="H578" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I578" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
-        <v>26285</v>
+        <v>22455</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>1800.51</v>
+        <v>1691.55</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="1"/>
+      <c r="H579" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I579" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
-        <v>23929</v>
+        <v>26436</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
         <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>931.39</v>
+        <v>465.85</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="1"/>
+      <c r="H580" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I580" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>23270</v>
+        <v>22062</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>1637.44</v>
+        <v>931.7</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="1"/>
+      <c r="H581" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I581" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>20072</v>
+        <v>28283</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>5007.74</v>
+        <v>1406.94</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="1"/>
+      <c r="H582" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I582" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>21315</v>
+        <v>24410</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
         <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>327.94</v>
+        <v>1315.2</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="1"/>
+      <c r="H583" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I583" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>22070</v>
+        <v>22453</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
         <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>1458.24</v>
+        <v>1522.84</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="1"/>
+      <c r="H584" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I584" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>32051</v>
+        <v>21297</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
         <v>1</v>
       </c>
       <c r="F585" s="1">
-        <v>409.47</v>
+        <v>5947.28</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="1"/>
+      <c r="H585" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I585" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>29336</v>
+        <v>21457</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
         <v>1</v>
       </c>
       <c r="F586" s="1">
-        <v>1988.22</v>
+        <v>405.44</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="1"/>
+      <c r="H586" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I586" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>22067</v>
+        <v>24242</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
         <v>1</v>
       </c>
       <c r="F587" s="1">
-        <v>986.5</v>
+        <v>1466.01</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="1"/>
+      <c r="H587" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I587" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>26286</v>
+        <v>22064</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F588" s="1">
-        <v>1800.51</v>
+        <v>1055.21</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="1"/>
+      <c r="H588" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I588" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>23930</v>
+        <v>27809</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>931.39</v>
+        <v>988.08</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="1"/>
+      <c r="H589" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I589" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>23271</v>
+        <v>22457</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>1637.44</v>
+        <v>1691.55</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="1"/>
+      <c r="H590" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I590" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
-        <v>20073</v>
+        <v>26437</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>6499.14</v>
+        <v>465.85</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="1"/>
+      <c r="H591" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I591" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>21481</v>
+        <v>22063</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>967.6799999999999</v>
+        <v>931.7</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="1"/>
+      <c r="H592" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I592" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
-        <v>21316</v>
+        <v>28284</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>327.94</v>
+        <v>1406.94</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="1"/>
+      <c r="H593" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I593" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>22071</v>
+        <v>24411</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>1458.24</v>
+        <v>1315.2</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="1"/>
+      <c r="H594" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I594" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>32052</v>
+        <v>22454</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>400.06</v>
+        <v>1522.84</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="1"/>
+      <c r="H595" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I595" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>29337</v>
+        <v>21298</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>1637.44</v>
+        <v>5947.28</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="1"/>
+      <c r="H596" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I596" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>22068</v>
+        <v>21459</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>986.5</v>
+        <v>405.44</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="1"/>
+      <c r="H597" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I597" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>26287</v>
+        <v>24241</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D598" s="1">
         <v>8443999090</v>
       </c>
       <c r="E598" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>1800.51</v>
+        <v>1466.01</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="1"/>
+      <c r="H598" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I598" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
-        <v>23931</v>
+        <v>22065</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="D599" s="1">
         <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>931.39</v>
+        <v>1055.21</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="1"/>
+      <c r="H599" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I599" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>23272</v>
+        <v>27808</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D600" s="1">
         <v>8443999090</v>
       </c>
       <c r="E600" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>1637.44</v>
+        <v>988.08</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="1"/>
+      <c r="H600" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I600" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
-        <v>20075</v>
+        <v>22458</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D601" s="1">
         <v>8443999090</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>6499.14</v>
+        <v>1691.55</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="1"/>
+      <c r="H601" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I601" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>21482</v>
+        <v>26438</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D602" s="1">
         <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>967.6799999999999</v>
+        <v>465.85</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="1"/>
+      <c r="H602" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I602" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>21317</v>
+        <v>22066</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D603" s="1">
         <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>325.7</v>
+        <v>985.4</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="1"/>
+      <c r="H603" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I603" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>22072</v>
+        <v>26285</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D604" s="1">
         <v>8443999090</v>
       </c>
       <c r="E604" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F604" s="1">
-        <v>1458.24</v>
+        <v>1798.5</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="1"/>
+      <c r="H604" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I604" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>32053</v>
+        <v>23929</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="D605" s="1">
         <v>8443999090</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>400.06</v>
+        <v>930.35</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="1"/>
+      <c r="H605" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I605" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>29338</v>
+        <v>23270</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F606" s="1">
-        <v>2151.3</v>
+        <v>1635.61</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="1"/>
+      <c r="H606" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I606" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>22069</v>
+        <v>20072</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>986.5</v>
+        <v>5002.16</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="1"/>
+      <c r="H607" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I607" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
-        <v>26288</v>
+        <v>21315</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>1800.51</v>
+        <v>368.74</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H608" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="I608" s="1" t="s">
+        <v>442</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
-        <v>23932</v>
+        <v>22070</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>931.39</v>
+        <v>1456.61</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="1"/>
+      <c r="H609" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I609" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
-        <v>23273</v>
+        <v>32051</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>1637.44</v>
+        <v>409.02</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="1"/>
+      <c r="H610" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I610" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
-        <v>20076</v>
+        <v>29336</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D611" s="1">
         <v>8443999090</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>6499.14</v>
+        <v>1986.01</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="1"/>
+      <c r="H611" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I611" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
-        <v>21483</v>
+        <v>22067</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D612" s="1">
         <v>8443999090</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>967.6799999999999</v>
+        <v>985.4</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="1"/>
+      <c r="H612" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I612" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
-        <v>21318</v>
+        <v>26286</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F613" s="1">
-        <v>327.94</v>
+        <v>1798.5</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="1"/>
+      <c r="H613" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I613" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
-        <v>22073</v>
+        <v>23930</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>1458.24</v>
+        <v>930.35</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="1"/>
+      <c r="H614" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I614" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
-        <v>32054</v>
+        <v>23271</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F615" s="1">
-        <v>400.06</v>
+        <v>1635.61</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="1"/>
+      <c r="H615" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I615" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
-        <v>29339</v>
+        <v>20073</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>2151.3</v>
+        <v>6491.88</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="1"/>
+      <c r="H616" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I616" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
-        <v>24884</v>
+        <v>21481</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>1058.62</v>
+        <v>966.6</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="1"/>
+      <c r="H617" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I617" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
-        <v>26826</v>
+        <v>21316</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="D618" s="1">
         <v>8443999090</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>1769.6</v>
+        <v>351.74</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="1"/>
+      <c r="H618" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I618" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
-        <v>25048</v>
+        <v>22071</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>2665.6</v>
+        <v>1456.61</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="1"/>
+      <c r="H619" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I619" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
-        <v>25049</v>
+        <v>32052</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>470.4</v>
+        <v>399.62</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="1"/>
+      <c r="H620" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I620" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
-        <v>23739</v>
+        <v>29337</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>779.52</v>
+        <v>1635.61</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="1"/>
+      <c r="H621" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I621" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
-        <v>25056</v>
+        <v>22068</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>1058.62</v>
+        <v>985.4</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="1"/>
+      <c r="H622" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I622" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
-        <v>26827</v>
+        <v>26287</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F623" s="1">
-        <v>1882.94</v>
+        <v>1798.5</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="1"/>
+      <c r="H623" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I623" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
-        <v>25050</v>
+        <v>23931</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>2932.16</v>
+        <v>930.35</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="1"/>
+      <c r="H624" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I624" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
-        <v>25053</v>
+        <v>23272</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F625" s="1">
-        <v>367.81</v>
+        <v>1635.61</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="1"/>
+      <c r="H625" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I625" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
-        <v>23740</v>
+        <v>20075</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>779.52</v>
+        <v>6491.88</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="1"/>
+      <c r="H626" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I626" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
-        <v>25057</v>
+        <v>21482</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>1058.62</v>
+        <v>966.6</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="1"/>
+      <c r="H627" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I627" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
-        <v>26828</v>
+        <v>21317</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>1882.94</v>
+        <v>351.74</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="1"/>
+      <c r="H628" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I628" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
-        <v>25052</v>
+        <v>22072</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>2932.16</v>
+        <v>1456.61</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="1"/>
+      <c r="H629" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I629" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
-        <v>25054</v>
+        <v>32053</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
         <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>373.63</v>
+        <v>399.62</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="1"/>
+      <c r="H630" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I630" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
-        <v>23741</v>
+        <v>29338</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>779.52</v>
+        <v>2148.9</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="1"/>
+      <c r="H631" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I631" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
-        <v>25059</v>
+        <v>22069</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
         <v>1</v>
       </c>
       <c r="F632" s="1">
-        <v>1058.62</v>
+        <v>985.4</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="1"/>
+      <c r="H632" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I632" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
-        <v>26830</v>
+        <v>26288</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F633" s="1">
-        <v>1882.94</v>
+        <v>1798.5</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="1"/>
+      <c r="H633" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I633" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
-        <v>25051</v>
+        <v>23932</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>2932.16</v>
+        <v>930.35</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="1"/>
+      <c r="H634" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I634" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
-        <v>25055</v>
+        <v>23273</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F635" s="1">
-        <v>364.67</v>
+        <v>1635.61</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="1"/>
+      <c r="H635" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I635" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
-        <v>23742</v>
+        <v>20076</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>779.52</v>
+        <v>6491.88</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="1"/>
+      <c r="H636" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I636" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
-        <v>23301</v>
+        <v>21483</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>3572.35</v>
+        <v>966.6</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="1"/>
+      <c r="H637" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I637" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
-        <v>23838</v>
+        <v>21318</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>1112.83</v>
+        <v>351.74</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="1"/>
+      <c r="H638" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I638" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
-        <v>26904</v>
+        <v>22073</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>931.39</v>
+        <v>1456.61</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="1"/>
+      <c r="H639" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I639" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
-        <v>26717</v>
+        <v>32054</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>1286.21</v>
+        <v>399.62</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="1"/>
+      <c r="H640" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I640" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
-        <v>29434</v>
+        <v>29339</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>638.4</v>
+        <v>2148.9</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="1"/>
+      <c r="H641" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I641" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
-        <v>23837</v>
+        <v>24884</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>564.48</v>
+        <v>1057.44</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="1"/>
+      <c r="H642" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I642" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
-        <v>23302</v>
+        <v>26826</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>473.98</v>
+        <v>1767.63</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="1"/>
+      <c r="H643" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I643" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
-        <v>23839</v>
+        <v>25048</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>1445.25</v>
+        <v>2662.63</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="1"/>
+      <c r="H644" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I644" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
-        <v>26908</v>
+        <v>25049</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>1048.32</v>
+        <v>469.88</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="1"/>
+      <c r="H645" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I645" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
-        <v>26721</v>
+        <v>23739</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
         <v>1</v>
       </c>
       <c r="F646" s="1">
-        <v>1499.9</v>
+        <v>778.65</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="1"/>
+      <c r="H646" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I646" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
-        <v>23840</v>
+        <v>34941</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>698.88</v>
+        <v>520.89</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="1"/>
+      <c r="H647" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I647" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
-        <v>23847</v>
+        <v>25056</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>1112.83</v>
+        <v>1057.44</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="1"/>
+      <c r="H648" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I648" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
-        <v>26905</v>
+        <v>26827</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D649" s="1">
         <v>8443999090</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>873.6</v>
+        <v>1880.84</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="1"/>
+      <c r="H649" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I649" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
-        <v>26718</v>
+        <v>25050</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="D650" s="1">
         <v>8443999090</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>1286.21</v>
+        <v>2928.89</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="1"/>
+      <c r="H650" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I650" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
-        <v>29435</v>
+        <v>25053</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D651" s="1">
         <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>638.4</v>
+        <v>367.4</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="1"/>
+      <c r="H651" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I651" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
-        <v>23841</v>
+        <v>23740</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="D652" s="1">
         <v>8443999090</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>564.48</v>
+        <v>778.65</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="1"/>
+      <c r="H652" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I652" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
-        <v>24027</v>
+        <v>34942</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="D653" s="1">
         <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>422.02</v>
+        <v>520.89</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="1"/>
+      <c r="H653" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I653" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="2">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
-        <v>23850</v>
+        <v>25057</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D654" s="1">
         <v>8443999090</v>
       </c>
       <c r="E654" s="1">
         <v>1</v>
       </c>
       <c r="F654" s="1">
-        <v>1445.25</v>
+        <v>1057.44</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="1"/>
+      <c r="H654" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I654" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="2">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
-        <v>26909</v>
+        <v>26828</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="D655" s="1">
         <v>8443999090</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>990.53</v>
+        <v>1880.84</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="1"/>
+      <c r="H655" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I655" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="2">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
-        <v>26722</v>
+        <v>25052</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D656" s="1">
         <v>8443999090</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>1499.9</v>
+        <v>2928.89</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="1"/>
+      <c r="H656" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I656" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="2">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
-        <v>23844</v>
+        <v>25054</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D657" s="1">
         <v>8443999090</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
       <c r="F657" s="1">
-        <v>698.88</v>
+        <v>373.22</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="1"/>
+      <c r="H657" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I657" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="2">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
-        <v>23848</v>
+        <v>23741</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="D658" s="1">
         <v>8443999090</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>1112.83</v>
+        <v>778.65</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="1"/>
+      <c r="H658" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I658" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="2">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
-        <v>26906</v>
+        <v>34943</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D659" s="1">
         <v>8443999090</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
       <c r="F659" s="1">
-        <v>873.6</v>
+        <v>520.89</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="1"/>
+      <c r="H659" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I659" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="2">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
-        <v>26719</v>
+        <v>25059</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="D660" s="1">
         <v>8443999090</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>1286.21</v>
+        <v>1057.44</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="1"/>
+      <c r="H660" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I660" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="2">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
-        <v>29436</v>
+        <v>26830</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="D661" s="1">
         <v>8443999090</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
       <c r="F661" s="1">
-        <v>638.4</v>
+        <v>1880.84</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="1"/>
+      <c r="H661" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I661" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="2">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
-        <v>23842</v>
+        <v>25051</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="D662" s="1">
         <v>8443999090</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>564.48</v>
+        <v>2928.89</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="1"/>
+      <c r="H662" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I662" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="2">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
-        <v>24028</v>
+        <v>25055</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="D663" s="1">
         <v>8443999090</v>
       </c>
       <c r="E663" s="1">
         <v>1</v>
       </c>
       <c r="F663" s="1">
-        <v>422.02</v>
+        <v>364.27</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="1"/>
+      <c r="H663" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I663" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="2">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
-        <v>23851</v>
+        <v>23742</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="D664" s="1">
         <v>8443999090</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
       <c r="F664" s="1">
-        <v>1445.25</v>
+        <v>778.65</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="1"/>
+      <c r="H664" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I664" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="2">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
-        <v>26910</v>
+        <v>34944</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="D665" s="1">
         <v>8443999090</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
       <c r="F665" s="1">
-        <v>1066.69</v>
+        <v>520.89</v>
       </c>
       <c r="G665" s="1"/>
-      <c r="H665" s="1"/>
+      <c r="H665" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I665" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="2">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
-        <v>26723</v>
+        <v>23301</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="D666" s="1">
         <v>8443999090</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
       <c r="F666" s="1">
-        <v>1499.9</v>
+        <v>3568.37</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="1"/>
+      <c r="H666" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I666" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="2">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
-        <v>23845</v>
+        <v>23838</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D667" s="1">
         <v>8443999090</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>698.88</v>
+        <v>1111.59</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="1"/>
+      <c r="H667" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I667" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="2">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
-        <v>23849</v>
+        <v>26904</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D668" s="1">
         <v>8443999090</v>
       </c>
       <c r="E668" s="1">
         <v>1</v>
       </c>
       <c r="F668" s="1">
-        <v>1112.83</v>
+        <v>930.35</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="1"/>
+      <c r="H668" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I668" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="2">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
-        <v>26907</v>
+        <v>26717</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D669" s="1">
         <v>8443999090</v>
       </c>
       <c r="E669" s="1">
         <v>1</v>
       </c>
       <c r="F669" s="1">
-        <v>873.6</v>
+        <v>1284.77</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="1"/>
+      <c r="H669" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I669" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="2">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
-        <v>26720</v>
+        <v>29434</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D670" s="1">
         <v>8443999090</v>
       </c>
       <c r="E670" s="1">
         <v>1</v>
       </c>
       <c r="F670" s="1">
-        <v>1286.21</v>
+        <v>637.6900000000001</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="1"/>
+      <c r="H670" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I670" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="2">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
-        <v>29437</v>
+        <v>23837</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D671" s="1">
         <v>8443999090</v>
       </c>
       <c r="E671" s="1">
         <v>1</v>
       </c>
       <c r="F671" s="1">
-        <v>638.4</v>
+        <v>563.85</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="1"/>
+      <c r="H671" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I671" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="2">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
-        <v>23843</v>
+        <v>23302</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="D672" s="1">
         <v>8443999090</v>
       </c>
       <c r="E672" s="1">
         <v>1</v>
       </c>
       <c r="F672" s="1">
-        <v>564.48</v>
+        <v>473.46</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="1"/>
+      <c r="H672" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I672" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="2">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
-        <v>24029</v>
+        <v>23839</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="D673" s="1">
         <v>8443999090</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>416.64</v>
+        <v>1443.64</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="1"/>
+      <c r="H673" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I673" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="2">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
-        <v>23852</v>
+        <v>26908</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="D674" s="1">
         <v>8443999090</v>
       </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>1445.25</v>
+        <v>1047.15</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="1"/>
+      <c r="H674" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I674" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="2">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
-        <v>26911</v>
+        <v>26721</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="D675" s="1">
         <v>8443999090</v>
       </c>
       <c r="E675" s="1">
         <v>1</v>
       </c>
       <c r="F675" s="1">
-        <v>990.53</v>
+        <v>1498.23</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="1"/>
+      <c r="H675" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I675" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="2">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
-        <v>23846</v>
+        <v>23840</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="D676" s="1">
         <v>8443999090</v>
       </c>
       <c r="E676" s="1">
         <v>1</v>
       </c>
       <c r="F676" s="1">
-        <v>698.88</v>
+        <v>698.1</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="1"/>
+      <c r="H676" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I676" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="2">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
-        <v>26724</v>
+        <v>23847</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="D677" s="1">
         <v>8443999090</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>1499.9</v>
+        <v>1111.59</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="1"/>
+      <c r="H677" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I677" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="2">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
-        <v>6089</v>
+        <v>26905</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="D678" s="1">
         <v>8443999090</v>
       </c>
       <c r="E678" s="1">
         <v>1</v>
       </c>
       <c r="F678" s="1">
-        <v>8736</v>
+        <v>872.63</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="1"/>
+      <c r="H678" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I678" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="2">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
-        <v>18113</v>
+        <v>26718</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="D679" s="1">
         <v>8443999090</v>
       </c>
       <c r="E679" s="1">
         <v>1</v>
       </c>
       <c r="F679" s="1">
-        <v>241.92</v>
+        <v>1284.77</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H679" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I679" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="2">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
-        <v>6090</v>
+        <v>29435</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="D680" s="1">
         <v>8443999090</v>
       </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>6526.46</v>
+        <v>637.6900000000001</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="1"/>
+      <c r="H680" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I680" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="2">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
-        <v>18115</v>
+        <v>23841</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="D681" s="1">
         <v>8443999090</v>
       </c>
       <c r="E681" s="1">
         <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>282.24</v>
+        <v>563.85</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="1"/>
+      <c r="H681" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I681" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="2">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
-        <v>6091</v>
+        <v>24027</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="D682" s="1">
         <v>8443999090</v>
       </c>
       <c r="E682" s="1">
         <v>1</v>
       </c>
       <c r="F682" s="1">
-        <v>6526.46</v>
+        <v>421.55</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="1"/>
+      <c r="H682" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I682" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="2">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
-        <v>18116</v>
+        <v>23850</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="D683" s="1">
         <v>8443999090</v>
       </c>
       <c r="E683" s="1">
         <v>1</v>
       </c>
       <c r="F683" s="1">
-        <v>282.24</v>
+        <v>1443.64</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="1"/>
+      <c r="H683" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I683" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="2">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
-        <v>6092</v>
+        <v>26909</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="D684" s="1">
         <v>8443999090</v>
       </c>
       <c r="E684" s="1">
         <v>1</v>
       </c>
       <c r="F684" s="1">
-        <v>6526.46</v>
+        <v>989.42</v>
       </c>
       <c r="G684" s="1"/>
-      <c r="H684" s="1"/>
+      <c r="H684" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I684" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="2">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
-        <v>18117</v>
+        <v>26722</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="D685" s="1">
         <v>8443999090</v>
       </c>
       <c r="E685" s="1">
         <v>1</v>
       </c>
       <c r="F685" s="1">
-        <v>282.24</v>
+        <v>1498.23</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="1"/>
+      <c r="H685" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I685" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="2">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
-        <v>7528</v>
+        <v>23844</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="D686" s="1">
         <v>8443999090</v>
       </c>
       <c r="E686" s="1">
         <v>1</v>
       </c>
       <c r="F686" s="1">
-        <v>11235.84</v>
+        <v>698.1</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="1"/>
+      <c r="H686" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I686" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="2">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
-        <v>18118</v>
+        <v>23848</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="D687" s="1">
         <v>8443999090</v>
       </c>
       <c r="E687" s="1">
         <v>1</v>
       </c>
       <c r="F687" s="1">
-        <v>194.88</v>
+        <v>1111.59</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="1"/>
+      <c r="H687" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I687" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="2">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
-        <v>7529</v>
+        <v>26906</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="D688" s="1">
         <v>8443999090</v>
       </c>
       <c r="E688" s="1">
         <v>1</v>
       </c>
       <c r="F688" s="1">
-        <v>11235.84</v>
+        <v>872.63</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="1"/>
+      <c r="H688" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I688" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="2">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
-        <v>18119</v>
+        <v>26719</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="D689" s="1">
         <v>8443999090</v>
       </c>
       <c r="E689" s="1">
         <v>1</v>
       </c>
       <c r="F689" s="1">
-        <v>194.88</v>
+        <v>1284.77</v>
       </c>
       <c r="G689" s="1"/>
-      <c r="H689" s="1"/>
+      <c r="H689" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I689" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="2">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
-        <v>7530</v>
+        <v>29436</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="D690" s="1">
         <v>8443999090</v>
       </c>
       <c r="E690" s="1">
         <v>1</v>
       </c>
       <c r="F690" s="1">
-        <v>11235.84</v>
+        <v>637.6900000000001</v>
       </c>
       <c r="G690" s="1"/>
-      <c r="H690" s="1"/>
+      <c r="H690" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I690" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="2">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
-        <v>18120</v>
+        <v>23842</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="D691" s="1">
         <v>8443999090</v>
       </c>
       <c r="E691" s="1">
         <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>194.88</v>
+        <v>563.85</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="1"/>
+      <c r="H691" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I691" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="2">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
-        <v>29350</v>
+        <v>24028</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="D692" s="1">
         <v>8443999090</v>
       </c>
       <c r="E692" s="1">
         <v>1</v>
       </c>
       <c r="F692" s="1">
-        <v>2807.62</v>
+        <v>421.55</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="1"/>
+      <c r="H692" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I692" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="2">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
-        <v>11431</v>
+        <v>23851</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D693" s="1">
         <v>8443999090</v>
       </c>
       <c r="E693" s="1">
         <v>1</v>
       </c>
       <c r="F693" s="1">
-        <v>11540.48</v>
+        <v>1443.64</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="1"/>
+      <c r="H693" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I693" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="2">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
-        <v>18121</v>
+        <v>26910</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="D694" s="1">
         <v>8443999090</v>
       </c>
       <c r="E694" s="1">
         <v>1</v>
       </c>
       <c r="F694" s="1">
-        <v>908.99</v>
+        <v>1065.5</v>
       </c>
       <c r="G694" s="1"/>
-      <c r="H694" s="1"/>
+      <c r="H694" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I694" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="2">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
-        <v>29351</v>
+        <v>26723</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D695" s="1">
         <v>8443999090</v>
       </c>
       <c r="E695" s="1">
         <v>1</v>
       </c>
       <c r="F695" s="1">
-        <v>2807.62</v>
+        <v>1498.23</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="1"/>
+      <c r="H695" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I695" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="2">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
-        <v>12076</v>
+        <v>23845</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="D696" s="1">
         <v>8443999090</v>
       </c>
       <c r="E696" s="1">
         <v>1</v>
       </c>
       <c r="F696" s="1">
-        <v>16407.55</v>
+        <v>698.1</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="1"/>
+      <c r="H696" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I696" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="2">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
-        <v>18122</v>
+        <v>23849</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D697" s="1">
         <v>8443999090</v>
       </c>
       <c r="E697" s="1">
         <v>1</v>
       </c>
       <c r="F697" s="1">
-        <v>908.99</v>
+        <v>1111.59</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="1"/>
+      <c r="H697" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I697" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="2">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
-        <v>29352</v>
+        <v>26907</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="D698" s="1">
         <v>8443999090</v>
       </c>
       <c r="E698" s="1">
         <v>1</v>
       </c>
       <c r="F698" s="1">
-        <v>2807.62</v>
+        <v>872.63</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="1"/>
+      <c r="H698" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I698" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="2">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
-        <v>9837</v>
+        <v>26720</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="D699" s="1">
         <v>8443999090</v>
       </c>
       <c r="E699" s="1">
         <v>1</v>
       </c>
       <c r="F699" s="1">
-        <v>16407.55</v>
+        <v>1284.77</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="1"/>
+      <c r="H699" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I699" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="2">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
-        <v>18123</v>
+        <v>29437</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="D700" s="1">
         <v>8443999090</v>
       </c>
       <c r="E700" s="1">
         <v>1</v>
       </c>
       <c r="F700" s="1">
-        <v>908.99</v>
+        <v>637.6900000000001</v>
       </c>
       <c r="G700" s="1"/>
-      <c r="H700" s="1"/>
+      <c r="H700" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I700" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="2">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
-        <v>29353</v>
+        <v>23843</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D701" s="1">
         <v>8443999090</v>
       </c>
       <c r="E701" s="1">
         <v>1</v>
       </c>
       <c r="F701" s="1">
-        <v>2807.62</v>
+        <v>563.85</v>
       </c>
       <c r="G701" s="1"/>
-      <c r="H701" s="1"/>
+      <c r="H701" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I701" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="2">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
-        <v>12077</v>
+        <v>24029</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="D702" s="1">
         <v>8443999090</v>
       </c>
       <c r="E702" s="1">
         <v>1</v>
       </c>
       <c r="F702" s="1">
-        <v>16407.55</v>
+        <v>416.18</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="1"/>
+      <c r="H702" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I702" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="2">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
-        <v>18124</v>
+        <v>23852</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="D703" s="1">
         <v>8443999090</v>
       </c>
       <c r="E703" s="1">
         <v>1</v>
       </c>
       <c r="F703" s="1">
-        <v>908.99</v>
+        <v>1443.64</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="1"/>
+      <c r="H703" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I703" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="2">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
-        <v>9516</v>
+        <v>26911</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="D704" s="1">
         <v>8443999090</v>
       </c>
       <c r="E704" s="1">
         <v>1</v>
       </c>
       <c r="F704" s="1">
-        <v>2247.17</v>
+        <v>989.42</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="1"/>
+      <c r="H704" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I704" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="2">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
-        <v>24054</v>
+        <v>23846</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="D705" s="1">
         <v>8443999090</v>
       </c>
       <c r="E705" s="1">
         <v>1</v>
       </c>
       <c r="F705" s="1">
-        <v>1414.78</v>
+        <v>698.1</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="1"/>
+      <c r="H705" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I705" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="2">
       <c r="A706" s="1"/>
       <c r="B706" s="1">
-        <v>6327</v>
+        <v>26724</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D706" s="1">
         <v>8443999090</v>
       </c>
       <c r="E706" s="1">
         <v>1</v>
       </c>
       <c r="F706" s="1">
-        <v>5290.43</v>
+        <v>1498.23</v>
       </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="1"/>
+      <c r="H706" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I706" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="707" spans="1:9" outlineLevel="2">
       <c r="A707" s="1"/>
       <c r="B707" s="1">
-        <v>18125</v>
+        <v>6089</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="D707" s="1">
         <v>8443999090</v>
       </c>
       <c r="E707" s="1">
         <v>1</v>
       </c>
       <c r="F707" s="1">
-        <v>229.82</v>
+        <v>8726.25</v>
       </c>
       <c r="G707" s="1"/>
-      <c r="H707" s="1"/>
+      <c r="H707" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I707" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="708" spans="1:9" outlineLevel="2">
       <c r="A708" s="1"/>
       <c r="B708" s="1">
-        <v>9517</v>
+        <v>18113</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="D708" s="1">
         <v>8443999090</v>
       </c>
       <c r="E708" s="1">
         <v>1</v>
       </c>
       <c r="F708" s="1">
-        <v>2247.17</v>
+        <v>241.65</v>
       </c>
       <c r="G708" s="1"/>
-      <c r="H708" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H708" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I708" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="709" spans="1:9" outlineLevel="2">
       <c r="A709" s="1"/>
       <c r="B709" s="1">
-        <v>28246</v>
+        <v>6090</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D709" s="1">
         <v>8443999090</v>
       </c>
       <c r="E709" s="1">
         <v>1</v>
       </c>
       <c r="F709" s="1">
-        <v>1414.78</v>
+        <v>6519.18</v>
       </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="1"/>
+      <c r="H709" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I709" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="710" spans="1:9" outlineLevel="2">
       <c r="A710" s="1"/>
       <c r="B710" s="1">
-        <v>6324</v>
+        <v>18115</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="D710" s="1">
         <v>8443999090</v>
       </c>
       <c r="E710" s="1">
         <v>1</v>
       </c>
       <c r="F710" s="1">
-        <v>6125.5</v>
+        <v>281.93</v>
       </c>
       <c r="G710" s="1"/>
-      <c r="H710" s="1"/>
+      <c r="H710" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I710" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="711" spans="1:9" outlineLevel="2">
       <c r="A711" s="1"/>
       <c r="B711" s="1">
-        <v>18126</v>
+        <v>6091</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="D711" s="1">
         <v>8443999090</v>
       </c>
       <c r="E711" s="1">
         <v>1</v>
       </c>
       <c r="F711" s="1">
-        <v>229.82</v>
+        <v>6519.18</v>
       </c>
       <c r="G711" s="1"/>
-      <c r="H711" s="1"/>
+      <c r="H711" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I711" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="712" spans="1:9" outlineLevel="2">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
-        <v>9518</v>
+        <v>18116</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="D712" s="1">
         <v>8443999090</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
       <c r="F712" s="1">
-        <v>2247.17</v>
+        <v>281.93</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="1"/>
+      <c r="H712" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I712" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="2">
       <c r="A713" s="1"/>
       <c r="B713" s="1">
-        <v>28247</v>
+        <v>6092</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="D713" s="1">
         <v>8443999090</v>
       </c>
       <c r="E713" s="1">
         <v>1</v>
       </c>
       <c r="F713" s="1">
-        <v>1414.78</v>
+        <v>6519.18</v>
       </c>
       <c r="G713" s="1"/>
-      <c r="H713" s="1"/>
+      <c r="H713" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I713" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="714" spans="1:9" outlineLevel="2">
       <c r="A714" s="1"/>
       <c r="B714" s="1">
-        <v>6325</v>
+        <v>18117</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D714" s="1">
         <v>8443999090</v>
       </c>
       <c r="E714" s="1">
         <v>1</v>
       </c>
       <c r="F714" s="1">
-        <v>6107.14</v>
+        <v>281.93</v>
       </c>
       <c r="G714" s="1"/>
-      <c r="H714" s="1"/>
+      <c r="H714" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I714" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="715" spans="1:9" outlineLevel="2">
       <c r="A715" s="1"/>
       <c r="B715" s="1">
-        <v>18127</v>
+        <v>7528</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="D715" s="1">
         <v>8443999090</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
       <c r="F715" s="1">
-        <v>229.82</v>
+        <v>11223.3</v>
       </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="1"/>
+      <c r="H715" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I715" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="716" spans="1:9" outlineLevel="2">
       <c r="A716" s="1"/>
       <c r="B716" s="1">
-        <v>9519</v>
+        <v>18118</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="D716" s="1">
         <v>8443999090</v>
       </c>
       <c r="E716" s="1">
         <v>1</v>
       </c>
       <c r="F716" s="1">
-        <v>2247.17</v>
+        <v>194.66</v>
       </c>
       <c r="G716" s="1"/>
-      <c r="H716" s="1"/>
+      <c r="H716" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I716" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="717" spans="1:9" outlineLevel="2">
       <c r="A717" s="1"/>
       <c r="B717" s="1">
-        <v>28248</v>
+        <v>7529</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D717" s="1">
         <v>8443999090</v>
       </c>
       <c r="E717" s="1">
         <v>1</v>
       </c>
       <c r="F717" s="1">
-        <v>1414.78</v>
+        <v>11223.3</v>
       </c>
       <c r="G717" s="1"/>
-      <c r="H717" s="1"/>
+      <c r="H717" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I717" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="718" spans="1:9" outlineLevel="2">
       <c r="A718" s="1"/>
       <c r="B718" s="1">
-        <v>6326</v>
+        <v>18119</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="D718" s="1">
         <v>8443999090</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
       <c r="F718" s="1">
-        <v>6107.14</v>
+        <v>194.66</v>
       </c>
       <c r="G718" s="1"/>
-      <c r="H718" s="1"/>
+      <c r="H718" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I718" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="719" spans="1:9" outlineLevel="2">
       <c r="A719" s="1"/>
       <c r="B719" s="1">
-        <v>18128</v>
+        <v>7530</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="D719" s="1">
         <v>8443999090</v>
       </c>
       <c r="E719" s="1">
         <v>1</v>
       </c>
       <c r="F719" s="1">
-        <v>229.82</v>
+        <v>11223.3</v>
       </c>
       <c r="G719" s="1"/>
-      <c r="H719" s="1"/>
+      <c r="H719" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I719" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="720" spans="1:9" outlineLevel="2">
       <c r="A720" s="1"/>
       <c r="B720" s="1">
-        <v>8123</v>
+        <v>18120</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="D720" s="1">
         <v>8443999090</v>
       </c>
       <c r="E720" s="1">
         <v>1</v>
       </c>
       <c r="F720" s="1">
-        <v>7225.34</v>
+        <v>194.66</v>
       </c>
       <c r="G720" s="1"/>
-      <c r="H720" s="1"/>
+      <c r="H720" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I720" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="721" spans="1:9" outlineLevel="2">
       <c r="A721" s="1"/>
       <c r="B721" s="1">
-        <v>8124</v>
+        <v>29350</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D721" s="1">
         <v>8443999090</v>
       </c>
       <c r="E721" s="1">
         <v>1</v>
       </c>
       <c r="F721" s="1">
-        <v>15153.15</v>
+        <v>2804.48</v>
       </c>
       <c r="G721" s="1"/>
-      <c r="H721" s="1"/>
+      <c r="H721" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I721" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="722" spans="1:9" outlineLevel="2">
       <c r="A722" s="1"/>
       <c r="B722" s="1">
-        <v>8125</v>
+        <v>11431</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="D722" s="1">
         <v>8443999090</v>
       </c>
       <c r="E722" s="1">
         <v>1</v>
       </c>
       <c r="F722" s="1">
-        <v>15153.15</v>
+        <v>11527.6</v>
       </c>
       <c r="G722" s="1"/>
-      <c r="H722" s="1"/>
+      <c r="H722" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I722" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="723" spans="1:9" outlineLevel="2">
       <c r="A723" s="1"/>
       <c r="B723" s="1">
-        <v>8126</v>
+        <v>18121</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D723" s="1">
         <v>8443999090</v>
       </c>
       <c r="E723" s="1">
         <v>1</v>
       </c>
       <c r="F723" s="1">
-        <v>15153.15</v>
+        <v>907.98</v>
       </c>
       <c r="G723" s="1"/>
-      <c r="H723" s="1"/>
+      <c r="H723" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I723" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="724" spans="1:9" outlineLevel="2">
       <c r="A724" s="1"/>
       <c r="B724" s="1">
-        <v>29354</v>
+        <v>29351</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="D724" s="1">
         <v>8443999090</v>
       </c>
       <c r="E724" s="1">
         <v>1</v>
       </c>
       <c r="F724" s="1">
-        <v>1693.44</v>
+        <v>2804.48</v>
       </c>
       <c r="G724" s="1"/>
-      <c r="H724" s="1"/>
+      <c r="H724" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I724" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="725" spans="1:9" outlineLevel="2">
       <c r="A725" s="1"/>
       <c r="B725" s="1">
-        <v>17490</v>
+        <v>12076</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="D725" s="1">
         <v>8443999090</v>
       </c>
       <c r="E725" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F725" s="1">
-        <v>5102.27</v>
+        <v>16389.24</v>
       </c>
       <c r="G725" s="1"/>
-      <c r="H725" s="1"/>
+      <c r="H725" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I725" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="726" spans="1:9" outlineLevel="2">
       <c r="A726" s="1"/>
       <c r="B726" s="1">
-        <v>6967</v>
+        <v>18122</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="D726" s="1">
         <v>8443999090</v>
       </c>
       <c r="E726" s="1">
         <v>1</v>
       </c>
       <c r="F726" s="1">
-        <v>9317.5</v>
+        <v>907.98</v>
       </c>
       <c r="G726" s="1"/>
-      <c r="H726" s="1"/>
+      <c r="H726" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I726" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="727" spans="1:9" outlineLevel="2">
       <c r="A727" s="1"/>
       <c r="B727" s="1">
-        <v>18129</v>
+        <v>29352</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="D727" s="1">
         <v>8443999090</v>
       </c>
       <c r="E727" s="1">
         <v>1</v>
       </c>
       <c r="F727" s="1">
-        <v>325.25</v>
+        <v>2804.48</v>
       </c>
       <c r="G727" s="1"/>
-      <c r="H727" s="1"/>
+      <c r="H727" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I727" s="5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="728" spans="1:9" outlineLevel="2">
       <c r="A728" s="1"/>
       <c r="B728" s="1">
-        <v>22083</v>
+        <v>9837</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="D728" s="1">
         <v>8443999090</v>
       </c>
       <c r="E728" s="1">
         <v>1</v>
       </c>
       <c r="F728" s="1">
-        <v>3171.84</v>
+        <v>16389.24</v>
       </c>
       <c r="G728" s="1"/>
-      <c r="H728" s="1"/>
+      <c r="H728" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I728" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="729" spans="1:9" outlineLevel="2">
       <c r="A729" s="1"/>
       <c r="B729" s="1">
-        <v>22084</v>
+        <v>18123</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D729" s="1">
         <v>8443999090</v>
       </c>
       <c r="E729" s="1">
         <v>1</v>
       </c>
       <c r="F729" s="1">
-        <v>3171.84</v>
+        <v>907.98</v>
       </c>
       <c r="G729" s="1"/>
-      <c r="H729" s="1"/>
+      <c r="H729" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I729" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="730" spans="1:9" outlineLevel="2">
       <c r="A730" s="1"/>
       <c r="B730" s="1">
-        <v>29418</v>
+        <v>29353</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="D730" s="1">
         <v>8443999090</v>
       </c>
       <c r="E730" s="1">
         <v>1</v>
       </c>
       <c r="F730" s="1">
-        <v>1693.44</v>
+        <v>2804.48</v>
       </c>
       <c r="G730" s="1"/>
-      <c r="H730" s="1"/>
+      <c r="H730" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I730" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="731" spans="1:9" outlineLevel="2">
       <c r="A731" s="1"/>
       <c r="B731" s="1">
-        <v>17492</v>
+        <v>12077</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D731" s="1">
         <v>8443999090</v>
       </c>
       <c r="E731" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F731" s="1">
-        <v>5102.27</v>
+        <v>16389.24</v>
       </c>
       <c r="G731" s="1"/>
-      <c r="H731" s="1"/>
+      <c r="H731" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I731" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="732" spans="1:9" outlineLevel="2">
       <c r="A732" s="1"/>
       <c r="B732" s="1">
-        <v>6970</v>
+        <v>18124</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="D732" s="1">
         <v>8443999090</v>
       </c>
       <c r="E732" s="1">
         <v>1</v>
       </c>
       <c r="F732" s="1">
-        <v>8377.6</v>
+        <v>907.98</v>
       </c>
       <c r="G732" s="1"/>
-      <c r="H732" s="1"/>
+      <c r="H732" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I732" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="733" spans="1:9" outlineLevel="2">
       <c r="A733" s="1"/>
       <c r="B733" s="1">
-        <v>18130</v>
+        <v>9516</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="D733" s="1">
         <v>8443999090</v>
       </c>
       <c r="E733" s="1">
         <v>1</v>
       </c>
       <c r="F733" s="1">
-        <v>325.25</v>
+        <v>2244.66</v>
       </c>
       <c r="G733" s="1"/>
-      <c r="H733" s="1"/>
+      <c r="H733" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I733" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="734" spans="1:9" outlineLevel="2">
       <c r="A734" s="1"/>
       <c r="B734" s="1">
-        <v>22085</v>
+        <v>24054</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="D734" s="1">
         <v>8443999090</v>
       </c>
       <c r="E734" s="1">
         <v>1</v>
       </c>
       <c r="F734" s="1">
-        <v>3171.84</v>
+        <v>1413.21</v>
       </c>
       <c r="G734" s="1"/>
-      <c r="H734" s="1"/>
+      <c r="H734" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I734" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="735" spans="1:9" outlineLevel="2">
       <c r="A735" s="1"/>
       <c r="B735" s="1">
-        <v>29419</v>
+        <v>6327</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="D735" s="1">
         <v>8443999090</v>
       </c>
       <c r="E735" s="1">
         <v>1</v>
       </c>
       <c r="F735" s="1">
-        <v>1693.44</v>
+        <v>5284.53</v>
       </c>
       <c r="G735" s="1"/>
-      <c r="H735" s="1"/>
+      <c r="H735" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I735" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="736" spans="1:9" outlineLevel="2">
       <c r="A736" s="1"/>
       <c r="B736" s="1">
-        <v>17493</v>
+        <v>18125</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="D736" s="1">
         <v>8443999090</v>
       </c>
       <c r="E736" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F736" s="1">
-        <v>5102.27</v>
+        <v>229.57</v>
       </c>
       <c r="G736" s="1"/>
-      <c r="H736" s="1"/>
+      <c r="H736" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I736" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="737" spans="1:9" outlineLevel="2">
       <c r="A737" s="1"/>
       <c r="B737" s="1">
-        <v>6969</v>
+        <v>9517</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="D737" s="1">
         <v>8443999090</v>
       </c>
       <c r="E737" s="1">
         <v>1</v>
       </c>
       <c r="F737" s="1">
-        <v>8377.6</v>
+        <v>2244.66</v>
       </c>
       <c r="G737" s="1"/>
-      <c r="H737" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H737" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I737" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="738" spans="1:9" outlineLevel="2">
       <c r="A738" s="1"/>
       <c r="B738" s="1">
-        <v>18131</v>
+        <v>28246</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="D738" s="1">
         <v>8443999090</v>
       </c>
       <c r="E738" s="1">
         <v>1</v>
       </c>
       <c r="F738" s="1">
-        <v>325.25</v>
+        <v>1413.21</v>
       </c>
       <c r="G738" s="1"/>
-      <c r="H738" s="1"/>
+      <c r="H738" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I738" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="739" spans="1:9" outlineLevel="2">
       <c r="A739" s="1"/>
       <c r="B739" s="1">
-        <v>22086</v>
+        <v>6324</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="D739" s="1">
         <v>8443999090</v>
       </c>
       <c r="E739" s="1">
         <v>1</v>
       </c>
       <c r="F739" s="1">
-        <v>3171.84</v>
+        <v>6118.67</v>
       </c>
       <c r="G739" s="1"/>
-      <c r="H739" s="1"/>
+      <c r="H739" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I739" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="740" spans="1:9" outlineLevel="2">
       <c r="A740" s="1"/>
       <c r="B740" s="1">
-        <v>29420</v>
+        <v>18126</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="D740" s="1">
         <v>8443999090</v>
       </c>
       <c r="E740" s="1">
         <v>1</v>
       </c>
       <c r="F740" s="1">
-        <v>1693.44</v>
+        <v>229.57</v>
       </c>
       <c r="G740" s="1"/>
-      <c r="H740" s="1"/>
+      <c r="H740" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I740" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="741" spans="1:9" outlineLevel="2">
       <c r="A741" s="1"/>
       <c r="B741" s="1">
-        <v>17494</v>
+        <v>9518</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D741" s="1">
         <v>8443999090</v>
       </c>
       <c r="E741" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F741" s="1">
-        <v>5102.27</v>
+        <v>2244.66</v>
       </c>
       <c r="G741" s="1"/>
-      <c r="H741" s="1"/>
+      <c r="H741" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I741" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="742" spans="1:9" outlineLevel="2">
       <c r="A742" s="1"/>
       <c r="B742" s="1">
-        <v>6968</v>
+        <v>28247</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="D742" s="1">
         <v>8443999090</v>
       </c>
       <c r="E742" s="1">
         <v>1</v>
       </c>
       <c r="F742" s="1">
-        <v>8377.6</v>
+        <v>1413.21</v>
       </c>
       <c r="G742" s="1"/>
-      <c r="H742" s="1"/>
+      <c r="H742" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I742" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="743" spans="1:9" outlineLevel="2">
       <c r="A743" s="1"/>
       <c r="B743" s="1">
-        <v>18132</v>
+        <v>6325</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D743" s="1">
         <v>8443999090</v>
       </c>
       <c r="E743" s="1">
         <v>1</v>
       </c>
       <c r="F743" s="1">
-        <v>325.25</v>
+        <v>6100.32</v>
       </c>
       <c r="G743" s="1"/>
-      <c r="H743" s="1"/>
+      <c r="H743" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I743" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="744" spans="1:9" outlineLevel="2">
       <c r="A744" s="1"/>
       <c r="B744" s="1">
-        <v>8716</v>
+        <v>18127</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="D744" s="1">
         <v>8443999090</v>
       </c>
       <c r="E744" s="1">
         <v>1</v>
       </c>
       <c r="F744" s="1">
-        <v>8630.27</v>
+        <v>229.57</v>
       </c>
       <c r="G744" s="1"/>
-      <c r="H744" s="1"/>
+      <c r="H744" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I744" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="745" spans="1:9" outlineLevel="2">
       <c r="A745" s="1"/>
       <c r="B745" s="1">
-        <v>22087</v>
+        <v>9519</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="D745" s="1">
         <v>8443999090</v>
       </c>
       <c r="E745" s="1">
         <v>1</v>
       </c>
       <c r="F745" s="1">
-        <v>3171.84</v>
+        <v>2244.66</v>
       </c>
       <c r="G745" s="1"/>
-      <c r="H745" s="1"/>
+      <c r="H745" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I745" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="746" spans="1:9" outlineLevel="2">
       <c r="A746" s="1"/>
       <c r="B746" s="1">
-        <v>8717</v>
+        <v>28248</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="D746" s="1">
         <v>8443999090</v>
       </c>
       <c r="E746" s="1">
         <v>1</v>
       </c>
       <c r="F746" s="1">
-        <v>8630.27</v>
+        <v>1413.21</v>
       </c>
       <c r="G746" s="1"/>
-      <c r="H746" s="1"/>
+      <c r="H746" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I746" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="747" spans="1:9" outlineLevel="2">
       <c r="A747" s="1"/>
       <c r="B747" s="1">
-        <v>22088</v>
+        <v>6326</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="D747" s="1">
         <v>8443999090</v>
       </c>
       <c r="E747" s="1">
         <v>1</v>
       </c>
       <c r="F747" s="1">
-        <v>3171.84</v>
+        <v>6100.32</v>
       </c>
       <c r="G747" s="1"/>
-      <c r="H747" s="1"/>
+      <c r="H747" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I747" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="748" spans="1:9" outlineLevel="2">
       <c r="A748" s="1"/>
       <c r="B748" s="1">
-        <v>8718</v>
+        <v>18128</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="D748" s="1">
         <v>8443999090</v>
       </c>
       <c r="E748" s="1">
         <v>1</v>
       </c>
       <c r="F748" s="1">
-        <v>8630.27</v>
+        <v>229.57</v>
       </c>
       <c r="G748" s="1"/>
-      <c r="H748" s="1"/>
+      <c r="H748" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I748" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="749" spans="1:9" outlineLevel="2">
       <c r="A749" s="1"/>
       <c r="B749" s="1">
-        <v>22089</v>
+        <v>8123</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="D749" s="1">
         <v>8443999090</v>
       </c>
       <c r="E749" s="1">
         <v>1</v>
       </c>
       <c r="F749" s="1">
-        <v>3171.84</v>
+        <v>7217.28</v>
       </c>
       <c r="G749" s="1"/>
-      <c r="H749" s="1"/>
+      <c r="H749" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I749" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="750" spans="1:9" outlineLevel="2">
       <c r="A750" s="1"/>
       <c r="B750" s="1">
-        <v>8736</v>
+        <v>8124</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D750" s="1">
         <v>8443999090</v>
       </c>
       <c r="E750" s="1">
         <v>1</v>
       </c>
       <c r="F750" s="1">
-        <v>896</v>
+        <v>15136.24</v>
       </c>
       <c r="G750" s="1"/>
-      <c r="H750" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H750" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I750" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="751" spans="1:9" outlineLevel="2">
       <c r="A751" s="1"/>
       <c r="B751" s="1">
-        <v>5009</v>
+        <v>8125</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="D751" s="1">
         <v>8443999090</v>
       </c>
       <c r="E751" s="1">
         <v>1</v>
       </c>
       <c r="F751" s="1">
-        <v>896</v>
+        <v>15136.24</v>
       </c>
       <c r="G751" s="1"/>
-      <c r="H751" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H751" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I751" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="752" spans="1:9" outlineLevel="2">
       <c r="A752" s="1"/>
       <c r="B752" s="1">
-        <v>16639</v>
+        <v>8126</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="D752" s="1">
         <v>8443999090</v>
       </c>
       <c r="E752" s="1">
         <v>1</v>
       </c>
       <c r="F752" s="1">
-        <v>2688</v>
+        <v>15136.24</v>
       </c>
       <c r="G752" s="1"/>
-      <c r="H752" s="1"/>
+      <c r="H752" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I752" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="753" spans="1:9" outlineLevel="2">
       <c r="A753" s="1"/>
       <c r="B753" s="1">
-        <v>5010</v>
+        <v>29354</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="D753" s="1">
         <v>8443999090</v>
       </c>
       <c r="E753" s="1">
         <v>1</v>
       </c>
       <c r="F753" s="1">
-        <v>6061.44</v>
+        <v>1691.55</v>
       </c>
       <c r="G753" s="1"/>
-      <c r="H753" s="1"/>
+      <c r="H753" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I753" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="754" spans="1:9" outlineLevel="2">
       <c r="A754" s="1"/>
       <c r="B754" s="1">
-        <v>5011</v>
+        <v>17490</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="D754" s="1">
         <v>8443999090</v>
       </c>
       <c r="E754" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F754" s="1">
-        <v>896</v>
+        <v>5096.58</v>
       </c>
       <c r="G754" s="1"/>
-      <c r="H754" s="1"/>
-[...1 lines deleted...]
-        <v>165</v>
+      <c r="H754" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I754" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="755" spans="1:9" outlineLevel="2">
       <c r="A755" s="1"/>
       <c r="B755" s="1">
-        <v>5012</v>
+        <v>6967</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D755" s="1">
         <v>8443999090</v>
       </c>
       <c r="E755" s="1">
         <v>1</v>
       </c>
       <c r="F755" s="1">
-        <v>6061.44</v>
+        <v>9307.110000000001</v>
       </c>
       <c r="G755" s="1"/>
-      <c r="H755" s="1"/>
+      <c r="H755" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I755" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="756" spans="1:9" outlineLevel="2">
       <c r="A756" s="1"/>
       <c r="B756" s="1">
-        <v>5608</v>
+        <v>18129</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="D756" s="1">
         <v>8443999090</v>
       </c>
       <c r="E756" s="1">
         <v>1</v>
       </c>
       <c r="F756" s="1">
-        <v>3449.6</v>
+        <v>324.89</v>
       </c>
       <c r="G756" s="1"/>
-      <c r="H756" s="1"/>
+      <c r="H756" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I756" s="5" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="757" spans="1:9" outlineLevel="2">
       <c r="A757" s="1"/>
       <c r="B757" s="1">
-        <v>7550</v>
+        <v>22083</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="D757" s="1">
         <v>8443999090</v>
       </c>
       <c r="E757" s="1">
         <v>1</v>
       </c>
       <c r="F757" s="1">
-        <v>3449.6</v>
+        <v>3168.3</v>
       </c>
       <c r="G757" s="1"/>
-      <c r="H757" s="1"/>
+      <c r="H757" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I757" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="758" spans="1:9" outlineLevel="2">
       <c r="A758" s="1"/>
       <c r="B758" s="1">
-        <v>7551</v>
+        <v>22084</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D758" s="1">
         <v>8443999090</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
       <c r="F758" s="1">
-        <v>3449.6</v>
+        <v>3168.3</v>
       </c>
       <c r="G758" s="1"/>
-      <c r="H758" s="1"/>
+      <c r="H758" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I758" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="759" spans="1:9" outlineLevel="2">
       <c r="A759" s="1"/>
       <c r="B759" s="1">
-        <v>7552</v>
+        <v>29418</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="D759" s="1">
         <v>8443999090</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
       <c r="F759" s="1">
-        <v>3449.6</v>
+        <v>1691.55</v>
       </c>
       <c r="G759" s="1"/>
-      <c r="H759" s="1"/>
+      <c r="H759" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I759" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="760" spans="1:9" outlineLevel="2">
       <c r="A760" s="1"/>
       <c r="B760" s="1">
-        <v>5609</v>
+        <v>17492</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="D760" s="1">
         <v>8443999090</v>
       </c>
       <c r="E760" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F760" s="1">
-        <v>3668.22</v>
+        <v>5096.58</v>
       </c>
       <c r="G760" s="1"/>
-      <c r="H760" s="1"/>
+      <c r="H760" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I760" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="761" spans="1:9" outlineLevel="2">
       <c r="A761" s="1"/>
       <c r="B761" s="1">
-        <v>5610</v>
+        <v>6970</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="D761" s="1">
         <v>8443999090</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
       <c r="F761" s="1">
-        <v>3668.22</v>
+        <v>8368.25</v>
       </c>
       <c r="G761" s="1"/>
-      <c r="H761" s="1"/>
+      <c r="H761" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I761" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="762" spans="1:9" outlineLevel="2">
       <c r="A762" s="1"/>
       <c r="B762" s="1">
+        <v>18130</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="D762" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E762" s="1">
+        <v>1</v>
+      </c>
+      <c r="F762" s="1">
+        <v>324.89</v>
+      </c>
+      <c r="G762" s="1"/>
+      <c r="H762" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I762" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9" outlineLevel="2">
+      <c r="A763" s="1"/>
+      <c r="B763" s="1">
+        <v>22085</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D763" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E763" s="1">
+        <v>1</v>
+      </c>
+      <c r="F763" s="1">
+        <v>3168.3</v>
+      </c>
+      <c r="G763" s="1"/>
+      <c r="H763" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I763" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9" outlineLevel="2">
+      <c r="A764" s="1"/>
+      <c r="B764" s="1">
+        <v>29419</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="D764" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E764" s="1">
+        <v>1</v>
+      </c>
+      <c r="F764" s="1">
+        <v>1691.55</v>
+      </c>
+      <c r="G764" s="1"/>
+      <c r="H764" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I764" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9" outlineLevel="2">
+      <c r="A765" s="1"/>
+      <c r="B765" s="1">
+        <v>17493</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="D765" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E765" s="1">
+        <v>5</v>
+      </c>
+      <c r="F765" s="1">
+        <v>5096.58</v>
+      </c>
+      <c r="G765" s="1"/>
+      <c r="H765" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I765" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9" outlineLevel="2">
+      <c r="A766" s="1"/>
+      <c r="B766" s="1">
+        <v>6969</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D766" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E766" s="1">
+        <v>1</v>
+      </c>
+      <c r="F766" s="1">
+        <v>8368.25</v>
+      </c>
+      <c r="G766" s="1"/>
+      <c r="H766" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I766" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9" outlineLevel="2">
+      <c r="A767" s="1"/>
+      <c r="B767" s="1">
+        <v>18131</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="D767" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E767" s="1">
+        <v>1</v>
+      </c>
+      <c r="F767" s="1">
+        <v>324.89</v>
+      </c>
+      <c r="G767" s="1"/>
+      <c r="H767" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I767" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9" outlineLevel="2">
+      <c r="A768" s="1"/>
+      <c r="B768" s="1">
+        <v>22086</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="D768" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E768" s="1">
+        <v>1</v>
+      </c>
+      <c r="F768" s="1">
+        <v>3168.3</v>
+      </c>
+      <c r="G768" s="1"/>
+      <c r="H768" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I768" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9" outlineLevel="2">
+      <c r="A769" s="1"/>
+      <c r="B769" s="1">
+        <v>29420</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D769" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E769" s="1">
+        <v>1</v>
+      </c>
+      <c r="F769" s="1">
+        <v>1691.55</v>
+      </c>
+      <c r="G769" s="1"/>
+      <c r="H769" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I769" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9" outlineLevel="2">
+      <c r="A770" s="1"/>
+      <c r="B770" s="1">
+        <v>17494</v>
+      </c>
+      <c r="C770" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D770" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E770" s="1">
+        <v>5</v>
+      </c>
+      <c r="F770" s="1">
+        <v>5096.58</v>
+      </c>
+      <c r="G770" s="1"/>
+      <c r="H770" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I770" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9" outlineLevel="2">
+      <c r="A771" s="1"/>
+      <c r="B771" s="1">
+        <v>6968</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="D771" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E771" s="1">
+        <v>1</v>
+      </c>
+      <c r="F771" s="1">
+        <v>8368.25</v>
+      </c>
+      <c r="G771" s="1"/>
+      <c r="H771" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I771" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9" outlineLevel="2">
+      <c r="A772" s="1"/>
+      <c r="B772" s="1">
+        <v>18132</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="D772" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E772" s="1">
+        <v>1</v>
+      </c>
+      <c r="F772" s="1">
+        <v>324.89</v>
+      </c>
+      <c r="G772" s="1"/>
+      <c r="H772" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I772" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9" outlineLevel="2">
+      <c r="A773" s="1"/>
+      <c r="B773" s="1">
+        <v>8716</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="D773" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E773" s="1">
+        <v>1</v>
+      </c>
+      <c r="F773" s="1">
+        <v>8620.639999999999</v>
+      </c>
+      <c r="G773" s="1"/>
+      <c r="H773" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I773" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9" outlineLevel="2">
+      <c r="A774" s="1"/>
+      <c r="B774" s="1">
+        <v>22087</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D774" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E774" s="1">
+        <v>1</v>
+      </c>
+      <c r="F774" s="1">
+        <v>3168.3</v>
+      </c>
+      <c r="G774" s="1"/>
+      <c r="H774" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I774" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9" outlineLevel="2">
+      <c r="A775" s="1"/>
+      <c r="B775" s="1">
+        <v>8717</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D775" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E775" s="1">
+        <v>1</v>
+      </c>
+      <c r="F775" s="1">
+        <v>8620.639999999999</v>
+      </c>
+      <c r="G775" s="1"/>
+      <c r="H775" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I775" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9" outlineLevel="2">
+      <c r="A776" s="1"/>
+      <c r="B776" s="1">
+        <v>22088</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="D776" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E776" s="1">
+        <v>1</v>
+      </c>
+      <c r="F776" s="1">
+        <v>3168.3</v>
+      </c>
+      <c r="G776" s="1"/>
+      <c r="H776" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I776" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9" outlineLevel="2">
+      <c r="A777" s="1"/>
+      <c r="B777" s="1">
+        <v>8718</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="D777" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E777" s="1">
+        <v>1</v>
+      </c>
+      <c r="F777" s="1">
+        <v>8620.639999999999</v>
+      </c>
+      <c r="G777" s="1"/>
+      <c r="H777" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I777" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9" outlineLevel="2">
+      <c r="A778" s="1"/>
+      <c r="B778" s="1">
+        <v>22089</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D778" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E778" s="1">
+        <v>1</v>
+      </c>
+      <c r="F778" s="1">
+        <v>3168.3</v>
+      </c>
+      <c r="G778" s="1"/>
+      <c r="H778" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I778" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9" outlineLevel="2">
+      <c r="A779" s="1"/>
+      <c r="B779" s="1">
+        <v>8736</v>
+      </c>
+      <c r="C779" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="D779" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E779" s="1">
+        <v>1</v>
+      </c>
+      <c r="F779" s="1">
+        <v>895</v>
+      </c>
+      <c r="G779" s="1"/>
+      <c r="H779" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I779" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9" outlineLevel="2">
+      <c r="A780" s="1"/>
+      <c r="B780" s="1">
+        <v>5009</v>
+      </c>
+      <c r="C780" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="D780" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E780" s="1">
+        <v>1</v>
+      </c>
+      <c r="F780" s="1">
+        <v>895</v>
+      </c>
+      <c r="G780" s="1"/>
+      <c r="H780" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I780" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="781" spans="1:9" outlineLevel="2">
+      <c r="A781" s="1"/>
+      <c r="B781" s="1">
+        <v>16639</v>
+      </c>
+      <c r="C781" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="D781" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E781" s="1">
+        <v>1</v>
+      </c>
+      <c r="F781" s="1">
+        <v>2685</v>
+      </c>
+      <c r="G781" s="1"/>
+      <c r="H781" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I781" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="782" spans="1:9" outlineLevel="2">
+      <c r="A782" s="1"/>
+      <c r="B782" s="1">
+        <v>5010</v>
+      </c>
+      <c r="C782" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="D782" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E782" s="1">
+        <v>1</v>
+      </c>
+      <c r="F782" s="1">
+        <v>6054.68</v>
+      </c>
+      <c r="G782" s="1"/>
+      <c r="H782" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I782" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="783" spans="1:9" outlineLevel="2">
+      <c r="A783" s="1"/>
+      <c r="B783" s="1">
+        <v>5011</v>
+      </c>
+      <c r="C783" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="D783" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E783" s="1">
+        <v>1</v>
+      </c>
+      <c r="F783" s="1">
+        <v>895</v>
+      </c>
+      <c r="G783" s="1"/>
+      <c r="H783" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I783" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="784" spans="1:9" outlineLevel="2">
+      <c r="A784" s="1"/>
+      <c r="B784" s="1">
+        <v>5012</v>
+      </c>
+      <c r="C784" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D784" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E784" s="1">
+        <v>1</v>
+      </c>
+      <c r="F784" s="1">
+        <v>6054.68</v>
+      </c>
+      <c r="G784" s="1"/>
+      <c r="H784" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I784" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="785" spans="1:9" outlineLevel="2">
+      <c r="A785" s="1"/>
+      <c r="B785" s="1">
+        <v>5608</v>
+      </c>
+      <c r="C785" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="D785" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E785" s="1">
+        <v>1</v>
+      </c>
+      <c r="F785" s="1">
+        <v>3445.75</v>
+      </c>
+      <c r="G785" s="1"/>
+      <c r="H785" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I785" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="786" spans="1:9" outlineLevel="2">
+      <c r="A786" s="1"/>
+      <c r="B786" s="1">
+        <v>7550</v>
+      </c>
+      <c r="C786" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D786" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E786" s="1">
+        <v>1</v>
+      </c>
+      <c r="F786" s="1">
+        <v>3445.75</v>
+      </c>
+      <c r="G786" s="1"/>
+      <c r="H786" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I786" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="787" spans="1:9" outlineLevel="2">
+      <c r="A787" s="1"/>
+      <c r="B787" s="1">
+        <v>7551</v>
+      </c>
+      <c r="C787" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D787" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E787" s="1">
+        <v>1</v>
+      </c>
+      <c r="F787" s="1">
+        <v>3445.75</v>
+      </c>
+      <c r="G787" s="1"/>
+      <c r="H787" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I787" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="788" spans="1:9" outlineLevel="2">
+      <c r="A788" s="1"/>
+      <c r="B788" s="1">
+        <v>7552</v>
+      </c>
+      <c r="C788" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D788" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E788" s="1">
+        <v>1</v>
+      </c>
+      <c r="F788" s="1">
+        <v>3445.75</v>
+      </c>
+      <c r="G788" s="1"/>
+      <c r="H788" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I788" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="789" spans="1:9" outlineLevel="2">
+      <c r="A789" s="1"/>
+      <c r="B789" s="1">
+        <v>5609</v>
+      </c>
+      <c r="C789" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="D789" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E789" s="1">
+        <v>1</v>
+      </c>
+      <c r="F789" s="1">
+        <v>3664.13</v>
+      </c>
+      <c r="G789" s="1"/>
+      <c r="H789" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I789" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="790" spans="1:9" outlineLevel="2">
+      <c r="A790" s="1"/>
+      <c r="B790" s="1">
+        <v>5610</v>
+      </c>
+      <c r="C790" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="D790" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E790" s="1">
+        <v>1</v>
+      </c>
+      <c r="F790" s="1">
+        <v>3664.13</v>
+      </c>
+      <c r="G790" s="1"/>
+      <c r="H790" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I790" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="791" spans="1:9" outlineLevel="2">
+      <c r="A791" s="1"/>
+      <c r="B791" s="1">
         <v>5611</v>
       </c>
-      <c r="C762" s="1" t="s">
-[...26 lines deleted...]
-      <c r="I763" s="1"/>
+      <c r="C791" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="D791" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E791" s="1">
+        <v>1</v>
+      </c>
+      <c r="F791" s="1">
+        <v>3664.13</v>
+      </c>
+      <c r="G791" s="1"/>
+      <c r="H791" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I791" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="792" spans="1:9">
+      <c r="A792" s="1"/>
+      <c r="B792" s="1"/>
+      <c r="C792" s="1"/>
+      <c r="D792" s="1"/>
+      <c r="E792" s="1"/>
+      <c r="F792" s="1"/>
+      <c r="G792" s="1"/>
+      <c r="H792" s="1"/>
+      <c r="I792" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>