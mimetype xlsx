--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -12641,100 +12641,97 @@
           <t xml:space="preserve">color LJ 2550/2820/2840 series  2000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C791" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">color LJ 2550/2820/2840 series  2000 стр</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="803">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="800">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі HP лазерні кольорові</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A 126A  PN-126AGL  Green Label Patron</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A 126A  PN-126AR  Extra Patron</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A, CLJ CP1025; Pro M175, чорний</t>
   </si>
   <si>
     <t>Drum-картридж HP CLJ CE314A, CLJ CP1025; Pro M175, чорний, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Transfer kit HP CLJ 4700  RM1-3161/Q7504A</t>
   </si>
   <si>
     <t>Драм-картридж HP CLJ W1120A  120A   PTW1120A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  002-01-S2070APB  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP 117A  W2070A  чорний  L150/CL178</t>
@@ -13966,56 +13963,50 @@
   <si>
     <t>Картридж HP CE743A 307A пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP CE743A 307A пурпуровий  PN-307AMGL , Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CE743A 307A пурпуровий, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF210A  131A   SF210A /Canon 731 чорний Makkon  MN-HP-SF210A</t>
   </si>
   <si>
     <t>Картридж HP CF210A  131A /CB540A  125A /CE320A  128A , Canon 716/731  002-01-LB540AU  Static Control Parrot</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Картридж HP CF210A 131A чорний  PN-131AKGL , Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF210A 131A/Canon 731  6272B002 , чорний, пустий Empty Virgin</t>
   </si>
   <si>
-    <t>5.12%</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж HP CF210A,  PN-131AKR  чорний Extra Patron</t>
   </si>
   <si>
     <t>Картридж HP CF210A,  №131A , PTCF210A, чорний  PTCF210A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CF210A,  №131A , чорний</t>
   </si>
   <si>
     <t>Картридж HP CF210X  131A   44263  SELECT KATUN 2.4k чорний</t>
   </si>
   <si>
     <t>Картридж HP CF210X  131X   002-01-SF210X  Static Control Premium 2.4k чорний</t>
   </si>
   <si>
     <t>Картридж HP CF210X  131X   SF210X /Canon 731H чорний  MN-CAN-SG731HK  Makkon 2.4k</t>
   </si>
   <si>
     <t>Картридж HP CF210X  131X , Canon 731H чорний  002-01-LF210X  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP CF210X 131X чорний  PN-131XKGL , Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF210X,  №131X , чорний</t>
@@ -14236,50 +14227,53 @@
   <si>
     <t>Картридж HP CF361X  508X  блакитний Static Control</t>
   </si>
   <si>
     <t>Картридж HP CF361X/508X/0459C001/Canon 040H блакитний  TCF361XU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF362A  508A  жовтий</t>
   </si>
   <si>
     <t>Картридж HP CF362A  508A , жовтий  MN-HP-CF362A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF362A  508A , жовтий  PN-508AYGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF362A  508A , жовтий  PTCF362A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CF362A  508A , жовтий Static Control 5k</t>
   </si>
   <si>
     <t>Картридж HP CF362A  508A , жовтий пустий Empty Virgin</t>
   </si>
   <si>
+    <t>у резерві очікується 02-11</t>
+  </si>
+  <si>
     <t>Картридж HP CF362A/508A/0454C001/Canon 040 жовтий  TCF362AU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF362X  508X  жовтий Static Control 9.5k</t>
   </si>
   <si>
     <t>Картридж HP CF362X/508X/0455C001/Canon 040H жовтий  TCF362XU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж HP CF363A  508A  пурпуровий</t>
   </si>
   <si>
     <t>Картридж HP CF363A  508A , пурпуровий  MN-HP-CF363A  Makkon</t>
   </si>
   <si>
     <t>Картридж HP CF363A  508A , пурпуровий  PN-508AMGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF363A  508A , пурпуровий  PTCF363A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж HP CF363A  508A , пурпуровий Static Control 5k</t>
   </si>
   <si>
     <t>Картридж HP CF363A  508A , пурпуровий пустий Empty Virgin</t>
@@ -14498,53 +14492,50 @@
     <t>Картридж HP CF403X  201X , Canon 045H пурпуровий  2300 стор.  Static Control Parrot</t>
   </si>
   <si>
     <t>Картридж HP CF403X  PN-201XMGL  пурпуровий Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF403X  №201X /Canon 045H, пурпуровий пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF410A  410A /Canon 046 Bk  1250C002   002-01-SF410A  Static Control Premium 2.3k чорний</t>
   </si>
   <si>
     <t>Картридж HP CF410A  48324  чорний SELECT KATUN</t>
   </si>
   <si>
     <t>Картридж HP CF410A  GT-HCF410AK , чорний, MMC</t>
   </si>
   <si>
     <t>Картридж HP CF410A  PN-410AKGL  чорний Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF410A  №410A , чорний</t>
   </si>
   <si>
     <t>Картридж HP CF410A  №410A /Canon 046, чорний пустий Empty Virgin</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.83%</t>
   </si>
   <si>
     <t>Картридж HP CF410X  410A /046H Bk  1254C002   002-01-SF410X  Static Control Premium 6.5k чорний</t>
   </si>
   <si>
     <t>Картридж HP CF410X  №410X /Canon 046 H, чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж HP CF410X 410X, чорний  PN-410XKGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF411A  410A /046 C  1249C002   002-01-SF411A  Static Control Premium 2.3k блакитний</t>
   </si>
   <si>
     <t>Картридж HP CF411A  48325  блакитний SELECT KATUN</t>
   </si>
   <si>
     <t>Картридж HP CF411A  GT-HCF411AC , блакитний, MMC</t>
   </si>
   <si>
     <t>Картридж HP CF411A  PN-410ACGL  блакитний Green Label Patron</t>
   </si>
   <si>
     <t>Картридж HP CF411A  №410A , блакитний</t>
   </si>
@@ -15671,19568 +15662,18006 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>25606</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1410.07</v>
+        <v>1435.28</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25607</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>1468.7</v>
+        <v>1494.95</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>18243</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4690.7</v>
+        <v>4774.55</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>18642</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+      <c r="F14" s="1">
+        <v>437.28</v>
+      </c>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>10109</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>14127.58</v>
+        <v>14380.14</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33843</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32834</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1051.63</v>
+        <v>1070.43</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>25620</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>2681.42</v>
+        <v>2729.36</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>26393</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28884</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>27468</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>34831</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+      <c r="F22" s="1">
+        <v>609.46</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1" t="s">
         <v>28</v>
-      </c>
-[...14 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>27135</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1656.2</v>
+        <v>1685.81</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>32838</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>1051.63</v>
+        <v>1070.43</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25621</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2924.86</v>
+        <v>2977.15</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>29004</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>28885</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>27469</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>34832</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>622.92</v>
+        <v>609.46</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>27136</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1656.2</v>
+        <v>1685.81</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>32836</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1051.63</v>
+        <v>1070.43</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>25623</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2924.86</v>
+        <v>2977.15</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>29005</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28886</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>27470</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>34833</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>622.92</v>
+        <v>609.46</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>27137</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1656.2</v>
+        <v>1685.81</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>32837</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1051.63</v>
+        <v>1070.43</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25624</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2924.86</v>
+        <v>2977.15</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>29006</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>28887</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>724.95</v>
+        <v>737.91</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>27471</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>590.7</v>
+        <v>601.26</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>34834</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>622.92</v>
+        <v>609.46</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>27138</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1656.2</v>
+        <v>1685.81</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>20272</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>10</v>
       </c>
       <c r="F45" s="1">
-        <v>14991.25</v>
+        <v>15259.25</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>33571</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1820.88</v>
+        <v>1853.43</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>29411</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>1519.71</v>
+        <v>1382.9</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>29118</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>26021</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>3849.84</v>
+        <v>3918.67</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>30605</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>893.66</v>
+        <v>909.63</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>33572</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1820.88</v>
+        <v>1853.43</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>29412</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1519.71</v>
+        <v>1382.9</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>29119</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>26022</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>3816.28</v>
+        <v>3884.5</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>33573</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1820.88</v>
+        <v>1853.43</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>29413</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>1519.71</v>
+        <v>1382.9</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>29120</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>26024</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>3816.28</v>
+        <v>3884.5</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>33575</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>1820.88</v>
+        <v>1853.43</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>29414</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1519.71</v>
+        <v>1382.9</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>29121</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>26025</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>3816.28</v>
+        <v>3884.5</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>33636</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>1645.91</v>
+        <v>1675.33</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>29424</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>1917.09</v>
+        <v>1951.36</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>26026</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>7171.64</v>
+        <v>7299.84</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>33637</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1645.91</v>
+        <v>1675.33</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>29425</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1917.09</v>
+        <v>1951.36</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>26027</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>7190.88</v>
+        <v>7319.43</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>33639</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1645.91</v>
+        <v>1675.33</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>29426</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>1917.09</v>
+        <v>1951.36</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>26028</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>7190.88</v>
+        <v>7319.43</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>33638</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>1645.91</v>
+        <v>1675.33</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>29427</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1917.09</v>
+        <v>1951.36</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>26029</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>7190.88</v>
+        <v>7319.43</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>33438</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>1664.7</v>
+        <v>1694.46</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>30260</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>1714.37</v>
+        <v>1745.02</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>33439</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>1664.7</v>
+        <v>1694.46</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>31431</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>1208.7</v>
+        <v>1230.31</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>33441</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>10</v>
       </c>
       <c r="F79" s="1">
-        <v>1664.7</v>
+        <v>1694.46</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>31432</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1208.7</v>
+        <v>1230.31</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>33440</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>10</v>
       </c>
       <c r="F81" s="1">
-        <v>1664.7</v>
+        <v>1694.46</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>31433</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1208.7</v>
+        <v>1230.31</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>31138</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>3183.96</v>
+        <v>3240.88</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>29346</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1955.13</v>
+        <v>1990.08</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>30643</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29272</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1812.82</v>
+        <v>1845.23</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>33858</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1235.1</v>
+        <v>1257.18</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31141</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>3441.28</v>
+        <v>3502.8</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>29347</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1955.13</v>
+        <v>1990.08</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>30644</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>29273</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1812.82</v>
+        <v>1845.23</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>33859</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>1235.1</v>
+        <v>1257.18</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>31140</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>3441.28</v>
+        <v>3502.8</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>29348</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1955.13</v>
+        <v>1990.08</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>30645</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>33860</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>1235.1</v>
+        <v>1257.18</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>29274</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>1812.82</v>
+        <v>1845.23</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>31139</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>3441.28</v>
+        <v>3502.8</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>29349</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1955.13</v>
+        <v>1990.08</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>30646</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>29275</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1812.82</v>
+        <v>1845.23</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>33861</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>1235.1</v>
+        <v>1257.18</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>33854</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>1286.56</v>
+        <v>1309.56</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>34411</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>33855</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1286.56</v>
+        <v>1309.56</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>34413</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>33856</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>1286.56</v>
+        <v>1309.56</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>34415</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>33857</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>1286.56</v>
+        <v>1309.56</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>34417</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>34412</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>2491.68</v>
+        <v>2536.22</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>34414</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>2491.68</v>
+        <v>2536.22</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>34416</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>2491.68</v>
+        <v>2536.22</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>34418</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>2491.68</v>
+        <v>2536.22</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>34958</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>1919.78</v>
+        <v>1954.1</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>34957</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>34959</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1919.78</v>
+        <v>1954.1</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>34960</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>1919.78</v>
+        <v>1954.1</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>25756</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>5597.33</v>
+        <v>5697.39</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>29440</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1616.37</v>
+        <v>1645.27</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>30650</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>2393.68</v>
+        <v>1974.14</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>26439</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>745.98</v>
+        <v>759.3200000000001</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>27615</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>28863</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>2537.77</v>
+        <v>2583.14</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>30652</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>2393.68</v>
+        <v>1974.14</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>29441</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>1616.37</v>
+        <v>1645.27</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>25758</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>6967.13</v>
+        <v>7091.68</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>28864</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>2537.77</v>
+        <v>2583.14</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>26440</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>749.5599999999999</v>
+        <v>762.96</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>27616</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>25759</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>6967.13</v>
+        <v>7091.68</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>30653</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>2393.68</v>
+        <v>1974.14</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>29442</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1616.37</v>
+        <v>1645.27</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>28866</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>2537.77</v>
+        <v>2583.14</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>26441</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>745.98</v>
+        <v>759.3200000000001</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>27617</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>25760</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>6967.13</v>
+        <v>7091.68</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>30654</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>2393.68</v>
+        <v>1974.14</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>29443</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1616.37</v>
+        <v>1645.27</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>28867</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>2537.77</v>
+        <v>2583.14</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>26442</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>745.98</v>
+        <v>759.3200000000001</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>27618</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>25757</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>12648.59</v>
+        <v>12874.71</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>30209</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1345.19</v>
+        <v>1369.23</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>29393</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>2934.71</v>
+        <v>2987.17</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>32895</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>2778.98</v>
+        <v>2828.66</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>28269</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>2962</v>
+        <v>3014.95</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>32896</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>2778.98</v>
+        <v>2828.66</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>25761</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>17257.39</v>
+        <v>17565.9</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>28270</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>2962</v>
+        <v>3014.95</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>29394</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>2934.71</v>
+        <v>2987.17</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>25762</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>17257.39</v>
+        <v>17565.9</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>29395</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>2934.71</v>
+        <v>2987.17</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>32898</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>2778.98</v>
+        <v>2828.66</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>28271</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>2962</v>
+        <v>3014.95</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>25763</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>17257.39</v>
+        <v>17565.9</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>29396</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>2934.71</v>
+        <v>2987.17</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>32897</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>2778.98</v>
+        <v>2828.66</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>28272</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>2962</v>
+        <v>3014.95</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>2651</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>4210.08</v>
+        <v>4285.34</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>2652</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>5007.53</v>
+        <v>5097.05</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>2653</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>5007.53</v>
+        <v>5097.05</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>2654</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1342.5</v>
+        <v>1366.5</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>17481</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>5</v>
       </c>
       <c r="F164" s="1">
-        <v>3753.18</v>
+        <v>3820.28</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>5951</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>8860.5</v>
+        <v>9018.9</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>17482</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>5</v>
       </c>
       <c r="F166" s="1">
-        <v>3753.18</v>
+        <v>3820.28</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>6881</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>9597.98</v>
+        <v>9769.559999999999</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>17483</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>5</v>
       </c>
       <c r="F168" s="1">
-        <v>3753.18</v>
+        <v>3820.28</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>6882</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>9597.98</v>
+        <v>9769.559999999999</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>17484</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>5</v>
       </c>
       <c r="F170" s="1">
-        <v>3753.18</v>
+        <v>3820.28</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>6883</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>9572.92</v>
+        <v>9744.059999999999</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>29232</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>3091.78</v>
+        <v>3147.05</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>17486</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>6840.04</v>
+        <v>6962.32</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>18133</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>1005.09</v>
+        <v>1023.05</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>29233</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>3091.78</v>
+        <v>3147.05</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>17487</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>7817.38</v>
+        <v>7957.13</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>18134</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1005.09</v>
+        <v>1023.05</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>29234</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>3091.78</v>
+        <v>3147.05</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>17488</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>7817.38</v>
+        <v>7957.13</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>18135</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>909.77</v>
+        <v>926.03</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>29235</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>3091.78</v>
+        <v>3147.05</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>17489</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>7817.38</v>
+        <v>7957.13</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>18136</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>1005.09</v>
+        <v>1023.05</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>20580</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>716.45</v>
+        <v>729.26</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>22012</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>949.15</v>
+        <v>966.12</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>24060</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>29236</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>858.3099999999999</v>
+        <v>873.65</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>15073</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>9551</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>3987.23</v>
+        <v>4058.51</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>34937</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>28451</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>18105</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>266.26</v>
+        <v>271.02</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>26259</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>20581</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>716.45</v>
+        <v>729.26</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>22013</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>26183</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>29237</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>858.3099999999999</v>
+        <v>873.65</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>9552</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>3865.06</v>
+        <v>3934.15</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>15074</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>34938</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>578.62</v>
+        <v>588.96</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>28452</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>18106</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>266.26</v>
+        <v>271.02</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>26261</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>873.52</v>
+        <v>889.14</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>20582</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>716.45</v>
+        <v>729.26</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>22014</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>26184</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>29238</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>858.3099999999999</v>
+        <v>873.65</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>9554</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>3865.06</v>
+        <v>3934.15</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>19985</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>685.12</v>
+        <v>697.37</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>15075</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>17107</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>34939</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>578.62</v>
+        <v>588.96</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>28453</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>18107</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>266.26</v>
+        <v>271.02</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>26258</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>873.52</v>
+        <v>889.14</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>20583</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>716.45</v>
+        <v>729.26</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>22015</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>1006.88</v>
+        <v>1024.88</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>26185</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>29239</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>858.3099999999999</v>
+        <v>873.65</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>9553</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>3865.06</v>
+        <v>3934.15</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>15076</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>34940</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>578.62</v>
+        <v>588.96</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H222" s="1"/>
       <c r="I222" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>28454</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>18108</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>352.63</v>
+        <v>358.93</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H224" s="1"/>
       <c r="I224" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>26260</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>873.52</v>
+        <v>889.14</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>22022</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>34644</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>29241</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>10655</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>9040.4</v>
+        <v>9202.01</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>31866</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>10954.8</v>
+        <v>11150.64</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H230" s="1"/>
       <c r="I230" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>19986</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>15078</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>10</v>
       </c>
       <c r="F232" s="1">
-        <v>2656.81</v>
+        <v>2704.3</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H232" s="1"/>
       <c r="I232" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>18109</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>22024</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="1"/>
       <c r="I234" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>34648</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>29242</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H236" s="1"/>
       <c r="I236" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>10656</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>8964.32</v>
+        <v>9124.58</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>19987</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>15079</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>10</v>
       </c>
       <c r="F239" s="1">
-        <v>2550.75</v>
+        <v>2596.35</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>18110</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H240" s="1"/>
       <c r="I240" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>22025</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>34646</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>29243</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>10658</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>8964.32</v>
+        <v>9124.58</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>19988</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>15080</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>10</v>
       </c>
       <c r="F246" s="1">
-        <v>2550.75</v>
+        <v>2596.35</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="1"/>
       <c r="I246" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>18111</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>22026</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H248" s="1"/>
       <c r="I248" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>34645</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>29244</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>10657</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>8964.32</v>
+        <v>9124.58</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H251" s="1"/>
       <c r="I251" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>19990</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>923.1900000000001</v>
+        <v>939.7</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>15081</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>10</v>
       </c>
       <c r="F253" s="1">
-        <v>2550.75</v>
+        <v>2596.35</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H253" s="1"/>
       <c r="I253" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>18112</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>228.67</v>
+        <v>232.76</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>29245</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>1645.01</v>
+        <v>1674.42</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>18066</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>6725.03</v>
+        <v>6845.25</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H256" s="1"/>
       <c r="I256" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>18067</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H257" s="1"/>
       <c r="I257" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>29249</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>2075.06</v>
+        <v>2112.15</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>18068</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>9451.200000000001</v>
+        <v>9620.16</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>18069</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H260" s="1"/>
       <c r="I260" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>29246</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>1645.01</v>
+        <v>1674.42</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>18070</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>13848.78</v>
+        <v>14096.36</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H262" s="1"/>
       <c r="I262" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>18071</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>29247</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>1645.01</v>
+        <v>1674.42</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>18072</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>13848.78</v>
+        <v>14096.36</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>18073</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>29248</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>1645.01</v>
+        <v>1674.42</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>18074</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>13848.78</v>
+        <v>14096.36</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>18075</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>375.9</v>
+        <v>382.62</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>16762</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>8319.030000000001</v>
+        <v>8467.75</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>26679</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>1974.37</v>
+        <v>2009.67</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>22942</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>767.46</v>
+        <v>781.1799999999999</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>29496</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>444.37</v>
+        <v>452.31</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>16763</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>14964.4</v>
+        <v>15231.92</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>26680</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>1974.37</v>
+        <v>2009.67</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>22943</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>767.46</v>
+        <v>781.1799999999999</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>16764</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>14964.4</v>
+        <v>15231.92</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>26681</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>1974.37</v>
+        <v>2009.67</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>22944</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>767.46</v>
+        <v>781.1799999999999</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>16765</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>14964.4</v>
+        <v>15231.92</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>26682</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>1974.37</v>
+        <v>2009.67</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>22945</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>767.46</v>
+        <v>781.1799999999999</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>22041</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>7101.83</v>
+        <v>7228.79</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>21507</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>9284.280000000001</v>
+        <v>9450.26</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>29251</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>3327.16</v>
+        <v>3386.64</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>18097</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>960.34</v>
+        <v>977.5</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>22042</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>7290.67</v>
+        <v>7421.01</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H287" s="1"/>
       <c r="I287" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>21508</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>9773.4</v>
+        <v>9948.120000000001</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H288" s="1"/>
       <c r="I288" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>29252</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>3327.16</v>
+        <v>3386.64</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H289" s="1"/>
       <c r="I289" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>18098</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>928.12</v>
+        <v>944.71</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H290" s="1"/>
       <c r="I290" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>22043</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>7290.67</v>
+        <v>7421.01</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>21509</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>9773.4</v>
+        <v>9948.120000000001</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>29253</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>3327.16</v>
+        <v>3386.64</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>18099</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>928.12</v>
+        <v>944.71</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>22044</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>7290.67</v>
+        <v>7421.01</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>21510</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>9773.4</v>
+        <v>9948.120000000001</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>29254</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>3327.16</v>
+        <v>3386.64</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>18100</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>928.12</v>
+        <v>944.71</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>26075</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>34107</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>584.4400000000001</v>
+        <v>594.88</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>13612</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>3117.29</v>
+        <v>3173.01</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>29255</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>1</v>
       </c>
       <c r="F302" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>19978</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>1</v>
       </c>
       <c r="F303" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>15082</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>10</v>
       </c>
       <c r="F304" s="1">
-        <v>2205.28</v>
+        <v>2244.7</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>17238</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>369.64</v>
+        <v>376.24</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>34933</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>1</v>
       </c>
       <c r="F306" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>34108</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>584.4400000000001</v>
+        <v>594.88</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>13609</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>1</v>
       </c>
       <c r="F308" s="1">
-        <v>3332.09</v>
+        <v>3391.65</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>29256</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>19979</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>15083</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>10</v>
       </c>
       <c r="F311" s="1">
-        <v>2260.32</v>
+        <v>2300.73</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>17239</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>369.64</v>
+        <v>376.24</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>26077</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>34934</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>1</v>
       </c>
       <c r="F314" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>34110</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>584.4400000000001</v>
+        <v>594.88</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>13611</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>1</v>
       </c>
       <c r="F316" s="1">
-        <v>3326.27</v>
+        <v>3385.73</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>29257</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>19980</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>1</v>
       </c>
       <c r="F318" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>15084</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>10</v>
       </c>
       <c r="F319" s="1">
-        <v>2260.32</v>
+        <v>2300.73</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
         <v>17240</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>1</v>
       </c>
       <c r="F320" s="1">
-        <v>369.64</v>
+        <v>376.24</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
         <v>26076</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>1</v>
       </c>
       <c r="F321" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
         <v>34935</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>1</v>
       </c>
       <c r="F322" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
         <v>34109</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>1</v>
       </c>
       <c r="F323" s="1">
-        <v>584.4400000000001</v>
+        <v>594.88</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
         <v>26078</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>1</v>
       </c>
       <c r="F324" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
         <v>29258</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
         <v>19981</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>300.72</v>
+        <v>306.1</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
         <v>15085</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>10</v>
       </c>
       <c r="F327" s="1">
-        <v>2260.32</v>
+        <v>2300.73</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
         <v>17241</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>369.64</v>
+        <v>376.24</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
         <v>34936</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>406.78</v>
+        <v>414.05</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
         <v>13610</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>3345.96</v>
+        <v>3405.77</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
         <v>22016</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
         <v>33543</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
         <v>27124</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>1</v>
       </c>
       <c r="F333" s="1">
-        <v>1277.61</v>
+        <v>1300.45</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
         <v>16191</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>1</v>
       </c>
       <c r="F334" s="1">
-        <v>2397.71</v>
+        <v>2440.57</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
         <v>13408</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>1</v>
       </c>
       <c r="F335" s="1">
-        <v>3963.06</v>
+        <v>4033.91</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
         <v>18053</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>1</v>
       </c>
       <c r="F336" s="1">
-        <v>305.64</v>
+        <v>311.11</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
         <v>22019</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
         <v>33544</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>660.51</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
         <v>27127</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>1277.61</v>
+        <v>1300.45</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
         <v>16192</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>2397.71</v>
+        <v>2440.57</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
         <v>13409</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>1</v>
       </c>
       <c r="F341" s="1">
-        <v>3876.25</v>
+        <v>3945.54</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
         <v>18054</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>1</v>
       </c>
       <c r="F342" s="1">
-        <v>308.78</v>
+        <v>314.3</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
         <v>22020</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>1</v>
       </c>
       <c r="F343" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
         <v>33545</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>1</v>
       </c>
       <c r="F344" s="1">
-        <v>660.51</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
         <v>27128</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>1277.61</v>
+        <v>1300.45</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
         <v>16195</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>2397.71</v>
+        <v>2440.57</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
         <v>13411</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>3876.25</v>
+        <v>3945.54</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
         <v>18055</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>308.78</v>
+        <v>314.3</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
         <v>22021</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D349" s="1">
         <v>8443999090</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>1104.88</v>
+        <v>1124.63</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
         <v>33546</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D350" s="1">
         <v>8443999090</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>660.51</v>
+        <v>672.3200000000001</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
         <v>27125</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D351" s="1">
         <v>8443999090</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>1277.61</v>
+        <v>1300.45</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
         <v>16196</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D352" s="1">
         <v>8443999090</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>2397.71</v>
+        <v>2440.57</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
         <v>13410</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D353" s="1">
         <v>8443999090</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>3876.25</v>
+        <v>3945.54</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
         <v>18056</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D354" s="1">
         <v>8443999090</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>293.11</v>
+        <v>298.35</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
         <v>20458</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D355" s="1">
         <v>8443999090</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>1393.96</v>
+        <v>1418.88</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
         <v>28581</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D356" s="1">
         <v>8443999090</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>1927.83</v>
+        <v>1962.29</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
         <v>19071</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
         <v>16787</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>7974.45</v>
+        <v>8117.01</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
         <v>18062</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>429.6</v>
+        <v>437.28</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
         <v>20459</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>1466.91</v>
+        <v>1493.13</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
         <v>22903</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D361" s="1">
         <v>8443999090</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
-        <v>5146.25</v>
+        <v>5238.25</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
         <v>28582</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D362" s="1">
         <v>8443999090</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>2357.43</v>
+        <v>2399.57</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
         <v>19072</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D363" s="1">
         <v>8443999090</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
-        <v>1986.9</v>
+        <v>2022.42</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
         <v>28630</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D364" s="1">
         <v>8443999090</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>482.85</v>
+        <v>491.48</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
         <v>20460</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D365" s="1">
         <v>8443999090</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
-        <v>1393.96</v>
+        <v>1418.88</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
         <v>16788</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D366" s="1">
         <v>8443999090</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>13226.76</v>
+        <v>13463.21</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
         <v>18063</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D367" s="1">
         <v>8443999090</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
-        <v>421.1</v>
+        <v>428.63</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
         <v>28583</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D368" s="1">
         <v>8443999090</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>1927.83</v>
+        <v>1962.29</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
         <v>19073</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
         <v>20461</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>1393.96</v>
+        <v>1418.88</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
         <v>16790</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>13226.76</v>
+        <v>13463.21</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
         <v>18064</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>421.1</v>
+        <v>428.63</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
         <v>28584</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D373" s="1">
         <v>8443999090</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>1927.83</v>
+        <v>1962.29</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
         <v>19075</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D374" s="1">
         <v>8443999090</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
         <v>20462</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D375" s="1">
         <v>8443999090</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>1393.96</v>
+        <v>1418.88</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
         <v>16789</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D376" s="1">
         <v>8443999090</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>13123.39</v>
+        <v>13357.99</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
         <v>18065</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>421.1</v>
+        <v>428.63</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
         <v>28585</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>1927.83</v>
+        <v>1962.29</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
         <v>19076</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>1557.3</v>
+        <v>1585.14</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
         <v>29259</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>1036.41</v>
+        <v>1054.94</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
         <v>26088</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D381" s="1">
         <v>8443999090</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>687.36</v>
+        <v>576.66</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
         <v>15237</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D382" s="1">
         <v>8443999090</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>5487.25</v>
+        <v>5585.34</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
         <v>18076</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D383" s="1">
         <v>8443999090</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>288.19</v>
+        <v>293.34</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
         <v>19514</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D384" s="1">
         <v>8443999090</v>
       </c>
       <c r="E384" s="1">
         <v>10</v>
       </c>
       <c r="F384" s="1">
-        <v>2620.56</v>
+        <v>2667.41</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
         <v>34945</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>610.84</v>
+        <v>621.76</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H385" s="1"/>
       <c r="I385" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
         <v>19080</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H386" s="1"/>
       <c r="I386" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
         <v>20078</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>5243.81</v>
+        <v>5337.55</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H387" s="1"/>
       <c r="I387" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
         <v>26093</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>687.36</v>
+        <v>699.65</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
         <v>29263</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>1294.62</v>
+        <v>1317.76</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
         <v>18078</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>348.6</v>
+        <v>354.83</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H390" s="1"/>
       <c r="I390" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
         <v>20079</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>10</v>
       </c>
       <c r="F391" s="1">
-        <v>3040.76</v>
+        <v>3095.12</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H391" s="1"/>
       <c r="I391" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
         <v>29260</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>1036.41</v>
+        <v>1054.94</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H392" s="1"/>
       <c r="I392" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
         <v>26089</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D393" s="1">
         <v>8443999090</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>585.33</v>
+        <v>576.66</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H393" s="1"/>
       <c r="I393" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
         <v>16528</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>7877.79</v>
+        <v>8018.62</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
         <v>18077</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D395" s="1">
         <v>8443999090</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>298.04</v>
+        <v>303.36</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H395" s="1"/>
       <c r="I395" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
         <v>27058</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>19754.89</v>
+        <v>20108.05</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
         <v>34946</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D397" s="1">
         <v>8443999090</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>605.47</v>
+        <v>616.29</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
         <v>19082</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
         <v>20080</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D399" s="1">
         <v>8443999090</v>
       </c>
       <c r="E399" s="1">
         <v>10</v>
       </c>
       <c r="F399" s="1">
-        <v>3040.76</v>
+        <v>3095.12</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
         <v>29261</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>1036.41</v>
+        <v>1054.94</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
         <v>26091</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>585.33</v>
+        <v>576.66</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
         <v>16530</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>7732.8</v>
+        <v>7871.04</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H402" s="1"/>
       <c r="I402" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
         <v>18079</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>291.77</v>
+        <v>296.99</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H403" s="1"/>
       <c r="I403" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
         <v>34947</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>605.47</v>
+        <v>616.29</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
         <v>19083</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
         <v>20081</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
         <v>10</v>
       </c>
       <c r="F406" s="1">
-        <v>3040.76</v>
+        <v>3095.12</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
         <v>29262</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>1036.41</v>
+        <v>1054.94</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
         <v>26090</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>585.33</v>
+        <v>576.66</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H408" s="1"/>
       <c r="I408" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
         <v>16529</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>7732.8</v>
+        <v>7871.04</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H409" s="1"/>
       <c r="I409" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
         <v>18080</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>289.53</v>
+        <v>294.71</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H410" s="1"/>
       <c r="I410" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
         <v>34948</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D411" s="1">
         <v>8443999090</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>605.47</v>
+        <v>616.29</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
         <v>19084</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>537</v>
+        <v>546.6</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
         <v>21502</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>6875.84</v>
+        <v>6998.76</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H413" s="1"/>
       <c r="I413" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
         <v>18270</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>8969.690000000001</v>
+        <v>9130.040000000001</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
         <v>29307</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>4183.23</v>
+        <v>4258.01</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H415" s="1"/>
       <c r="I415" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
         <v>18101</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D416" s="1">
         <v>8443999090</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>976.45</v>
+        <v>993.9</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H416" s="1"/>
       <c r="I416" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
         <v>21503</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>11485.09</v>
+        <v>11690.41</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
         <v>25210</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>15715.75</v>
+        <v>15996.7</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
         <v>29308</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>4183.23</v>
+        <v>4258.01</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
         <v>18102</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H420" s="1"/>
       <c r="I420" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
         <v>21504</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D421" s="1">
         <v>8443999090</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>11485.09</v>
+        <v>11690.41</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
         <v>18272</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>15715.75</v>
+        <v>15996.7</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H422" s="1"/>
       <c r="I422" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
         <v>29309</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>4183.23</v>
+        <v>4258.01</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
         <v>18103</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>976.45</v>
+        <v>993.9</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
         <v>21505</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D425" s="1">
         <v>8443999090</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>11485.09</v>
+        <v>11690.41</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
         <v>25209</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>15715.75</v>
+        <v>15996.7</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
         <v>29310</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>4183.23</v>
+        <v>4258.01</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
         <v>18104</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>976.45</v>
+        <v>993.9</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H428" s="1"/>
       <c r="I428" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
         <v>20464</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D429" s="1">
         <v>8443999090</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H429" s="1"/>
       <c r="I429" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
         <v>27869</v>
       </c>
       <c r="C430" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="D430" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E430" s="1">
+        <v>15</v>
+      </c>
+      <c r="F430" s="1">
+        <v>805.78</v>
+      </c>
+      <c r="G430" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="D430" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="H430" s="1"/>
       <c r="I430" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
         <v>29314</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D431" s="1">
         <v>8443999090</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>837.72</v>
+        <v>852.7</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
         <v>20912</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D432" s="1">
         <v>8443999090</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>330.7</v>
+        <v>336.61</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...3 lines deleted...]
-        <v>442</v>
+      <c r="H432" s="1"/>
+      <c r="I432" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
         <v>21859</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>10</v>
       </c>
       <c r="F433" s="1">
-        <v>2672.47</v>
+        <v>2720.25</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
         <v>19077</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>643.95</v>
+        <v>655.46</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
         <v>15712</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>4916.68</v>
+        <v>5004.58</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
         <v>26282</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>1247.18</v>
+        <v>1269.48</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
         <v>22029</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>1338.47</v>
+        <v>1362.4</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
       <c r="I437" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
         <v>20465</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>20</v>
       </c>
       <c r="F438" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
         <v>27870</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
         <v>15</v>
       </c>
       <c r="F439" s="1">
-        <v>673.49</v>
+        <v>685.53</v>
       </c>
       <c r="G439" s="5" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
         <v>29316</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>1077.58</v>
+        <v>1096.84</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H440" s="1"/>
       <c r="I440" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
         <v>15713</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>5366.42</v>
+        <v>5462.36</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H441" s="1"/>
       <c r="I441" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
         <v>19305</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D442" s="1">
         <v>8443999090</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>341</v>
+        <v>347.09</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
         <v>26279</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>890.08</v>
+        <v>905.99</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
         <v>20466</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D444" s="1">
         <v>8443999090</v>
       </c>
       <c r="E444" s="1">
         <v>20</v>
       </c>
       <c r="F444" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
         <v>34112</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>15</v>
       </c>
       <c r="F445" s="1">
-        <v>791.63</v>
+        <v>805.78</v>
       </c>
       <c r="G445" s="5" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
         <v>21860</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D446" s="1">
         <v>8443999090</v>
       </c>
       <c r="E446" s="1">
         <v>10</v>
       </c>
       <c r="F446" s="1">
-        <v>3314.19</v>
+        <v>3373.43</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H446" s="1"/>
       <c r="I446" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
         <v>29315</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>837.72</v>
+        <v>852.7</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
         <v>20913</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D448" s="1">
         <v>8443999090</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>367.4</v>
+        <v>373.97</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H448" s="1"/>
       <c r="I448" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
         <v>15714</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="D449" s="1">
         <v>8443999090</v>
       </c>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>5634.92</v>
+        <v>5735.66</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
         <v>19078</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D450" s="1">
         <v>8443999090</v>
       </c>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>643.95</v>
+        <v>655.46</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
         <v>26280</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D451" s="1">
         <v>8443999090</v>
       </c>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>890.08</v>
+        <v>905.99</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
         <v>20467</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D452" s="1">
         <v>8443999090</v>
       </c>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
         <v>34113</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D453" s="1">
         <v>8443999090</v>
       </c>
       <c r="E453" s="1">
         <v>15</v>
       </c>
       <c r="F453" s="1">
-        <v>791.63</v>
+        <v>805.78</v>
       </c>
       <c r="G453" s="5" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
         <v>21861</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D454" s="1">
         <v>8443999090</v>
       </c>
       <c r="E454" s="1">
         <v>10</v>
       </c>
       <c r="F454" s="1">
-        <v>3314.19</v>
+        <v>3373.43</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
         <v>29317</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D455" s="1">
         <v>8443999090</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>837.72</v>
+        <v>852.7</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H455" s="1"/>
       <c r="I455" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
         <v>20915</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D456" s="1">
         <v>8443999090</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>343.68</v>
+        <v>349.82</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
         <v>15716</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D457" s="1">
         <v>8443999090</v>
       </c>
       <c r="E457" s="1">
         <v>1</v>
       </c>
       <c r="F457" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G457" s="1"/>
-      <c r="H457" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H457" s="1"/>
       <c r="I457" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
         <v>19079</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D458" s="1">
         <v>8443999090</v>
       </c>
       <c r="E458" s="1">
         <v>1</v>
       </c>
       <c r="F458" s="1">
-        <v>643.95</v>
+        <v>655.46</v>
       </c>
       <c r="G458" s="1"/>
-      <c r="H458" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H458" s="1"/>
       <c r="I458" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
         <v>26281</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="D459" s="1">
         <v>8443999090</v>
       </c>
       <c r="E459" s="1">
         <v>1</v>
       </c>
       <c r="F459" s="1">
-        <v>890.08</v>
+        <v>905.99</v>
       </c>
       <c r="G459" s="1"/>
-      <c r="H459" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H459" s="1"/>
       <c r="I459" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
         <v>20468</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D460" s="1">
         <v>8443999090</v>
       </c>
       <c r="E460" s="1">
         <v>20</v>
       </c>
       <c r="F460" s="1">
-        <v>585.33</v>
+        <v>595.79</v>
       </c>
       <c r="G460" s="1"/>
-      <c r="H460" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H460" s="1"/>
       <c r="I460" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
         <v>34114</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D461" s="1">
         <v>8443999090</v>
       </c>
       <c r="E461" s="1">
         <v>15</v>
       </c>
       <c r="F461" s="1">
-        <v>791.63</v>
+        <v>805.78</v>
       </c>
       <c r="G461" s="5" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="H461" s="1"/>
       <c r="I461" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
         <v>21862</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D462" s="1">
         <v>8443999090</v>
       </c>
       <c r="E462" s="1">
         <v>10</v>
       </c>
       <c r="F462" s="1">
-        <v>3314.19</v>
+        <v>3373.43</v>
       </c>
       <c r="G462" s="1"/>
-      <c r="H462" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H462" s="1"/>
       <c r="I462" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
         <v>29318</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D463" s="1">
         <v>8443999090</v>
       </c>
       <c r="E463" s="1">
         <v>1</v>
       </c>
       <c r="F463" s="1">
-        <v>837.72</v>
+        <v>852.7</v>
       </c>
       <c r="G463" s="1"/>
-      <c r="H463" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H463" s="1"/>
       <c r="I463" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
         <v>20914</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D464" s="1">
         <v>8443999090</v>
       </c>
       <c r="E464" s="1">
         <v>1</v>
       </c>
       <c r="F464" s="1">
-        <v>341.44</v>
+        <v>347.55</v>
       </c>
       <c r="G464" s="1"/>
-      <c r="H464" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H464" s="1"/>
       <c r="I464" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
         <v>15715</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="D465" s="1">
         <v>8443999090</v>
       </c>
       <c r="E465" s="1">
         <v>1</v>
       </c>
       <c r="F465" s="1">
-        <v>5693.54</v>
+        <v>5795.33</v>
       </c>
       <c r="G465" s="1"/>
-      <c r="H465" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H465" s="1"/>
       <c r="I465" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
         <v>22028</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D466" s="1">
         <v>8443999090</v>
       </c>
       <c r="E466" s="1">
         <v>1</v>
       </c>
       <c r="F466" s="1">
-        <v>643.95</v>
+        <v>655.46</v>
       </c>
       <c r="G466" s="1"/>
-      <c r="H466" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H466" s="1"/>
       <c r="I466" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
         <v>32593</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D467" s="1">
         <v>8443999090</v>
       </c>
       <c r="E467" s="1">
         <v>1</v>
       </c>
       <c r="F467" s="1">
-        <v>17444.45</v>
+        <v>17756.3</v>
       </c>
       <c r="G467" s="1"/>
-      <c r="H467" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H467" s="1"/>
       <c r="I467" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
         <v>31474</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D468" s="1">
         <v>8443999090</v>
       </c>
       <c r="E468" s="1">
         <v>1</v>
       </c>
       <c r="F468" s="1">
-        <v>295.35</v>
+        <v>300.63</v>
       </c>
       <c r="G468" s="1"/>
-      <c r="H468" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H468" s="1"/>
       <c r="I468" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
         <v>25525</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D469" s="1">
         <v>8443999090</v>
       </c>
       <c r="E469" s="1">
         <v>1</v>
       </c>
       <c r="F469" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G469" s="1"/>
-      <c r="H469" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H469" s="1"/>
       <c r="I469" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
         <v>24198</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D470" s="1">
         <v>8443999090</v>
       </c>
       <c r="E470" s="1">
         <v>1</v>
       </c>
       <c r="F470" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G470" s="1"/>
-      <c r="H470" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H470" s="1"/>
       <c r="I470" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
         <v>22899</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="D471" s="1">
         <v>8443999090</v>
       </c>
       <c r="E471" s="1">
         <v>10</v>
       </c>
       <c r="F471" s="1">
-        <v>2156.5</v>
+        <v>2195.05</v>
       </c>
       <c r="G471" s="1"/>
-      <c r="H471" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H471" s="1"/>
       <c r="I471" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
         <v>18848</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D472" s="1">
         <v>8443999090</v>
       </c>
       <c r="E472" s="1">
         <v>1</v>
       </c>
       <c r="F472" s="1">
-        <v>2851.47</v>
+        <v>2902.45</v>
       </c>
       <c r="G472" s="1"/>
-      <c r="H472" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H472" s="1"/>
       <c r="I472" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
         <v>21335</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D473" s="1">
         <v>8443999090</v>
       </c>
       <c r="E473" s="1">
         <v>1</v>
       </c>
       <c r="F473" s="1">
-        <v>344.58</v>
+        <v>350.74</v>
       </c>
       <c r="G473" s="1"/>
-      <c r="H473" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H473" s="1"/>
       <c r="I473" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
         <v>29329</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D474" s="1">
         <v>8443999090</v>
       </c>
       <c r="E474" s="1">
         <v>1</v>
       </c>
       <c r="F474" s="1">
-        <v>786.71</v>
+        <v>800.77</v>
       </c>
       <c r="G474" s="1"/>
-      <c r="H474" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H474" s="1"/>
       <c r="I474" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
         <v>25526</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D475" s="1">
         <v>8443999090</v>
       </c>
       <c r="E475" s="1">
         <v>1</v>
       </c>
       <c r="F475" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G475" s="1"/>
-      <c r="H475" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H475" s="1"/>
       <c r="I475" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
         <v>24199</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D476" s="1">
         <v>8443999090</v>
       </c>
       <c r="E476" s="1">
         <v>1</v>
       </c>
       <c r="F476" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G476" s="1"/>
-      <c r="H476" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H476" s="1"/>
       <c r="I476" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
         <v>22900</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D477" s="1">
         <v>8443999090</v>
       </c>
       <c r="E477" s="1">
         <v>10</v>
       </c>
       <c r="F477" s="1">
-        <v>2156.5</v>
+        <v>2195.05</v>
       </c>
       <c r="G477" s="1"/>
-      <c r="H477" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H477" s="1"/>
       <c r="I477" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="1"/>
       <c r="B478" s="1">
         <v>18849</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D478" s="1">
         <v>8443999090</v>
       </c>
       <c r="E478" s="1">
         <v>1</v>
       </c>
       <c r="F478" s="1">
-        <v>2851.47</v>
+        <v>2902.45</v>
       </c>
       <c r="G478" s="1"/>
-      <c r="H478" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H478" s="1"/>
       <c r="I478" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
         <v>21336</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D479" s="1">
         <v>8443999090</v>
       </c>
       <c r="E479" s="1">
         <v>1</v>
       </c>
       <c r="F479" s="1">
-        <v>337.86</v>
+        <v>343.9</v>
       </c>
       <c r="G479" s="1"/>
-      <c r="H479" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H479" s="1"/>
       <c r="I479" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="1"/>
       <c r="B480" s="1">
         <v>19996</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D480" s="1">
         <v>8443999090</v>
       </c>
       <c r="E480" s="1">
         <v>1</v>
       </c>
       <c r="F480" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G480" s="1"/>
-      <c r="H480" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H480" s="1"/>
       <c r="I480" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
         <v>29330</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="D481" s="1">
         <v>8443999090</v>
       </c>
       <c r="E481" s="1">
         <v>1</v>
       </c>
       <c r="F481" s="1">
-        <v>786.71</v>
+        <v>800.77</v>
       </c>
       <c r="G481" s="1"/>
-      <c r="H481" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H481" s="1"/>
       <c r="I481" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
         <v>25527</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D482" s="1">
         <v>8443999090</v>
       </c>
       <c r="E482" s="1">
         <v>1</v>
       </c>
       <c r="F482" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G482" s="1"/>
-      <c r="H482" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H482" s="1"/>
       <c r="I482" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
         <v>24200</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D483" s="1">
         <v>8443999090</v>
       </c>
       <c r="E483" s="1">
         <v>1</v>
       </c>
       <c r="F483" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G483" s="1"/>
-      <c r="H483" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H483" s="1"/>
       <c r="I483" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
         <v>22901</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="D484" s="1">
         <v>8443999090</v>
       </c>
       <c r="E484" s="1">
         <v>10</v>
       </c>
       <c r="F484" s="1">
-        <v>2156.5</v>
+        <v>2195.05</v>
       </c>
       <c r="G484" s="1"/>
-      <c r="H484" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H484" s="1"/>
       <c r="I484" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
         <v>18850</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="D485" s="1">
         <v>8443999090</v>
       </c>
       <c r="E485" s="1">
         <v>1</v>
       </c>
       <c r="F485" s="1">
-        <v>2851.47</v>
+        <v>2902.45</v>
       </c>
       <c r="G485" s="1"/>
-      <c r="H485" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H485" s="1"/>
       <c r="I485" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
         <v>21337</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D486" s="1">
         <v>8443999090</v>
       </c>
       <c r="E486" s="1">
         <v>1</v>
       </c>
       <c r="F486" s="1">
-        <v>346.81</v>
+        <v>353.01</v>
       </c>
       <c r="G486" s="1"/>
-      <c r="H486" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H486" s="1"/>
       <c r="I486" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
         <v>19997</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="D487" s="1">
         <v>8443999090</v>
       </c>
       <c r="E487" s="1">
         <v>1</v>
       </c>
       <c r="F487" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G487" s="1"/>
-      <c r="H487" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H487" s="1"/>
       <c r="I487" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
         <v>29331</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="D488" s="1">
         <v>8443999090</v>
       </c>
       <c r="E488" s="1">
         <v>1</v>
       </c>
       <c r="F488" s="1">
-        <v>786.71</v>
+        <v>800.77</v>
       </c>
       <c r="G488" s="1"/>
-      <c r="H488" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H488" s="1"/>
       <c r="I488" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
         <v>25528</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="D489" s="1">
         <v>8443999090</v>
       </c>
       <c r="E489" s="1">
         <v>1</v>
       </c>
       <c r="F489" s="1">
-        <v>483.3</v>
+        <v>491.94</v>
       </c>
       <c r="G489" s="1"/>
-      <c r="H489" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H489" s="1"/>
       <c r="I489" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
         <v>24201</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="D490" s="1">
         <v>8443999090</v>
       </c>
       <c r="E490" s="1">
         <v>1</v>
       </c>
       <c r="F490" s="1">
-        <v>306.09</v>
+        <v>311.56</v>
       </c>
       <c r="G490" s="1"/>
-      <c r="H490" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H490" s="1"/>
       <c r="I490" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
         <v>22902</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D491" s="1">
         <v>8443999090</v>
       </c>
       <c r="E491" s="1">
         <v>10</v>
       </c>
       <c r="F491" s="1">
-        <v>2156.5</v>
+        <v>2195.05</v>
       </c>
       <c r="G491" s="1"/>
-      <c r="H491" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H491" s="1"/>
       <c r="I491" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
         <v>18851</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="D492" s="1">
         <v>8443999090</v>
       </c>
       <c r="E492" s="1">
         <v>1</v>
       </c>
       <c r="F492" s="1">
-        <v>2851.47</v>
+        <v>2902.45</v>
       </c>
       <c r="G492" s="1"/>
-      <c r="H492" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H492" s="1"/>
       <c r="I492" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
         <v>21338</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D493" s="1">
         <v>8443999090</v>
       </c>
       <c r="E493" s="1">
         <v>1</v>
       </c>
       <c r="F493" s="1">
-        <v>337.86</v>
+        <v>343.9</v>
       </c>
       <c r="G493" s="1"/>
-      <c r="H493" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H493" s="1"/>
       <c r="I493" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
         <v>19998</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D494" s="1">
         <v>8443999090</v>
       </c>
       <c r="E494" s="1">
         <v>1</v>
       </c>
       <c r="F494" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G494" s="1"/>
-      <c r="H494" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H494" s="1"/>
       <c r="I494" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
         <v>29332</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="D495" s="1">
         <v>8443999090</v>
       </c>
       <c r="E495" s="1">
         <v>1</v>
       </c>
       <c r="F495" s="1">
-        <v>786.71</v>
+        <v>800.77</v>
       </c>
       <c r="G495" s="1"/>
-      <c r="H495" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H495" s="1"/>
       <c r="I495" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
         <v>24295</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D496" s="1">
         <v>8443999090</v>
       </c>
       <c r="E496" s="1">
         <v>1</v>
       </c>
       <c r="F496" s="1">
-        <v>2629.51</v>
+        <v>2676.52</v>
       </c>
       <c r="G496" s="1"/>
-      <c r="H496" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H496" s="1"/>
       <c r="I496" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
         <v>20901</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D497" s="1">
         <v>8443999090</v>
       </c>
       <c r="E497" s="1">
         <v>1</v>
       </c>
       <c r="F497" s="1">
-        <v>11029.53</v>
+        <v>11226.71</v>
       </c>
       <c r="G497" s="1"/>
-      <c r="H497" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H497" s="1"/>
       <c r="I497" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
         <v>29124</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D498" s="1">
         <v>8443999090</v>
       </c>
       <c r="E498" s="1">
         <v>1</v>
       </c>
       <c r="F498" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G498" s="1"/>
-      <c r="H498" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H498" s="1"/>
       <c r="I498" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
         <v>29122</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D499" s="1">
         <v>8443999090</v>
       </c>
       <c r="E499" s="1">
         <v>1</v>
       </c>
       <c r="F499" s="1">
-        <v>2247.79</v>
+        <v>2287.98</v>
       </c>
       <c r="G499" s="1"/>
-      <c r="H499" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H499" s="1"/>
       <c r="I499" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
         <v>21484</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D500" s="1">
         <v>8443999090</v>
       </c>
       <c r="E500" s="1">
         <v>1</v>
       </c>
       <c r="F500" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G500" s="1"/>
-      <c r="H500" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H500" s="1"/>
       <c r="I500" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
         <v>22923</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D501" s="1">
         <v>8443999090</v>
       </c>
       <c r="E501" s="1">
         <v>1</v>
       </c>
       <c r="F501" s="1">
-        <v>547.29</v>
+        <v>537.95</v>
       </c>
       <c r="G501" s="1"/>
-      <c r="H501" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H501" s="1"/>
       <c r="I501" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
         <v>34949</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="D502" s="1">
         <v>8443999090</v>
       </c>
       <c r="E502" s="1">
         <v>1</v>
       </c>
       <c r="F502" s="1">
-        <v>1221.68</v>
+        <v>1243.52</v>
       </c>
       <c r="G502" s="1"/>
-      <c r="H502" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H502" s="1"/>
       <c r="I502" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
         <v>20902</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D503" s="1">
         <v>8443999090</v>
       </c>
       <c r="E503" s="1">
         <v>1</v>
       </c>
       <c r="F503" s="1">
-        <v>10825.92</v>
+        <v>11019.46</v>
       </c>
       <c r="G503" s="1"/>
-      <c r="H503" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H503" s="1"/>
       <c r="I503" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
         <v>24300</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D504" s="1">
         <v>8443999090</v>
       </c>
       <c r="E504" s="1">
         <v>1</v>
       </c>
       <c r="F504" s="1">
-        <v>3244.38</v>
+        <v>3302.38</v>
       </c>
       <c r="G504" s="1"/>
-      <c r="H504" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H504" s="1"/>
       <c r="I504" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
         <v>34950</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D505" s="1">
         <v>8443999090</v>
       </c>
       <c r="E505" s="1">
         <v>1</v>
       </c>
       <c r="F505" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G505" s="1"/>
-      <c r="H505" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H505" s="1"/>
       <c r="I505" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
         <v>31625</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="D506" s="1">
         <v>8443999090</v>
       </c>
       <c r="E506" s="1">
         <v>1</v>
       </c>
       <c r="F506" s="1">
-        <v>13817.01</v>
+        <v>14064.02</v>
       </c>
       <c r="G506" s="1"/>
-      <c r="H506" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H506" s="1"/>
       <c r="I506" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
         <v>29127</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="D507" s="1">
         <v>8443999090</v>
       </c>
       <c r="E507" s="1">
         <v>1</v>
       </c>
       <c r="F507" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G507" s="1"/>
-      <c r="H507" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H507" s="1"/>
       <c r="I507" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
         <v>29333</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="D508" s="1">
         <v>8443999090</v>
       </c>
       <c r="E508" s="1">
         <v>1</v>
       </c>
       <c r="F508" s="1">
-        <v>2247.79</v>
+        <v>2287.98</v>
       </c>
       <c r="G508" s="1"/>
-      <c r="H508" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H508" s="1"/>
       <c r="I508" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
         <v>21485</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="D509" s="1">
         <v>8443999090</v>
       </c>
       <c r="E509" s="1">
         <v>1</v>
       </c>
       <c r="F509" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G509" s="1"/>
-      <c r="H509" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H509" s="1"/>
       <c r="I509" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
         <v>24296</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D510" s="1">
         <v>8443999090</v>
       </c>
       <c r="E510" s="1">
         <v>1</v>
       </c>
       <c r="F510" s="1">
-        <v>2629.51</v>
+        <v>2676.52</v>
       </c>
       <c r="G510" s="1"/>
-      <c r="H510" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H510" s="1"/>
       <c r="I510" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="1"/>
       <c r="B511" s="1">
         <v>22924</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D511" s="1">
         <v>8443999090</v>
       </c>
       <c r="E511" s="1">
         <v>1</v>
       </c>
       <c r="F511" s="1">
-        <v>512.39</v>
+        <v>537.95</v>
       </c>
       <c r="G511" s="1"/>
-      <c r="H511" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511" s="1"/>
       <c r="I511" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="1"/>
       <c r="B512" s="1">
         <v>34951</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="D512" s="1">
         <v>8443999090</v>
       </c>
       <c r="E512" s="1">
         <v>1</v>
       </c>
       <c r="F512" s="1">
-        <v>1221.68</v>
+        <v>1243.52</v>
       </c>
       <c r="G512" s="1"/>
-      <c r="H512" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H512" s="1"/>
       <c r="I512" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
         <v>24301</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D513" s="1">
         <v>8443999090</v>
       </c>
       <c r="E513" s="1">
         <v>1</v>
       </c>
       <c r="F513" s="1">
-        <v>3244.38</v>
+        <v>3302.38</v>
       </c>
       <c r="G513" s="1"/>
-      <c r="H513" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H513" s="1"/>
       <c r="I513" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
         <v>34952</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="D514" s="1">
         <v>8443999090</v>
       </c>
       <c r="E514" s="1">
         <v>1</v>
       </c>
       <c r="F514" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G514" s="1"/>
-      <c r="H514" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H514" s="1"/>
       <c r="I514" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
         <v>31624</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="D515" s="1">
         <v>8443999090</v>
       </c>
       <c r="E515" s="1">
         <v>1</v>
       </c>
       <c r="F515" s="1">
-        <v>13817.01</v>
+        <v>14064.02</v>
       </c>
       <c r="G515" s="1"/>
-      <c r="H515" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H515" s="1"/>
       <c r="I515" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
         <v>29125</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D516" s="1">
         <v>8443999090</v>
       </c>
       <c r="E516" s="1">
         <v>1</v>
       </c>
       <c r="F516" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G516" s="1"/>
-      <c r="H516" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H516" s="1"/>
       <c r="I516" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
         <v>29334</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="D517" s="1">
         <v>8443999090</v>
       </c>
       <c r="E517" s="1">
         <v>1</v>
       </c>
       <c r="F517" s="1">
-        <v>2247.79</v>
+        <v>2287.98</v>
       </c>
       <c r="G517" s="1"/>
-      <c r="H517" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H517" s="1"/>
       <c r="I517" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
         <v>21486</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="D518" s="1">
         <v>8443999090</v>
       </c>
       <c r="E518" s="1">
         <v>1</v>
       </c>
       <c r="F518" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G518" s="1"/>
-      <c r="H518" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H518" s="1"/>
       <c r="I518" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
         <v>24298</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="D519" s="1">
         <v>8443999090</v>
       </c>
       <c r="E519" s="1">
         <v>1</v>
       </c>
       <c r="F519" s="1">
-        <v>2629.51</v>
+        <v>2676.52</v>
       </c>
       <c r="G519" s="1"/>
-      <c r="H519" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H519" s="1"/>
       <c r="I519" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
         <v>22925</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D520" s="1">
         <v>8443999090</v>
       </c>
       <c r="E520" s="1">
         <v>1</v>
       </c>
       <c r="F520" s="1">
-        <v>512.39</v>
+        <v>537.95</v>
       </c>
       <c r="G520" s="1"/>
-      <c r="H520" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H520" s="1"/>
+      <c r="I520" s="1" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
         <v>34953</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="D521" s="1">
         <v>8443999090</v>
       </c>
       <c r="E521" s="1">
         <v>1</v>
       </c>
       <c r="F521" s="1">
-        <v>1221.68</v>
+        <v>1243.52</v>
       </c>
       <c r="G521" s="1"/>
-      <c r="H521" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H521" s="1"/>
       <c r="I521" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
         <v>24302</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="D522" s="1">
         <v>8443999090</v>
       </c>
       <c r="E522" s="1">
         <v>1</v>
       </c>
       <c r="F522" s="1">
-        <v>3244.38</v>
+        <v>3302.38</v>
       </c>
       <c r="G522" s="1"/>
-      <c r="H522" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H522" s="1"/>
       <c r="I522" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
         <v>34954</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D523" s="1">
         <v>8443999090</v>
       </c>
       <c r="E523" s="1">
         <v>1</v>
       </c>
       <c r="F523" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G523" s="1"/>
-      <c r="H523" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H523" s="1"/>
       <c r="I523" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
         <v>31623</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D524" s="1">
         <v>8443999090</v>
       </c>
       <c r="E524" s="1">
         <v>1</v>
       </c>
       <c r="F524" s="1">
-        <v>13817.01</v>
+        <v>14064.02</v>
       </c>
       <c r="G524" s="1"/>
-      <c r="H524" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H524" s="1"/>
       <c r="I524" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
         <v>29126</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D525" s="1">
         <v>8443999090</v>
       </c>
       <c r="E525" s="1">
         <v>1</v>
       </c>
       <c r="F525" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G525" s="1"/>
-      <c r="H525" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H525" s="1"/>
       <c r="I525" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
         <v>29335</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="D526" s="1">
         <v>8443999090</v>
       </c>
       <c r="E526" s="1">
         <v>1</v>
       </c>
       <c r="F526" s="1">
-        <v>2247.79</v>
+        <v>2287.98</v>
       </c>
       <c r="G526" s="1"/>
-      <c r="H526" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H526" s="1"/>
       <c r="I526" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
         <v>21487</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="D527" s="1">
         <v>8443999090</v>
       </c>
       <c r="E527" s="1">
         <v>1</v>
       </c>
       <c r="F527" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G527" s="1"/>
-      <c r="H527" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H527" s="1"/>
       <c r="I527" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
         <v>24299</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="D528" s="1">
         <v>8443999090</v>
       </c>
       <c r="E528" s="1">
         <v>1</v>
       </c>
       <c r="F528" s="1">
-        <v>2629.51</v>
+        <v>2676.52</v>
       </c>
       <c r="G528" s="1"/>
-      <c r="H528" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H528" s="1"/>
       <c r="I528" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
         <v>22926</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="D529" s="1">
         <v>8443999090</v>
       </c>
       <c r="E529" s="1">
         <v>1</v>
       </c>
       <c r="F529" s="1">
-        <v>512.39</v>
+        <v>537.95</v>
       </c>
       <c r="G529" s="1"/>
-      <c r="H529" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H529" s="1"/>
       <c r="I529" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
         <v>34955</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="D530" s="1">
         <v>8443999090</v>
       </c>
       <c r="E530" s="1">
         <v>1</v>
       </c>
       <c r="F530" s="1">
-        <v>1221.68</v>
+        <v>1243.52</v>
       </c>
       <c r="G530" s="1"/>
-      <c r="H530" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H530" s="1"/>
       <c r="I530" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="1"/>
       <c r="B531" s="1">
         <v>24303</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="D531" s="1">
         <v>8443999090</v>
       </c>
       <c r="E531" s="1">
         <v>1</v>
       </c>
       <c r="F531" s="1">
-        <v>3244.38</v>
+        <v>3302.38</v>
       </c>
       <c r="G531" s="1"/>
-      <c r="H531" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H531" s="1"/>
       <c r="I531" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
         <v>34956</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="D532" s="1">
         <v>8443999090</v>
       </c>
       <c r="E532" s="1">
         <v>1</v>
       </c>
       <c r="F532" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G532" s="1"/>
-      <c r="H532" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H532" s="1"/>
       <c r="I532" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="1"/>
       <c r="B533" s="1">
         <v>16531</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D533" s="1">
         <v>8443999090</v>
       </c>
       <c r="E533" s="1">
         <v>1</v>
       </c>
       <c r="F533" s="1">
-        <v>22315.04</v>
+        <v>22713.96</v>
       </c>
       <c r="G533" s="1"/>
-      <c r="H533" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H533" s="1"/>
       <c r="I533" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
         <v>31865</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D534" s="1">
         <v>8443999090</v>
       </c>
       <c r="E534" s="1">
         <v>1</v>
       </c>
       <c r="F534" s="1">
-        <v>21050.85</v>
+        <v>21427.18</v>
       </c>
       <c r="G534" s="1"/>
-      <c r="H534" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H534" s="1"/>
       <c r="I534" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
         <v>32596</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="D535" s="1">
         <v>8443999090</v>
       </c>
       <c r="E535" s="1">
         <v>1</v>
       </c>
       <c r="F535" s="1">
-        <v>1146.94</v>
+        <v>1167.45</v>
       </c>
       <c r="G535" s="1"/>
-      <c r="H535" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H535" s="1"/>
       <c r="I535" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
         <v>18493</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D536" s="1">
         <v>8443999090</v>
       </c>
       <c r="E536" s="1">
         <v>1</v>
       </c>
       <c r="F536" s="1">
-        <v>6733.53</v>
+        <v>6853.91</v>
       </c>
       <c r="G536" s="1"/>
-      <c r="H536" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H536" s="1"/>
       <c r="I536" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
         <v>27054</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D537" s="1">
         <v>8443999090</v>
       </c>
       <c r="E537" s="1">
         <v>1</v>
       </c>
       <c r="F537" s="1">
-        <v>1033.73</v>
+        <v>1052.21</v>
       </c>
       <c r="G537" s="1"/>
-      <c r="H537" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H537" s="1"/>
       <c r="I537" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
         <v>19999</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D538" s="1">
         <v>8443999090</v>
       </c>
       <c r="E538" s="1">
         <v>1</v>
       </c>
       <c r="F538" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G538" s="1"/>
-      <c r="H538" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H538" s="1"/>
       <c r="I538" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
         <v>21533</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D539" s="1">
         <v>8443999090</v>
       </c>
       <c r="E539" s="1">
         <v>1</v>
       </c>
       <c r="F539" s="1">
-        <v>332.94</v>
+        <v>338.89</v>
       </c>
       <c r="G539" s="1"/>
-      <c r="H539" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H539" s="1"/>
       <c r="I539" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="540" spans="1:9" outlineLevel="2">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
         <v>22748</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D540" s="1">
         <v>8443999090</v>
       </c>
       <c r="E540" s="1">
         <v>1</v>
       </c>
       <c r="F540" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G540" s="1"/>
-      <c r="H540" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H540" s="1"/>
       <c r="I540" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="1"/>
       <c r="B541" s="1">
         <v>25197</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D541" s="1">
         <v>8443999090</v>
       </c>
       <c r="E541" s="1">
         <v>1</v>
       </c>
       <c r="F541" s="1">
-        <v>703.47</v>
+        <v>716.05</v>
       </c>
       <c r="G541" s="1"/>
-      <c r="H541" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H541" s="1"/>
       <c r="I541" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
         <v>22749</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D542" s="1">
         <v>8443999090</v>
       </c>
       <c r="E542" s="1">
         <v>1</v>
       </c>
       <c r="F542" s="1">
-        <v>1338.47</v>
+        <v>1362.4</v>
       </c>
       <c r="G542" s="1"/>
-      <c r="H542" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H542" s="1"/>
       <c r="I542" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="1"/>
       <c r="B543" s="1">
         <v>25200</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D543" s="1">
         <v>8443999090</v>
       </c>
       <c r="E543" s="1">
         <v>1</v>
       </c>
       <c r="F543" s="1">
-        <v>687.36</v>
+        <v>699.65</v>
       </c>
       <c r="G543" s="1"/>
-      <c r="H543" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H543" s="1"/>
       <c r="I543" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="544" spans="1:9" outlineLevel="2">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
         <v>32597</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D544" s="1">
         <v>8443999090</v>
       </c>
       <c r="E544" s="1">
         <v>1</v>
       </c>
       <c r="F544" s="1">
-        <v>1146.94</v>
+        <v>1167.45</v>
       </c>
       <c r="G544" s="1"/>
-      <c r="H544" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H544" s="1"/>
       <c r="I544" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="1"/>
       <c r="B545" s="1">
         <v>27055</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D545" s="1">
         <v>8443999090</v>
       </c>
       <c r="E545" s="1">
         <v>1</v>
       </c>
       <c r="F545" s="1">
-        <v>1033.73</v>
+        <v>1052.21</v>
       </c>
       <c r="G545" s="1"/>
-      <c r="H545" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H545" s="1"/>
       <c r="I545" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
         <v>20000</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D546" s="1">
         <v>8443999090</v>
       </c>
       <c r="E546" s="1">
         <v>1</v>
       </c>
       <c r="F546" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G546" s="1"/>
-      <c r="H546" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H546" s="1"/>
       <c r="I546" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="1"/>
       <c r="B547" s="1">
         <v>21534</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D547" s="1">
         <v>8443999090</v>
       </c>
       <c r="E547" s="1">
         <v>1</v>
       </c>
       <c r="F547" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G547" s="1"/>
-      <c r="H547" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H547" s="1"/>
       <c r="I547" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="548" spans="1:9" outlineLevel="2">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
         <v>22750</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D548" s="1">
         <v>8443999090</v>
       </c>
       <c r="E548" s="1">
         <v>1</v>
       </c>
       <c r="F548" s="1">
-        <v>1338.47</v>
+        <v>1362.4</v>
       </c>
       <c r="G548" s="1"/>
-      <c r="H548" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H548" s="1"/>
       <c r="I548" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
         <v>25198</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D549" s="1">
         <v>8443999090</v>
       </c>
       <c r="E549" s="1">
         <v>1</v>
       </c>
       <c r="F549" s="1">
-        <v>687.36</v>
+        <v>699.65</v>
       </c>
       <c r="G549" s="1"/>
-      <c r="H549" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H549" s="1"/>
       <c r="I549" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="1"/>
       <c r="B550" s="1">
         <v>32598</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D550" s="1">
         <v>8443999090</v>
       </c>
       <c r="E550" s="1">
         <v>1</v>
       </c>
       <c r="F550" s="1">
-        <v>1146.94</v>
+        <v>1167.45</v>
       </c>
       <c r="G550" s="1"/>
-      <c r="H550" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H550" s="1"/>
       <c r="I550" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
         <v>27056</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="D551" s="1">
         <v>8443999090</v>
       </c>
       <c r="E551" s="1">
         <v>1</v>
       </c>
       <c r="F551" s="1">
-        <v>1033.73</v>
+        <v>1052.21</v>
       </c>
       <c r="G551" s="1"/>
-      <c r="H551" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H551" s="1"/>
       <c r="I551" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="1"/>
       <c r="B552" s="1">
         <v>20001</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D552" s="1">
         <v>8443999090</v>
       </c>
       <c r="E552" s="1">
         <v>1</v>
       </c>
       <c r="F552" s="1">
-        <v>769.25</v>
+        <v>783</v>
       </c>
       <c r="G552" s="1"/>
-      <c r="H552" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H552" s="1"/>
       <c r="I552" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="553" spans="1:9" outlineLevel="2">
       <c r="A553" s="1"/>
       <c r="B553" s="1">
         <v>21535</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D553" s="1">
         <v>8443999090</v>
       </c>
       <c r="E553" s="1">
         <v>1</v>
       </c>
       <c r="F553" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G553" s="1"/>
-      <c r="H553" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H553" s="1"/>
       <c r="I553" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="2">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
         <v>25199</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D554" s="1">
         <v>8443999090</v>
       </c>
       <c r="E554" s="1">
         <v>1</v>
       </c>
       <c r="F554" s="1">
-        <v>687.36</v>
+        <v>699.65</v>
       </c>
       <c r="G554" s="1"/>
-      <c r="H554" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H554" s="1"/>
       <c r="I554" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="2">
       <c r="A555" s="1"/>
       <c r="B555" s="1">
         <v>32599</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D555" s="1">
         <v>8443999090</v>
       </c>
       <c r="E555" s="1">
         <v>1</v>
       </c>
       <c r="F555" s="1">
-        <v>1146.94</v>
+        <v>1167.45</v>
       </c>
       <c r="G555" s="1"/>
-      <c r="H555" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H555" s="1"/>
       <c r="I555" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="2">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
         <v>27057</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="D556" s="1">
         <v>8443999090</v>
       </c>
       <c r="E556" s="1">
         <v>1</v>
       </c>
       <c r="F556" s="1">
-        <v>1033.73</v>
+        <v>1052.21</v>
       </c>
       <c r="G556" s="1"/>
-      <c r="H556" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H556" s="1"/>
       <c r="I556" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="2">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
         <v>20002</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D557" s="1">
         <v>8443999090</v>
       </c>
       <c r="E557" s="1">
         <v>1</v>
       </c>
       <c r="F557" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G557" s="1"/>
-      <c r="H557" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H557" s="1"/>
       <c r="I557" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="2">
       <c r="A558" s="1"/>
       <c r="B558" s="1">
         <v>21536</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="D558" s="1">
         <v>8443999090</v>
       </c>
       <c r="E558" s="1">
         <v>1</v>
       </c>
       <c r="F558" s="1">
-        <v>204.06</v>
+        <v>207.71</v>
       </c>
       <c r="G558" s="1"/>
-      <c r="H558" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H558" s="1"/>
       <c r="I558" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="2">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
         <v>22056</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="D559" s="1">
         <v>8443999090</v>
       </c>
       <c r="E559" s="1">
         <v>1</v>
       </c>
       <c r="F559" s="1">
-        <v>931.7</v>
+        <v>948.35</v>
       </c>
       <c r="G559" s="1"/>
-      <c r="H559" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H559" s="1"/>
       <c r="I559" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="2">
       <c r="A560" s="1"/>
       <c r="B560" s="1">
         <v>28281</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D560" s="1">
         <v>8443999090</v>
       </c>
       <c r="E560" s="1">
         <v>1</v>
       </c>
       <c r="F560" s="1">
-        <v>1406.94</v>
+        <v>1432.09</v>
       </c>
       <c r="G560" s="1"/>
-      <c r="H560" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H560" s="1"/>
       <c r="I560" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="2">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
         <v>24408</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D561" s="1">
         <v>8443999090</v>
       </c>
       <c r="E561" s="1">
         <v>1</v>
       </c>
       <c r="F561" s="1">
-        <v>1448.56</v>
+        <v>1474.45</v>
       </c>
       <c r="G561" s="1"/>
-      <c r="H561" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H561" s="1"/>
       <c r="I561" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="2">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
         <v>22450</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D562" s="1">
         <v>8443999090</v>
       </c>
       <c r="E562" s="1">
         <v>1</v>
       </c>
       <c r="F562" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G562" s="1"/>
-      <c r="H562" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H562" s="1"/>
       <c r="I562" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="2">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
         <v>21007</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D563" s="1">
         <v>8443999090</v>
       </c>
       <c r="E563" s="1">
         <v>1</v>
       </c>
       <c r="F563" s="1">
-        <v>5046.91</v>
+        <v>5137.13</v>
       </c>
       <c r="G563" s="1"/>
-      <c r="H563" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H563" s="1"/>
       <c r="I563" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="2">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
         <v>21455</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="D564" s="1">
         <v>8443999090</v>
       </c>
       <c r="E564" s="1">
         <v>1</v>
       </c>
       <c r="F564" s="1">
-        <v>409.91</v>
+        <v>417.24</v>
       </c>
       <c r="G564" s="1"/>
-      <c r="H564" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H564" s="1"/>
       <c r="I564" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="2">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
         <v>24240</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D565" s="1">
         <v>8443999090</v>
       </c>
       <c r="E565" s="1">
         <v>1</v>
       </c>
       <c r="F565" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G565" s="1"/>
-      <c r="H565" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H565" s="1"/>
       <c r="I565" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="2">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
         <v>22057</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="D566" s="1">
         <v>8443999090</v>
       </c>
       <c r="E566" s="1">
         <v>1</v>
       </c>
       <c r="F566" s="1">
-        <v>1055.21</v>
+        <v>1074.07</v>
       </c>
       <c r="G566" s="1"/>
-      <c r="H566" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H566" s="1"/>
       <c r="I566" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="2">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
         <v>27807</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D567" s="1">
         <v>8443999090</v>
       </c>
       <c r="E567" s="1">
         <v>1</v>
       </c>
       <c r="F567" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G567" s="1"/>
-      <c r="H567" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567" s="1"/>
       <c r="I567" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="2">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
         <v>22451</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="D568" s="1">
         <v>8443999090</v>
       </c>
       <c r="E568" s="1">
         <v>1</v>
       </c>
       <c r="F568" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G568" s="1"/>
-      <c r="H568" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H568" s="1"/>
       <c r="I568" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="569" spans="1:9" outlineLevel="2">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
         <v>26435</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="D569" s="1">
         <v>8443999090</v>
       </c>
       <c r="E569" s="1">
         <v>1</v>
       </c>
       <c r="F569" s="1">
-        <v>467.19</v>
+        <v>475.54</v>
       </c>
       <c r="G569" s="1"/>
-      <c r="H569" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H569" s="1"/>
       <c r="I569" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="570" spans="1:9" outlineLevel="2">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
         <v>22058</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="D570" s="1">
         <v>8443999090</v>
       </c>
       <c r="E570" s="1">
         <v>1</v>
       </c>
       <c r="F570" s="1">
-        <v>931.7</v>
+        <v>948.35</v>
       </c>
       <c r="G570" s="1"/>
-      <c r="H570" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H570" s="1"/>
       <c r="I570" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="571" spans="1:9" outlineLevel="2">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
         <v>28282</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="D571" s="1">
         <v>8443999090</v>
       </c>
       <c r="E571" s="1">
         <v>1</v>
       </c>
       <c r="F571" s="1">
-        <v>1406.94</v>
+        <v>1432.09</v>
       </c>
       <c r="G571" s="1"/>
-      <c r="H571" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571" s="1"/>
       <c r="I571" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="572" spans="1:9" outlineLevel="2">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
         <v>24409</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="D572" s="1">
         <v>8443999090</v>
       </c>
       <c r="E572" s="1">
         <v>1</v>
       </c>
       <c r="F572" s="1">
-        <v>1315.2</v>
+        <v>1338.71</v>
       </c>
       <c r="G572" s="1"/>
-      <c r="H572" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H572" s="1"/>
       <c r="I572" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="573" spans="1:9" outlineLevel="2">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
         <v>22452</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="D573" s="1">
         <v>8443999090</v>
       </c>
       <c r="E573" s="1">
         <v>1</v>
       </c>
       <c r="F573" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G573" s="1"/>
-      <c r="H573" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H573" s="1"/>
       <c r="I573" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
         <v>21296</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="D574" s="1">
         <v>8443999090</v>
       </c>
       <c r="E574" s="1">
         <v>1</v>
       </c>
       <c r="F574" s="1">
-        <v>5947.28</v>
+        <v>6053.6</v>
       </c>
       <c r="G574" s="1"/>
-      <c r="H574" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H574" s="1"/>
       <c r="I574" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="575" spans="1:9" outlineLevel="2">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
         <v>21456</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="D575" s="1">
         <v>8443999090</v>
       </c>
       <c r="E575" s="1">
         <v>1</v>
       </c>
       <c r="F575" s="1">
-        <v>405.44</v>
+        <v>412.68</v>
       </c>
       <c r="G575" s="1"/>
-      <c r="H575" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H575" s="1"/>
       <c r="I575" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="576" spans="1:9" outlineLevel="2">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
         <v>24243</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="D576" s="1">
         <v>8443999090</v>
       </c>
       <c r="E576" s="1">
         <v>1</v>
       </c>
       <c r="F576" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G576" s="1"/>
-      <c r="H576" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H576" s="1"/>
       <c r="I576" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="577" spans="1:9" outlineLevel="2">
       <c r="A577" s="1"/>
       <c r="B577" s="1">
         <v>22061</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="D577" s="1">
         <v>8443999090</v>
       </c>
       <c r="E577" s="1">
         <v>1</v>
       </c>
       <c r="F577" s="1">
-        <v>1055.21</v>
+        <v>1074.07</v>
       </c>
       <c r="G577" s="1"/>
-      <c r="H577" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H577" s="1"/>
       <c r="I577" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="578" spans="1:9" outlineLevel="2">
       <c r="A578" s="1"/>
       <c r="B578" s="1">
         <v>27806</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D578" s="1">
         <v>8443999090</v>
       </c>
       <c r="E578" s="1">
         <v>1</v>
       </c>
       <c r="F578" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G578" s="1"/>
-      <c r="H578" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H578" s="1"/>
       <c r="I578" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="579" spans="1:9" outlineLevel="2">
       <c r="A579" s="1"/>
       <c r="B579" s="1">
         <v>22455</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D579" s="1">
         <v>8443999090</v>
       </c>
       <c r="E579" s="1">
         <v>1</v>
       </c>
       <c r="F579" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G579" s="1"/>
-      <c r="H579" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H579" s="1"/>
       <c r="I579" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="580" spans="1:9" outlineLevel="2">
       <c r="A580" s="1"/>
       <c r="B580" s="1">
         <v>26436</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="D580" s="1">
         <v>8443999090</v>
       </c>
       <c r="E580" s="1">
         <v>1</v>
       </c>
       <c r="F580" s="1">
-        <v>465.85</v>
+        <v>474.18</v>
       </c>
       <c r="G580" s="1"/>
-      <c r="H580" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H580" s="1"/>
       <c r="I580" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="2">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
         <v>22062</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D581" s="1">
         <v>8443999090</v>
       </c>
       <c r="E581" s="1">
         <v>1</v>
       </c>
       <c r="F581" s="1">
-        <v>931.7</v>
+        <v>948.35</v>
       </c>
       <c r="G581" s="1"/>
-      <c r="H581" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581" s="1"/>
       <c r="I581" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
         <v>28283</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="D582" s="1">
         <v>8443999090</v>
       </c>
       <c r="E582" s="1">
         <v>1</v>
       </c>
       <c r="F582" s="1">
-        <v>1406.94</v>
+        <v>1432.09</v>
       </c>
       <c r="G582" s="1"/>
-      <c r="H582" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H582" s="1"/>
       <c r="I582" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
         <v>24410</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="D583" s="1">
         <v>8443999090</v>
       </c>
       <c r="E583" s="1">
         <v>1</v>
       </c>
       <c r="F583" s="1">
-        <v>1315.2</v>
+        <v>1338.71</v>
       </c>
       <c r="G583" s="1"/>
-      <c r="H583" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H583" s="1"/>
       <c r="I583" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
         <v>22453</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="D584" s="1">
         <v>8443999090</v>
       </c>
       <c r="E584" s="1">
         <v>1</v>
       </c>
       <c r="F584" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G584" s="1"/>
-      <c r="H584" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H584" s="1"/>
       <c r="I584" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
         <v>21297</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="D585" s="1">
         <v>8443999090</v>
       </c>
       <c r="E585" s="1">
         <v>1</v>
       </c>
       <c r="F585" s="1">
-        <v>5947.28</v>
+        <v>6053.6</v>
       </c>
       <c r="G585" s="1"/>
-      <c r="H585" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H585" s="1"/>
       <c r="I585" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
         <v>21457</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="D586" s="1">
         <v>8443999090</v>
       </c>
       <c r="E586" s="1">
         <v>1</v>
       </c>
       <c r="F586" s="1">
-        <v>405.44</v>
+        <v>412.68</v>
       </c>
       <c r="G586" s="1"/>
-      <c r="H586" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H586" s="1"/>
       <c r="I586" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
         <v>24242</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D587" s="1">
         <v>8443999090</v>
       </c>
       <c r="E587" s="1">
         <v>1</v>
       </c>
       <c r="F587" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G587" s="1"/>
-      <c r="H587" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H587" s="1"/>
       <c r="I587" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
         <v>22064</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="D588" s="1">
         <v>8443999090</v>
       </c>
       <c r="E588" s="1">
         <v>1</v>
       </c>
       <c r="F588" s="1">
-        <v>1055.21</v>
+        <v>1074.07</v>
       </c>
       <c r="G588" s="1"/>
-      <c r="H588" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H588" s="1"/>
       <c r="I588" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="589" spans="1:9" outlineLevel="2">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
         <v>27809</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="D589" s="1">
         <v>8443999090</v>
       </c>
       <c r="E589" s="1">
         <v>1</v>
       </c>
       <c r="F589" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G589" s="1"/>
-      <c r="H589" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H589" s="1"/>
       <c r="I589" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="590" spans="1:9" outlineLevel="2">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
         <v>22457</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="D590" s="1">
         <v>8443999090</v>
       </c>
       <c r="E590" s="1">
         <v>1</v>
       </c>
       <c r="F590" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G590" s="1"/>
-      <c r="H590" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H590" s="1"/>
       <c r="I590" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="2">
       <c r="A591" s="1"/>
       <c r="B591" s="1">
         <v>26437</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="D591" s="1">
         <v>8443999090</v>
       </c>
       <c r="E591" s="1">
         <v>1</v>
       </c>
       <c r="F591" s="1">
-        <v>465.85</v>
+        <v>474.18</v>
       </c>
       <c r="G591" s="1"/>
-      <c r="H591" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H591" s="1"/>
       <c r="I591" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="2">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
         <v>22063</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="D592" s="1">
         <v>8443999090</v>
       </c>
       <c r="E592" s="1">
         <v>1</v>
       </c>
       <c r="F592" s="1">
-        <v>931.7</v>
+        <v>948.35</v>
       </c>
       <c r="G592" s="1"/>
-      <c r="H592" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H592" s="1"/>
       <c r="I592" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="2">
       <c r="A593" s="1"/>
       <c r="B593" s="1">
         <v>28284</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="D593" s="1">
         <v>8443999090</v>
       </c>
       <c r="E593" s="1">
         <v>1</v>
       </c>
       <c r="F593" s="1">
-        <v>1406.94</v>
+        <v>1432.09</v>
       </c>
       <c r="G593" s="1"/>
-      <c r="H593" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H593" s="1"/>
       <c r="I593" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="2">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
         <v>24411</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="D594" s="1">
         <v>8443999090</v>
       </c>
       <c r="E594" s="1">
         <v>1</v>
       </c>
       <c r="F594" s="1">
-        <v>1315.2</v>
+        <v>1338.71</v>
       </c>
       <c r="G594" s="1"/>
-      <c r="H594" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H594" s="1"/>
       <c r="I594" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="2">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
         <v>22454</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="D595" s="1">
         <v>8443999090</v>
       </c>
       <c r="E595" s="1">
         <v>1</v>
       </c>
       <c r="F595" s="1">
-        <v>1522.84</v>
+        <v>1550.07</v>
       </c>
       <c r="G595" s="1"/>
-      <c r="H595" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595" s="1"/>
       <c r="I595" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
         <v>21298</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D596" s="1">
         <v>8443999090</v>
       </c>
       <c r="E596" s="1">
         <v>1</v>
       </c>
       <c r="F596" s="1">
-        <v>5947.28</v>
+        <v>6053.6</v>
       </c>
       <c r="G596" s="1"/>
-      <c r="H596" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H596" s="1"/>
       <c r="I596" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="597" spans="1:9" outlineLevel="2">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
         <v>21459</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="D597" s="1">
         <v>8443999090</v>
       </c>
       <c r="E597" s="1">
         <v>1</v>
       </c>
       <c r="F597" s="1">
-        <v>405.44</v>
+        <v>412.68</v>
       </c>
       <c r="G597" s="1"/>
-      <c r="H597" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H597" s="1"/>
       <c r="I597" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="598" spans="1:9" outlineLevel="2">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
         <v>24241</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="D598" s="1">
         <v>8443999090</v>
       </c>
       <c r="E598" s="1">
         <v>1</v>
       </c>
       <c r="F598" s="1">
-        <v>1466.01</v>
+        <v>1492.22</v>
       </c>
       <c r="G598" s="1"/>
-      <c r="H598" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H598" s="1"/>
       <c r="I598" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="599" spans="1:9" outlineLevel="2">
       <c r="A599" s="1"/>
       <c r="B599" s="1">
         <v>22065</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="D599" s="1">
         <v>8443999090</v>
       </c>
       <c r="E599" s="1">
         <v>1</v>
       </c>
       <c r="F599" s="1">
-        <v>1055.21</v>
+        <v>1074.07</v>
       </c>
       <c r="G599" s="1"/>
-      <c r="H599" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H599" s="1"/>
       <c r="I599" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:9" outlineLevel="2">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
         <v>27808</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="D600" s="1">
         <v>8443999090</v>
       </c>
       <c r="E600" s="1">
         <v>1</v>
       </c>
       <c r="F600" s="1">
-        <v>988.08</v>
+        <v>1005.74</v>
       </c>
       <c r="G600" s="1"/>
-      <c r="H600" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H600" s="1"/>
       <c r="I600" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="601" spans="1:9" outlineLevel="2">
       <c r="A601" s="1"/>
       <c r="B601" s="1">
         <v>22458</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D601" s="1">
         <v>8443999090</v>
       </c>
       <c r="E601" s="1">
         <v>1</v>
       </c>
       <c r="F601" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G601" s="1"/>
-      <c r="H601" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H601" s="1"/>
       <c r="I601" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:9" outlineLevel="2">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
         <v>26438</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D602" s="1">
         <v>8443999090</v>
       </c>
       <c r="E602" s="1">
         <v>1</v>
       </c>
       <c r="F602" s="1">
-        <v>465.85</v>
+        <v>474.18</v>
       </c>
       <c r="G602" s="1"/>
-      <c r="H602" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H602" s="1"/>
       <c r="I602" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="603" spans="1:9" outlineLevel="2">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
         <v>22066</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="D603" s="1">
         <v>8443999090</v>
       </c>
       <c r="E603" s="1">
         <v>1</v>
       </c>
       <c r="F603" s="1">
-        <v>985.4</v>
+        <v>951.08</v>
       </c>
       <c r="G603" s="1"/>
-      <c r="H603" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H603" s="1"/>
       <c r="I603" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="604" spans="1:9" outlineLevel="2">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
         <v>26285</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D604" s="1">
         <v>8443999090</v>
       </c>
       <c r="E604" s="1">
         <v>10</v>
       </c>
       <c r="F604" s="1">
-        <v>1798.5</v>
+        <v>1830.65</v>
       </c>
       <c r="G604" s="1"/>
-      <c r="H604" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H604" s="1"/>
       <c r="I604" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="605" spans="1:9" outlineLevel="2">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
         <v>23929</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="D605" s="1">
         <v>8443999090</v>
       </c>
       <c r="E605" s="1">
         <v>1</v>
       </c>
       <c r="F605" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G605" s="1"/>
-      <c r="H605" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H605" s="1"/>
       <c r="I605" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="606" spans="1:9" outlineLevel="2">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
         <v>23270</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D606" s="1">
         <v>8443999090</v>
       </c>
       <c r="E606" s="1">
         <v>10</v>
       </c>
       <c r="F606" s="1">
-        <v>1635.61</v>
+        <v>1203.43</v>
       </c>
       <c r="G606" s="1"/>
-      <c r="H606" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H606" s="1"/>
       <c r="I606" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="607" spans="1:9" outlineLevel="2">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
         <v>20072</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="D607" s="1">
         <v>8443999090</v>
       </c>
       <c r="E607" s="1">
         <v>1</v>
       </c>
       <c r="F607" s="1">
-        <v>5002.16</v>
+        <v>5091.58</v>
       </c>
       <c r="G607" s="1"/>
-      <c r="H607" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H607" s="1"/>
       <c r="I607" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="608" spans="1:9" outlineLevel="2">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
         <v>21315</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="D608" s="1">
         <v>8443999090</v>
       </c>
       <c r="E608" s="1">
         <v>1</v>
       </c>
       <c r="F608" s="1">
-        <v>368.74</v>
+        <v>375.33</v>
       </c>
       <c r="G608" s="1"/>
-      <c r="H608" s="5" t="s">
-[...3 lines deleted...]
-        <v>442</v>
+      <c r="H608" s="1"/>
+      <c r="I608" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="609" spans="1:9" outlineLevel="2">
       <c r="A609" s="1"/>
       <c r="B609" s="1">
         <v>22070</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="D609" s="1">
         <v>8443999090</v>
       </c>
       <c r="E609" s="1">
         <v>1</v>
       </c>
       <c r="F609" s="1">
-        <v>1456.61</v>
+        <v>1403.85</v>
       </c>
       <c r="G609" s="1"/>
-      <c r="H609" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H609" s="1"/>
       <c r="I609" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="610" spans="1:9" outlineLevel="2">
       <c r="A610" s="1"/>
       <c r="B610" s="1">
         <v>32051</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D610" s="1">
         <v>8443999090</v>
       </c>
       <c r="E610" s="1">
         <v>1</v>
       </c>
       <c r="F610" s="1">
-        <v>409.02</v>
+        <v>416.33</v>
       </c>
       <c r="G610" s="1"/>
-      <c r="H610" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H610" s="1"/>
       <c r="I610" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="611" spans="1:9" outlineLevel="2">
       <c r="A611" s="1"/>
       <c r="B611" s="1">
         <v>29336</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D611" s="1">
         <v>8443999090</v>
       </c>
       <c r="E611" s="1">
         <v>1</v>
       </c>
       <c r="F611" s="1">
-        <v>1986.01</v>
+        <v>1593.34</v>
       </c>
       <c r="G611" s="1"/>
-      <c r="H611" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H611" s="1"/>
       <c r="I611" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="612" spans="1:9" outlineLevel="2">
       <c r="A612" s="1"/>
       <c r="B612" s="1">
         <v>22067</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D612" s="1">
         <v>8443999090</v>
       </c>
       <c r="E612" s="1">
         <v>1</v>
       </c>
       <c r="F612" s="1">
-        <v>985.4</v>
+        <v>951.08</v>
       </c>
       <c r="G612" s="1"/>
-      <c r="H612" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H612" s="1"/>
       <c r="I612" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="613" spans="1:9" outlineLevel="2">
       <c r="A613" s="1"/>
       <c r="B613" s="1">
         <v>26286</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D613" s="1">
         <v>8443999090</v>
       </c>
       <c r="E613" s="1">
         <v>10</v>
       </c>
       <c r="F613" s="1">
-        <v>1798.5</v>
+        <v>1830.65</v>
       </c>
       <c r="G613" s="1"/>
-      <c r="H613" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H613" s="1"/>
       <c r="I613" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="614" spans="1:9" outlineLevel="2">
       <c r="A614" s="1"/>
       <c r="B614" s="1">
         <v>23930</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D614" s="1">
         <v>8443999090</v>
       </c>
       <c r="E614" s="1">
         <v>1</v>
       </c>
       <c r="F614" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G614" s="1"/>
-      <c r="H614" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H614" s="1"/>
       <c r="I614" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="615" spans="1:9" outlineLevel="2">
       <c r="A615" s="1"/>
       <c r="B615" s="1">
         <v>23271</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="D615" s="1">
         <v>8443999090</v>
       </c>
       <c r="E615" s="1">
         <v>10</v>
       </c>
       <c r="F615" s="1">
-        <v>1635.61</v>
+        <v>1203.43</v>
       </c>
       <c r="G615" s="1"/>
-      <c r="H615" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H615" s="1"/>
       <c r="I615" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="616" spans="1:9" outlineLevel="2">
       <c r="A616" s="1"/>
       <c r="B616" s="1">
         <v>20073</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D616" s="1">
         <v>8443999090</v>
       </c>
       <c r="E616" s="1">
         <v>1</v>
       </c>
       <c r="F616" s="1">
-        <v>6491.88</v>
+        <v>6607.94</v>
       </c>
       <c r="G616" s="1"/>
-      <c r="H616" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H616" s="1"/>
       <c r="I616" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="617" spans="1:9" outlineLevel="2">
       <c r="A617" s="1"/>
       <c r="B617" s="1">
         <v>21481</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="D617" s="1">
         <v>8443999090</v>
       </c>
       <c r="E617" s="1">
         <v>1</v>
       </c>
       <c r="F617" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G617" s="1"/>
-      <c r="H617" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H617" s="1"/>
       <c r="I617" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="618" spans="1:9" outlineLevel="2">
       <c r="A618" s="1"/>
       <c r="B618" s="1">
         <v>21316</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="D618" s="1">
         <v>8443999090</v>
       </c>
       <c r="E618" s="1">
         <v>1</v>
       </c>
       <c r="F618" s="1">
-        <v>351.74</v>
+        <v>358.02</v>
       </c>
       <c r="G618" s="1"/>
-      <c r="H618" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H618" s="1"/>
       <c r="I618" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="619" spans="1:9" outlineLevel="2">
       <c r="A619" s="1"/>
       <c r="B619" s="1">
         <v>22071</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D619" s="1">
         <v>8443999090</v>
       </c>
       <c r="E619" s="1">
         <v>1</v>
       </c>
       <c r="F619" s="1">
-        <v>1456.61</v>
+        <v>1403.85</v>
       </c>
       <c r="G619" s="1"/>
-      <c r="H619" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H619" s="1"/>
       <c r="I619" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="620" spans="1:9" outlineLevel="2">
       <c r="A620" s="1"/>
       <c r="B620" s="1">
         <v>32052</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="D620" s="1">
         <v>8443999090</v>
       </c>
       <c r="E620" s="1">
         <v>1</v>
       </c>
       <c r="F620" s="1">
-        <v>399.62</v>
+        <v>411.77</v>
       </c>
       <c r="G620" s="1"/>
-      <c r="H620" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H620" s="1"/>
       <c r="I620" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="621" spans="1:9" outlineLevel="2">
       <c r="A621" s="1"/>
       <c r="B621" s="1">
         <v>29337</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="D621" s="1">
         <v>8443999090</v>
       </c>
       <c r="E621" s="1">
         <v>1</v>
       </c>
       <c r="F621" s="1">
-        <v>1635.61</v>
+        <v>1593.34</v>
       </c>
       <c r="G621" s="1"/>
-      <c r="H621" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H621" s="1"/>
       <c r="I621" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="622" spans="1:9" outlineLevel="2">
       <c r="A622" s="1"/>
       <c r="B622" s="1">
         <v>22068</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D622" s="1">
         <v>8443999090</v>
       </c>
       <c r="E622" s="1">
         <v>1</v>
       </c>
       <c r="F622" s="1">
-        <v>985.4</v>
+        <v>951.08</v>
       </c>
       <c r="G622" s="1"/>
-      <c r="H622" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H622" s="1"/>
       <c r="I622" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="623" spans="1:9" outlineLevel="2">
       <c r="A623" s="1"/>
       <c r="B623" s="1">
         <v>26287</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D623" s="1">
         <v>8443999090</v>
       </c>
       <c r="E623" s="1">
         <v>10</v>
       </c>
       <c r="F623" s="1">
-        <v>1798.5</v>
+        <v>1830.65</v>
       </c>
       <c r="G623" s="1"/>
-      <c r="H623" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H623" s="1"/>
       <c r="I623" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="624" spans="1:9" outlineLevel="2">
       <c r="A624" s="1"/>
       <c r="B624" s="1">
         <v>23931</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="D624" s="1">
         <v>8443999090</v>
       </c>
       <c r="E624" s="1">
         <v>1</v>
       </c>
       <c r="F624" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G624" s="1"/>
-      <c r="H624" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H624" s="1"/>
       <c r="I624" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="625" spans="1:9" outlineLevel="2">
       <c r="A625" s="1"/>
       <c r="B625" s="1">
         <v>23272</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="D625" s="1">
         <v>8443999090</v>
       </c>
       <c r="E625" s="1">
         <v>10</v>
       </c>
       <c r="F625" s="1">
-        <v>1635.61</v>
+        <v>1203.43</v>
       </c>
       <c r="G625" s="1"/>
-      <c r="H625" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H625" s="1"/>
       <c r="I625" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="626" spans="1:9" outlineLevel="2">
       <c r="A626" s="1"/>
       <c r="B626" s="1">
         <v>20075</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D626" s="1">
         <v>8443999090</v>
       </c>
       <c r="E626" s="1">
         <v>1</v>
       </c>
       <c r="F626" s="1">
-        <v>6491.88</v>
+        <v>6607.94</v>
       </c>
       <c r="G626" s="1"/>
-      <c r="H626" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H626" s="1"/>
       <c r="I626" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="627" spans="1:9" outlineLevel="2">
       <c r="A627" s="1"/>
       <c r="B627" s="1">
         <v>21482</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="D627" s="1">
         <v>8443999090</v>
       </c>
       <c r="E627" s="1">
         <v>1</v>
       </c>
       <c r="F627" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G627" s="1"/>
-      <c r="H627" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H627" s="1"/>
       <c r="I627" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="628" spans="1:9" outlineLevel="2">
       <c r="A628" s="1"/>
       <c r="B628" s="1">
         <v>21317</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="D628" s="1">
         <v>8443999090</v>
       </c>
       <c r="E628" s="1">
         <v>1</v>
       </c>
       <c r="F628" s="1">
-        <v>351.74</v>
+        <v>358.02</v>
       </c>
       <c r="G628" s="1"/>
-      <c r="H628" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H628" s="1"/>
       <c r="I628" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="629" spans="1:9" outlineLevel="2">
       <c r="A629" s="1"/>
       <c r="B629" s="1">
         <v>22072</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="D629" s="1">
         <v>8443999090</v>
       </c>
       <c r="E629" s="1">
         <v>1</v>
       </c>
       <c r="F629" s="1">
-        <v>1456.61</v>
+        <v>1403.85</v>
       </c>
       <c r="G629" s="1"/>
-      <c r="H629" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H629" s="1"/>
       <c r="I629" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="630" spans="1:9" outlineLevel="2">
       <c r="A630" s="1"/>
       <c r="B630" s="1">
         <v>32053</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="D630" s="1">
         <v>8443999090</v>
       </c>
       <c r="E630" s="1">
         <v>1</v>
       </c>
       <c r="F630" s="1">
-        <v>399.62</v>
+        <v>411.77</v>
       </c>
       <c r="G630" s="1"/>
-      <c r="H630" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H630" s="1"/>
       <c r="I630" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="631" spans="1:9" outlineLevel="2">
       <c r="A631" s="1"/>
       <c r="B631" s="1">
         <v>29338</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="D631" s="1">
         <v>8443999090</v>
       </c>
       <c r="E631" s="1">
         <v>1</v>
       </c>
       <c r="F631" s="1">
-        <v>2148.9</v>
+        <v>1593.34</v>
       </c>
       <c r="G631" s="1"/>
-      <c r="H631" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H631" s="1"/>
       <c r="I631" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="632" spans="1:9" outlineLevel="2">
       <c r="A632" s="1"/>
       <c r="B632" s="1">
         <v>22069</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="D632" s="1">
         <v>8443999090</v>
       </c>
       <c r="E632" s="1">
         <v>1</v>
       </c>
       <c r="F632" s="1">
-        <v>985.4</v>
+        <v>951.08</v>
       </c>
       <c r="G632" s="1"/>
-      <c r="H632" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H632" s="1"/>
       <c r="I632" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="633" spans="1:9" outlineLevel="2">
       <c r="A633" s="1"/>
       <c r="B633" s="1">
         <v>26288</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="D633" s="1">
         <v>8443999090</v>
       </c>
       <c r="E633" s="1">
         <v>10</v>
       </c>
       <c r="F633" s="1">
-        <v>1798.5</v>
+        <v>1830.65</v>
       </c>
       <c r="G633" s="1"/>
-      <c r="H633" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H633" s="1"/>
       <c r="I633" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="634" spans="1:9" outlineLevel="2">
       <c r="A634" s="1"/>
       <c r="B634" s="1">
         <v>23932</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D634" s="1">
         <v>8443999090</v>
       </c>
       <c r="E634" s="1">
         <v>1</v>
       </c>
       <c r="F634" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G634" s="1"/>
-      <c r="H634" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H634" s="1"/>
       <c r="I634" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="635" spans="1:9" outlineLevel="2">
       <c r="A635" s="1"/>
       <c r="B635" s="1">
         <v>23273</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="D635" s="1">
         <v>8443999090</v>
       </c>
       <c r="E635" s="1">
         <v>10</v>
       </c>
       <c r="F635" s="1">
-        <v>1635.61</v>
+        <v>1203.43</v>
       </c>
       <c r="G635" s="1"/>
-      <c r="H635" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H635" s="1"/>
       <c r="I635" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="636" spans="1:9" outlineLevel="2">
       <c r="A636" s="1"/>
       <c r="B636" s="1">
         <v>20076</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="D636" s="1">
         <v>8443999090</v>
       </c>
       <c r="E636" s="1">
         <v>1</v>
       </c>
       <c r="F636" s="1">
-        <v>6491.88</v>
+        <v>6607.94</v>
       </c>
       <c r="G636" s="1"/>
-      <c r="H636" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H636" s="1"/>
       <c r="I636" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="637" spans="1:9" outlineLevel="2">
       <c r="A637" s="1"/>
       <c r="B637" s="1">
         <v>21483</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="D637" s="1">
         <v>8443999090</v>
       </c>
       <c r="E637" s="1">
         <v>1</v>
       </c>
       <c r="F637" s="1">
-        <v>966.6</v>
+        <v>983.88</v>
       </c>
       <c r="G637" s="1"/>
-      <c r="H637" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H637" s="1"/>
       <c r="I637" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="638" spans="1:9" outlineLevel="2">
       <c r="A638" s="1"/>
       <c r="B638" s="1">
         <v>21318</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D638" s="1">
         <v>8443999090</v>
       </c>
       <c r="E638" s="1">
         <v>1</v>
       </c>
       <c r="F638" s="1">
-        <v>351.74</v>
+        <v>358.02</v>
       </c>
       <c r="G638" s="1"/>
-      <c r="H638" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H638" s="1"/>
       <c r="I638" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="639" spans="1:9" outlineLevel="2">
       <c r="A639" s="1"/>
       <c r="B639" s="1">
         <v>22073</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="D639" s="1">
         <v>8443999090</v>
       </c>
       <c r="E639" s="1">
         <v>1</v>
       </c>
       <c r="F639" s="1">
-        <v>1456.61</v>
+        <v>1403.85</v>
       </c>
       <c r="G639" s="1"/>
-      <c r="H639" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H639" s="1"/>
       <c r="I639" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="640" spans="1:9" outlineLevel="2">
       <c r="A640" s="1"/>
       <c r="B640" s="1">
         <v>32054</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="D640" s="1">
         <v>8443999090</v>
       </c>
       <c r="E640" s="1">
         <v>1</v>
       </c>
       <c r="F640" s="1">
-        <v>399.62</v>
+        <v>411.77</v>
       </c>
       <c r="G640" s="1"/>
-      <c r="H640" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H640" s="1"/>
       <c r="I640" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="641" spans="1:9" outlineLevel="2">
       <c r="A641" s="1"/>
       <c r="B641" s="1">
         <v>29339</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="D641" s="1">
         <v>8443999090</v>
       </c>
       <c r="E641" s="1">
         <v>1</v>
       </c>
       <c r="F641" s="1">
-        <v>2148.9</v>
+        <v>1593.34</v>
       </c>
       <c r="G641" s="1"/>
-      <c r="H641" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H641" s="1"/>
       <c r="I641" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="642" spans="1:9" outlineLevel="2">
       <c r="A642" s="1"/>
       <c r="B642" s="1">
         <v>24884</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D642" s="1">
         <v>8443999090</v>
       </c>
       <c r="E642" s="1">
         <v>1</v>
       </c>
       <c r="F642" s="1">
-        <v>1057.44</v>
+        <v>1076.35</v>
       </c>
       <c r="G642" s="1"/>
-      <c r="H642" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H642" s="1"/>
       <c r="I642" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="643" spans="1:9" outlineLevel="2">
       <c r="A643" s="1"/>
       <c r="B643" s="1">
         <v>26826</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="D643" s="1">
         <v>8443999090</v>
       </c>
       <c r="E643" s="1">
         <v>1</v>
       </c>
       <c r="F643" s="1">
-        <v>1767.63</v>
+        <v>1799.23</v>
       </c>
       <c r="G643" s="1"/>
-      <c r="H643" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H643" s="1"/>
       <c r="I643" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:9" outlineLevel="2">
       <c r="A644" s="1"/>
       <c r="B644" s="1">
         <v>25048</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="D644" s="1">
         <v>8443999090</v>
       </c>
       <c r="E644" s="1">
         <v>1</v>
       </c>
       <c r="F644" s="1">
-        <v>2662.63</v>
+        <v>2710.23</v>
       </c>
       <c r="G644" s="1"/>
-      <c r="H644" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H644" s="1"/>
       <c r="I644" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="645" spans="1:9" outlineLevel="2">
       <c r="A645" s="1"/>
       <c r="B645" s="1">
         <v>25049</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="D645" s="1">
         <v>8443999090</v>
       </c>
       <c r="E645" s="1">
         <v>1</v>
       </c>
       <c r="F645" s="1">
-        <v>469.88</v>
+        <v>478.28</v>
       </c>
       <c r="G645" s="1"/>
-      <c r="H645" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H645" s="1"/>
       <c r="I645" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="646" spans="1:9" outlineLevel="2">
       <c r="A646" s="1"/>
       <c r="B646" s="1">
         <v>23739</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="D646" s="1">
         <v>8443999090</v>
       </c>
       <c r="E646" s="1">
         <v>1</v>
       </c>
       <c r="F646" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G646" s="1"/>
-      <c r="H646" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H646" s="1"/>
       <c r="I646" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="647" spans="1:9" outlineLevel="2">
       <c r="A647" s="1"/>
       <c r="B647" s="1">
         <v>34941</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="D647" s="1">
         <v>8443999090</v>
       </c>
       <c r="E647" s="1">
         <v>1</v>
       </c>
       <c r="F647" s="1">
-        <v>520.89</v>
+        <v>530.2</v>
       </c>
       <c r="G647" s="1"/>
-      <c r="H647" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H647" s="1"/>
       <c r="I647" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="648" spans="1:9" outlineLevel="2">
       <c r="A648" s="1"/>
       <c r="B648" s="1">
         <v>25056</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="D648" s="1">
         <v>8443999090</v>
       </c>
       <c r="E648" s="1">
         <v>1</v>
       </c>
       <c r="F648" s="1">
-        <v>1057.44</v>
+        <v>1076.35</v>
       </c>
       <c r="G648" s="1"/>
-      <c r="H648" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H648" s="1"/>
       <c r="I648" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:9" outlineLevel="2">
       <c r="A649" s="1"/>
       <c r="B649" s="1">
         <v>26827</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="D649" s="1">
         <v>8443999090</v>
       </c>
       <c r="E649" s="1">
         <v>1</v>
       </c>
       <c r="F649" s="1">
-        <v>1880.84</v>
+        <v>1914.47</v>
       </c>
       <c r="G649" s="1"/>
-      <c r="H649" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H649" s="1"/>
       <c r="I649" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="650" spans="1:9" outlineLevel="2">
       <c r="A650" s="1"/>
       <c r="B650" s="1">
         <v>25050</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="D650" s="1">
         <v>8443999090</v>
       </c>
       <c r="E650" s="1">
         <v>1</v>
       </c>
       <c r="F650" s="1">
-        <v>2928.89</v>
+        <v>2981.25</v>
       </c>
       <c r="G650" s="1"/>
-      <c r="H650" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H650" s="1"/>
       <c r="I650" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="651" spans="1:9" outlineLevel="2">
       <c r="A651" s="1"/>
       <c r="B651" s="1">
         <v>25053</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="D651" s="1">
         <v>8443999090</v>
       </c>
       <c r="E651" s="1">
         <v>1</v>
       </c>
       <c r="F651" s="1">
-        <v>367.4</v>
+        <v>373.97</v>
       </c>
       <c r="G651" s="1"/>
-      <c r="H651" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H651" s="1"/>
       <c r="I651" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="652" spans="1:9" outlineLevel="2">
       <c r="A652" s="1"/>
       <c r="B652" s="1">
         <v>23740</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="D652" s="1">
         <v>8443999090</v>
       </c>
       <c r="E652" s="1">
         <v>1</v>
       </c>
       <c r="F652" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G652" s="1"/>
-      <c r="H652" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H652" s="1"/>
       <c r="I652" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="653" spans="1:9" outlineLevel="2">
       <c r="A653" s="1"/>
       <c r="B653" s="1">
         <v>34942</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="D653" s="1">
         <v>8443999090</v>
       </c>
       <c r="E653" s="1">
         <v>1</v>
       </c>
       <c r="F653" s="1">
-        <v>520.89</v>
+        <v>530.2</v>
       </c>
       <c r="G653" s="1"/>
-      <c r="H653" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H653" s="1"/>
       <c r="I653" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="654" spans="1:9" outlineLevel="2">
       <c r="A654" s="1"/>
       <c r="B654" s="1">
         <v>25057</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D654" s="1">
         <v>8443999090</v>
       </c>
       <c r="E654" s="1">
         <v>1</v>
       </c>
       <c r="F654" s="1">
-        <v>1057.44</v>
+        <v>1076.35</v>
       </c>
       <c r="G654" s="1"/>
-      <c r="H654" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H654" s="1"/>
       <c r="I654" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="655" spans="1:9" outlineLevel="2">
       <c r="A655" s="1"/>
       <c r="B655" s="1">
         <v>26828</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="D655" s="1">
         <v>8443999090</v>
       </c>
       <c r="E655" s="1">
         <v>1</v>
       </c>
       <c r="F655" s="1">
-        <v>1880.84</v>
+        <v>1914.47</v>
       </c>
       <c r="G655" s="1"/>
-      <c r="H655" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H655" s="1"/>
       <c r="I655" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="656" spans="1:9" outlineLevel="2">
       <c r="A656" s="1"/>
       <c r="B656" s="1">
         <v>25052</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="D656" s="1">
         <v>8443999090</v>
       </c>
       <c r="E656" s="1">
         <v>1</v>
       </c>
       <c r="F656" s="1">
-        <v>2928.89</v>
+        <v>2981.25</v>
       </c>
       <c r="G656" s="1"/>
-      <c r="H656" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H656" s="1"/>
       <c r="I656" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="657" spans="1:9" outlineLevel="2">
       <c r="A657" s="1"/>
       <c r="B657" s="1">
         <v>25054</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="D657" s="1">
         <v>8443999090</v>
       </c>
       <c r="E657" s="1">
         <v>1</v>
       </c>
       <c r="F657" s="1">
-        <v>373.22</v>
+        <v>379.89</v>
       </c>
       <c r="G657" s="1"/>
-      <c r="H657" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H657" s="1"/>
       <c r="I657" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="658" spans="1:9" outlineLevel="2">
       <c r="A658" s="1"/>
       <c r="B658" s="1">
         <v>23741</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="D658" s="1">
         <v>8443999090</v>
       </c>
       <c r="E658" s="1">
         <v>1</v>
       </c>
       <c r="F658" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G658" s="1"/>
-      <c r="H658" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H658" s="1"/>
       <c r="I658" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="659" spans="1:9" outlineLevel="2">
       <c r="A659" s="1"/>
       <c r="B659" s="1">
         <v>34943</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="D659" s="1">
         <v>8443999090</v>
       </c>
       <c r="E659" s="1">
         <v>1</v>
       </c>
       <c r="F659" s="1">
-        <v>520.89</v>
+        <v>530.2</v>
       </c>
       <c r="G659" s="1"/>
-      <c r="H659" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H659" s="1"/>
       <c r="I659" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="660" spans="1:9" outlineLevel="2">
       <c r="A660" s="1"/>
       <c r="B660" s="1">
         <v>25059</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="D660" s="1">
         <v>8443999090</v>
       </c>
       <c r="E660" s="1">
         <v>1</v>
       </c>
       <c r="F660" s="1">
-        <v>1057.44</v>
+        <v>1076.35</v>
       </c>
       <c r="G660" s="1"/>
-      <c r="H660" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H660" s="1"/>
       <c r="I660" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="661" spans="1:9" outlineLevel="2">
       <c r="A661" s="1"/>
       <c r="B661" s="1">
         <v>26830</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="D661" s="1">
         <v>8443999090</v>
       </c>
       <c r="E661" s="1">
         <v>1</v>
       </c>
       <c r="F661" s="1">
-        <v>1880.84</v>
+        <v>1914.47</v>
       </c>
       <c r="G661" s="1"/>
-      <c r="H661" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H661" s="1"/>
       <c r="I661" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="662" spans="1:9" outlineLevel="2">
       <c r="A662" s="1"/>
       <c r="B662" s="1">
         <v>25051</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="D662" s="1">
         <v>8443999090</v>
       </c>
       <c r="E662" s="1">
         <v>1</v>
       </c>
       <c r="F662" s="1">
-        <v>2928.89</v>
+        <v>2981.25</v>
       </c>
       <c r="G662" s="1"/>
-      <c r="H662" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H662" s="1"/>
       <c r="I662" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="663" spans="1:9" outlineLevel="2">
       <c r="A663" s="1"/>
       <c r="B663" s="1">
         <v>25055</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D663" s="1">
         <v>8443999090</v>
       </c>
       <c r="E663" s="1">
         <v>1</v>
       </c>
       <c r="F663" s="1">
-        <v>364.27</v>
+        <v>370.78</v>
       </c>
       <c r="G663" s="1"/>
-      <c r="H663" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H663" s="1"/>
       <c r="I663" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="664" spans="1:9" outlineLevel="2">
       <c r="A664" s="1"/>
       <c r="B664" s="1">
         <v>23742</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="D664" s="1">
         <v>8443999090</v>
       </c>
       <c r="E664" s="1">
         <v>1</v>
       </c>
       <c r="F664" s="1">
-        <v>778.65</v>
+        <v>792.5700000000001</v>
       </c>
       <c r="G664" s="1"/>
-      <c r="H664" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H664" s="1"/>
       <c r="I664" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="665" spans="1:9" outlineLevel="2">
       <c r="A665" s="1"/>
       <c r="B665" s="1">
         <v>34944</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="D665" s="1">
         <v>8443999090</v>
       </c>
       <c r="E665" s="1">
         <v>1</v>
       </c>
       <c r="F665" s="1">
-        <v>520.89</v>
+        <v>530.2</v>
       </c>
       <c r="G665" s="1"/>
-      <c r="H665" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H665" s="1"/>
       <c r="I665" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="666" spans="1:9" outlineLevel="2">
       <c r="A666" s="1"/>
       <c r="B666" s="1">
         <v>23301</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="D666" s="1">
         <v>8443999090</v>
       </c>
       <c r="E666" s="1">
         <v>1</v>
       </c>
       <c r="F666" s="1">
-        <v>3568.37</v>
+        <v>3632.16</v>
       </c>
       <c r="G666" s="1"/>
-      <c r="H666" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H666" s="1"/>
       <c r="I666" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="667" spans="1:9" outlineLevel="2">
       <c r="A667" s="1"/>
       <c r="B667" s="1">
         <v>23838</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="D667" s="1">
         <v>8443999090</v>
       </c>
       <c r="E667" s="1">
         <v>1</v>
       </c>
       <c r="F667" s="1">
-        <v>1111.59</v>
+        <v>1131.46</v>
       </c>
       <c r="G667" s="1"/>
-      <c r="H667" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H667" s="1"/>
       <c r="I667" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="668" spans="1:9" outlineLevel="2">
       <c r="A668" s="1"/>
       <c r="B668" s="1">
         <v>26904</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="D668" s="1">
         <v>8443999090</v>
       </c>
       <c r="E668" s="1">
         <v>1</v>
       </c>
       <c r="F668" s="1">
-        <v>930.35</v>
+        <v>946.98</v>
       </c>
       <c r="G668" s="1"/>
-      <c r="H668" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H668" s="1"/>
       <c r="I668" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="669" spans="1:9" outlineLevel="2">
       <c r="A669" s="1"/>
       <c r="B669" s="1">
         <v>26717</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="D669" s="1">
         <v>8443999090</v>
       </c>
       <c r="E669" s="1">
         <v>1</v>
       </c>
       <c r="F669" s="1">
-        <v>1284.77</v>
+        <v>1307.74</v>
       </c>
       <c r="G669" s="1"/>
-      <c r="H669" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H669" s="1"/>
       <c r="I669" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="670" spans="1:9" outlineLevel="2">
       <c r="A670" s="1"/>
       <c r="B670" s="1">
         <v>29434</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="D670" s="1">
         <v>8443999090</v>
       </c>
       <c r="E670" s="1">
         <v>1</v>
       </c>
       <c r="F670" s="1">
-        <v>637.6900000000001</v>
+        <v>649.09</v>
       </c>
       <c r="G670" s="1"/>
-      <c r="H670" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H670" s="1"/>
       <c r="I670" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="671" spans="1:9" outlineLevel="2">
       <c r="A671" s="1"/>
       <c r="B671" s="1">
         <v>23837</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="D671" s="1">
         <v>8443999090</v>
       </c>
       <c r="E671" s="1">
         <v>1</v>
       </c>
       <c r="F671" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G671" s="1"/>
-      <c r="H671" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H671" s="1"/>
       <c r="I671" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="672" spans="1:9" outlineLevel="2">
       <c r="A672" s="1"/>
       <c r="B672" s="1">
         <v>23302</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="D672" s="1">
         <v>8443999090</v>
       </c>
       <c r="E672" s="1">
         <v>1</v>
       </c>
       <c r="F672" s="1">
-        <v>473.46</v>
+        <v>481.92</v>
       </c>
       <c r="G672" s="1"/>
-      <c r="H672" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H672" s="1"/>
       <c r="I672" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="673" spans="1:9" outlineLevel="2">
       <c r="A673" s="1"/>
       <c r="B673" s="1">
         <v>23839</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D673" s="1">
         <v>8443999090</v>
       </c>
       <c r="E673" s="1">
         <v>1</v>
       </c>
       <c r="F673" s="1">
-        <v>1443.64</v>
+        <v>1469.44</v>
       </c>
       <c r="G673" s="1"/>
-      <c r="H673" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H673" s="1"/>
       <c r="I673" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="674" spans="1:9" outlineLevel="2">
       <c r="A674" s="1"/>
       <c r="B674" s="1">
         <v>26908</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D674" s="1">
         <v>8443999090</v>
       </c>
       <c r="E674" s="1">
         <v>1</v>
       </c>
       <c r="F674" s="1">
-        <v>1047.15</v>
+        <v>1065.87</v>
       </c>
       <c r="G674" s="1"/>
-      <c r="H674" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H674" s="1"/>
       <c r="I674" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="675" spans="1:9" outlineLevel="2">
       <c r="A675" s="1"/>
       <c r="B675" s="1">
         <v>26721</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="D675" s="1">
         <v>8443999090</v>
       </c>
       <c r="E675" s="1">
         <v>1</v>
       </c>
       <c r="F675" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G675" s="1"/>
-      <c r="H675" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H675" s="1"/>
       <c r="I675" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="676" spans="1:9" outlineLevel="2">
       <c r="A676" s="1"/>
       <c r="B676" s="1">
         <v>23840</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D676" s="1">
         <v>8443999090</v>
       </c>
       <c r="E676" s="1">
         <v>1</v>
       </c>
       <c r="F676" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G676" s="1"/>
-      <c r="H676" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H676" s="1"/>
       <c r="I676" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="677" spans="1:9" outlineLevel="2">
       <c r="A677" s="1"/>
       <c r="B677" s="1">
         <v>23847</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="D677" s="1">
         <v>8443999090</v>
       </c>
       <c r="E677" s="1">
         <v>1</v>
       </c>
       <c r="F677" s="1">
-        <v>1111.59</v>
+        <v>1131.46</v>
       </c>
       <c r="G677" s="1"/>
-      <c r="H677" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H677" s="1"/>
       <c r="I677" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="678" spans="1:9" outlineLevel="2">
       <c r="A678" s="1"/>
       <c r="B678" s="1">
         <v>26905</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="D678" s="1">
         <v>8443999090</v>
       </c>
       <c r="E678" s="1">
         <v>1</v>
       </c>
       <c r="F678" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G678" s="1"/>
-      <c r="H678" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H678" s="1"/>
       <c r="I678" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="679" spans="1:9" outlineLevel="2">
       <c r="A679" s="1"/>
       <c r="B679" s="1">
         <v>26718</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="D679" s="1">
         <v>8443999090</v>
       </c>
       <c r="E679" s="1">
         <v>1</v>
       </c>
       <c r="F679" s="1">
-        <v>1284.77</v>
+        <v>1307.74</v>
       </c>
       <c r="G679" s="1"/>
-      <c r="H679" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H679" s="1"/>
       <c r="I679" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="680" spans="1:9" outlineLevel="2">
       <c r="A680" s="1"/>
       <c r="B680" s="1">
         <v>29435</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="D680" s="1">
         <v>8443999090</v>
       </c>
       <c r="E680" s="1">
         <v>1</v>
       </c>
       <c r="F680" s="1">
-        <v>637.6900000000001</v>
+        <v>649.09</v>
       </c>
       <c r="G680" s="1"/>
-      <c r="H680" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H680" s="1"/>
       <c r="I680" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="681" spans="1:9" outlineLevel="2">
       <c r="A681" s="1"/>
       <c r="B681" s="1">
         <v>23841</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="D681" s="1">
         <v>8443999090</v>
       </c>
       <c r="E681" s="1">
         <v>1</v>
       </c>
       <c r="F681" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G681" s="1"/>
-      <c r="H681" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H681" s="1"/>
       <c r="I681" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="682" spans="1:9" outlineLevel="2">
       <c r="A682" s="1"/>
       <c r="B682" s="1">
         <v>24027</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D682" s="1">
         <v>8443999090</v>
       </c>
       <c r="E682" s="1">
         <v>1</v>
       </c>
       <c r="F682" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G682" s="1"/>
-      <c r="H682" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H682" s="1"/>
       <c r="I682" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="683" spans="1:9" outlineLevel="2">
       <c r="A683" s="1"/>
       <c r="B683" s="1">
         <v>23850</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="D683" s="1">
         <v>8443999090</v>
       </c>
       <c r="E683" s="1">
         <v>1</v>
       </c>
       <c r="F683" s="1">
-        <v>1443.64</v>
+        <v>1469.44</v>
       </c>
       <c r="G683" s="1"/>
-      <c r="H683" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H683" s="1"/>
       <c r="I683" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="684" spans="1:9" outlineLevel="2">
       <c r="A684" s="1"/>
       <c r="B684" s="1">
         <v>26909</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="D684" s="1">
         <v>8443999090</v>
       </c>
       <c r="E684" s="1">
         <v>1</v>
       </c>
       <c r="F684" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G684" s="1"/>
-      <c r="H684" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H684" s="1"/>
       <c r="I684" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="685" spans="1:9" outlineLevel="2">
       <c r="A685" s="1"/>
       <c r="B685" s="1">
         <v>26722</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="D685" s="1">
         <v>8443999090</v>
       </c>
       <c r="E685" s="1">
         <v>1</v>
       </c>
       <c r="F685" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G685" s="1"/>
-      <c r="H685" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H685" s="1"/>
       <c r="I685" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="686" spans="1:9" outlineLevel="2">
       <c r="A686" s="1"/>
       <c r="B686" s="1">
         <v>23844</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="D686" s="1">
         <v>8443999090</v>
       </c>
       <c r="E686" s="1">
         <v>1</v>
       </c>
       <c r="F686" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G686" s="1"/>
-      <c r="H686" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H686" s="1"/>
       <c r="I686" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="687" spans="1:9" outlineLevel="2">
       <c r="A687" s="1"/>
       <c r="B687" s="1">
         <v>23848</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="D687" s="1">
         <v>8443999090</v>
       </c>
       <c r="E687" s="1">
         <v>1</v>
       </c>
       <c r="F687" s="1">
-        <v>1111.59</v>
+        <v>1131.46</v>
       </c>
       <c r="G687" s="1"/>
-      <c r="H687" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H687" s="1"/>
       <c r="I687" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="688" spans="1:9" outlineLevel="2">
       <c r="A688" s="1"/>
       <c r="B688" s="1">
         <v>26906</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="D688" s="1">
         <v>8443999090</v>
       </c>
       <c r="E688" s="1">
         <v>1</v>
       </c>
       <c r="F688" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G688" s="1"/>
-      <c r="H688" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H688" s="1"/>
       <c r="I688" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="689" spans="1:9" outlineLevel="2">
       <c r="A689" s="1"/>
       <c r="B689" s="1">
         <v>26719</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="D689" s="1">
         <v>8443999090</v>
       </c>
       <c r="E689" s="1">
         <v>1</v>
       </c>
       <c r="F689" s="1">
-        <v>1284.77</v>
+        <v>1307.74</v>
       </c>
       <c r="G689" s="1"/>
-      <c r="H689" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H689" s="1"/>
       <c r="I689" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="690" spans="1:9" outlineLevel="2">
       <c r="A690" s="1"/>
       <c r="B690" s="1">
         <v>29436</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D690" s="1">
         <v>8443999090</v>
       </c>
       <c r="E690" s="1">
         <v>1</v>
       </c>
       <c r="F690" s="1">
-        <v>637.6900000000001</v>
+        <v>649.09</v>
       </c>
       <c r="G690" s="1"/>
-      <c r="H690" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H690" s="1"/>
       <c r="I690" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="691" spans="1:9" outlineLevel="2">
       <c r="A691" s="1"/>
       <c r="B691" s="1">
         <v>23842</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="D691" s="1">
         <v>8443999090</v>
       </c>
       <c r="E691" s="1">
         <v>1</v>
       </c>
       <c r="F691" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G691" s="1"/>
-      <c r="H691" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H691" s="1"/>
       <c r="I691" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="692" spans="1:9" outlineLevel="2">
       <c r="A692" s="1"/>
       <c r="B692" s="1">
         <v>24028</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="D692" s="1">
         <v>8443999090</v>
       </c>
       <c r="E692" s="1">
         <v>1</v>
       </c>
       <c r="F692" s="1">
-        <v>421.55</v>
+        <v>429.08</v>
       </c>
       <c r="G692" s="1"/>
-      <c r="H692" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H692" s="1"/>
       <c r="I692" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="693" spans="1:9" outlineLevel="2">
       <c r="A693" s="1"/>
       <c r="B693" s="1">
         <v>23851</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="D693" s="1">
         <v>8443999090</v>
       </c>
       <c r="E693" s="1">
         <v>1</v>
       </c>
       <c r="F693" s="1">
-        <v>1443.64</v>
+        <v>1469.44</v>
       </c>
       <c r="G693" s="1"/>
-      <c r="H693" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H693" s="1"/>
       <c r="I693" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="694" spans="1:9" outlineLevel="2">
       <c r="A694" s="1"/>
       <c r="B694" s="1">
         <v>26910</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="D694" s="1">
         <v>8443999090</v>
       </c>
       <c r="E694" s="1">
         <v>1</v>
       </c>
       <c r="F694" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G694" s="1"/>
-      <c r="H694" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H694" s="1"/>
       <c r="I694" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="695" spans="1:9" outlineLevel="2">
       <c r="A695" s="1"/>
       <c r="B695" s="1">
         <v>26723</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="D695" s="1">
         <v>8443999090</v>
       </c>
       <c r="E695" s="1">
         <v>1</v>
       </c>
       <c r="F695" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G695" s="1"/>
-      <c r="H695" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H695" s="1"/>
       <c r="I695" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="696" spans="1:9" outlineLevel="2">
       <c r="A696" s="1"/>
       <c r="B696" s="1">
         <v>23845</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="D696" s="1">
         <v>8443999090</v>
       </c>
       <c r="E696" s="1">
         <v>1</v>
       </c>
       <c r="F696" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G696" s="1"/>
-      <c r="H696" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H696" s="1"/>
       <c r="I696" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="697" spans="1:9" outlineLevel="2">
       <c r="A697" s="1"/>
       <c r="B697" s="1">
         <v>23849</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D697" s="1">
         <v>8443999090</v>
       </c>
       <c r="E697" s="1">
         <v>1</v>
       </c>
       <c r="F697" s="1">
-        <v>1111.59</v>
+        <v>1131.46</v>
       </c>
       <c r="G697" s="1"/>
-      <c r="H697" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H697" s="1"/>
       <c r="I697" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="698" spans="1:9" outlineLevel="2">
       <c r="A698" s="1"/>
       <c r="B698" s="1">
         <v>26907</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D698" s="1">
         <v>8443999090</v>
       </c>
       <c r="E698" s="1">
         <v>1</v>
       </c>
       <c r="F698" s="1">
-        <v>872.63</v>
+        <v>888.23</v>
       </c>
       <c r="G698" s="1"/>
-      <c r="H698" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H698" s="1"/>
       <c r="I698" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="699" spans="1:9" outlineLevel="2">
       <c r="A699" s="1"/>
       <c r="B699" s="1">
         <v>26720</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="D699" s="1">
         <v>8443999090</v>
       </c>
       <c r="E699" s="1">
         <v>1</v>
       </c>
       <c r="F699" s="1">
-        <v>1284.77</v>
+        <v>1307.74</v>
       </c>
       <c r="G699" s="1"/>
-      <c r="H699" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H699" s="1"/>
       <c r="I699" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="700" spans="1:9" outlineLevel="2">
       <c r="A700" s="1"/>
       <c r="B700" s="1">
         <v>29437</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="D700" s="1">
         <v>8443999090</v>
       </c>
       <c r="E700" s="1">
         <v>1</v>
       </c>
       <c r="F700" s="1">
-        <v>637.6900000000001</v>
+        <v>649.09</v>
       </c>
       <c r="G700" s="1"/>
-      <c r="H700" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H700" s="1"/>
       <c r="I700" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="701" spans="1:9" outlineLevel="2">
       <c r="A701" s="1"/>
       <c r="B701" s="1">
         <v>23843</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D701" s="1">
         <v>8443999090</v>
       </c>
       <c r="E701" s="1">
         <v>1</v>
       </c>
       <c r="F701" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G701" s="1"/>
-      <c r="H701" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H701" s="1"/>
       <c r="I701" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="702" spans="1:9" outlineLevel="2">
       <c r="A702" s="1"/>
       <c r="B702" s="1">
         <v>24029</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="D702" s="1">
         <v>8443999090</v>
       </c>
       <c r="E702" s="1">
         <v>1</v>
       </c>
       <c r="F702" s="1">
-        <v>416.18</v>
+        <v>423.62</v>
       </c>
       <c r="G702" s="1"/>
-      <c r="H702" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H702" s="1"/>
       <c r="I702" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="703" spans="1:9" outlineLevel="2">
       <c r="A703" s="1"/>
       <c r="B703" s="1">
         <v>23852</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D703" s="1">
         <v>8443999090</v>
       </c>
       <c r="E703" s="1">
         <v>1</v>
       </c>
       <c r="F703" s="1">
-        <v>1443.64</v>
+        <v>1469.44</v>
       </c>
       <c r="G703" s="1"/>
-      <c r="H703" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H703" s="1"/>
       <c r="I703" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="704" spans="1:9" outlineLevel="2">
       <c r="A704" s="1"/>
       <c r="B704" s="1">
         <v>26911</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="D704" s="1">
         <v>8443999090</v>
       </c>
       <c r="E704" s="1">
         <v>1</v>
       </c>
       <c r="F704" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G704" s="1"/>
-      <c r="H704" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H704" s="1"/>
       <c r="I704" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="705" spans="1:9" outlineLevel="2">
       <c r="A705" s="1"/>
       <c r="B705" s="1">
         <v>23846</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="D705" s="1">
         <v>8443999090</v>
       </c>
       <c r="E705" s="1">
         <v>1</v>
       </c>
       <c r="F705" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G705" s="1"/>
-      <c r="H705" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H705" s="1"/>
       <c r="I705" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="706" spans="1:9" outlineLevel="2">
       <c r="A706" s="1"/>
       <c r="B706" s="1">
         <v>26724</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="D706" s="1">
         <v>8443999090</v>
       </c>
       <c r="E706" s="1">
         <v>1</v>
       </c>
       <c r="F706" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G706" s="1"/>
-      <c r="H706" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H706" s="1"/>
       <c r="I706" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="707" spans="1:9" outlineLevel="2">
       <c r="A707" s="1"/>
       <c r="B707" s="1">
         <v>6089</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="D707" s="1">
         <v>8443999090</v>
       </c>
       <c r="E707" s="1">
         <v>1</v>
       </c>
       <c r="F707" s="1">
-        <v>8726.25</v>
+        <v>8882.25</v>
       </c>
       <c r="G707" s="1"/>
-      <c r="H707" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H707" s="1"/>
       <c r="I707" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="708" spans="1:9" outlineLevel="2">
       <c r="A708" s="1"/>
       <c r="B708" s="1">
         <v>18113</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="D708" s="1">
         <v>8443999090</v>
       </c>
       <c r="E708" s="1">
         <v>1</v>
       </c>
       <c r="F708" s="1">
-        <v>241.65</v>
+        <v>245.97</v>
       </c>
       <c r="G708" s="1"/>
-      <c r="H708" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H708" s="1"/>
       <c r="I708" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="709" spans="1:9" outlineLevel="2">
       <c r="A709" s="1"/>
       <c r="B709" s="1">
         <v>6090</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="D709" s="1">
         <v>8443999090</v>
       </c>
       <c r="E709" s="1">
         <v>1</v>
       </c>
       <c r="F709" s="1">
-        <v>6519.18</v>
+        <v>6635.72</v>
       </c>
       <c r="G709" s="1"/>
-      <c r="H709" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H709" s="1"/>
       <c r="I709" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="710" spans="1:9" outlineLevel="2">
       <c r="A710" s="1"/>
       <c r="B710" s="1">
         <v>18115</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="D710" s="1">
         <v>8443999090</v>
       </c>
       <c r="E710" s="1">
         <v>1</v>
       </c>
       <c r="F710" s="1">
-        <v>281.93</v>
+        <v>286.97</v>
       </c>
       <c r="G710" s="1"/>
-      <c r="H710" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H710" s="1"/>
       <c r="I710" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="711" spans="1:9" outlineLevel="2">
       <c r="A711" s="1"/>
       <c r="B711" s="1">
         <v>6091</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="D711" s="1">
         <v>8443999090</v>
       </c>
       <c r="E711" s="1">
         <v>1</v>
       </c>
       <c r="F711" s="1">
-        <v>6519.18</v>
+        <v>6635.72</v>
       </c>
       <c r="G711" s="1"/>
-      <c r="H711" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H711" s="1"/>
       <c r="I711" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="712" spans="1:9" outlineLevel="2">
       <c r="A712" s="1"/>
       <c r="B712" s="1">
         <v>18116</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="D712" s="1">
         <v>8443999090</v>
       </c>
       <c r="E712" s="1">
         <v>1</v>
       </c>
       <c r="F712" s="1">
-        <v>281.93</v>
+        <v>286.97</v>
       </c>
       <c r="G712" s="1"/>
-      <c r="H712" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H712" s="1"/>
       <c r="I712" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="713" spans="1:9" outlineLevel="2">
       <c r="A713" s="1"/>
       <c r="B713" s="1">
         <v>6092</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="D713" s="1">
         <v>8443999090</v>
       </c>
       <c r="E713" s="1">
         <v>1</v>
       </c>
       <c r="F713" s="1">
-        <v>6519.18</v>
+        <v>6635.72</v>
       </c>
       <c r="G713" s="1"/>
-      <c r="H713" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H713" s="1"/>
       <c r="I713" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="714" spans="1:9" outlineLevel="2">
       <c r="A714" s="1"/>
       <c r="B714" s="1">
         <v>18117</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="D714" s="1">
         <v>8443999090</v>
       </c>
       <c r="E714" s="1">
         <v>1</v>
       </c>
       <c r="F714" s="1">
-        <v>281.93</v>
+        <v>286.97</v>
       </c>
       <c r="G714" s="1"/>
-      <c r="H714" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H714" s="1"/>
       <c r="I714" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="715" spans="1:9" outlineLevel="2">
       <c r="A715" s="1"/>
       <c r="B715" s="1">
         <v>7528</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D715" s="1">
         <v>8443999090</v>
       </c>
       <c r="E715" s="1">
         <v>1</v>
       </c>
       <c r="F715" s="1">
-        <v>11223.3</v>
+        <v>11423.94</v>
       </c>
       <c r="G715" s="1"/>
-      <c r="H715" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H715" s="1"/>
       <c r="I715" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="716" spans="1:9" outlineLevel="2">
       <c r="A716" s="1"/>
       <c r="B716" s="1">
         <v>18118</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="D716" s="1">
         <v>8443999090</v>
       </c>
       <c r="E716" s="1">
         <v>1</v>
       </c>
       <c r="F716" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G716" s="1"/>
-      <c r="H716" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H716" s="1"/>
       <c r="I716" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="717" spans="1:9" outlineLevel="2">
       <c r="A717" s="1"/>
       <c r="B717" s="1">
         <v>7529</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D717" s="1">
         <v>8443999090</v>
       </c>
       <c r="E717" s="1">
         <v>1</v>
       </c>
       <c r="F717" s="1">
-        <v>11223.3</v>
+        <v>11423.94</v>
       </c>
       <c r="G717" s="1"/>
-      <c r="H717" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H717" s="1"/>
       <c r="I717" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="718" spans="1:9" outlineLevel="2">
       <c r="A718" s="1"/>
       <c r="B718" s="1">
         <v>18119</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="D718" s="1">
         <v>8443999090</v>
       </c>
       <c r="E718" s="1">
         <v>1</v>
       </c>
       <c r="F718" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G718" s="1"/>
-      <c r="H718" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H718" s="1"/>
       <c r="I718" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="719" spans="1:9" outlineLevel="2">
       <c r="A719" s="1"/>
       <c r="B719" s="1">
         <v>7530</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="D719" s="1">
         <v>8443999090</v>
       </c>
       <c r="E719" s="1">
         <v>1</v>
       </c>
       <c r="F719" s="1">
-        <v>11223.3</v>
+        <v>11423.94</v>
       </c>
       <c r="G719" s="1"/>
-      <c r="H719" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H719" s="1"/>
       <c r="I719" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="720" spans="1:9" outlineLevel="2">
       <c r="A720" s="1"/>
       <c r="B720" s="1">
         <v>18120</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D720" s="1">
         <v>8443999090</v>
       </c>
       <c r="E720" s="1">
         <v>1</v>
       </c>
       <c r="F720" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G720" s="1"/>
-      <c r="H720" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H720" s="1"/>
       <c r="I720" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="721" spans="1:9" outlineLevel="2">
       <c r="A721" s="1"/>
       <c r="B721" s="1">
         <v>29350</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D721" s="1">
         <v>8443999090</v>
       </c>
       <c r="E721" s="1">
         <v>1</v>
       </c>
       <c r="F721" s="1">
-        <v>2804.48</v>
+        <v>2854.62</v>
       </c>
       <c r="G721" s="1"/>
-      <c r="H721" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H721" s="1"/>
       <c r="I721" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="722" spans="1:9" outlineLevel="2">
       <c r="A722" s="1"/>
       <c r="B722" s="1">
         <v>11431</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="D722" s="1">
         <v>8443999090</v>
       </c>
       <c r="E722" s="1">
         <v>1</v>
       </c>
       <c r="F722" s="1">
-        <v>11527.6</v>
+        <v>11733.68</v>
       </c>
       <c r="G722" s="1"/>
-      <c r="H722" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H722" s="1"/>
       <c r="I722" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="723" spans="1:9" outlineLevel="2">
       <c r="A723" s="1"/>
       <c r="B723" s="1">
         <v>18121</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="D723" s="1">
         <v>8443999090</v>
       </c>
       <c r="E723" s="1">
         <v>1</v>
       </c>
       <c r="F723" s="1">
-        <v>907.98</v>
+        <v>924.21</v>
       </c>
       <c r="G723" s="1"/>
-      <c r="H723" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H723" s="1"/>
       <c r="I723" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="724" spans="1:9" outlineLevel="2">
       <c r="A724" s="1"/>
       <c r="B724" s="1">
         <v>29351</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="D724" s="1">
         <v>8443999090</v>
       </c>
       <c r="E724" s="1">
         <v>1</v>
       </c>
       <c r="F724" s="1">
-        <v>2804.48</v>
+        <v>2854.62</v>
       </c>
       <c r="G724" s="1"/>
-      <c r="H724" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H724" s="1"/>
       <c r="I724" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="725" spans="1:9" outlineLevel="2">
       <c r="A725" s="1"/>
       <c r="B725" s="1">
         <v>12076</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="D725" s="1">
         <v>8443999090</v>
       </c>
       <c r="E725" s="1">
         <v>1</v>
       </c>
       <c r="F725" s="1">
-        <v>16389.24</v>
+        <v>16682.23</v>
       </c>
       <c r="G725" s="1"/>
-      <c r="H725" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H725" s="1"/>
       <c r="I725" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="726" spans="1:9" outlineLevel="2">
       <c r="A726" s="1"/>
       <c r="B726" s="1">
         <v>18122</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="D726" s="1">
         <v>8443999090</v>
       </c>
       <c r="E726" s="1">
         <v>1</v>
       </c>
       <c r="F726" s="1">
-        <v>907.98</v>
+        <v>924.21</v>
       </c>
       <c r="G726" s="1"/>
-      <c r="H726" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H726" s="1"/>
       <c r="I726" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="727" spans="1:9" outlineLevel="2">
       <c r="A727" s="1"/>
       <c r="B727" s="1">
         <v>29352</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="D727" s="1">
         <v>8443999090</v>
       </c>
       <c r="E727" s="1">
         <v>1</v>
       </c>
       <c r="F727" s="1">
-        <v>2804.48</v>
+        <v>2854.62</v>
       </c>
       <c r="G727" s="1"/>
-      <c r="H727" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H727" s="1"/>
       <c r="I727" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="728" spans="1:9" outlineLevel="2">
       <c r="A728" s="1"/>
       <c r="B728" s="1">
         <v>9837</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="D728" s="1">
         <v>8443999090</v>
       </c>
       <c r="E728" s="1">
         <v>1</v>
       </c>
       <c r="F728" s="1">
-        <v>16389.24</v>
+        <v>16682.23</v>
       </c>
       <c r="G728" s="1"/>
-      <c r="H728" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H728" s="1"/>
       <c r="I728" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="729" spans="1:9" outlineLevel="2">
       <c r="A729" s="1"/>
       <c r="B729" s="1">
         <v>18123</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="D729" s="1">
         <v>8443999090</v>
       </c>
       <c r="E729" s="1">
         <v>1</v>
       </c>
       <c r="F729" s="1">
-        <v>907.98</v>
+        <v>924.21</v>
       </c>
       <c r="G729" s="1"/>
-      <c r="H729" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H729" s="1"/>
       <c r="I729" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="730" spans="1:9" outlineLevel="2">
       <c r="A730" s="1"/>
       <c r="B730" s="1">
         <v>29353</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="D730" s="1">
         <v>8443999090</v>
       </c>
       <c r="E730" s="1">
         <v>1</v>
       </c>
       <c r="F730" s="1">
-        <v>2804.48</v>
+        <v>2854.62</v>
       </c>
       <c r="G730" s="1"/>
-      <c r="H730" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H730" s="1"/>
       <c r="I730" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="731" spans="1:9" outlineLevel="2">
       <c r="A731" s="1"/>
       <c r="B731" s="1">
         <v>12077</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="D731" s="1">
         <v>8443999090</v>
       </c>
       <c r="E731" s="1">
         <v>1</v>
       </c>
       <c r="F731" s="1">
-        <v>16389.24</v>
+        <v>16682.23</v>
       </c>
       <c r="G731" s="1"/>
-      <c r="H731" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H731" s="1"/>
       <c r="I731" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="732" spans="1:9" outlineLevel="2">
       <c r="A732" s="1"/>
       <c r="B732" s="1">
         <v>18124</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="D732" s="1">
         <v>8443999090</v>
       </c>
       <c r="E732" s="1">
         <v>1</v>
       </c>
       <c r="F732" s="1">
-        <v>907.98</v>
+        <v>924.21</v>
       </c>
       <c r="G732" s="1"/>
-      <c r="H732" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H732" s="1"/>
       <c r="I732" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="733" spans="1:9" outlineLevel="2">
       <c r="A733" s="1"/>
       <c r="B733" s="1">
         <v>9516</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D733" s="1">
         <v>8443999090</v>
       </c>
       <c r="E733" s="1">
         <v>1</v>
       </c>
       <c r="F733" s="1">
-        <v>2244.66</v>
+        <v>2284.79</v>
       </c>
       <c r="G733" s="1"/>
-      <c r="H733" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H733" s="1"/>
       <c r="I733" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="734" spans="1:9" outlineLevel="2">
       <c r="A734" s="1"/>
       <c r="B734" s="1">
         <v>24054</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="D734" s="1">
         <v>8443999090</v>
       </c>
       <c r="E734" s="1">
         <v>1</v>
       </c>
       <c r="F734" s="1">
-        <v>1413.21</v>
+        <v>1438.47</v>
       </c>
       <c r="G734" s="1"/>
-      <c r="H734" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H734" s="1"/>
       <c r="I734" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="735" spans="1:9" outlineLevel="2">
       <c r="A735" s="1"/>
       <c r="B735" s="1">
         <v>6327</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="D735" s="1">
         <v>8443999090</v>
       </c>
       <c r="E735" s="1">
         <v>1</v>
       </c>
       <c r="F735" s="1">
-        <v>5284.53</v>
+        <v>5379</v>
       </c>
       <c r="G735" s="1"/>
-      <c r="H735" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H735" s="1"/>
       <c r="I735" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="736" spans="1:9" outlineLevel="2">
       <c r="A736" s="1"/>
       <c r="B736" s="1">
         <v>18125</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="D736" s="1">
         <v>8443999090</v>
       </c>
       <c r="E736" s="1">
         <v>1</v>
       </c>
       <c r="F736" s="1">
-        <v>229.57</v>
+        <v>233.67</v>
       </c>
       <c r="G736" s="1"/>
-      <c r="H736" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H736" s="1"/>
       <c r="I736" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="737" spans="1:9" outlineLevel="2">
       <c r="A737" s="1"/>
       <c r="B737" s="1">
         <v>9517</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="D737" s="1">
         <v>8443999090</v>
       </c>
       <c r="E737" s="1">
         <v>1</v>
       </c>
       <c r="F737" s="1">
-        <v>2244.66</v>
+        <v>2284.79</v>
       </c>
       <c r="G737" s="1"/>
-      <c r="H737" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H737" s="1"/>
       <c r="I737" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="738" spans="1:9" outlineLevel="2">
       <c r="A738" s="1"/>
       <c r="B738" s="1">
         <v>28246</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="D738" s="1">
         <v>8443999090</v>
       </c>
       <c r="E738" s="1">
         <v>1</v>
       </c>
       <c r="F738" s="1">
-        <v>1413.21</v>
+        <v>1438.47</v>
       </c>
       <c r="G738" s="1"/>
-      <c r="H738" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H738" s="1"/>
       <c r="I738" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="739" spans="1:9" outlineLevel="2">
       <c r="A739" s="1"/>
       <c r="B739" s="1">
         <v>6324</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="D739" s="1">
         <v>8443999090</v>
       </c>
       <c r="E739" s="1">
         <v>1</v>
       </c>
       <c r="F739" s="1">
-        <v>6118.67</v>
+        <v>6228.05</v>
       </c>
       <c r="G739" s="1"/>
-      <c r="H739" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H739" s="1"/>
       <c r="I739" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="740" spans="1:9" outlineLevel="2">
       <c r="A740" s="1"/>
       <c r="B740" s="1">
         <v>18126</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="D740" s="1">
         <v>8443999090</v>
       </c>
       <c r="E740" s="1">
         <v>1</v>
       </c>
       <c r="F740" s="1">
-        <v>229.57</v>
+        <v>233.67</v>
       </c>
       <c r="G740" s="1"/>
-      <c r="H740" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H740" s="1"/>
       <c r="I740" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="741" spans="1:9" outlineLevel="2">
       <c r="A741" s="1"/>
       <c r="B741" s="1">
         <v>9518</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="D741" s="1">
         <v>8443999090</v>
       </c>
       <c r="E741" s="1">
         <v>1</v>
       </c>
       <c r="F741" s="1">
-        <v>2244.66</v>
+        <v>2284.79</v>
       </c>
       <c r="G741" s="1"/>
-      <c r="H741" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H741" s="1"/>
       <c r="I741" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="742" spans="1:9" outlineLevel="2">
       <c r="A742" s="1"/>
       <c r="B742" s="1">
         <v>28247</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="D742" s="1">
         <v>8443999090</v>
       </c>
       <c r="E742" s="1">
         <v>1</v>
       </c>
       <c r="F742" s="1">
-        <v>1413.21</v>
+        <v>1438.47</v>
       </c>
       <c r="G742" s="1"/>
-      <c r="H742" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H742" s="1"/>
       <c r="I742" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="743" spans="1:9" outlineLevel="2">
       <c r="A743" s="1"/>
       <c r="B743" s="1">
         <v>6325</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="D743" s="1">
         <v>8443999090</v>
       </c>
       <c r="E743" s="1">
         <v>1</v>
       </c>
       <c r="F743" s="1">
-        <v>6100.32</v>
+        <v>6209.38</v>
       </c>
       <c r="G743" s="1"/>
-      <c r="H743" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H743" s="1"/>
       <c r="I743" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="744" spans="1:9" outlineLevel="2">
       <c r="A744" s="1"/>
       <c r="B744" s="1">
         <v>18127</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="D744" s="1">
         <v>8443999090</v>
       </c>
       <c r="E744" s="1">
         <v>1</v>
       </c>
       <c r="F744" s="1">
-        <v>229.57</v>
+        <v>233.67</v>
       </c>
       <c r="G744" s="1"/>
-      <c r="H744" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H744" s="1"/>
       <c r="I744" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="745" spans="1:9" outlineLevel="2">
       <c r="A745" s="1"/>
       <c r="B745" s="1">
         <v>9519</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="D745" s="1">
         <v>8443999090</v>
       </c>
       <c r="E745" s="1">
         <v>1</v>
       </c>
       <c r="F745" s="1">
-        <v>2244.66</v>
+        <v>2284.79</v>
       </c>
       <c r="G745" s="1"/>
-      <c r="H745" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H745" s="1"/>
       <c r="I745" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="746" spans="1:9" outlineLevel="2">
       <c r="A746" s="1"/>
       <c r="B746" s="1">
         <v>28248</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="D746" s="1">
         <v>8443999090</v>
       </c>
       <c r="E746" s="1">
         <v>1</v>
       </c>
       <c r="F746" s="1">
-        <v>1413.21</v>
+        <v>1438.47</v>
       </c>
       <c r="G746" s="1"/>
-      <c r="H746" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H746" s="1"/>
       <c r="I746" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="747" spans="1:9" outlineLevel="2">
       <c r="A747" s="1"/>
       <c r="B747" s="1">
         <v>6326</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="D747" s="1">
         <v>8443999090</v>
       </c>
       <c r="E747" s="1">
         <v>1</v>
       </c>
       <c r="F747" s="1">
-        <v>6100.32</v>
+        <v>6209.38</v>
       </c>
       <c r="G747" s="1"/>
-      <c r="H747" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H747" s="1"/>
       <c r="I747" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="748" spans="1:9" outlineLevel="2">
       <c r="A748" s="1"/>
       <c r="B748" s="1">
         <v>18128</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="D748" s="1">
         <v>8443999090</v>
       </c>
       <c r="E748" s="1">
         <v>1</v>
       </c>
       <c r="F748" s="1">
-        <v>229.57</v>
+        <v>233.67</v>
       </c>
       <c r="G748" s="1"/>
-      <c r="H748" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H748" s="1"/>
       <c r="I748" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="749" spans="1:9" outlineLevel="2">
       <c r="A749" s="1"/>
       <c r="B749" s="1">
         <v>8123</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="D749" s="1">
         <v>8443999090</v>
       </c>
       <c r="E749" s="1">
         <v>1</v>
       </c>
       <c r="F749" s="1">
-        <v>7217.28</v>
+        <v>7346.3</v>
       </c>
       <c r="G749" s="1"/>
-      <c r="H749" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H749" s="1"/>
       <c r="I749" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="750" spans="1:9" outlineLevel="2">
       <c r="A750" s="1"/>
       <c r="B750" s="1">
         <v>8124</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="D750" s="1">
         <v>8443999090</v>
       </c>
       <c r="E750" s="1">
         <v>1</v>
       </c>
       <c r="F750" s="1">
-        <v>15136.24</v>
+        <v>15406.83</v>
       </c>
       <c r="G750" s="1"/>
-      <c r="H750" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H750" s="1"/>
       <c r="I750" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="751" spans="1:9" outlineLevel="2">
       <c r="A751" s="1"/>
       <c r="B751" s="1">
         <v>8125</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="D751" s="1">
         <v>8443999090</v>
       </c>
       <c r="E751" s="1">
         <v>1</v>
       </c>
       <c r="F751" s="1">
-        <v>15136.24</v>
+        <v>15406.83</v>
       </c>
       <c r="G751" s="1"/>
-      <c r="H751" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H751" s="1"/>
       <c r="I751" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="752" spans="1:9" outlineLevel="2">
       <c r="A752" s="1"/>
       <c r="B752" s="1">
         <v>8126</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="D752" s="1">
         <v>8443999090</v>
       </c>
       <c r="E752" s="1">
         <v>1</v>
       </c>
       <c r="F752" s="1">
-        <v>15136.24</v>
+        <v>15406.83</v>
       </c>
       <c r="G752" s="1"/>
-      <c r="H752" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H752" s="1"/>
       <c r="I752" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="753" spans="1:9" outlineLevel="2">
       <c r="A753" s="1"/>
       <c r="B753" s="1">
         <v>29354</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="D753" s="1">
         <v>8443999090</v>
       </c>
       <c r="E753" s="1">
         <v>1</v>
       </c>
       <c r="F753" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G753" s="1"/>
-      <c r="H753" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H753" s="1"/>
       <c r="I753" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="754" spans="1:9" outlineLevel="2">
       <c r="A754" s="1"/>
       <c r="B754" s="1">
         <v>17490</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="D754" s="1">
         <v>8443999090</v>
       </c>
       <c r="E754" s="1">
         <v>5</v>
       </c>
       <c r="F754" s="1">
-        <v>5096.58</v>
+        <v>5187.69</v>
       </c>
       <c r="G754" s="1"/>
-      <c r="H754" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H754" s="1"/>
       <c r="I754" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="755" spans="1:9" outlineLevel="2">
       <c r="A755" s="1"/>
       <c r="B755" s="1">
         <v>6967</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="D755" s="1">
         <v>8443999090</v>
       </c>
       <c r="E755" s="1">
         <v>1</v>
       </c>
       <c r="F755" s="1">
-        <v>9307.110000000001</v>
+        <v>9473.49</v>
       </c>
       <c r="G755" s="1"/>
-      <c r="H755" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H755" s="1"/>
       <c r="I755" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="756" spans="1:9" outlineLevel="2">
       <c r="A756" s="1"/>
       <c r="B756" s="1">
         <v>18129</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="D756" s="1">
         <v>8443999090</v>
       </c>
       <c r="E756" s="1">
         <v>1</v>
       </c>
       <c r="F756" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G756" s="1"/>
-      <c r="H756" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H756" s="1"/>
       <c r="I756" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="757" spans="1:9" outlineLevel="2">
       <c r="A757" s="1"/>
       <c r="B757" s="1">
         <v>22083</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="D757" s="1">
         <v>8443999090</v>
       </c>
       <c r="E757" s="1">
         <v>1</v>
       </c>
       <c r="F757" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G757" s="1"/>
-      <c r="H757" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H757" s="1"/>
       <c r="I757" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="758" spans="1:9" outlineLevel="2">
       <c r="A758" s="1"/>
       <c r="B758" s="1">
         <v>22084</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D758" s="1">
         <v>8443999090</v>
       </c>
       <c r="E758" s="1">
         <v>1</v>
       </c>
       <c r="F758" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G758" s="1"/>
-      <c r="H758" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H758" s="1"/>
       <c r="I758" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="759" spans="1:9" outlineLevel="2">
       <c r="A759" s="1"/>
       <c r="B759" s="1">
         <v>29418</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="D759" s="1">
         <v>8443999090</v>
       </c>
       <c r="E759" s="1">
         <v>1</v>
       </c>
       <c r="F759" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G759" s="1"/>
-      <c r="H759" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H759" s="1"/>
       <c r="I759" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="760" spans="1:9" outlineLevel="2">
       <c r="A760" s="1"/>
       <c r="B760" s="1">
         <v>17492</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="D760" s="1">
         <v>8443999090</v>
       </c>
       <c r="E760" s="1">
         <v>5</v>
       </c>
       <c r="F760" s="1">
-        <v>5096.58</v>
+        <v>5187.69</v>
       </c>
       <c r="G760" s="1"/>
-      <c r="H760" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H760" s="1"/>
       <c r="I760" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="761" spans="1:9" outlineLevel="2">
       <c r="A761" s="1"/>
       <c r="B761" s="1">
         <v>6970</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="D761" s="1">
         <v>8443999090</v>
       </c>
       <c r="E761" s="1">
         <v>1</v>
       </c>
       <c r="F761" s="1">
-        <v>8368.25</v>
+        <v>8517.85</v>
       </c>
       <c r="G761" s="1"/>
-      <c r="H761" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H761" s="1"/>
       <c r="I761" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="762" spans="1:9" outlineLevel="2">
       <c r="A762" s="1"/>
       <c r="B762" s="1">
         <v>18130</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="D762" s="1">
         <v>8443999090</v>
       </c>
       <c r="E762" s="1">
         <v>1</v>
       </c>
       <c r="F762" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G762" s="1"/>
-      <c r="H762" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H762" s="1"/>
       <c r="I762" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="763" spans="1:9" outlineLevel="2">
       <c r="A763" s="1"/>
       <c r="B763" s="1">
         <v>22085</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="D763" s="1">
         <v>8443999090</v>
       </c>
       <c r="E763" s="1">
         <v>1</v>
       </c>
       <c r="F763" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G763" s="1"/>
-      <c r="H763" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H763" s="1"/>
       <c r="I763" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="764" spans="1:9" outlineLevel="2">
       <c r="A764" s="1"/>
       <c r="B764" s="1">
         <v>29419</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D764" s="1">
         <v>8443999090</v>
       </c>
       <c r="E764" s="1">
         <v>1</v>
       </c>
       <c r="F764" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G764" s="1"/>
-      <c r="H764" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H764" s="1"/>
       <c r="I764" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="765" spans="1:9" outlineLevel="2">
       <c r="A765" s="1"/>
       <c r="B765" s="1">
         <v>17493</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="D765" s="1">
         <v>8443999090</v>
       </c>
       <c r="E765" s="1">
         <v>5</v>
       </c>
       <c r="F765" s="1">
-        <v>5096.58</v>
+        <v>5187.69</v>
       </c>
       <c r="G765" s="1"/>
-      <c r="H765" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H765" s="1"/>
       <c r="I765" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="766" spans="1:9" outlineLevel="2">
       <c r="A766" s="1"/>
       <c r="B766" s="1">
         <v>6969</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="D766" s="1">
         <v>8443999090</v>
       </c>
       <c r="E766" s="1">
         <v>1</v>
       </c>
       <c r="F766" s="1">
-        <v>8368.25</v>
+        <v>8517.85</v>
       </c>
       <c r="G766" s="1"/>
-      <c r="H766" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H766" s="1"/>
       <c r="I766" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="767" spans="1:9" outlineLevel="2">
       <c r="A767" s="1"/>
       <c r="B767" s="1">
         <v>18131</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="D767" s="1">
         <v>8443999090</v>
       </c>
       <c r="E767" s="1">
         <v>1</v>
       </c>
       <c r="F767" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G767" s="1"/>
-      <c r="H767" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H767" s="1"/>
       <c r="I767" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="768" spans="1:9" outlineLevel="2">
       <c r="A768" s="1"/>
       <c r="B768" s="1">
         <v>22086</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="D768" s="1">
         <v>8443999090</v>
       </c>
       <c r="E768" s="1">
         <v>1</v>
       </c>
       <c r="F768" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G768" s="1"/>
-      <c r="H768" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H768" s="1"/>
       <c r="I768" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="769" spans="1:9" outlineLevel="2">
       <c r="A769" s="1"/>
       <c r="B769" s="1">
         <v>29420</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="D769" s="1">
         <v>8443999090</v>
       </c>
       <c r="E769" s="1">
         <v>1</v>
       </c>
       <c r="F769" s="1">
-        <v>1691.55</v>
+        <v>1721.79</v>
       </c>
       <c r="G769" s="1"/>
-      <c r="H769" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H769" s="1"/>
       <c r="I769" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="770" spans="1:9" outlineLevel="2">
       <c r="A770" s="1"/>
       <c r="B770" s="1">
         <v>17494</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="D770" s="1">
         <v>8443999090</v>
       </c>
       <c r="E770" s="1">
         <v>5</v>
       </c>
       <c r="F770" s="1">
-        <v>5096.58</v>
+        <v>5187.69</v>
       </c>
       <c r="G770" s="1"/>
-      <c r="H770" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H770" s="1"/>
       <c r="I770" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="771" spans="1:9" outlineLevel="2">
       <c r="A771" s="1"/>
       <c r="B771" s="1">
         <v>6968</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="D771" s="1">
         <v>8443999090</v>
       </c>
       <c r="E771" s="1">
         <v>1</v>
       </c>
       <c r="F771" s="1">
-        <v>8368.25</v>
+        <v>8517.85</v>
       </c>
       <c r="G771" s="1"/>
-      <c r="H771" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H771" s="1"/>
       <c r="I771" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="772" spans="1:9" outlineLevel="2">
       <c r="A772" s="1"/>
       <c r="B772" s="1">
         <v>18132</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="D772" s="1">
         <v>8443999090</v>
       </c>
       <c r="E772" s="1">
         <v>1</v>
       </c>
       <c r="F772" s="1">
-        <v>324.89</v>
+        <v>330.69</v>
       </c>
       <c r="G772" s="1"/>
-      <c r="H772" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H772" s="1"/>
       <c r="I772" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="773" spans="1:9" outlineLevel="2">
       <c r="A773" s="1"/>
       <c r="B773" s="1">
         <v>8716</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="D773" s="1">
         <v>8443999090</v>
       </c>
       <c r="E773" s="1">
         <v>1</v>
       </c>
       <c r="F773" s="1">
-        <v>8620.639999999999</v>
+        <v>8774.75</v>
       </c>
       <c r="G773" s="1"/>
-      <c r="H773" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H773" s="1"/>
       <c r="I773" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="774" spans="1:9" outlineLevel="2">
       <c r="A774" s="1"/>
       <c r="B774" s="1">
         <v>22087</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="D774" s="1">
         <v>8443999090</v>
       </c>
       <c r="E774" s="1">
         <v>1</v>
       </c>
       <c r="F774" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G774" s="1"/>
-      <c r="H774" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H774" s="1"/>
       <c r="I774" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="775" spans="1:9" outlineLevel="2">
       <c r="A775" s="1"/>
       <c r="B775" s="1">
         <v>8717</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="D775" s="1">
         <v>8443999090</v>
       </c>
       <c r="E775" s="1">
         <v>1</v>
       </c>
       <c r="F775" s="1">
-        <v>8620.639999999999</v>
+        <v>8774.75</v>
       </c>
       <c r="G775" s="1"/>
-      <c r="H775" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H775" s="1"/>
       <c r="I775" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="776" spans="1:9" outlineLevel="2">
       <c r="A776" s="1"/>
       <c r="B776" s="1">
         <v>22088</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="D776" s="1">
         <v>8443999090</v>
       </c>
       <c r="E776" s="1">
         <v>1</v>
       </c>
       <c r="F776" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G776" s="1"/>
-      <c r="H776" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H776" s="1"/>
       <c r="I776" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="777" spans="1:9" outlineLevel="2">
       <c r="A777" s="1"/>
       <c r="B777" s="1">
         <v>8718</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="D777" s="1">
         <v>8443999090</v>
       </c>
       <c r="E777" s="1">
         <v>1</v>
       </c>
       <c r="F777" s="1">
-        <v>8620.639999999999</v>
+        <v>8774.75</v>
       </c>
       <c r="G777" s="1"/>
-      <c r="H777" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H777" s="1"/>
       <c r="I777" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="778" spans="1:9" outlineLevel="2">
       <c r="A778" s="1"/>
       <c r="B778" s="1">
         <v>22089</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="D778" s="1">
         <v>8443999090</v>
       </c>
       <c r="E778" s="1">
         <v>1</v>
       </c>
       <c r="F778" s="1">
-        <v>3168.3</v>
+        <v>3224.94</v>
       </c>
       <c r="G778" s="1"/>
-      <c r="H778" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H778" s="1"/>
       <c r="I778" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="779" spans="1:9" outlineLevel="2">
       <c r="A779" s="1"/>
       <c r="B779" s="1">
         <v>8736</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="D779" s="1">
         <v>8443999090</v>
       </c>
       <c r="E779" s="1">
         <v>1</v>
       </c>
       <c r="F779" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G779" s="1"/>
-      <c r="H779" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H779" s="1"/>
       <c r="I779" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="780" spans="1:9" outlineLevel="2">
       <c r="A780" s="1"/>
       <c r="B780" s="1">
         <v>5009</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="D780" s="1">
         <v>8443999090</v>
       </c>
       <c r="E780" s="1">
         <v>1</v>
       </c>
       <c r="F780" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G780" s="1"/>
-      <c r="H780" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H780" s="1"/>
       <c r="I780" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="781" spans="1:9" outlineLevel="2">
       <c r="A781" s="1"/>
       <c r="B781" s="1">
         <v>16639</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="D781" s="1">
         <v>8443999090</v>
       </c>
       <c r="E781" s="1">
         <v>1</v>
       </c>
       <c r="F781" s="1">
-        <v>2685</v>
+        <v>2733</v>
       </c>
       <c r="G781" s="1"/>
-      <c r="H781" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H781" s="1"/>
       <c r="I781" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="782" spans="1:9" outlineLevel="2">
       <c r="A782" s="1"/>
       <c r="B782" s="1">
         <v>5010</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="D782" s="1">
         <v>8443999090</v>
       </c>
       <c r="E782" s="1">
         <v>1</v>
       </c>
       <c r="F782" s="1">
-        <v>6054.68</v>
+        <v>6162.92</v>
       </c>
       <c r="G782" s="1"/>
-      <c r="H782" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H782" s="1"/>
       <c r="I782" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="783" spans="1:9" outlineLevel="2">
       <c r="A783" s="1"/>
       <c r="B783" s="1">
         <v>5011</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="D783" s="1">
         <v>8443999090</v>
       </c>
       <c r="E783" s="1">
         <v>1</v>
       </c>
       <c r="F783" s="1">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="G783" s="1"/>
-      <c r="H783" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H783" s="1"/>
       <c r="I783" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="784" spans="1:9" outlineLevel="2">
       <c r="A784" s="1"/>
       <c r="B784" s="1">
         <v>5012</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="D784" s="1">
         <v>8443999090</v>
       </c>
       <c r="E784" s="1">
         <v>1</v>
       </c>
       <c r="F784" s="1">
-        <v>6054.68</v>
+        <v>6162.92</v>
       </c>
       <c r="G784" s="1"/>
-      <c r="H784" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H784" s="1"/>
       <c r="I784" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="785" spans="1:9" outlineLevel="2">
       <c r="A785" s="1"/>
       <c r="B785" s="1">
         <v>5608</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="D785" s="1">
         <v>8443999090</v>
       </c>
       <c r="E785" s="1">
         <v>1</v>
       </c>
       <c r="F785" s="1">
-        <v>3445.75</v>
+        <v>3507.35</v>
       </c>
       <c r="G785" s="1"/>
-      <c r="H785" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H785" s="1"/>
       <c r="I785" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="786" spans="1:9" outlineLevel="2">
       <c r="A786" s="1"/>
       <c r="B786" s="1">
         <v>7550</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="D786" s="1">
         <v>8443999090</v>
       </c>
       <c r="E786" s="1">
         <v>1</v>
       </c>
       <c r="F786" s="1">
-        <v>3445.75</v>
+        <v>3507.35</v>
       </c>
       <c r="G786" s="1"/>
-      <c r="H786" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H786" s="1"/>
       <c r="I786" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="787" spans="1:9" outlineLevel="2">
       <c r="A787" s="1"/>
       <c r="B787" s="1">
         <v>7551</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="D787" s="1">
         <v>8443999090</v>
       </c>
       <c r="E787" s="1">
         <v>1</v>
       </c>
       <c r="F787" s="1">
-        <v>3445.75</v>
+        <v>3507.35</v>
       </c>
       <c r="G787" s="1"/>
-      <c r="H787" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H787" s="1"/>
       <c r="I787" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="788" spans="1:9" outlineLevel="2">
       <c r="A788" s="1"/>
       <c r="B788" s="1">
         <v>7552</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="D788" s="1">
         <v>8443999090</v>
       </c>
       <c r="E788" s="1">
         <v>1</v>
       </c>
       <c r="F788" s="1">
-        <v>3445.75</v>
+        <v>3507.35</v>
       </c>
       <c r="G788" s="1"/>
-      <c r="H788" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H788" s="1"/>
       <c r="I788" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="789" spans="1:9" outlineLevel="2">
       <c r="A789" s="1"/>
       <c r="B789" s="1">
         <v>5609</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="D789" s="1">
         <v>8443999090</v>
       </c>
       <c r="E789" s="1">
         <v>1</v>
       </c>
       <c r="F789" s="1">
-        <v>3664.13</v>
+        <v>3729.63</v>
       </c>
       <c r="G789" s="1"/>
-      <c r="H789" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H789" s="1"/>
       <c r="I789" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="790" spans="1:9" outlineLevel="2">
       <c r="A790" s="1"/>
       <c r="B790" s="1">
         <v>5610</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="D790" s="1">
         <v>8443999090</v>
       </c>
       <c r="E790" s="1">
         <v>1</v>
       </c>
       <c r="F790" s="1">
-        <v>3664.13</v>
+        <v>3729.63</v>
       </c>
       <c r="G790" s="1"/>
-      <c r="H790" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H790" s="1"/>
       <c r="I790" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="791" spans="1:9" outlineLevel="2">
       <c r="A791" s="1"/>
       <c r="B791" s="1">
         <v>5611</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="D791" s="1">
         <v>8443999090</v>
       </c>
       <c r="E791" s="1">
         <v>1</v>
       </c>
       <c r="F791" s="1">
-        <v>3664.13</v>
+        <v>3729.63</v>
       </c>
       <c r="G791" s="1"/>
-      <c r="H791" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H791" s="1"/>
       <c r="I791" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792" s="1"/>
       <c r="B792" s="1"/>
       <c r="C792" s="1"/>
       <c r="D792" s="1"/>
       <c r="E792" s="1"/>
       <c r="F792" s="1"/>
       <c r="G792" s="1"/>
       <c r="H792" s="1"/>
       <c r="I792" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>