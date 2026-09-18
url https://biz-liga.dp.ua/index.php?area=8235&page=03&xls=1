--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -473,110 +473,113 @@
           <t xml:space="preserve">AcuLaser 2600DTN  3х2 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Комплект картриджей: cyan, magenta, yellow, black  1500 стр@5%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Epson лазерні кольорові</t>
   </si>
   <si>
-    <t>Драм картридж Epson C3000/C4100, C13S051093</t>
+    <t>Драм-картридж Epson C3000/C4100, C13S051093</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Epson, C13S051104, AcuLaser C1100</t>
-[...8 lines deleted...]
-    <t>Драм картридж Epson, S051083, AcuLaser C900/1900</t>
+    <t>Драм-картридж Epson, C13S051104, AcuLaser C1100</t>
+  </si>
+  <si>
+    <t>Драм-картридж Epson, C13S051107, AcuLaser 2600N/C2600N</t>
+  </si>
+  <si>
+    <t>Драм-картридж Epson, C13S051109, AcuLaser C4200DN</t>
+  </si>
+  <si>
+    <t>Драм-картридж Epson, S051083, AcuLaser C900/1900</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050627,  AcuLaser C2900/ CX29 , жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050628,  AcuLaser C2900/ CX29 , пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050629,  AcuLaser C2900/ CX29 , блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050630,  AcuLaser C2900/ CX29 , чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Epson S050033,  AcuLaser C1000 , чорний РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Тонер-картридж Epson S050034,  AcuLaser C1000 , жовтий РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Тонер-картридж Epson S050035,  AcuLaser C1000 , пурпуровий</t>
   </si>
@@ -1226,677 +1229,733 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7720</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>11531.52</v>
+        <v>11518.65</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8305</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>13798.4</v>
+        <v>13783</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>10560</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4195.52</v>
+        <v>4190.84</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>15415</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>16538.37</v>
+        <v>16519.91</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>7588</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>5469.18</v>
+        <v>5463.08</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>15326</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5218.3</v>
+        <v>5212.48</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>15325</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>5218.3</v>
+        <v>5212.48</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>15324</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>5218.3</v>
+        <v>5212.48</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>15323</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>5426.62</v>
+        <v>5420.57</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>4756</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>448</v>
+        <v>447.5</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>4757</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>447.5</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>26</v>
-      </c>
-[...12 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>4758</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>5469.18</v>
+        <v>5463.08</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>4759</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>5469.18</v>
+        <v>5463.08</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>4754</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>6997.76</v>
+        <v>6989.95</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>4755</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>6997.76</v>
+        <v>6989.95</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>4753</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>7047.04</v>
+        <v>7039.18</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>4752</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>2453.7</v>
+        <v>2450.96</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>6277</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>7225.34</v>
+        <v>7217.28</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>6278</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>7225.34</v>
+        <v>7217.28</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>6279</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>7225.34</v>
+        <v>7217.28</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>6280</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>4264.96</v>
+        <v>4260.2</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>8219</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>10286.08</v>
+        <v>10274.6</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>8220</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>10286.08</v>
+        <v>10274.6</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>8221</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>10286.08</v>
+        <v>10274.6</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>8222</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4264.96</v>
+        <v>4260.2</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>8760</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>13946.24</v>
+        <v>13930.68</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>8217</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>10035.2</v>
+        <v>10024</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>6977</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>9840.77</v>
+        <v>9829.790000000001</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>