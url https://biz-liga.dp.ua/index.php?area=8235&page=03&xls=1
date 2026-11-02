--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -473,98 +473,95 @@
           <t xml:space="preserve">AcuLaser 2600DTN  3х2 000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Комплект картриджей: cyan, magenta, yellow, black  1500 стр@5%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Epson лазерні кольорові</t>
   </si>
   <si>
     <t>Драм-картридж Epson C3000/C4100, C13S051093</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Epson, C13S051104, AcuLaser C1100</t>
   </si>
   <si>
     <t>Драм-картридж Epson, C13S051107, AcuLaser 2600N/C2600N</t>
   </si>
   <si>
     <t>Драм-картридж Epson, C13S051109, AcuLaser C4200DN</t>
   </si>
   <si>
     <t>Драм-картридж Epson, S051083, AcuLaser C900/1900</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050627,  AcuLaser C2900/ CX29 , жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050628,  AcuLaser C2900/ CX29 , пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Epson C13S050629,  AcuLaser C2900/ CX29 , блакитний</t>
   </si>
@@ -1229,733 +1226,677 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>7720</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>11518.65</v>
+        <v>11724.57</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>8305</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>13783</v>
+        <v>14029.4</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>10560</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>4190.84</v>
+        <v>4265.76</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>15415</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>16519.91</v>
+        <v>16815.24</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>7588</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>5463.08</v>
+        <v>5560.74</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>15326</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>5212.48</v>
+        <v>5305.66</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>15325</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>5212.48</v>
+        <v>5305.66</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>15324</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>5212.48</v>
+        <v>5305.66</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>15323</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>5420.57</v>
+        <v>5517.47</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>4756</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+      <c r="F20" s="1">
+        <v>455.5</v>
+      </c>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1" t="s">
         <v>25</v>
-      </c>
-[...14 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>4757</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>447.5</v>
+        <v>455.5</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>4758</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>5463.08</v>
+        <v>5560.74</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>4759</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>5463.08</v>
+        <v>5560.74</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>4754</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>6989.95</v>
+        <v>7114.91</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>4755</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>6989.95</v>
+        <v>7114.91</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>4753</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>7039.18</v>
+        <v>7165.02</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>4752</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>2450.96</v>
+        <v>2494.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>6277</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>7217.28</v>
+        <v>7346.3</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>6278</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>7217.28</v>
+        <v>7346.3</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>6279</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>7217.28</v>
+        <v>7346.3</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>6280</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>4260.2</v>
+        <v>4336.36</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>8219</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>10274.6</v>
+        <v>10458.28</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>8220</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>10274.6</v>
+        <v>10458.28</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>8221</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>10274.6</v>
+        <v>10458.28</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>8222</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>4260.2</v>
+        <v>4336.36</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>8760</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>13930.68</v>
+        <v>14179.72</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>8217</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>10024</v>
+        <v>10203.2</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>6977</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>9829.790000000001</v>
+        <v>10005.51</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>