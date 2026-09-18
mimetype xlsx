--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -720,4318 +720,6632 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series</t>
         </r>
       </text>
     </comment>
     <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045/Canon 054/CF400A/201A/CF540A/203A, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C55" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045/Canon 054/CF401A/201A/CF541A/203A, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C56" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045/Canon 054/CF402A/201A/CF542A/203A, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C57" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045/Canon 054/CF403A/201A/CF543A/203A, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C58" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201A/LBP610/MF-630 серия/Canon 045/1242C002/CF400A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201A/LBP610/MF-630 серія/Canon 045/1241C002/CF401A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201A/LBP610/MF-630 серия/Canon 045/1239C002/CF402A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201A/LBP610/MF-630 серія/Canon 045/1240C002/CF403A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">045H MF610/630 series Cyan  2200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G60" authorId="0">
+    <comment ref="G64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">045H MF610/630 series Yellow  2200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G63" authorId="0">
+    <comment ref="G67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">045H MF610/630 series Magenta  2200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G66" authorId="0">
+    <comment ref="G70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">045H MF610/630 series Black  2800 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP611C/LBP612C/LBP613C, MF631C/MF633C/MF635C Series  2 800 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="G69" authorId="0">
+    <comment ref="G73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%, 3шт -3%, 4шт -4%, 5шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys MF610/630/MF611/613/631/633/635, Canon 045H/1243C002, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys MF610/630/MF611/613/631/633/635, Canon 045H/1244C002, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys MF610/630/MF611/613/631/633/635, Canon 045H/1245C002, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys MF610/630/MF611/613/631/633/635, Canon 045H/1246C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045H/Canon 054H/CF400X/201X/CF540X/203X, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045H/Canon 054H/CF401X/201X/CF541X/203X, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045H/Canon 054H/CF402X/201X/CF542X/203X, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/613/621/623/640/MF631/633/635/641/643/645/HP Color LJ M252/254/274/277/M280/281, Canon 045H/Canon 054H/CF403X/201X/CF543X/203X, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201X/LBP610/MF-630 серия/Canon 045H/1246C002/CF400X, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201X/LBP610/MF-630 серия/Canon 045H/1245C002/CE401X, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201X/LBP610/MF-630 серия/Canon 045H/1243C002/CF402X, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP611/612/613/MF-631/632/633/634/635/HP COLOR LJ Pro M252/277/201X/LBP610/MF-630 серия/Canon 045H/1244C002/CE403X, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP650/ MF730 series  2 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP650/ MF730 series  2 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP650/651/652/653/654/MF-730/731/732/733/734/735/HP COLOR Pro M377/452/477/412A/C anon 046/1247C002/CF412A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP650/651/652/653/654/MF-730/731/732/733/734/735/HP COLOR Pro M377/452/477/413A/Canon 046/1248C002/CF413A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP650/ MF730 series  2 300 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP650/ MF730 series  2 200 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx  2 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP650/651/652/653/654/MF730/731/732/733/734/735/HP COLOR Pro M452/477/410A, Canon 046/1249C002/CF411A, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-Sensys LBP650/651/65 2/653/654/MF730/731/732/733/734/735/HP COLOR Pro M452/477/410A, Canon 046/1250C002/CF410A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1250C002/Canon 046/CF410A/410A, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1249C002/Canon 046/CF411A/410A, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C104" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1247C002/Canon 046/CF412A/410A, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1248C002/Canon 046/CF413A/410A, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP653Cdw/LBP654Cx, MF732Cdw/MF734Cdw/MF735Cx</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1254C002/Canon 046H/CF410X/410X, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1253C002/Canon 046H/CF411X/410X, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1251C002/Canon 046H/CF412X/410X, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP653/654/MF730/732/734/735/HP Color LJ M452/477/M377, 1252C002/Canon 046H/CF413X/410X, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  CYAN  Toner - 25 gr 1200 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  YELLOW  Toner - 25 gr 1200 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 1200</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  MAGENTA  Toner - 25 gr 1200 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 200 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 1500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  BLACK  Toner - 35 gr 1500 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 2300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  CYAN  OEM pn CRG054HC Toner - 45 gr 2300 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-620/621/623/640, MF-640/641/642/643/644/645  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 2300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  YELLOW  OEM pn CRG054HY Toner - 45 gr 2300 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-620/621/623/640, MF-640/641/642/643/644/645  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 2300</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  MAGENTA  OEM pn CRG054HM Toner - 45 gr 2300 копий</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-620/621/623/640, MF-640/641/642/643/644/645  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON LBP621CW/ LBP623CDW/ MF641CW/ MF643CDW/ MF645CX. Ресурс, арк.: 3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; i-SENSYS LBP621C/LBP623C, MF641C/MF643C/MF645C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Тип: Тонер-картридж; Для бренду: Canon; Колір картриджа: чорний; Кількість в упаковці: 1 шт; Ресурс друку: 3100 сторінок; Для моделей: MF641/643/645, LBP-621/623;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon Color MF641Cw/ MF642Cdw/ MF644Cdw/ LBP622Cdw  BLACK  OEM pn CRG054HK Toner - 65 gr 3100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-620/621/623/640, MF-640/641/642/643/644/645  3 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF: 742Cdw, 744Cdw, 746Cx, LBP: 664Cx, 663Cdw  2 100 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP662/663/664/MF-740/741/742/743/744/745/746/Canon 055/3015C002, Cyan без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3015C002/Canon 055, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF: 742Cdw, 744Cdw, 746Cx, LBP: 664Cx, 663Cdw  2 100 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 100 ????</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP662/663/664/MF-740/741/742/743/744/745/746/Canon 055/3013C002, Yellow без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3013C002/Canon 055, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF: 742Cdw, 744Cdw, 746Cx, LBP: 664Cx, 663Cdw  2 100 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP662/663/664/MF-740/741/742/743/744/745/746/Canon 055/3014C002, Magenta без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3014C002/Canon 055, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF: 742Cdw, 744Cdw, 746Cx, LBP: 664Cx, 663Cdw  2 300 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP662/663/664/MF-740/741/742/743/744/745/746/Canon 055/3016C002, Black без чіпа</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-620, Canon LBP-621, Canon LBP-623, Canon LBP-640, Canon MF-640, Canon MF-641, Canon MF-642, Canon MF-643, Canon MF-644, Canon MF-645  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C181" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3016C002/Canon 055, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  2 300 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF742/744/746, LBP663/664  5 900 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3019C002/Canon 055H, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  5 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF742/744/746, LBP663/664  5 900 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3017C002/Canon 055H, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  5 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF742/744/746, LBP663/664  5 900 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3018C002/Canon 055H, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  5 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF742/744/746, LBP663/664  7 600 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C197" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP663/664/661/653/MF742/744/746/741/743, 3020C002/Canon 055H, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP663C/LBP664C Series, MF742C/MF744C/MF746C Series  7 600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Cyan  1250 стор.   5101C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 067 C  5101C002AA 
 Сумісні пристрої: Canon i-Sensys LBP-631, Canon i-Sensys LBP-633, Canon i-Sensys MF-631, Canon i-Sensys MF-651, Canon i-Sensys MF-655, Canon i-Sensys MF-657, Canon LBP-630, Canon MF-650</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP631/633/MF-651/655/657/LBP630/MF-650 серия/Canon 067/5101C002, Cyan</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C203" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5101C002/Canon 067, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  5101C002 . HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Yellow  1250 стор.   5099C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 067 Y  5099C002AA 
 Сумісні пристрої: Canon i-Sensys LBP-631, Canon i-Sensys LBP-633, Canon i-Sensys MF-631, Canon i-Sensys MF-651, Canon i-Sensys MF-655, Canon i-Sensys MF-657, Canon LBP-630, Canon MF-650</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP631/633/MF-651/655/ 657/LBP630/MF-650 серия/Canon 067/5099C002, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C210" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5099C002/Canon 067, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  5099C002 . HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Magenta  1250 стор.   5100C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 067 M  5100C002AA 
 Сумісні пристрої: Canon i-Sensys LBP-631, Canon i-Sensys LBP-633, Canon i-Sensys MF-631, Canon i-Sensys MF-651, Canon i-Sensys MF-655, Canon i-Sensys MF-657, Canon LBP-630, Canon MF-650</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP631/633/MF-651/655/657/LBP630/MF-650 серия/Canon 067/5100C002, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C217" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5100C002/Canon 067, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C218" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C219" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw   5100C002 . HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C220" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Black  1350 стор.   5102C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C221" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C222" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 067 Bk  5102C002AA 
 Сумісні пристрої: Canon i-Sensys LBP-631, Canon i-Sensys LBP-633, Canon i-Sensys MF-631, Canon i-Sensys MF-633, Canon i-Sensys MF-651, Canon i-Sensys MF-655, Canon i-Sensys MF-657, Canon LBP-630, Canon MF-650</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C223" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP631/633/MF-651/655/657/LBP630/MF-650 серия/Canon 067/5102C002, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C224" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5102C002/Canon 067, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C225" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  1 250 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C226" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  5102C002 . HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C227" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon 067H MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Cyan  2350 стор.   5105C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5105C002/Canon 067H, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C229" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  2 350 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C230" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw. HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C231" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon 067H MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Yellow  2350 стор.   5103C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C232" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5103C002/Canon 067H, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C233" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  2 350 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C234" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw. HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C235" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon 067H MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Magenta  2350 стор.   5104C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C236" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5104C002/Canon 067H, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  2 350 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw. HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C239" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon 067H MF651Cw/MF655Cdw/MF657Cdw/LBP631Cw/LBP633Cdw Black  3130 стор.   5106C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C240" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP631/633/MF651/655/657, 5106C002/Canon 067H, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw  3 130 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin ; LBP 631Cw/633Cdw; MF651Cw/655Cdw/657Cdw. HP Color LJ M255, M282, M283</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  1 900 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C216" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 C  5093C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750
 Ресурс  стор.   1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C217" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Cyan  1900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C218" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 C  5093C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C219" authorId="0">
+    <comment ref="C247" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  1 900 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C220" authorId="0">
+    <comment ref="C248" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5093C002/Canon 069, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C249" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 Y  5091C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750
 Ресурс  стор.   1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C221" authorId="0">
+    <comment ref="C250" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Yellow  1900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C222" authorId="0">
+    <comment ref="C251" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 Y  5091C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
+    <comment ref="C252" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  1 900 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C224" authorId="0">
+    <comment ref="C253" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5091C002/Canon 069, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C254" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 M  5092C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750
 Ресурс  стор.   1900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
+    <comment ref="C255" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Magenta  1900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C226" authorId="0">
+    <comment ref="C256" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 M  5092C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C257" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5092C002/Canon 069, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C258" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 Bk  5094C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750
 Ресурс  стор.   2100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C259" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Black  2100 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C260" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 069 Bk  5094C002 
 Сумісні пристрої: Canon i-Sensys MF-752, Canon i-Sensys MF-754, Canon LBP-673, Canon MF-750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C261" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  2 100 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C262" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5094C002/Canon 069, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C263" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C264" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C233" authorId="0">
+    <comment ref="C265" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C234" authorId="0">
+    <comment ref="C266" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C235" authorId="0">
+    <comment ref="C267" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C236" authorId="0">
+    <comment ref="C268" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Cyan  5500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C237" authorId="0">
+    <comment ref="C269" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C238" authorId="0">
+    <comment ref="C270" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5097C002/Canon 069H, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C271" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C239" authorId="0">
+    <comment ref="C272" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Yellow  5500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C240" authorId="0">
+    <comment ref="C273" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C241" authorId="0">
+    <comment ref="C274" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5095C002/Canon 069H, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C275" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C242" authorId="0">
+    <comment ref="C276" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Magenta  5500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C243" authorId="0">
+    <comment ref="C277" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  5 500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C244" authorId="0">
+    <comment ref="C278" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5096C002/Canon 069H, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C279" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  7 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C245" authorId="0">
+    <comment ref="C280" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">MF752Cdw/MF754Cdw/LBP673Cdw Black  7600 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C246" authorId="0">
+    <comment ref="C281" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP673Cdw/MF752Cdw/MF754Cdw  7 600 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C247" authorId="0">
+    <comment ref="C282" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP673/MF752/754, 5098C002/Canon 069H, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C283" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C248" authorId="0">
+    <comment ref="C284" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C249" authorId="0">
+    <comment ref="C285" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C250" authorId="0">
+    <comment ref="C286" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Пустий картридж  Empty Virgin ; Canon MF-752, MF-754, LBP-673; HP CLJ Pro 4203 ,  CLJ Pro 4303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C251" authorId="0">
+    <comment ref="C287" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon i-Sensys LBP640C, MF660C series  1300 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C288" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon i-Sensys LBP640C, MF660C series  1300 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C289" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon i-Sensys LBP640C, MF660C series  1300 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C290" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon i-Sensys LBP640C, MF660C series  1400 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C291" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5 000 стр@5%  A4  для LBP-5200, MF8180C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C252" authorId="0">
+    <comment ref="C292" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5 000 стр@5%  A4  для LBP-5200, MF8180C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C253" authorId="0">
+    <comment ref="C293" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5 000 стр@5%  A4  для LBP-5200, MF8180C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C254" authorId="0">
+    <comment ref="C294" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">5 000 стр@5%  A4  для LBP-5200, MF8180C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C255" authorId="0">
+    <comment ref="C295" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2500 стр@5% для LBP-5000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C256" authorId="0">
+    <comment ref="C296" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-5300/5360 Black  6K</t>
         </r>
       </text>
     </comment>
-    <comment ref="C257" authorId="0">
+    <comment ref="C297" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-5050/5050N/5970/5975, 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C258" authorId="0">
+    <comment ref="C298" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-5050/5050N/5970/5975, 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C259" authorId="0">
+    <comment ref="C299" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-5050/5050N/5970/5975, 1500 стр.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C260" authorId="0">
+    <comment ref="C300" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">2 300 стор@5%  A4  ??? LBP-5050/5050N/5970/5975</t>
         </r>
       </text>
     </comment>
-    <comment ref="C261" authorId="0">
+    <comment ref="C301" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP5050/LBP5050n, MF8030Cn/MF8050Cn  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C262" authorId="0">
+    <comment ref="C302" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP-5050/ 5050n, MF8030Cn/ 8050Cn  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C263" authorId="0">
+    <comment ref="C303" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP5050/LBP5050n, MF8030Cn/MF8050Cn  2 300 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C264" authorId="0">
+    <comment ref="C304" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP-5050/ 5050n, MF8030Cn/ 8050Cn  2300 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C265" authorId="0">
+    <comment ref="C305" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP5050/LBP5050n, MF8030Cn/MF8050Cn  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C266" authorId="0">
+    <comment ref="C306" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP-5050/ 5050n, MF8030Cn/ 8050Cn  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C267" authorId="0">
+    <comment ref="C307" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP5050/LBP5050n, MF8030Cn/MF8050Cn  1 500 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C268" authorId="0">
+    <comment ref="C308" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP-5050/ 5050n, MF8030Cn/ 8050Cn  1500 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C269" authorId="0">
+    <comment ref="C309" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7200/ 7660сdn/ 7680сx/ MF8330/ 8350/ MF8340сdn/ MF8360сdn/ MF8380сdw  2 900 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C270" authorId="0">
+    <comment ref="C310" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7200/ 7660сdn/ 7680сx/ MF8330/ 8350/ MF8340сdn/ MF8360сdn/ MF8380сdw  2 900 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C271" authorId="0">
+    <comment ref="C311" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7200/ 7660сdn/ 7680сx/ MF8330/ 8350/ MF8340сdn/ MF8360сdn/ MF8380сdw  2 900 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C272" authorId="0">
+    <comment ref="C312" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">3400стр@5%  A4  для LBP7200/7660Cdn/7680Cx/MF8330/8350/MF8340Cdn/MF8360Cdn/MF8380Cdw black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C273" authorId="0">
+    <comment ref="C313" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/LBP7210C/LBP7310C/LBP7660C/LBP7680C, MF724/MF728/MF729/MF8330C/MF8340C/MF8350C/MF8360C/MF8380C/MF8540C/MF8550C/MF8580C Series  2 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C274" authorId="0">
+    <comment ref="C314" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  2900 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C275" authorId="0">
+    <comment ref="C315" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/LBP7210C/LBP7310C/LBP7660C/LBP7680C, MF724/MF728/MF729/MF8330C/MF8340C/MF8350C/MF8360C/MF8380C/MF8540C/MF8550C/MF8580C Series  3 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C276" authorId="0">
+    <comment ref="C316" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  3400 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C277" authorId="0">
+    <comment ref="C317" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/LBP7210C/LBP7310C/LBP7660C/LBP7680C, MF724/MF728/MF729/MF8330C/MF8340C/MF8350C/MF8360C/MF8380C/MF8540C/MF8550C/MF8580C Series  2 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C278" authorId="0">
+    <comment ref="C318" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  2900 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C279" authorId="0">
+    <comment ref="C319" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/LBP7210C/LBP7310C/LBP7660C/LBP7680C, MF724/MF728/MF729/MF8330C/MF8340C/MF8350C/MF8360C/MF8380C/MF8540C/MF8550C/MF8580C Series  2 900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C280" authorId="0">
+    <comment ref="C320" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  2900 стор ; відновлений з ОЕМ корпусу</t>
         </r>
       </text>
     </comment>
-    <comment ref="C281" authorId="0">
+    <comment ref="C321" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  2900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C282" authorId="0">
+    <comment ref="C322" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  3400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C283" authorId="0">
+    <comment ref="C323" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  2900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C284" authorId="0">
+    <comment ref="C324" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7200C/ 7210C/ 7660C/ 7680C, MF8330C/ 8340C/ 8350C/ 8360C/ 8380C/ 8540C/ 8550C/ 8580C Series  2900 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C285" authorId="0">
+    <comment ref="C325" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP7010C/LBP7018C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C286" authorId="0">
+    <comment ref="C326" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7010C/LBP7018C  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C287" authorId="0">
+    <comment ref="C327" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP7010C/LBP7018C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C288" authorId="0">
+    <comment ref="C328" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7010C/LBP7018C  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C289" authorId="0">
+    <comment ref="C329" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP7010C/LBP7018C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C290" authorId="0">
+    <comment ref="C330" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7010C/LBP7018C  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C291" authorId="0">
+    <comment ref="C331" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Порожній картридж  Empty Virgin : i-SENSYS LBP7010C/LBP7018C</t>
         </r>
       </text>
     </comment>
-    <comment ref="C292" authorId="0">
+    <comment ref="C332" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">i-SENSYS LBP7010C/LBP7018C  1 200 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C293" authorId="0">
+    <comment ref="C333" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP7100Cn/LBP7110Cw/MF8230Cn/MF8280Cdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C294" authorId="0">
+    <comment ref="C334" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP7100Cn/LBP7110Cw/MF8230Cn/MF8280Cdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C295" authorId="0">
+    <comment ref="C335" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP7100Cn/LBP7110Cw/MF8230Cn/MF8280Cdw</t>
         </r>
       </text>
     </comment>
-    <comment ref="C296" authorId="0">
+    <comment ref="C336" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Картридж LBP7100/7110 чорний Cartridge 731 Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C297" authorId="0">
+    <comment ref="C337" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7100/7110, MF-623/628/8230/8280  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C298" authorId="0">
+    <comment ref="C338" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7100/7110, MF-623/628/8230/8280  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C299" authorId="0">
+    <comment ref="C339" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7100/7110, MF-623/628/8230/8280  1 500 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C300" authorId="0">
+    <comment ref="C340" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LBP-7100/7110, MF-623/628/8230/8280  1 400 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C301" authorId="0">
+    <comment ref="C341" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-7100, Canon LBP-7110, Canon MF-8230, Canon MF-8280  1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C302" authorId="0">
+    <comment ref="C342" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-7100, Canon LBP-7110, Canon MF-8230, Canon MF-8280  1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C303" authorId="0">
+    <comment ref="C343" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-7100, Canon LBP-7110, Canon MF-8230, Canon MF-8280  1500 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C304" authorId="0">
+    <comment ref="C344" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP-7100, Canon LBP-7110, Canon MF-8230, Canon MF-8280  2400 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C305" authorId="0">
+    <comment ref="C345" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1333i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C306" authorId="0">
+    <comment ref="C346" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1333i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C307" authorId="0">
+    <comment ref="C347" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1333i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C308" authorId="0">
+    <comment ref="C348" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1333i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C309" authorId="0">
+    <comment ref="C349" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">034 iRC1225 Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C350" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">034 iRC1225 Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C351" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">034 iRC1225 Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C352" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iRC1225/C1225iF/ C1225</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C353" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C1225, 9453B001/Canon 034, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C354" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C1225, 9451B001/Canon 034, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C355" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C1225, 9452B001/Canon 034, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C356" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C1225, 9454B001/Canon 034, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C357" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iRC1027i/1018i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C358" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iRC1027i/1018i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C359" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iRC1027i/1018i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C360" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iRC1027i/1018i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C361" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">265г для C2020/2030/2225/2230 C-EXV34</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C362" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для iRC2020/2030 series  3783B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C363" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">265г для C2020/2030/2225/2230 C-EXV34</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C364" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для iRC2020/2030 series  3785B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C365" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">265г для C2020/2030/2225/2230 C-EXV34</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C366" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">для iRC2020/2030 series  3784B002</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C367" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">390г для C2020/2030/2225/2230 C-EXV34</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C368" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">23000 стр при 5%  А4  для iRC2020/2030 series</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C369" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C250/C350/C351  21 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C370" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C250/C350/C351  21 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C371" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C250/C350/C351  21 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C372" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C250/C350/C351  19 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C373" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IRAC250i/C350i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C374" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IRAC250i/C350i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C375" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">IRAC250i/C350i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C376" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iRAC250i/C350i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C377" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C378" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C379" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C380" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C381" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III. 8525B002AA C-EXV49</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C382" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III. 8527B002AA C-EXV49</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C383" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III. 8526B002AA C-EXV49</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C384" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON: iR ADVANCE C3320, iR ADVANCE C3320L, iR ADVANCE C3320i, iR ADVANCE C3325i, iR ADVANCE C3330i, iR ADVANCE C3520i, iR ADVANCE C3525i, iR ADVANCE C3530i, iR ADVANCE C3520i II, iR ADVANCE C3525i II, iR ADVANCE C3530i II, iR ADVANCE C3520i III, iR ADVANCE C3525i III,iR ADVANCE C3530i III. 8524B002AA C-EXV49</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C385" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">19 000 стр@6%  А4  для C3325i
+Гарантийный срок: -2 месяца.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C386" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin ; imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530/C3720/C3725</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C387" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">19 000 стр@6%  А4  для C3325i
+Гарантийный срок: -2 месяца.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C388" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin ; imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530/C3720/C3725</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C389" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">19 000 стр@6%  А4  для C3325i
+Гарантийный срок: -2 месяца.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C390" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin ; imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530/C3720/C3725</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C391" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">36 000 стр@6%  А4  для C3325i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C392" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Порожній тонер-картридж  Empty Virgin ;imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530/C3720/C3725</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C393" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3020/3025/3125/3320/3325/3330/3520/3525/3530/3120/3125/3720/3725/3730/3826, C-EXV49/8525B002, Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C394" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  19 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C395" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3020/3025/3125/3320/3325/3330/3520/3525/3530/3120/3125/3720/3725/3730/3826, C-EXV49/8527B002, Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C396" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  19 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C397" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3020/3025/3125/3320/3325/3330/3520/3525/3530/3120/3125/3720/3725/3730/3826, C-EXV49/8526B002, Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C398" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  19 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C399" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3020/3025/3125/3320/3325/3330/3520/3525/3530/3120/3125/3720/3725/3730/3826, C-EXV49/8524B002, Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C400" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iimageRUNNER ADVANCE C3320/C3325/C3330/C3520/C3525/C3530  36 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C401" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C5500/C5535/C5540/C5550/C5560  60 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C402" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C5500/C5535/C5540/C5550/C5560  60 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C403" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C5500/C5535/C5540/C5550/C5560  60 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C404" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">iR Advance C5500/C5535/C5540/C5550/C5560  69 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C405" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C5535/5550/5560/C-EXV51/0482C002, Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C406" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C5535/5550/5560/C-EXV51/0484C002, Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C407" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C5535/5550/5560/C-EXV51/0483C002, Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C408" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C5535/5550/5560/C-EXV51/0481C002, Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C409" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">C-EXV54 IRC3025i Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C410" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  8 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C411" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  8 500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C412" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/C-EXV54/1395C002, Cyan</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C413" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	Canon iR-C3025, Canon iR-C3125, C-EXV54C  1395C002 
+Сумісні пристрої	Canon iR-C3025, Canon iR-C3125, Canon iR Advance-C3226</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C414" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">C-EXV54 IRC3025i Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C415" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  8 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C416" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  8 500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C417" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/C-EXV54/1397C002, Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C418" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	Canon iR-C3025, Canon iR-C3125, C-EXV54Y  1397C002 
+Сумісні пристрої	Canon iR-C3025, Canon iR-C3125, Canon iR Advance-C3226</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C419" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">C-EXV54 IRC3025i Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C420" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  8 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C421" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  8 500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C422" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/C-EXV54/1396C002, Magenta</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C423" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	Canon iR-C3025, Canon iR-C3125, C-EXV54M  1396C002 
+Сумісні пристрої	Canon iR-C3025, Canon iR-C3125, Canon iR Advance-C3226</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C424" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">C-EXV54 IRC3025i Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C425" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  15 500 стор ; відновлений з ОЕМ корпусу</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C426" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">imageRUNNER C3025/C3125/C3226  15 500 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C427" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/C-EXV54/1394C002, Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C428" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Сумісні картриджі	Canon iR-C3025, Canon iR-C3125, C-EXV54Bk  1394C002 
+Сумісні пристрої	Canon iR-C3025, Canon iR-C3125, Canon iR Advance-C3226</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C429" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/3125/3226, C-EXV54/1395C002, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C430" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/3125/3226, C-EXV54/1397C002, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C431" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/3125/3226, C-EXV54/1396C002, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C432" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR C3025/3125/3226, C-EXV54/1394C002, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C433" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR ADVANCE DX C3922</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C434" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon imageRUNNER ADVANCE DX C3926i/DX C3935i/DX C3930I</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C435" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR ADVANCE DX C3922</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C436" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon imageRUNNER ADVANCE DX C3926i/DX C3935i/DX C3930I</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C437" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR ADVANCE DX C3922</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C438" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon imageRUNNER ADVANCE DX C3926i/DX C3935i/DX C3930I</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C439" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iR ADVANCE DX C3922</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C440" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon imageRUNNER ADVANCE DX C3926i/DX C3935i/DX C3930I</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C441" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C442" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C443" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C444" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C445" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C446" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C447" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C448" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon iRC3326i</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C449" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1127iF, C1127i, C1127P.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C310" authorId="0">
+    <comment ref="C450" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1127iF, C1127i, C1127P.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C311" authorId="0">
+    <comment ref="C451" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1127iF, C1127i, C1127P.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C312" authorId="0">
+    <comment ref="C452" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon i-SENSYS X C1127iF, C1127i, C1127P.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C453" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C224/284/C364, A33K450/TN-321C, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C454" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C224/284/C364, A33K150/TN-321K, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C455" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C224/284/C364, A33K350/TN-321M, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C456" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C224/284/C364, A33K250/TN-321Y, жовтий</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні кольорові</t>
   </si>
   <si>
-    <t>Драм картридж Canon 701, LBP-5200  9623A003</t>
+    <t>Драм-картридж Canon 701, LBP-5200  9623A003</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Canon 729  4371B002</t>
+    <t>Драм-картридж Canon 729  4371B002</t>
   </si>
   <si>
     <t>Картридж Canon 034 блакитний  9457B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 034 жовтий  9455B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 034 пурпуровий  9456B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 034 чорний  9458B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 040  0454C001  жовтий  MN-CAN-040Y  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 040  0454C001 , жовтий</t>
   </si>
   <si>
     <t>Картридж Canon 040  0456C001  пурпуровий  MN-CAN-040M  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 040  0456C001 , пурпуровий</t>
   </si>
@@ -5116,122 +7430,131 @@
   <si>
     <t>Картридж Canon 045 пурпуровий Green Label Patron   PN-045MGL</t>
   </si>
   <si>
     <t>Картридж Canon 045 пурпуровий пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний  1242C002</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний  FL-045B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний  GT-CRG045K  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний  PN-045KR  Extra Patron</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний Green Label Patron  PN-045KGL</t>
   </si>
   <si>
     <t>Картридж Canon 045 чорний пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 045/Canon 054/CF400A/201A/CF540A/203A чорний  TC045BU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Картридж Canon 045/Canon 054/CF401A/201A/CF541A/203A блакитний  TC045CU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 045/Canon 054/CF402A/201A/CF542A/203A жовтий  TC045YU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 045/Canon 054/CF403A/201A/CF543A/203A пурпуровий  TC045MU  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 045/CF400A чорний  PTCanon-045B  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045/CF401A блакитний  PTCanon-045C  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045/CF402A жовтий  PTCanon-045Y  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045/CF403A пурпуровий  PTCanon-045M  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045H блакитний  1245C002</t>
   </si>
   <si>
     <t>Картридж Canon 045H блакитний  1245C002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 045H блакитний  PN-045HCGL  Green Label Patron</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Картридж Canon 045H жовтий  1243C002</t>
   </si>
   <si>
     <t>Картридж Canon 045H жовтий  1243C002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 045H жовтий  PN-045HYGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 045H пурпуровий  1244C002</t>
   </si>
   <si>
     <t>Картридж Canon 045H пурпуровий  1244C002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 045H пурпуровий  PN-045HMGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 045H чорний  1246C002</t>
   </si>
   <si>
     <t>Картридж Canon 045H чорний  1246C002  пустий Empty Virgin</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 045H чорний  PN-045HKGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 045H/1243C002 жовтий  GT-CRG045HY  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 045H/1244C002 пурпуровий  GT-CRG045HM  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 045H/1245C002 блакитний  GT-CRG045HC  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 045H/1246C002 чорний  GT-CRG045HK  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 045H/Canon 054H/CF400X/201X/CF540X/203X чорний  TC045HBU  TONER-TANK</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 045H/Canon 054H/CF401X/201X/CF541X/203X блакитний  TC045HCU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon 045H/Canon 054H/CF402X/201X/CF542X/203X жовтий  TC045HYU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon 045H/Canon 054H/CF403X/201X/CF543X/203X пурпуровий  TC045HMU  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon 045H/HP CLJ CF400X чорний  PTCanon-045HB  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045H/HP CLJ CF401X блакитний  PTCanon-045HC  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045H/HP CLJ CF402X жовтий  PTCanon-045HY  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 045H/HP CLJ CF403X пурпуровий  PTCanon-045HM  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 046  1248C002  пурпуровий</t>
   </si>
   <si>
     <t>Картридж Canon 046  1248C002  пурпуровий  PN-046MGL  Green Label Patron</t>
@@ -5257,62 +7580,86 @@
   <si>
     <t>Картридж Canon 046 жовтий  1247C002</t>
   </si>
   <si>
     <t>Картридж Canon 046 жовтий  1247C002   PN-046YGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 046 жовтий  1247C002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 046 чорний  1250C002</t>
   </si>
   <si>
     <t>Картридж Canon 046 чорний  1250C002   PN-046KGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 046 чорний  1250C002  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 046/1249C002/CF411A блакитний  PTCanon-046C  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 046/1250C002/CF410A чорний  PTCanon-046B  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 046/CF410A/410A чорний  TC046BU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 046/CF411A/410A блакитний  TC046CU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 046/CF412A/410A жовтий  TC046YU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 046/CF413A/410A пурпуровий  TC046MU  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 046H чорний блакитний Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 046H чорний жовтий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 046H чорний пурпуровий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 046H чорний пустий Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 046H/CF410X/410X чорний  TC046HBU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 046H/CF411X/410X блакитний  TC046HCU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 046H/CF412X/410X жовтий  TC046HYU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Картридж Canon 046H/CF413X/410X пурпуровий  TC046HMU  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 054 блакитний  3023C002</t>
   </si>
   <si>
     <t>Картридж Canon 054 блакитний  3023C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054 блакитний  FL-054C  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 блакитний  GT-CRG054C   MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054 блакитний Green Label Patron  PN-054CGL</t>
   </si>
   <si>
     <t>Картридж Canon 054 жовтий  3021C002</t>
   </si>
   <si>
     <t>Картридж Canon 054 жовтий  3021C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054 жовтий  FL-054Y  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 жовтий  GT-CRG054Y  MMC</t>
@@ -5320,53 +7667,50 @@
   <si>
     <t>Картридж Canon 054 жовтий Green Label Patron  PN-054YGL</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий  3022C002</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий  3022C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий  FL-054M  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий  GT-CRG054M  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий Green Label Patron  PN-054MGL</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  3024C002</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  3024C002  пустий  Empty Virgin</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 054 чорний  FL-054B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  GT-CRG054K  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний Green Label Patron  PN-054KGL</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  3027C002</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  3027C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  GT-CRG054HC   MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  PN-054HCGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 054H жовтий  3025C002</t>
   </si>
   <si>
     <t>Картридж Canon 054H жовтий  3025C002  пустий  Empty Virgin</t>
@@ -5401,371 +7745,455 @@
   <si>
     <t>Картридж Canon 054H чорний  GT-CRG054HK  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054H чорний  PN-054HKGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  002-04-SRG055C  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  3015C002</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  3015C002   FL-055C  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  3015C002   PTCanon-055C  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  3015C002  пустой  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 055 блакитний  MN-CAN-055C  Makkon</t>
   </si>
   <si>
+    <t>Картридж Canon 055 блакитний  TC055C  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055 блакитний Green Label Patron  PN-055CGL</t>
   </si>
   <si>
     <t>Картридж Canon 055 жовтий  002-04-SRG055Y  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 055 жовтий  3013C002</t>
   </si>
   <si>
     <t>Картридж Canon 055 жовтий  3013C002   FL-055Y  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 055 жовтий  3013C002   PTCanon-055Y  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 055 жовтий  3013C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 055 жовтий  MN-CAN-055Y  Makkon</t>
   </si>
   <si>
+    <t>Картридж Canon 055 жовтий  TC055Y  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055 жовтий Green Label Patron  PN-055YGL</t>
   </si>
   <si>
     <t>Картридж Canon 055 пурпуровий  002-04-SRG055M  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 055 пурпуровий  3013C002   FL-055M  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 055 пурпуровий  3014C002</t>
   </si>
   <si>
     <t>Картридж Canon 055 пурпуровий  3014C002   PTCanon-055M  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 055 пурпуровий  3014C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 055 пурпуровий  MN-CAN-055M  Makkon</t>
   </si>
   <si>
+    <t>Картридж Canon 055 пурпуровий  TC055M  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055 пурпуровий Green Label Patron  PN-055MGL</t>
   </si>
   <si>
     <t>Картридж Canon 055 чорний  002-04-SRG055K  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 055 чорний  3016C002</t>
   </si>
   <si>
     <t>Картридж Canon 055 чорний  3016C002   FL-055B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 055 чорний  3016C002   PTCanon-055B  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Картридж Canon 055 чорний  3016C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 055 чорний  MN-CAN-055BK  Makkon</t>
   </si>
   <si>
+    <t>Картридж Canon 055 чорний  TC055K  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055 чорний Green Label Patron  PN-055KGL</t>
   </si>
   <si>
     <t>Картридж Canon 055H блакитний  3019C002</t>
   </si>
   <si>
     <t>Картридж Canon 055H блакитний  3019C002  пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 055H блакитний  TC055CH  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055H блакитний Green Label Patron  PN-055HCGL</t>
   </si>
   <si>
     <t>Картридж Canon 055H жовтий  3017C002</t>
   </si>
   <si>
     <t>Картридж Canon 055H жовтий  3017C002  пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 055H жовтий  TC055YH  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055H жовтий Green Label Patron  PN-055HYGL</t>
   </si>
   <si>
     <t>Картридж Canon 055H пурпуровий  3018C002</t>
   </si>
   <si>
     <t>Картридж Canon 055H пурпуровий  3018C002  пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 055H пурпуровий  TC055MH  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055H пурпуровий Green Label Patron  PN-055HMGL</t>
   </si>
   <si>
     <t>Картридж Canon 055H чорний  3020C002</t>
   </si>
   <si>
     <t>Картридж Canon 055H чорний  3020C002  пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 055H чорний  TC055KH  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 055H чорний Green Label Patron  PN-055HKGL</t>
   </si>
   <si>
     <t>Картридж Canon 067 блакитний  5101C002</t>
   </si>
   <si>
     <t>Картридж Canon 067 блакитний  FL-067C  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 067 блакитний  MN-CAN-067C  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 067 блакитний  PTCanon-067C  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 067 блакитний  TC067C  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067 блакитний Green Label Patron  PN-067CGL</t>
   </si>
   <si>
     <t>Картридж Canon 067 блакитний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067 жовтий  5099C002</t>
   </si>
   <si>
     <t>Картридж Canon 067 жовтий  FL-067Y  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 067 жовтий  MN-CAN-067Y  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 067 жовтий  PTCanon-067Y  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 067 жовтий  TC067Y  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067 жовтий Green Label Patron  PN-067YGL</t>
   </si>
   <si>
     <t>Картридж Canon 067 жовтий пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067 пурпуровий  5100C002</t>
   </si>
   <si>
     <t>Картридж Canon 067 пурпуровий  FL-067M  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 067 пурпуровий  MN-CAN-067M  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 067 пурпуровий  PTCanon-067M  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 067 пурпуровий  TC067M  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067 пурпуровий Green Label Patron  PN-067MGL</t>
   </si>
   <si>
     <t>Картридж Canon 067 пурпуровий пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067 чорний  5102C002</t>
   </si>
   <si>
     <t>Картридж Canon 067 чорний  FL-067B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 067 чорний  MN-CAN-067BK  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 067 чорний  PTCanon-067B  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Картридж Canon 067 чорний  TC067B  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067 чорний Green Label Patron  PN-067KGL</t>
   </si>
   <si>
     <t>Картридж Canon 067 чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067H блакитний  5105C002</t>
   </si>
   <si>
+    <t>Картридж Canon 067H блакитний  TC067HC  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067H блакитний Green Label Patron  PN-067HCGL</t>
   </si>
   <si>
     <t>Картридж Canon 067H блакитний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067H жовтий  5103C002</t>
   </si>
   <si>
+    <t>Картридж Canon 067H жовтий  TC067HY  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067H жовтий Green Label Patron  PN-067HYGL</t>
   </si>
   <si>
     <t>Картридж Canon 067H жовтий пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067H пурпурний  5104C002</t>
   </si>
   <si>
+    <t>Картридж Canon 067H пурпуровий  TC067HM  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067H пурпуровий Green Label Patron  PN-067HMGL</t>
   </si>
   <si>
     <t>Картридж Canon 067H пурпуровий пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 067H чорний  5106C002</t>
   </si>
   <si>
+    <t>Картридж Canon 067H чорний  TC067HB  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 067H чорний Green Label Patron  PN-067HKGL</t>
   </si>
   <si>
     <t>Картридж Canon 067H чорний пустий Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069  PN-069MGL  пурпуровий Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 069 блакитний  002-04-ST69C  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069 блакитний  5093C002</t>
   </si>
   <si>
     <t>Картридж Canon 069 блакитний  MN-CAN-069C  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 069 блакитний  PN-069CGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069 блакитний  TC069C  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069 жовтий  002-04-ST69Y  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069 жовтий  5091C002</t>
   </si>
   <si>
     <t>Картридж Canon 069 жовтий  MN-CAN-069Y  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 069 жовтий  PN-069YGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069 жовтий  TC069Y  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069 пурпуровий  002-04-ST69M  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069 пурпуровий  5092C002</t>
   </si>
   <si>
     <t>Картридж Canon 069 пурпуровий  MN-CAN-069M  Makkon</t>
   </si>
   <si>
+    <t>Картридж Canon 069 пурпуровий  TC069M  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069 чорний  002-04-ST69K  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069 чорний  5094C002</t>
   </si>
   <si>
     <t>Картридж Canon 069 чорний  MN-CAN-069BK  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 069 чорний  PN-069KGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069 чорний  TC069B  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069 \ HP W2300A чорний пустий  Empty Virgin</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Canon 069 \ HP W2301A блакитний пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069 \ HP W2302A жовтий пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069 \ HP W2303A пурпуровий пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H блакитний  002-04-ST69HC  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069H блакитний  5097C002</t>
   </si>
   <si>
     <t>Картридж Canon 069H блакитний  PN-069HCGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069H блакитний  TC069HC  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069H жовтий  002-04-ST69HY  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069H жовтий  5095C002</t>
   </si>
   <si>
     <t>Картридж Canon 069H жовтий  PN-069HYGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069H жовтий  TC069HY  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069H пурпуровий  002-04-ST69HM  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069H пурпуровий  5096C002</t>
   </si>
   <si>
     <t>Картридж Canon 069H пурпуровий  PN-069HMGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069H пурпуровий  TC069HM  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069H чорний  002-04-ST69HK  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069H чорний  5098C002</t>
   </si>
   <si>
     <t>Картридж Canon 069H чорний  PN-069HKGL  Green Label Patron</t>
   </si>
   <si>
+    <t>Картридж Canon 069H чорний  TC069HB  TONER-TANK</t>
+  </si>
+  <si>
     <t>Картридж Canon 069H \ HP W2300X чорний пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2301X блакитний пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2302X жовтий пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2303X пурпуровий пустий  Empty Virgin</t>
   </si>
   <si>
+    <t>Картридж Canon 075 блакитний  6364C002</t>
+  </si>
+  <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
+    <t>Картридж Canon 075 жовтий  6362C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 075 пурпуровий  6363C002</t>
+  </si>
+  <si>
+    <t>Картридж Canon 075 чорний  6365C002</t>
+  </si>
+  <si>
     <t>Картридж Canon 701,  9284A003 , жовтий</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9285A003 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9286A003 , блакитний</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9287A003 , чорний</t>
   </si>
   <si>
     <t>Картридж Canon 707,  LBP-5000 ,  9424A004 , чорний</t>
   </si>
   <si>
     <t>Картридж Canon 711, чорний</t>
   </si>
   <si>
     <t>Картридж Canon 716  1977B002 , жовтий</t>
   </si>
   <si>
     <t>Картридж Canon 716  1978B002 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж Canon 716  1979B002 , блакитний</t>
@@ -5896,60 +8324,372 @@
   <si>
     <t>Картридж Canon 731,  SRG731C , блакитний, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 731,  SRG731M , пурпуровий, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 731,  SRG731Y , жовтий, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 731H,  SRG731K , чорний, Makkon</t>
   </si>
   <si>
     <t>Картридж Canon T12 блакитний  5097C006</t>
   </si>
   <si>
     <t>Картридж Canon T12 жовтий  5095C006</t>
   </si>
   <si>
     <t>Картридж Canon T12 пурпурний  5096C006</t>
   </si>
   <si>
     <t>Картридж Canon T12 чорний  5098C006</t>
   </si>
   <si>
+    <t>Тонер-картридж Canon 034  iRC1225  блакитний  9453B001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034  iRC1225  жовтий  9451B001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034  iRC1225  пурпуровий  9452B001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034  iRC1225  чорний  9454B001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034 блакитний  TC034C  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034 жовтий  TC034Y  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034 пурпуровий  TC034M  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon 034 чорний  TC034B  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV26,  iRC1027i/1018i ,  1657B006 , жовтий, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV26,  iRC1027i/1018i ,  1658B006 , пурпуровий, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV26,  iRC1027i/1018i ,  1659B006 , блакитний, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV26,  iRC1027i/1018i ,  1660B006 , чорний, оригінал</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 блакитний iRC2020/2030 туба 265г CET8364N</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 блакитний iRC2020/2030, 3783B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 жовтий iRC2020/2030 туба 265г CET8366N</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 жовтий iRC2020/2030, 3785B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 пурпуровий iRC2020/2030 туба 265г CET8365N</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 пурпуровий iRC2020/2030, 3784B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 чорний iRC2020/2030 туба 390г CET8363N</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV34 чорний iRC2020/2030, 3782B002AA</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 Green Label, блакитний Patron  PN-CEXV47CGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 Green Label, жовтий Patron  PN-CEXV47YGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 Green Label, пурпуровий Patron  PN-CEXV47MGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 Green Label, чорний Patron  PN-CEXV47KGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 блакитний  8517B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 жовтий  8519B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 пурпуровий  8518B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV47 чорний  8516B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  8524B002  36k  002-04-CXV49K  чорний Static Control</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  8525B002  19k  002-04-CXV49C  блакитний Static Control</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  8526B002  19k  002-04-CXV49M  пурпуровий Static Control</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  8527B002  19k  002-04-CXV49Y  жовтий Static Control</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  iR ADVANCE C3325i/3330i/3320 ТУБА 463 г блакитний CET141511</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  iR ADVANCE C3325i/3330i/3320 ТУБА 463 г жовтий CET141513</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  iR ADVANCE C3325i/3330i/3320 ТУБА 463 г пурпуровий CET141512</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49  iR ADVANCE C3325i/3330i/3320 ТУБА 790 г чорний CET141510</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i блакитний 8525B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i блакитний пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i жовтий 8527B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i жовтий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i пурпуровий 8526B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i пурпуровий пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i чорний 8524B002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 C3325i чорний 8524B002 пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 блакитний  TEXV49C  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 блакитний Green Label Patron  PN-CEXV49CGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 жовтий  TEXV49Y  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 жовтий Green Label Patron  PN-CEXV49YGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 пурпуровий  TEXV49M  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 пурпуровий Green Label Patron  PN-CEXV49MGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 чорний  TEXV49B  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV49 чорний Green Label Patron  PN-CEXV49BGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 Green Label, блакитний Patron  PN-CEXV51CGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 Green Label, жовтий Patron  PN-CEXV51YGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 Green Label, пурпуровий Patron  PN-CEXV51MGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 Green Label, чорний Patron  PN-CEXV51KGL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 блакитний  PTC-EXV51C  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 жовтий  PTC-EXV51Y  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 пурпуровий  PTC-EXV51M  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV51 чорний  PTC-EXV51B  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  блакитний  1395C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  блакитний  PN-CEXV54CGL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  блакитний  PN-CEXV54CR  Patron Extra</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  блакитний  PTC-EXV54C  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  блакитний, 8,5K CET  CET141515</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  жовтий  1397C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  жовтий  PN-CEXV54YGL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  жовтий  PN-CEXV54YR  Patron Extra</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  жовтий  PTC-EXV54Y  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  жовтий, 8,5K CET  CET141517</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  пурпуровий  1396C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  пурпуровий  PN-CEXV54MGL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  пурпуровий  PN-CEXV54MR  Patron Extra</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  пурпуровий  PTC-EXV54M  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  пурпуровий, 8,5K CET  CET141516</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  чорний  1394C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  чорний  PN-CEXV54BR  Patron Extra</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  чорний  PN-CEXV54KGL  Patron Green Label</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  чорний  PTC-EXV54B  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54  IRC3025i  чорний, 15,5K CET  CET141514</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54 блакитний  TEXV54C  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54 жовтий  TEXV54Y  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54 пурпуровий  TEXV54M  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV54 чорний  TEXV54B  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 блакитний  5754C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 блакитний, 370г, 25.5K, CET  CET141747</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 жовтий  5756C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 жовтий, 370г, 25.5K, CET  CET141749</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 пурпурний  5755C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 пурпуровий, 370г, 25.5K, CET  CET141748</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 чорний  5753C002</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV64 чорний, 661г, 38K, CET  CET141746</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  блакитний  11K   5762C001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  блакитний CPP, 161г, 11K, CET  CET141896</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  жовтий  11K   5764C001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  жовтий CPP, 161г, 11K, CET  CET141898</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  пурпуровий  11K   5763C001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  пурпуровий CPP, 161г, 11K, CET  CET141897</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  чорний  17.5K   5761C001</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Canon C-EXV65  iRC3326i  чорний CPP, 299г, 17,5K, чорний CET  CET141895</t>
+  </si>
+  <si>
     <t>Тонер-картридж Canon T09 блакитний  3019C006AA  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Canon T09 жовтий  3017C006AA  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Canon T09 пурпуровий  3018C006AA  пустий Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Canon T09 чорний  3020C006AA  пустий Empty Virgin</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-321C блакитний  TTN321C  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-321K чорний  TTN321K  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-321M пурпуровий  TTN321M  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-321Y жовтий  TTN321Y  TONER-TANK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6354,51 +9094,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I313"/>
+  <dimension ref="A1:I457"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -6527,6999 +9267,11195 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>9033</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>9683.969999999999</v>
+        <v>9673.16</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25208</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>5007.3</v>
+        <v>5001.71</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29157</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>12017.6</v>
+        <v>12004.19</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29156</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>12017.6</v>
+        <v>12004.19</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29155</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>12017.6</v>
+        <v>12004.19</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29154</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>9443.84</v>
+        <v>9433.299999999999</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33468</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1318.91</v>
+        <v>1317.44</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21834</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>11109.5</v>
+        <v>11097.11</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33467</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1318.91</v>
+        <v>1317.44</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21835</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>6796.61</v>
+        <v>6789.02</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>33470</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1318.91</v>
+        <v>1317.44</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21836</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>11052.61</v>
+        <v>11040.27</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>33469</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1318.91</v>
+        <v>1317.44</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21833</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>8608.32</v>
+        <v>8598.709999999999</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21838</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>13551.55</v>
+        <v>13536.43</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21839</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>13551.55</v>
+        <v>13536.43</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>21840</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>13551.55</v>
+        <v>13536.43</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>21837</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9363.200000000001</v>
+        <v>9352.75</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>29192</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>5096</v>
+        <v>5090.31</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>29193</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5096</v>
+        <v>5090.31</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>29194</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>5096</v>
+        <v>5090.31</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>29191</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5096</v>
+        <v>5090.31</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21844</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3318.78</v>
+        <v>3315.08</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>31987</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>906.3</v>
+        <v>905.29</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>25517</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+      <c r="F35" s="1">
+        <v>864.5700000000001</v>
+      </c>
+      <c r="G35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="5" t="s">
         <v>40</v>
-      </c>
-[...12 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25875</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1338.18</v>
+        <v>1336.68</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>31761</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>322.56</v>
+        <v>322.2</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>21842</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>3318.78</v>
+        <v>3315.08</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>31986</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>906.3</v>
+        <v>905.29</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>25519</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>865.54</v>
+        <v>864.5700000000001</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>25877</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1338.18</v>
+        <v>1336.68</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>31763</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>322.56</v>
+        <v>322.2</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>21843</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>3318.78</v>
+        <v>3315.08</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>31985</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>906.3</v>
+        <v>905.29</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>25518</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>865.54</v>
+        <v>864.5700000000001</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25876</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1338.18</v>
+        <v>1336.68</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>31762</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>322.56</v>
+        <v>322.2</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>21841</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3157.95</v>
+        <v>3154.43</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>31984</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>704.26</v>
+        <v>703.47</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>25516</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>878.53</v>
+        <v>877.55</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29133</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>2572.86</v>
+        <v>2569.99</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>25874</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1338.18</v>
+        <v>1336.68</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>31760</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>322.56</v>
+        <v>322.2</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>22424</v>
+        <v>34896</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>783.55</v>
+        <v>546.4</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>22423</v>
+        <v>34897</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>783.55</v>
+        <v>535.66</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>22421</v>
+        <v>34898</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+      <c r="F56" s="1">
+        <v>535.66</v>
+      </c>
+      <c r="G56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="1" t="s">
         <v>61</v>
-      </c>
-[...12 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>22422</v>
+        <v>34899</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>783.55</v>
+        <v>535.66</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>21848</v>
+        <v>22424</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>4256</v>
+        <v>782.6799999999999</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>31767</v>
+        <v>22423</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>424.7</v>
+        <v>782.6799999999999</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>25879</v>
+        <v>22421</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1609.66</v>
-[...4 lines deleted...]
-      <c r="H60" s="1"/>
+        <v>782.6799999999999</v>
+      </c>
+      <c r="G60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>21846</v>
+        <v>22422</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>4256</v>
+        <v>782.6799999999999</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>31765</v>
+        <v>21848</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>436.8</v>
+        <v>4251.25</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>25881</v>
+        <v>31767</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>1609.66</v>
-[...4 lines deleted...]
-      <c r="H63" s="1"/>
+        <v>424.23</v>
+      </c>
+      <c r="G63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>21847</v>
+        <v>25879</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>4256</v>
-[...2 lines deleted...]
-      <c r="H64" s="1"/>
+        <v>1607.87</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>31766</v>
+        <v>21846</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>436.8</v>
+        <v>4251.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>25880</v>
+        <v>31765</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>1609.66</v>
-[...4 lines deleted...]
-      <c r="H66" s="1"/>
+        <v>436.31</v>
+      </c>
+      <c r="G66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>21845</v>
+        <v>25881</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>3952.26</v>
-[...2 lines deleted...]
-      <c r="H67" s="1"/>
+        <v>1607.87</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>31764</v>
+        <v>21847</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>436.8</v>
+        <v>4251.25</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>25878</v>
+        <v>31766</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>1609.66</v>
-[...4 lines deleted...]
-      <c r="H69" s="1"/>
+        <v>436.31</v>
+      </c>
+      <c r="G69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>25524</v>
+        <v>25880</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>859.71</v>
-[...2 lines deleted...]
-      <c r="H70" s="1"/>
+        <v>1607.87</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>25523</v>
+        <v>21845</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>859.71</v>
+        <v>3947.85</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>25522</v>
+        <v>31764</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>859.71</v>
+        <v>436.31</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
-[...1 lines deleted...]
-        <v>39</v>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>25521</v>
+        <v>25878</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>916.16</v>
-[...2 lines deleted...]
-      <c r="H73" s="1"/>
+        <v>1607.87</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>34817</v>
+        <v>25524</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>581.95</v>
+        <v>858.75</v>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="5" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>34818</v>
+        <v>25523</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>581.95</v>
+        <v>858.75</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="5" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>34819</v>
+        <v>25522</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>581.95</v>
+        <v>858.75</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="5" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>34820</v>
+        <v>25521</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>581.95</v>
+        <v>915.14</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="5" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>23836</v>
+        <v>34817</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>741.89</v>
+        <v>588.02</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>23835</v>
+        <v>34818</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>741.89</v>
+        <v>581.3</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>23833</v>
+        <v>34819</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>741.89</v>
+        <v>581.3</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>23834</v>
+        <v>34820</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>741.89</v>
+        <v>581.3</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>29083</v>
+        <v>23836</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>5169.47</v>
+        <v>741.0599999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>29087</v>
+        <v>23835</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1736.45</v>
+        <v>741.0599999999999</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>31956</v>
+        <v>23833</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>344.06</v>
+        <v>741.0599999999999</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>29085</v>
+        <v>23834</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>4536.9</v>
+        <v>741.0599999999999</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>29090</v>
+        <v>29083</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1736.45</v>
+        <v>5163.7</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>31955</v>
+        <v>29087</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>347.2</v>
+        <v>1734.51</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>22412</v>
+        <v>31956</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>698.88</v>
+        <v>343.68</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>22413</v>
+        <v>29085</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>698.88</v>
+        <v>4531.83</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>29084</v>
+        <v>29090</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>5169.47</v>
+        <v>1734.51</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>29088</v>
+        <v>31955</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1736.45</v>
+        <v>346.81</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>31957</v>
+        <v>22412</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>344.06</v>
+        <v>698.1</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>29082</v>
+        <v>22413</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>3840.26</v>
+        <v>698.1</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>29086</v>
+        <v>29084</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>1736.45</v>
+        <v>5163.7</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>31954</v>
+        <v>29088</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>342.72</v>
+        <v>1734.51</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>22415</v>
+        <v>31957</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>698.88</v>
+        <v>343.68</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>22416</v>
+        <v>29082</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>698.88</v>
+        <v>3835.97</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>31961</v>
+        <v>29086</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>398.72</v>
+        <v>1734.51</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>31960</v>
+        <v>31954</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>398.72</v>
+        <v>342.34</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>31959</v>
+        <v>22415</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>398.72</v>
+        <v>698.1</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>31958</v>
+        <v>22416</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>409.47</v>
+        <v>698.1</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>25147</v>
+        <v>34911</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>3445.12</v>
+        <v>616.21</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>30716</v>
+        <v>34910</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>463.23</v>
+        <v>616.21</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>32015</v>
+        <v>34908</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>645.12</v>
+        <v>616.21</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>26897</v>
+        <v>34909</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>1003.07</v>
+        <v>616.21</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>26833</v>
+        <v>31961</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>884.35</v>
+        <v>398.28</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>25145</v>
+        <v>31960</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>3445.12</v>
+        <v>398.28</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>30717</v>
+        <v>31959</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>463.23</v>
+        <v>398.28</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>32016</v>
+        <v>31958</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>645.12</v>
+        <v>409.02</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>26898</v>
+        <v>34915</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>1003.07</v>
+        <v>989.42</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>26834</v>
+        <v>34914</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>884.35</v>
+        <v>989.42</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>25146</v>
+        <v>34912</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>3328.64</v>
+        <v>989.42</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I112" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>30715</v>
+        <v>34913</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>463.23</v>
+        <v>989.42</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>32017</v>
+        <v>25147</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>645.12</v>
+        <v>3441.28</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>26899</v>
+        <v>30716</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>1003.07</v>
+        <v>462.72</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>26835</v>
+        <v>32015</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>884.35</v>
+        <v>644.4</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I116" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>25144</v>
+        <v>26897</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>3544.13</v>
+        <v>1001.95</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I117" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>30713</v>
+        <v>26833</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>463.23</v>
+        <v>883.37</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
-[...1 lines deleted...]
-        <v>127</v>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>32018</v>
+        <v>25145</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>645.12</v>
+        <v>3441.28</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>26896</v>
+        <v>30717</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>1003.07</v>
+        <v>462.72</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>26836</v>
+        <v>32016</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>884.35</v>
+        <v>644.4</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>25151</v>
+        <v>26898</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>4844.22</v>
+        <v>1001.95</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>31771</v>
+        <v>26834</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>566.27</v>
+        <v>883.37</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>26901</v>
+        <v>25146</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>1066.69</v>
+        <v>3324.93</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="1"/>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>29198</v>
+        <v>30715</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>1300.99</v>
+        <v>462.72</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>25149</v>
+        <v>32017</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>4844.22</v>
+        <v>644.4</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>31770</v>
+        <v>26899</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>566.27</v>
+        <v>1001.95</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>26900</v>
+        <v>26835</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>1066.69</v>
+        <v>883.37</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>29199</v>
+        <v>25144</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>1300.99</v>
+        <v>3540.17</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>25150</v>
+        <v>30713</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>4787.78</v>
+        <v>462.72</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>31769</v>
+        <v>32018</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>566.27</v>
+        <v>644.4</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>26902</v>
+        <v>26896</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1066.69</v>
+        <v>1001.95</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>29200</v>
+        <v>26836</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1300.99</v>
+        <v>883.37</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>25148</v>
+        <v>25151</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>5285.06</v>
+        <v>4838.82</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>31768</v>
+        <v>31771</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>566.27</v>
+        <v>565.64</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I135" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>27303</v>
+        <v>26901</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>1597.12</v>
+        <v>1065.5</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I136" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>26903</v>
+        <v>29198</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1128.96</v>
+        <v>1299.54</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>29197</v>
+        <v>25149</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>1300.99</v>
+        <v>4838.82</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>33578</v>
+        <v>31770</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>1439.87</v>
+        <v>565.64</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>27252</v>
+        <v>26900</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>4760.9</v>
+        <v>1065.5</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I140" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>32019</v>
+        <v>29199</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>811.78</v>
+        <v>1299.54</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>27465</v>
+        <v>25150</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>1061.76</v>
+        <v>4782.43</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>30625</v>
+        <v>31769</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>582.4</v>
+        <v>565.64</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>33538</v>
+        <v>26902</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>720.38</v>
+        <v>1065.5</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>28538</v>
+        <v>29200</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1499.9</v>
+        <v>1299.54</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>33579</v>
+        <v>25148</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>1439.87</v>
+        <v>5279.16</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>27253</v>
+        <v>31768</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>4760.9</v>
+        <v>565.64</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>32020</v>
+        <v>27303</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>811.78</v>
+        <v>1595.34</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>27467</v>
+        <v>26903</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1061.76</v>
+        <v>1127.7</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>30626</v>
+        <v>29197</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>582.4</v>
+        <v>1299.54</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>33540</v>
+        <v>33578</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>720.38</v>
+        <v>1438.27</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>28539</v>
+        <v>27252</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>1499.9</v>
+        <v>4755.58</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>33577</v>
+        <v>32019</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>1439.87</v>
+        <v>810.87</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I153" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>32021</v>
+        <v>27465</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>811.78</v>
+        <v>1060.58</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>27254</v>
+        <v>30625</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>4760.9</v>
+        <v>581.75</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>27466</v>
+        <v>33538</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>1061.76</v>
+        <v>719.58</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>30627</v>
+        <v>34918</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>592.26</v>
+        <v>698.1</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>33539</v>
+        <v>28538</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>720.38</v>
+        <v>1498.23</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>28540</v>
+        <v>33579</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1499.9</v>
+        <v>1438.27</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I159" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>33576</v>
+        <v>27253</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>1439.87</v>
+        <v>4755.58</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I160" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>27250</v>
+        <v>32020</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>3958.53</v>
+        <v>810.87</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>32022</v>
+        <v>27467</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>811.78</v>
+        <v>1060.58</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>27463</v>
+        <v>30626</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>1061.76</v>
+        <v>581.75</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>30624</v>
+        <v>33540</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>608.38</v>
+        <v>719.58</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>33532</v>
+        <v>34916</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>720.38</v>
+        <v>698.1</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>28541</v>
+        <v>28539</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1499.9</v>
+        <v>1498.23</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>27255</v>
+        <v>33577</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>10490.37</v>
+        <v>1438.27</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>31389</v>
+        <v>32021</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>1166.59</v>
+        <v>810.87</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>28542</v>
+        <v>27254</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>2794.62</v>
+        <v>4755.58</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>27257</v>
+        <v>27466</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>10490.37</v>
+        <v>1060.58</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I170" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>31386</v>
+        <v>30627</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>1161.66</v>
+        <v>591.6</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I171" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>28543</v>
+        <v>33539</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>2794.62</v>
+        <v>719.58</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="1"/>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>27258</v>
+        <v>34917</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>10490.37</v>
+        <v>698.1</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>31388</v>
+        <v>28540</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>1214.08</v>
+        <v>1498.23</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>28544</v>
+        <v>33576</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>2794.62</v>
+        <v>1438.27</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="1"/>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>27251</v>
+        <v>27250</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>7675.14</v>
+        <v>3954.11</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>31387</v>
+        <v>32022</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>1155.39</v>
+        <v>810.87</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="1"/>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I177" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>28545</v>
+        <v>27463</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>2794.62</v>
+        <v>1060.58</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>30465</v>
+        <v>30624</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>3628.8</v>
+        <v>607.71</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>32023</v>
+        <v>33532</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>1220.35</v>
+        <v>719.58</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>32605</v>
+        <v>34919</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>1225.73</v>
+        <v>698.1</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>30818</v>
+        <v>28541</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1182.72</v>
+        <v>1498.23</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>31342</v>
+        <v>27255</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>2279.42</v>
+        <v>10478.66</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>31776</v>
+        <v>31389</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>887.04</v>
+        <v>1165.29</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>30466</v>
+        <v>34922</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>3628.8</v>
+        <v>1017.62</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>32024</v>
+        <v>28542</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>1220.35</v>
+        <v>2791.51</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>32608</v>
+        <v>27257</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>1225.73</v>
+        <v>10478.66</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>30816</v>
+        <v>31386</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>1182.72</v>
+        <v>1160.37</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>31205</v>
+        <v>34920</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>2279.42</v>
+        <v>1017.62</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>31775</v>
+        <v>28543</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>887.04</v>
+        <v>2791.51</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>30467</v>
+        <v>27258</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>3628.8</v>
+        <v>10478.66</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>32025</v>
+        <v>31388</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1220.35</v>
+        <v>1212.73</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>32607</v>
+        <v>34921</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1225.73</v>
+        <v>1017.62</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I193" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>30817</v>
+        <v>28544</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>1182.72</v>
+        <v>2791.51</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>31343</v>
+        <v>27251</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>2279.42</v>
+        <v>7666.57</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>31773</v>
+        <v>31387</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>887.04</v>
+        <v>1154.1</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>30464</v>
+        <v>34923</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>3547.26</v>
+        <v>1076.69</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>32026</v>
+        <v>28545</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>1612.8</v>
+        <v>2791.51</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>32606</v>
+        <v>30465</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>1225.73</v>
+        <v>4108.05</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>30819</v>
+        <v>32023</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>1182.72</v>
+        <v>1218.99</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>31344</v>
+        <v>32605</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>2279.42</v>
+        <v>1224.36</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>31772</v>
+        <v>30818</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>994.5599999999999</v>
+        <v>1181.4</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>32486</v>
+        <v>34902</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>4314.24</v>
+        <v>959.89</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="1" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>32490</v>
+        <v>31342</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>2965.76</v>
+        <v>2276.88</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>31965</v>
+        <v>31776</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>1408.96</v>
+        <v>886.05</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I205" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>32485</v>
+        <v>30466</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>5820.86</v>
+        <v>4108.05</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>32489</v>
+        <v>32024</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>2965.76</v>
+        <v>1218.99</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>31964</v>
+        <v>32608</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1408.96</v>
+        <v>1224.36</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I208" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>32484</v>
+        <v>30816</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>4314.24</v>
+        <v>1181.4</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>32488</v>
+        <v>34900</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>2965.76</v>
+        <v>959.89</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>31963</v>
+        <v>31205</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>1408.96</v>
+        <v>2276.88</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>32436</v>
+        <v>31775</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>4553.92</v>
+        <v>886.05</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>32487</v>
+        <v>30467</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>2965.76</v>
+        <v>4108.05</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>31962</v>
+        <v>32025</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>1408.96</v>
+        <v>1218.99</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>31809</v>
+        <v>32607</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>2876.16</v>
+        <v>1224.36</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>33790</v>
+        <v>30817</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>2411.14</v>
+        <v>1181.4</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="1"/>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>31927</v>
+        <v>34901</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>4398.02</v>
+        <v>959.89</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>32611</v>
+        <v>31343</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>1585.92</v>
+        <v>2276.88</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>31811</v>
+        <v>31773</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>2876.16</v>
+        <v>886.05</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>33792</v>
+        <v>30464</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>2411.14</v>
+        <v>4070.01</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>31926</v>
+        <v>32026</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>4398.02</v>
+        <v>1611</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="1"/>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>32609</v>
+        <v>32606</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>1585.92</v>
+        <v>1224.36</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>31810</v>
+        <v>30819</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>2876.16</v>
+        <v>1181.4</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>33791</v>
+        <v>34903</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>2411.14</v>
+        <v>959.89</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>31925</v>
+        <v>31344</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>4398.02</v>
+        <v>2276.88</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>32610</v>
+        <v>31772</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>1585.92</v>
+        <v>993.45</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>33789</v>
+        <v>32486</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>2411.14</v>
+        <v>4309.43</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>31921</v>
+        <v>34906</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>3931.65</v>
+        <v>1003.74</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>32612</v>
+        <v>32490</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>1585.92</v>
+        <v>2962.45</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>31808</v>
+        <v>31965</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>2876.16</v>
+        <v>1407.39</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>31390</v>
+        <v>32485</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>1078.34</v>
+        <v>4644.6</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
-[...1 lines deleted...]
-        <v>241</v>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>31391</v>
+        <v>34904</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>924.67</v>
+        <v>1003.74</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>31392</v>
+        <v>32489</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>924.67</v>
+        <v>2962.45</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="1"/>
+      <c r="H233" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I233" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>31393</v>
+        <v>31964</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>924.67</v>
+        <v>1407.39</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="1"/>
+      <c r="H234" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I234" s="1" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>33764</v>
+        <v>32484</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>3127.04</v>
+        <v>4309.43</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H235" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>31931</v>
+        <v>34905</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>9197.889999999999</v>
+        <v>1003.74</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H236" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>33763</v>
+        <v>32488</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>4241.66</v>
+        <v>2962.45</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="1"/>
+      <c r="H237" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I237" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>33768</v>
+        <v>31963</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>3127.04</v>
+        <v>1407.39</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="1"/>
+      <c r="H238" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I238" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>31930</v>
+        <v>32436</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>9197.889999999999</v>
+        <v>4875.51</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I239" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>33766</v>
+        <v>34907</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>4241.66</v>
+        <v>1003.74</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H240" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>33767</v>
+        <v>32487</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>3127.04</v>
+        <v>2962.45</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="1"/>
+      <c r="H241" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I241" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>31929</v>
+        <v>31962</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>9197.889999999999</v>
+        <v>1407.39</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="1"/>
+      <c r="H242" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I242" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>33765</v>
+        <v>31809</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>4241.66</v>
+        <v>2872.95</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="1"/>
+      <c r="H243" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I243" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>33762</v>
+        <v>33790</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>3127.04</v>
+        <v>2408.45</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="1"/>
+      <c r="H244" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>31928</v>
+        <v>31927</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>8516.48</v>
+        <v>4393.11</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="1"/>
+      <c r="H245" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I245" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>33761</v>
+        <v>32611</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>4241.66</v>
+        <v>1584.15</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="1"/>
+      <c r="H246" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I246" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>31917</v>
+        <v>31811</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>1532.16</v>
+        <v>2872.95</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I247" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>31918</v>
+        <v>34926</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>1532.16</v>
+        <v>1027.01</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H248" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>31919</v>
+        <v>33792</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>1532.16</v>
+        <v>2408.45</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="1"/>
+      <c r="H249" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I249" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>31920</v>
+        <v>31926</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>1532.16</v>
+        <v>4393.11</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="1"/>
+      <c r="H250" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I250" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>8010</v>
+        <v>32609</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>6406.4</v>
+        <v>1584.15</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="1"/>
+      <c r="H251" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>8009</v>
+        <v>31810</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>6406.4</v>
+        <v>2872.95</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="1"/>
+      <c r="H252" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I252" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>8008</v>
+        <v>34924</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>6406.4</v>
+        <v>1027.01</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H253" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>7750</v>
+        <v>33791</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>3360</v>
+        <v>2408.45</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="1"/>
+      <c r="H254" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I254" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>11491</v>
+        <v>31925</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>3360</v>
+        <v>4393.11</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="1"/>
+      <c r="H255" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I255" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>9493</v>
+        <v>32610</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>5617.92</v>
+        <v>1584.15</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="1"/>
+      <c r="H256" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I256" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>18223</v>
+        <v>34925</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>3265.47</v>
+        <v>1027.01</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H257" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>18225</v>
+        <v>33789</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>3265.47</v>
+        <v>2408.45</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="1"/>
+      <c r="H258" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I258" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>18224</v>
+        <v>31921</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>3265.47</v>
+        <v>3927.26</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="1"/>
+      <c r="H259" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I259" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>18222</v>
+        <v>32612</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>3306.69</v>
+        <v>1584.15</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="1"/>
+      <c r="H260" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I260" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>26916</v>
+        <v>31808</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>643.33</v>
+        <v>2872.95</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="1"/>
+      <c r="H261" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I261" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>18227</v>
+        <v>34927</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>2394.56</v>
+        <v>1027.01</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H262" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>26913</v>
+        <v>31390</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>643.33</v>
+        <v>1077.13</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="1"/>
+      <c r="H263" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I263" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>18226</v>
+        <v>31391</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>2394.56</v>
+        <v>923.64</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="1"/>
+      <c r="H264" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I264" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>26914</v>
+        <v>31392</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>643.33</v>
+        <v>923.64</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="1"/>
+      <c r="H265" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I265" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>18228</v>
+        <v>31393</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>2394.56</v>
+        <v>923.64</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="1"/>
+      <c r="H266" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I266" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>26915</v>
+        <v>33764</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>643.33</v>
+        <v>3123.55</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="1"/>
+      <c r="H267" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>18229</v>
+        <v>31931</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>2394.56</v>
+        <v>9187.620000000001</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="1"/>
+      <c r="H268" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>20556</v>
+        <v>33763</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>5776.96</v>
+        <v>4236.93</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="1"/>
+      <c r="H269" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I269" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>20557</v>
+        <v>34930</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>5776.96</v>
+        <v>1288.8</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H270" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>20558</v>
+        <v>33768</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>5776.96</v>
+        <v>3123.55</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="1"/>
+      <c r="H271" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I271" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>15214</v>
+        <v>31930</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>5874.18</v>
+        <v>9187.620000000001</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="1"/>
+      <c r="H272" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I272" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>28947</v>
+        <v>33766</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>930.9400000000001</v>
+        <v>4236.93</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="1"/>
+      <c r="H273" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I273" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>19559</v>
+        <v>34928</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>2836.74</v>
+        <v>1288.8</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H274" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I274" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>28944</v>
+        <v>33767</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>930.9400000000001</v>
+        <v>3123.55</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="1"/>
+      <c r="H275" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>17983</v>
+        <v>31929</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>2836.74</v>
+        <v>9187.620000000001</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="1"/>
+      <c r="H276" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I276" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>28945</v>
+        <v>33765</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>930.9400000000001</v>
+        <v>4236.93</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="1"/>
+      <c r="H277" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I277" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>19560</v>
+        <v>34929</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>2836.74</v>
+        <v>1288.8</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H278" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>28946</v>
+        <v>33762</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>930.9400000000001</v>
+        <v>3123.55</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="1"/>
+      <c r="H279" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I279" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>19561</v>
+        <v>31928</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>2836.74</v>
+        <v>8506.98</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="1"/>
+      <c r="H280" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I280" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>20959</v>
+        <v>33761</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>654.08</v>
+        <v>4236.93</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="1"/>
+      <c r="H281" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I281" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>20958</v>
+        <v>34931</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>654.08</v>
+        <v>1453.93</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H282" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I282" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>20960</v>
+        <v>31917</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>654.08</v>
+        <v>1530.45</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="1"/>
+      <c r="H283" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I283" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
-        <v>20961</v>
+        <v>31918</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>654.08</v>
+        <v>1530.45</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="1"/>
+      <c r="H284" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I284" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>31782</v>
+        <v>31919</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>321.22</v>
+        <v>1530.45</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="1"/>
+      <c r="H285" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I285" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>29219</v>
+        <v>31920</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>819.39</v>
+        <v>1530.45</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="1"/>
+      <c r="H286" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I286" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>31780</v>
+        <v>35316</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>323.01</v>
+        <v>4670.11</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H287" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>29220</v>
+        <v>35318</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>819.39</v>
+        <v>4670.11</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H288" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I288" s="1" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>31779</v>
+        <v>35317</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>321.22</v>
+        <v>4670.11</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H289" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I289" s="1" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>29221</v>
+        <v>35315</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>819.39</v>
+        <v>4108.95</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H290" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>31778</v>
+        <v>8010</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>321.22</v>
+        <v>6399.25</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="1"/>
+      <c r="H291" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>29218</v>
+        <v>8009</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>819.39</v>
+        <v>6399.25</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="1"/>
+      <c r="H292" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I292" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>18960</v>
+        <v>8008</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>3819.2</v>
+        <v>6399.25</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="1"/>
+      <c r="H293" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I293" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>18959</v>
+        <v>7750</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>3819.2</v>
+        <v>3356.25</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="1"/>
+      <c r="H294" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I294" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>18958</v>
+        <v>11491</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>3819.2</v>
+        <v>3356.25</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="1"/>
+      <c r="H295" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I295" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>18957</v>
+        <v>9493</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>3211.26</v>
+        <v>5611.65</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="1"/>
+      <c r="H296" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I296" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>29222</v>
+        <v>18223</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>810.4299999999999</v>
+        <v>3261.83</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="1"/>
+      <c r="H297" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I297" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>29223</v>
+        <v>18225</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>810.4299999999999</v>
+        <v>3261.83</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="1"/>
+      <c r="H298" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I298" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>29224</v>
+        <v>18224</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>810.4299999999999</v>
+        <v>3261.83</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="1"/>
+      <c r="H299" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I299" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>29225</v>
+        <v>18222</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>810.4299999999999</v>
+        <v>3303</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="1"/>
+      <c r="H300" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I300" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>20963</v>
+        <v>26916</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>869.5700000000001</v>
+        <v>642.61</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="1"/>
+      <c r="H301" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I301" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>20964</v>
+        <v>18227</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F302" s="1">
-        <v>869.5700000000001</v>
+        <v>2391.89</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="1"/>
+      <c r="H302" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I302" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>20965</v>
+        <v>26913</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F303" s="1">
-        <v>869.5700000000001</v>
+        <v>642.61</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="1"/>
+      <c r="H303" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I303" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>20962</v>
+        <v>18226</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F304" s="1">
-        <v>633.92</v>
+        <v>2391.89</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="1"/>
+      <c r="H304" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I304" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>33336</v>
+        <v>26914</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>5672.58</v>
+        <v>642.61</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="1"/>
+      <c r="H305" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I305" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
-        <v>33338</v>
+        <v>18228</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F306" s="1">
-        <v>5672.58</v>
+        <v>2391.89</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="1"/>
+      <c r="H306" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I306" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
-        <v>33337</v>
+        <v>26915</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>5672.58</v>
+        <v>642.61</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="1"/>
+      <c r="H307" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I307" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>33335</v>
+        <v>18229</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F308" s="1">
-        <v>3985.86</v>
+        <v>2391.89</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="1"/>
+      <c r="H308" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I308" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>33481</v>
+        <v>20556</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="D309" s="1"/>
+        <v>318</v>
+      </c>
+      <c r="D309" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>1209.6</v>
+        <v>5770.51</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="1"/>
+      <c r="H309" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I309" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>33479</v>
+        <v>20557</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="D310" s="1"/>
+        <v>319</v>
+      </c>
+      <c r="D310" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>1209.6</v>
+        <v>5770.51</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="1"/>
+      <c r="H310" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I310" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>33480</v>
+        <v>20558</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="D311" s="1"/>
+        <v>320</v>
+      </c>
+      <c r="D311" s="1">
+        <v>8443999090</v>
+      </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>1209.6</v>
+        <v>5770.51</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="1"/>
+      <c r="H311" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I311" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
+        <v>15214</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D312" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E312" s="1">
+        <v>1</v>
+      </c>
+      <c r="F312" s="1">
+        <v>5867.62</v>
+      </c>
+      <c r="G312" s="1"/>
+      <c r="H312" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I312" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" outlineLevel="2">
+      <c r="A313" s="1"/>
+      <c r="B313" s="1">
+        <v>28947</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D313" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E313" s="1">
+        <v>1</v>
+      </c>
+      <c r="F313" s="1">
+        <v>929.91</v>
+      </c>
+      <c r="G313" s="1"/>
+      <c r="H313" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I313" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" outlineLevel="2">
+      <c r="A314" s="1"/>
+      <c r="B314" s="1">
+        <v>19559</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D314" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E314" s="1">
+        <v>10</v>
+      </c>
+      <c r="F314" s="1">
+        <v>2833.57</v>
+      </c>
+      <c r="G314" s="1"/>
+      <c r="H314" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" outlineLevel="2">
+      <c r="A315" s="1"/>
+      <c r="B315" s="1">
+        <v>28944</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D315" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E315" s="1">
+        <v>1</v>
+      </c>
+      <c r="F315" s="1">
+        <v>929.91</v>
+      </c>
+      <c r="G315" s="1"/>
+      <c r="H315" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I315" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" outlineLevel="2">
+      <c r="A316" s="1"/>
+      <c r="B316" s="1">
+        <v>17983</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D316" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E316" s="1">
+        <v>10</v>
+      </c>
+      <c r="F316" s="1">
+        <v>2833.57</v>
+      </c>
+      <c r="G316" s="1"/>
+      <c r="H316" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I316" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" outlineLevel="2">
+      <c r="A317" s="1"/>
+      <c r="B317" s="1">
+        <v>28945</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D317" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E317" s="1">
+        <v>1</v>
+      </c>
+      <c r="F317" s="1">
+        <v>929.91</v>
+      </c>
+      <c r="G317" s="1"/>
+      <c r="H317" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I317" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" outlineLevel="2">
+      <c r="A318" s="1"/>
+      <c r="B318" s="1">
+        <v>19560</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D318" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E318" s="1">
+        <v>10</v>
+      </c>
+      <c r="F318" s="1">
+        <v>2833.57</v>
+      </c>
+      <c r="G318" s="1"/>
+      <c r="H318" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I318" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" outlineLevel="2">
+      <c r="A319" s="1"/>
+      <c r="B319" s="1">
+        <v>28946</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D319" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+      <c r="F319" s="1">
+        <v>929.91</v>
+      </c>
+      <c r="G319" s="1"/>
+      <c r="H319" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" outlineLevel="2">
+      <c r="A320" s="1"/>
+      <c r="B320" s="1">
+        <v>19561</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D320" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E320" s="1">
+        <v>10</v>
+      </c>
+      <c r="F320" s="1">
+        <v>2833.57</v>
+      </c>
+      <c r="G320" s="1"/>
+      <c r="H320" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I320" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" outlineLevel="2">
+      <c r="A321" s="1"/>
+      <c r="B321" s="1">
+        <v>20959</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D321" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E321" s="1">
+        <v>20</v>
+      </c>
+      <c r="F321" s="1">
+        <v>653.35</v>
+      </c>
+      <c r="G321" s="1"/>
+      <c r="H321" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I321" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" outlineLevel="2">
+      <c r="A322" s="1"/>
+      <c r="B322" s="1">
+        <v>20958</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D322" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E322" s="1">
+        <v>20</v>
+      </c>
+      <c r="F322" s="1">
+        <v>653.35</v>
+      </c>
+      <c r="G322" s="1"/>
+      <c r="H322" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I322" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" outlineLevel="2">
+      <c r="A323" s="1"/>
+      <c r="B323" s="1">
+        <v>20960</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D323" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E323" s="1">
+        <v>20</v>
+      </c>
+      <c r="F323" s="1">
+        <v>653.35</v>
+      </c>
+      <c r="G323" s="1"/>
+      <c r="H323" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" outlineLevel="2">
+      <c r="A324" s="1"/>
+      <c r="B324" s="1">
+        <v>20961</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D324" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E324" s="1">
+        <v>20</v>
+      </c>
+      <c r="F324" s="1">
+        <v>653.35</v>
+      </c>
+      <c r="G324" s="1"/>
+      <c r="H324" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I324" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" outlineLevel="2">
+      <c r="A325" s="1"/>
+      <c r="B325" s="1">
+        <v>31782</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D325" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E325" s="1">
+        <v>1</v>
+      </c>
+      <c r="F325" s="1">
+        <v>353.97</v>
+      </c>
+      <c r="G325" s="1"/>
+      <c r="H325" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I325" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" outlineLevel="2">
+      <c r="A326" s="1"/>
+      <c r="B326" s="1">
+        <v>29219</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D326" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E326" s="1">
+        <v>1</v>
+      </c>
+      <c r="F326" s="1">
+        <v>818.48</v>
+      </c>
+      <c r="G326" s="1"/>
+      <c r="H326" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" outlineLevel="2">
+      <c r="A327" s="1"/>
+      <c r="B327" s="1">
+        <v>31780</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D327" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E327" s="1">
+        <v>1</v>
+      </c>
+      <c r="F327" s="1">
+        <v>353.97</v>
+      </c>
+      <c r="G327" s="1"/>
+      <c r="H327" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I327" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" outlineLevel="2">
+      <c r="A328" s="1"/>
+      <c r="B328" s="1">
+        <v>29220</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D328" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E328" s="1">
+        <v>1</v>
+      </c>
+      <c r="F328" s="1">
+        <v>818.48</v>
+      </c>
+      <c r="G328" s="1"/>
+      <c r="H328" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I328" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" outlineLevel="2">
+      <c r="A329" s="1"/>
+      <c r="B329" s="1">
+        <v>31779</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D329" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E329" s="1">
+        <v>1</v>
+      </c>
+      <c r="F329" s="1">
+        <v>353.97</v>
+      </c>
+      <c r="G329" s="1"/>
+      <c r="H329" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I329" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" outlineLevel="2">
+      <c r="A330" s="1"/>
+      <c r="B330" s="1">
+        <v>29221</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D330" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E330" s="1">
+        <v>1</v>
+      </c>
+      <c r="F330" s="1">
+        <v>818.48</v>
+      </c>
+      <c r="G330" s="1"/>
+      <c r="H330" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I330" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" outlineLevel="2">
+      <c r="A331" s="1"/>
+      <c r="B331" s="1">
+        <v>31778</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D331" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E331" s="1">
+        <v>1</v>
+      </c>
+      <c r="F331" s="1">
+        <v>353.97</v>
+      </c>
+      <c r="G331" s="1"/>
+      <c r="H331" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I331" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" outlineLevel="2">
+      <c r="A332" s="1"/>
+      <c r="B332" s="1">
+        <v>29218</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D332" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E332" s="1">
+        <v>1</v>
+      </c>
+      <c r="F332" s="1">
+        <v>818.48</v>
+      </c>
+      <c r="G332" s="1"/>
+      <c r="H332" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I332" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" outlineLevel="2">
+      <c r="A333" s="1"/>
+      <c r="B333" s="1">
+        <v>18960</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D333" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E333" s="1">
+        <v>10</v>
+      </c>
+      <c r="F333" s="1">
+        <v>3814.94</v>
+      </c>
+      <c r="G333" s="1"/>
+      <c r="H333" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I333" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" outlineLevel="2">
+      <c r="A334" s="1"/>
+      <c r="B334" s="1">
+        <v>18959</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D334" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E334" s="1">
+        <v>10</v>
+      </c>
+      <c r="F334" s="1">
+        <v>3814.94</v>
+      </c>
+      <c r="G334" s="1"/>
+      <c r="H334" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I334" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" outlineLevel="2">
+      <c r="A335" s="1"/>
+      <c r="B335" s="1">
+        <v>18958</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D335" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E335" s="1">
+        <v>10</v>
+      </c>
+      <c r="F335" s="1">
+        <v>3814.94</v>
+      </c>
+      <c r="G335" s="1"/>
+      <c r="H335" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I335" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" outlineLevel="2">
+      <c r="A336" s="1"/>
+      <c r="B336" s="1">
+        <v>18957</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D336" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E336" s="1">
+        <v>10</v>
+      </c>
+      <c r="F336" s="1">
+        <v>3207.68</v>
+      </c>
+      <c r="G336" s="1"/>
+      <c r="H336" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I336" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" outlineLevel="2">
+      <c r="A337" s="1"/>
+      <c r="B337" s="1">
+        <v>29222</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D337" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E337" s="1">
+        <v>1</v>
+      </c>
+      <c r="F337" s="1">
+        <v>809.53</v>
+      </c>
+      <c r="G337" s="1"/>
+      <c r="H337" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I337" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" outlineLevel="2">
+      <c r="A338" s="1"/>
+      <c r="B338" s="1">
+        <v>29223</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D338" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E338" s="1">
+        <v>1</v>
+      </c>
+      <c r="F338" s="1">
+        <v>809.53</v>
+      </c>
+      <c r="G338" s="1"/>
+      <c r="H338" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I338" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" outlineLevel="2">
+      <c r="A339" s="1"/>
+      <c r="B339" s="1">
+        <v>29224</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D339" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E339" s="1">
+        <v>1</v>
+      </c>
+      <c r="F339" s="1">
+        <v>809.53</v>
+      </c>
+      <c r="G339" s="1"/>
+      <c r="H339" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I339" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" outlineLevel="2">
+      <c r="A340" s="1"/>
+      <c r="B340" s="1">
+        <v>29225</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D340" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E340" s="1">
+        <v>1</v>
+      </c>
+      <c r="F340" s="1">
+        <v>809.53</v>
+      </c>
+      <c r="G340" s="1"/>
+      <c r="H340" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I340" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" outlineLevel="2">
+      <c r="A341" s="1"/>
+      <c r="B341" s="1">
+        <v>20963</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D341" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E341" s="1">
+        <v>20</v>
+      </c>
+      <c r="F341" s="1">
+        <v>868.6</v>
+      </c>
+      <c r="G341" s="1"/>
+      <c r="H341" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I341" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" outlineLevel="2">
+      <c r="A342" s="1"/>
+      <c r="B342" s="1">
+        <v>20964</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D342" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E342" s="1">
+        <v>20</v>
+      </c>
+      <c r="F342" s="1">
+        <v>868.6</v>
+      </c>
+      <c r="G342" s="1"/>
+      <c r="H342" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I342" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" outlineLevel="2">
+      <c r="A343" s="1"/>
+      <c r="B343" s="1">
+        <v>20965</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D343" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E343" s="1">
+        <v>20</v>
+      </c>
+      <c r="F343" s="1">
+        <v>868.6</v>
+      </c>
+      <c r="G343" s="1"/>
+      <c r="H343" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I343" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" outlineLevel="2">
+      <c r="A344" s="1"/>
+      <c r="B344" s="1">
+        <v>20962</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D344" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E344" s="1">
+        <v>20</v>
+      </c>
+      <c r="F344" s="1">
+        <v>633.21</v>
+      </c>
+      <c r="G344" s="1"/>
+      <c r="H344" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I344" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" outlineLevel="2">
+      <c r="A345" s="1"/>
+      <c r="B345" s="1">
+        <v>33336</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D345" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E345" s="1">
+        <v>1</v>
+      </c>
+      <c r="F345" s="1">
+        <v>5666.25</v>
+      </c>
+      <c r="G345" s="1"/>
+      <c r="H345" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I345" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" outlineLevel="2">
+      <c r="A346" s="1"/>
+      <c r="B346" s="1">
+        <v>33338</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D346" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E346" s="1">
+        <v>1</v>
+      </c>
+      <c r="F346" s="1">
+        <v>5666.25</v>
+      </c>
+      <c r="G346" s="1"/>
+      <c r="H346" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I346" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" outlineLevel="2">
+      <c r="A347" s="1"/>
+      <c r="B347" s="1">
+        <v>33337</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D347" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E347" s="1">
+        <v>1</v>
+      </c>
+      <c r="F347" s="1">
+        <v>5666.25</v>
+      </c>
+      <c r="G347" s="1"/>
+      <c r="H347" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" outlineLevel="2">
+      <c r="A348" s="1"/>
+      <c r="B348" s="1">
+        <v>33335</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D348" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E348" s="1">
+        <v>1</v>
+      </c>
+      <c r="F348" s="1">
+        <v>3981.41</v>
+      </c>
+      <c r="G348" s="1"/>
+      <c r="H348" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I348" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" outlineLevel="2">
+      <c r="A349" s="1"/>
+      <c r="B349" s="1">
+        <v>21851</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D349" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E349" s="1">
+        <v>1</v>
+      </c>
+      <c r="F349" s="1">
+        <v>10486.27</v>
+      </c>
+      <c r="G349" s="1"/>
+      <c r="H349" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" outlineLevel="2">
+      <c r="A350" s="1"/>
+      <c r="B350" s="1">
+        <v>21853</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D350" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E350" s="1">
+        <v>1</v>
+      </c>
+      <c r="F350" s="1">
+        <v>10486.27</v>
+      </c>
+      <c r="G350" s="1"/>
+      <c r="H350" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I350" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" outlineLevel="2">
+      <c r="A351" s="1"/>
+      <c r="B351" s="1">
+        <v>21852</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D351" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E351" s="1">
+        <v>1</v>
+      </c>
+      <c r="F351" s="1">
+        <v>10960.17</v>
+      </c>
+      <c r="G351" s="1"/>
+      <c r="H351" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I351" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" outlineLevel="2">
+      <c r="A352" s="1"/>
+      <c r="B352" s="1">
+        <v>21850</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D352" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E352" s="1">
+        <v>1</v>
+      </c>
+      <c r="F352" s="1">
+        <v>6814.08</v>
+      </c>
+      <c r="G352" s="1"/>
+      <c r="H352" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I352" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" outlineLevel="2">
+      <c r="A353" s="1"/>
+      <c r="B353" s="1">
+        <v>34878</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D353" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E353" s="1">
+        <v>1</v>
+      </c>
+      <c r="F353" s="1">
+        <v>2094.3</v>
+      </c>
+      <c r="G353" s="1"/>
+      <c r="H353" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I353" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" outlineLevel="2">
+      <c r="A354" s="1"/>
+      <c r="B354" s="1">
+        <v>34876</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D354" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E354" s="1">
+        <v>1</v>
+      </c>
+      <c r="F354" s="1">
+        <v>2094.3</v>
+      </c>
+      <c r="G354" s="1"/>
+      <c r="H354" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I354" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" outlineLevel="2">
+      <c r="A355" s="1"/>
+      <c r="B355" s="1">
+        <v>34877</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D355" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E355" s="1">
+        <v>1</v>
+      </c>
+      <c r="F355" s="1">
+        <v>2094.3</v>
+      </c>
+      <c r="G355" s="1"/>
+      <c r="H355" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" outlineLevel="2">
+      <c r="A356" s="1"/>
+      <c r="B356" s="1">
+        <v>34879</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D356" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E356" s="1">
+        <v>1</v>
+      </c>
+      <c r="F356" s="1">
+        <v>2211.1</v>
+      </c>
+      <c r="G356" s="1"/>
+      <c r="H356" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I356" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" outlineLevel="2">
+      <c r="A357" s="1"/>
+      <c r="B357" s="1">
+        <v>14085</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D357" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E357" s="1">
+        <v>1</v>
+      </c>
+      <c r="F357" s="1">
+        <v>8558.440000000001</v>
+      </c>
+      <c r="G357" s="1"/>
+      <c r="H357" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I357" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" outlineLevel="2">
+      <c r="A358" s="1"/>
+      <c r="B358" s="1">
+        <v>14086</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D358" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E358" s="1">
+        <v>1</v>
+      </c>
+      <c r="F358" s="1">
+        <v>8558.440000000001</v>
+      </c>
+      <c r="G358" s="1"/>
+      <c r="H358" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I358" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" outlineLevel="2">
+      <c r="A359" s="1"/>
+      <c r="B359" s="1">
+        <v>14087</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D359" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E359" s="1">
+        <v>1</v>
+      </c>
+      <c r="F359" s="1">
+        <v>8558.440000000001</v>
+      </c>
+      <c r="G359" s="1"/>
+      <c r="H359" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" outlineLevel="2">
+      <c r="A360" s="1"/>
+      <c r="B360" s="1">
+        <v>14084</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D360" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E360" s="1">
+        <v>1</v>
+      </c>
+      <c r="F360" s="1">
+        <v>6618.08</v>
+      </c>
+      <c r="G360" s="1"/>
+      <c r="H360" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I360" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" outlineLevel="2">
+      <c r="A361" s="1"/>
+      <c r="B361" s="1">
+        <v>24605</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D361" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E361" s="1">
+        <v>1</v>
+      </c>
+      <c r="F361" s="1">
+        <v>0</v>
+      </c>
+      <c r="G361" s="1"/>
+      <c r="H361" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" outlineLevel="2">
+      <c r="A362" s="1"/>
+      <c r="B362" s="1">
+        <v>21190</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D362" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E362" s="1">
+        <v>1</v>
+      </c>
+      <c r="F362" s="1">
+        <v>5704.73</v>
+      </c>
+      <c r="G362" s="1"/>
+      <c r="H362" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I362" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" outlineLevel="2">
+      <c r="A363" s="1"/>
+      <c r="B363" s="1">
+        <v>24607</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="D363" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E363" s="1">
+        <v>1</v>
+      </c>
+      <c r="F363" s="1">
+        <v>0</v>
+      </c>
+      <c r="G363" s="1"/>
+      <c r="H363" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I363" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" outlineLevel="2">
+      <c r="A364" s="1"/>
+      <c r="B364" s="1">
+        <v>21192</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D364" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E364" s="1">
+        <v>1</v>
+      </c>
+      <c r="F364" s="1">
+        <v>5704.73</v>
+      </c>
+      <c r="G364" s="1"/>
+      <c r="H364" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I364" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" outlineLevel="2">
+      <c r="A365" s="1"/>
+      <c r="B365" s="1">
+        <v>24606</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="D365" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E365" s="1">
+        <v>1</v>
+      </c>
+      <c r="F365" s="1">
+        <v>0</v>
+      </c>
+      <c r="G365" s="1"/>
+      <c r="H365" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I365" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" outlineLevel="2">
+      <c r="A366" s="1"/>
+      <c r="B366" s="1">
+        <v>21191</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D366" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E366" s="1">
+        <v>1</v>
+      </c>
+      <c r="F366" s="1">
+        <v>5704.73</v>
+      </c>
+      <c r="G366" s="1"/>
+      <c r="H366" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I366" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" outlineLevel="2">
+      <c r="A367" s="1"/>
+      <c r="B367" s="1">
+        <v>24604</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D367" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E367" s="1">
+        <v>1</v>
+      </c>
+      <c r="F367" s="1">
+        <v>0</v>
+      </c>
+      <c r="G367" s="1"/>
+      <c r="H367" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" outlineLevel="2">
+      <c r="A368" s="1"/>
+      <c r="B368" s="1">
+        <v>16961</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D368" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E368" s="1">
+        <v>1</v>
+      </c>
+      <c r="F368" s="1">
+        <v>2177.54</v>
+      </c>
+      <c r="G368" s="1"/>
+      <c r="H368" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" outlineLevel="2">
+      <c r="A369" s="1"/>
+      <c r="B369" s="1">
+        <v>33359</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D369" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E369" s="1">
+        <v>1</v>
+      </c>
+      <c r="F369" s="1">
+        <v>2443.35</v>
+      </c>
+      <c r="G369" s="1"/>
+      <c r="H369" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" outlineLevel="2">
+      <c r="A370" s="1"/>
+      <c r="B370" s="1">
+        <v>33360</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D370" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E370" s="1">
+        <v>1</v>
+      </c>
+      <c r="F370" s="1">
+        <v>2443.35</v>
+      </c>
+      <c r="G370" s="1"/>
+      <c r="H370" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I370" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" outlineLevel="2">
+      <c r="A371" s="1"/>
+      <c r="B371" s="1">
+        <v>33361</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D371" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E371" s="1">
+        <v>1</v>
+      </c>
+      <c r="F371" s="1">
+        <v>2443.35</v>
+      </c>
+      <c r="G371" s="1"/>
+      <c r="H371" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I371" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" outlineLevel="2">
+      <c r="A372" s="1"/>
+      <c r="B372" s="1">
+        <v>33358</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D372" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E372" s="1">
+        <v>1</v>
+      </c>
+      <c r="F372" s="1">
+        <v>1804.77</v>
+      </c>
+      <c r="G372" s="1"/>
+      <c r="H372" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I372" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" outlineLevel="2">
+      <c r="A373" s="1"/>
+      <c r="B373" s="1">
+        <v>28942</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D373" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E373" s="1">
+        <v>1</v>
+      </c>
+      <c r="F373" s="1">
+        <v>6712.95</v>
+      </c>
+      <c r="G373" s="1"/>
+      <c r="H373" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I373" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" outlineLevel="2">
+      <c r="A374" s="1"/>
+      <c r="B374" s="1">
+        <v>28941</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D374" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E374" s="1">
+        <v>1</v>
+      </c>
+      <c r="F374" s="1">
+        <v>6712.95</v>
+      </c>
+      <c r="G374" s="1"/>
+      <c r="H374" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I374" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" outlineLevel="2">
+      <c r="A375" s="1"/>
+      <c r="B375" s="1">
+        <v>28940</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D375" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E375" s="1">
+        <v>1</v>
+      </c>
+      <c r="F375" s="1">
+        <v>6712.95</v>
+      </c>
+      <c r="G375" s="1"/>
+      <c r="H375" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" outlineLevel="2">
+      <c r="A376" s="1"/>
+      <c r="B376" s="1">
+        <v>28927</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D376" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E376" s="1">
+        <v>1</v>
+      </c>
+      <c r="F376" s="1">
+        <v>2355.19</v>
+      </c>
+      <c r="G376" s="1"/>
+      <c r="H376" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I376" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" outlineLevel="2">
+      <c r="A377" s="1"/>
+      <c r="B377" s="1">
+        <v>26275</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D377" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E377" s="1">
+        <v>1</v>
+      </c>
+      <c r="F377" s="1">
+        <v>3329.4</v>
+      </c>
+      <c r="G377" s="1"/>
+      <c r="H377" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I377" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" outlineLevel="2">
+      <c r="A378" s="1"/>
+      <c r="B378" s="1">
+        <v>26276</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D378" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E378" s="1">
+        <v>1</v>
+      </c>
+      <c r="F378" s="1">
+        <v>3490.5</v>
+      </c>
+      <c r="G378" s="1"/>
+      <c r="H378" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I378" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" outlineLevel="2">
+      <c r="A379" s="1"/>
+      <c r="B379" s="1">
+        <v>26277</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D379" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E379" s="1">
+        <v>1</v>
+      </c>
+      <c r="F379" s="1">
+        <v>2196.33</v>
+      </c>
+      <c r="G379" s="1"/>
+      <c r="H379" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I379" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" outlineLevel="2">
+      <c r="A380" s="1"/>
+      <c r="B380" s="1">
+        <v>26278</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D380" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E380" s="1">
+        <v>1</v>
+      </c>
+      <c r="F380" s="1">
+        <v>3490.5</v>
+      </c>
+      <c r="G380" s="1"/>
+      <c r="H380" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I380" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" outlineLevel="2">
+      <c r="A381" s="1"/>
+      <c r="B381" s="1">
+        <v>25243</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D381" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E381" s="1">
+        <v>1</v>
+      </c>
+      <c r="F381" s="1">
+        <v>3264.96</v>
+      </c>
+      <c r="G381" s="1"/>
+      <c r="H381" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I381" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" outlineLevel="2">
+      <c r="A382" s="1"/>
+      <c r="B382" s="1">
+        <v>25245</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D382" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E382" s="1">
+        <v>1</v>
+      </c>
+      <c r="F382" s="1">
+        <v>3264.96</v>
+      </c>
+      <c r="G382" s="1"/>
+      <c r="H382" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I382" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" outlineLevel="2">
+      <c r="A383" s="1"/>
+      <c r="B383" s="1">
+        <v>25244</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D383" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E383" s="1">
+        <v>1</v>
+      </c>
+      <c r="F383" s="1">
+        <v>3264.96</v>
+      </c>
+      <c r="G383" s="1"/>
+      <c r="H383" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I383" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" outlineLevel="2">
+      <c r="A384" s="1"/>
+      <c r="B384" s="1">
+        <v>25242</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D384" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E384" s="1">
+        <v>1</v>
+      </c>
+      <c r="F384" s="1">
+        <v>3036.29</v>
+      </c>
+      <c r="G384" s="1"/>
+      <c r="H384" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I384" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" outlineLevel="2">
+      <c r="A385" s="1"/>
+      <c r="B385" s="1">
+        <v>21408</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D385" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E385" s="1">
+        <v>1</v>
+      </c>
+      <c r="F385" s="1">
+        <v>5267.08</v>
+      </c>
+      <c r="G385" s="1"/>
+      <c r="H385" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I385" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" outlineLevel="2">
+      <c r="A386" s="1"/>
+      <c r="B386" s="1">
+        <v>32170</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="D386" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E386" s="1">
+        <v>1</v>
+      </c>
+      <c r="F386" s="1">
+        <v>488.67</v>
+      </c>
+      <c r="G386" s="1"/>
+      <c r="H386" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I386" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" outlineLevel="2">
+      <c r="A387" s="1"/>
+      <c r="B387" s="1">
+        <v>21411</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D387" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E387" s="1">
+        <v>1</v>
+      </c>
+      <c r="F387" s="1">
+        <v>5267.08</v>
+      </c>
+      <c r="G387" s="1"/>
+      <c r="H387" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I387" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" outlineLevel="2">
+      <c r="A388" s="1"/>
+      <c r="B388" s="1">
+        <v>32171</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D388" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E388" s="1">
+        <v>1</v>
+      </c>
+      <c r="F388" s="1">
+        <v>488.67</v>
+      </c>
+      <c r="G388" s="1"/>
+      <c r="H388" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I388" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" outlineLevel="2">
+      <c r="A389" s="1"/>
+      <c r="B389" s="1">
+        <v>21410</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="D389" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E389" s="1">
+        <v>1</v>
+      </c>
+      <c r="F389" s="1">
+        <v>5267.08</v>
+      </c>
+      <c r="G389" s="1"/>
+      <c r="H389" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I389" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" outlineLevel="2">
+      <c r="A390" s="1"/>
+      <c r="B390" s="1">
+        <v>32172</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D390" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E390" s="1">
+        <v>1</v>
+      </c>
+      <c r="F390" s="1">
+        <v>488.67</v>
+      </c>
+      <c r="G390" s="1"/>
+      <c r="H390" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I390" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" outlineLevel="2">
+      <c r="A391" s="1"/>
+      <c r="B391" s="1">
+        <v>21407</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D391" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E391" s="1">
+        <v>1</v>
+      </c>
+      <c r="F391" s="1">
+        <v>3755.87</v>
+      </c>
+      <c r="G391" s="1"/>
+      <c r="H391" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I391" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" outlineLevel="2">
+      <c r="A392" s="1"/>
+      <c r="B392" s="1">
+        <v>32169</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D392" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E392" s="1">
+        <v>1</v>
+      </c>
+      <c r="F392" s="1">
+        <v>488.67</v>
+      </c>
+      <c r="G392" s="1"/>
+      <c r="H392" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I392" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" outlineLevel="2">
+      <c r="A393" s="1"/>
+      <c r="B393" s="1">
+        <v>34846</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D393" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E393" s="1">
+        <v>1</v>
+      </c>
+      <c r="F393" s="1">
+        <v>1687.52</v>
+      </c>
+      <c r="G393" s="1"/>
+      <c r="H393" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I393" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" outlineLevel="2">
+      <c r="A394" s="1"/>
+      <c r="B394" s="1">
+        <v>27175</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D394" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E394" s="1">
+        <v>1</v>
+      </c>
+      <c r="F394" s="1">
+        <v>2679.63</v>
+      </c>
+      <c r="G394" s="1"/>
+      <c r="H394" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I394" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" outlineLevel="2">
+      <c r="A395" s="1"/>
+      <c r="B395" s="1">
+        <v>34848</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="D395" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E395" s="1">
+        <v>1</v>
+      </c>
+      <c r="F395" s="1">
+        <v>1687.52</v>
+      </c>
+      <c r="G395" s="1"/>
+      <c r="H395" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I395" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" outlineLevel="2">
+      <c r="A396" s="1"/>
+      <c r="B396" s="1">
+        <v>27176</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D396" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E396" s="1">
+        <v>1</v>
+      </c>
+      <c r="F396" s="1">
+        <v>2679.63</v>
+      </c>
+      <c r="G396" s="1"/>
+      <c r="H396" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I396" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" outlineLevel="2">
+      <c r="A397" s="1"/>
+      <c r="B397" s="1">
+        <v>34847</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D397" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E397" s="1">
+        <v>1</v>
+      </c>
+      <c r="F397" s="1">
+        <v>1687.52</v>
+      </c>
+      <c r="G397" s="1"/>
+      <c r="H397" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I397" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" outlineLevel="2">
+      <c r="A398" s="1"/>
+      <c r="B398" s="1">
+        <v>27178</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D398" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E398" s="1">
+        <v>1</v>
+      </c>
+      <c r="F398" s="1">
+        <v>2679.63</v>
+      </c>
+      <c r="G398" s="1"/>
+      <c r="H398" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I398" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" outlineLevel="2">
+      <c r="A399" s="1"/>
+      <c r="B399" s="1">
+        <v>34845</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D399" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E399" s="1">
+        <v>1</v>
+      </c>
+      <c r="F399" s="1">
+        <v>1628.45</v>
+      </c>
+      <c r="G399" s="1"/>
+      <c r="H399" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I399" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" outlineLevel="2">
+      <c r="A400" s="1"/>
+      <c r="B400" s="1">
+        <v>27179</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D400" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E400" s="1">
+        <v>1</v>
+      </c>
+      <c r="F400" s="1">
+        <v>2679.63</v>
+      </c>
+      <c r="G400" s="1"/>
+      <c r="H400" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I400" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" outlineLevel="2">
+      <c r="A401" s="1"/>
+      <c r="B401" s="1">
+        <v>33363</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D401" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E401" s="1">
+        <v>1</v>
+      </c>
+      <c r="F401" s="1">
+        <v>4059.72</v>
+      </c>
+      <c r="G401" s="1"/>
+      <c r="H401" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I401" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" outlineLevel="2">
+      <c r="A402" s="1"/>
+      <c r="B402" s="1">
+        <v>33365</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="D402" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E402" s="1">
+        <v>1</v>
+      </c>
+      <c r="F402" s="1">
+        <v>4059.72</v>
+      </c>
+      <c r="G402" s="1"/>
+      <c r="H402" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I402" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" outlineLevel="2">
+      <c r="A403" s="1"/>
+      <c r="B403" s="1">
+        <v>33364</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D403" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E403" s="1">
+        <v>1</v>
+      </c>
+      <c r="F403" s="1">
+        <v>4059.72</v>
+      </c>
+      <c r="G403" s="1"/>
+      <c r="H403" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I403" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" outlineLevel="2">
+      <c r="A404" s="1"/>
+      <c r="B404" s="1">
+        <v>33362</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D404" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E404" s="1">
+        <v>1</v>
+      </c>
+      <c r="F404" s="1">
+        <v>3721.41</v>
+      </c>
+      <c r="G404" s="1"/>
+      <c r="H404" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I404" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" outlineLevel="2">
+      <c r="A405" s="1"/>
+      <c r="B405" s="1">
+        <v>33849</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D405" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E405" s="1">
+        <v>1</v>
+      </c>
+      <c r="F405" s="1">
+        <v>3087.75</v>
+      </c>
+      <c r="G405" s="1"/>
+      <c r="H405" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I405" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" outlineLevel="2">
+      <c r="A406" s="1"/>
+      <c r="B406" s="1">
+        <v>33851</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="D406" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E406" s="1">
+        <v>1</v>
+      </c>
+      <c r="F406" s="1">
+        <v>3087.75</v>
+      </c>
+      <c r="G406" s="1"/>
+      <c r="H406" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I406" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" outlineLevel="2">
+      <c r="A407" s="1"/>
+      <c r="B407" s="1">
+        <v>33850</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D407" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E407" s="1">
+        <v>1</v>
+      </c>
+      <c r="F407" s="1">
+        <v>3087.75</v>
+      </c>
+      <c r="G407" s="1"/>
+      <c r="H407" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I407" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" outlineLevel="2">
+      <c r="A408" s="1"/>
+      <c r="B408" s="1">
+        <v>33848</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D408" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E408" s="1">
+        <v>1</v>
+      </c>
+      <c r="F408" s="1">
+        <v>3087.75</v>
+      </c>
+      <c r="G408" s="1"/>
+      <c r="H408" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I408" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" outlineLevel="2">
+      <c r="A409" s="1"/>
+      <c r="B409" s="1">
+        <v>23936</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="D409" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E409" s="1">
+        <v>1</v>
+      </c>
+      <c r="F409" s="1">
+        <v>3974.25</v>
+      </c>
+      <c r="G409" s="1"/>
+      <c r="H409" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I409" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" outlineLevel="2">
+      <c r="A410" s="1"/>
+      <c r="B410" s="1">
+        <v>30386</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D410" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E410" s="1">
+        <v>1</v>
+      </c>
+      <c r="F410" s="1">
+        <v>1766.73</v>
+      </c>
+      <c r="G410" s="1"/>
+      <c r="H410" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I410" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" outlineLevel="2">
+      <c r="A411" s="1"/>
+      <c r="B411" s="1">
+        <v>25271</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D411" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E411" s="1">
+        <v>1</v>
+      </c>
+      <c r="F411" s="1">
+        <v>3101.62</v>
+      </c>
+      <c r="G411" s="1"/>
+      <c r="H411" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I411" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" outlineLevel="2">
+      <c r="A412" s="1"/>
+      <c r="B412" s="1">
+        <v>32044</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="D412" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E412" s="1">
+        <v>1</v>
+      </c>
+      <c r="F412" s="1">
+        <v>1611</v>
+      </c>
+      <c r="G412" s="1"/>
+      <c r="H412" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I412" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" outlineLevel="2">
+      <c r="A413" s="1"/>
+      <c r="B413" s="1">
+        <v>34703</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D413" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E413" s="1">
+        <v>1</v>
+      </c>
+      <c r="F413" s="1">
+        <v>2239.29</v>
+      </c>
+      <c r="G413" s="1"/>
+      <c r="H413" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I413" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" outlineLevel="2">
+      <c r="A414" s="1"/>
+      <c r="B414" s="1">
+        <v>23938</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D414" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E414" s="1">
+        <v>1</v>
+      </c>
+      <c r="F414" s="1">
+        <v>3974.25</v>
+      </c>
+      <c r="G414" s="1"/>
+      <c r="H414" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I414" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" outlineLevel="2">
+      <c r="A415" s="1"/>
+      <c r="B415" s="1">
+        <v>30385</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D415" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E415" s="1">
+        <v>1</v>
+      </c>
+      <c r="F415" s="1">
+        <v>1766.73</v>
+      </c>
+      <c r="G415" s="1"/>
+      <c r="H415" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I415" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" outlineLevel="2">
+      <c r="A416" s="1"/>
+      <c r="B416" s="1">
+        <v>25274</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D416" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E416" s="1">
+        <v>1</v>
+      </c>
+      <c r="F416" s="1">
+        <v>3101.62</v>
+      </c>
+      <c r="G416" s="1"/>
+      <c r="H416" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I416" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" outlineLevel="2">
+      <c r="A417" s="1"/>
+      <c r="B417" s="1">
+        <v>32046</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D417" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E417" s="1">
+        <v>1</v>
+      </c>
+      <c r="F417" s="1">
+        <v>1611</v>
+      </c>
+      <c r="G417" s="1"/>
+      <c r="H417" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I417" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" outlineLevel="2">
+      <c r="A418" s="1"/>
+      <c r="B418" s="1">
+        <v>34705</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="D418" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E418" s="1">
+        <v>1</v>
+      </c>
+      <c r="F418" s="1">
+        <v>2239.29</v>
+      </c>
+      <c r="G418" s="1"/>
+      <c r="H418" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I418" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" outlineLevel="2">
+      <c r="A419" s="1"/>
+      <c r="B419" s="1">
+        <v>23937</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D419" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E419" s="1">
+        <v>1</v>
+      </c>
+      <c r="F419" s="1">
+        <v>3974.25</v>
+      </c>
+      <c r="G419" s="1"/>
+      <c r="H419" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I419" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" outlineLevel="2">
+      <c r="A420" s="1"/>
+      <c r="B420" s="1">
+        <v>30384</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D420" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E420" s="1">
+        <v>1</v>
+      </c>
+      <c r="F420" s="1">
+        <v>1766.73</v>
+      </c>
+      <c r="G420" s="1"/>
+      <c r="H420" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I420" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" outlineLevel="2">
+      <c r="A421" s="1"/>
+      <c r="B421" s="1">
+        <v>25272</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="D421" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E421" s="1">
+        <v>1</v>
+      </c>
+      <c r="F421" s="1">
+        <v>3101.62</v>
+      </c>
+      <c r="G421" s="1"/>
+      <c r="H421" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I421" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" outlineLevel="2">
+      <c r="A422" s="1"/>
+      <c r="B422" s="1">
+        <v>32045</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D422" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E422" s="1">
+        <v>1</v>
+      </c>
+      <c r="F422" s="1">
+        <v>1611</v>
+      </c>
+      <c r="G422" s="1"/>
+      <c r="H422" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I422" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" outlineLevel="2">
+      <c r="A423" s="1"/>
+      <c r="B423" s="1">
+        <v>34704</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="D423" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E423" s="1">
+        <v>1</v>
+      </c>
+      <c r="F423" s="1">
+        <v>2239.29</v>
+      </c>
+      <c r="G423" s="1"/>
+      <c r="H423" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I423" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" outlineLevel="2">
+      <c r="A424" s="1"/>
+      <c r="B424" s="1">
+        <v>23934</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="D424" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E424" s="1">
+        <v>1</v>
+      </c>
+      <c r="F424" s="1">
+        <v>2948.13</v>
+      </c>
+      <c r="G424" s="1"/>
+      <c r="H424" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I424" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" outlineLevel="2">
+      <c r="A425" s="1"/>
+      <c r="B425" s="1">
+        <v>25270</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D425" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E425" s="1">
+        <v>1</v>
+      </c>
+      <c r="F425" s="1">
+        <v>2706.48</v>
+      </c>
+      <c r="G425" s="1"/>
+      <c r="H425" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I425" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" outlineLevel="2">
+      <c r="A426" s="1"/>
+      <c r="B426" s="1">
+        <v>30383</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D426" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E426" s="1">
+        <v>1</v>
+      </c>
+      <c r="F426" s="1">
+        <v>1613.69</v>
+      </c>
+      <c r="G426" s="1"/>
+      <c r="H426" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I426" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" outlineLevel="2">
+      <c r="A427" s="1"/>
+      <c r="B427" s="1">
+        <v>32043</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="D427" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E427" s="1">
+        <v>1</v>
+      </c>
+      <c r="F427" s="1">
+        <v>1503.6</v>
+      </c>
+      <c r="G427" s="1"/>
+      <c r="H427" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I427" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" outlineLevel="2">
+      <c r="A428" s="1"/>
+      <c r="B428" s="1">
+        <v>34706</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D428" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E428" s="1">
+        <v>1</v>
+      </c>
+      <c r="F428" s="1">
+        <v>2239.29</v>
+      </c>
+      <c r="G428" s="1"/>
+      <c r="H428" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" outlineLevel="2">
+      <c r="A429" s="1"/>
+      <c r="B429" s="1">
+        <v>34881</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D429" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E429" s="1">
+        <v>1</v>
+      </c>
+      <c r="F429" s="1">
+        <v>1279.4</v>
+      </c>
+      <c r="G429" s="1"/>
+      <c r="H429" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I429" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" outlineLevel="2">
+      <c r="A430" s="1"/>
+      <c r="B430" s="1">
+        <v>34883</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D430" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E430" s="1">
+        <v>1</v>
+      </c>
+      <c r="F430" s="1">
+        <v>1279.4</v>
+      </c>
+      <c r="G430" s="1"/>
+      <c r="H430" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I430" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" outlineLevel="2">
+      <c r="A431" s="1"/>
+      <c r="B431" s="1">
+        <v>34882</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D431" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E431" s="1">
+        <v>1</v>
+      </c>
+      <c r="F431" s="1">
+        <v>1279.4</v>
+      </c>
+      <c r="G431" s="1"/>
+      <c r="H431" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" outlineLevel="2">
+      <c r="A432" s="1"/>
+      <c r="B432" s="1">
+        <v>34880</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D432" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E432" s="1">
+        <v>1</v>
+      </c>
+      <c r="F432" s="1">
+        <v>1396.2</v>
+      </c>
+      <c r="G432" s="1"/>
+      <c r="H432" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I432" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" outlineLevel="2">
+      <c r="A433" s="1"/>
+      <c r="B433" s="1">
+        <v>32130</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D433" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E433" s="1">
+        <v>1</v>
+      </c>
+      <c r="F433" s="1">
+        <v>6903.14</v>
+      </c>
+      <c r="G433" s="1"/>
+      <c r="H433" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I433" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" outlineLevel="2">
+      <c r="A434" s="1"/>
+      <c r="B434" s="1">
+        <v>33328</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D434" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E434" s="1">
+        <v>1</v>
+      </c>
+      <c r="F434" s="1">
+        <v>6077.05</v>
+      </c>
+      <c r="G434" s="1"/>
+      <c r="H434" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I434" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" outlineLevel="2">
+      <c r="A435" s="1"/>
+      <c r="B435" s="1">
+        <v>32129</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D435" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E435" s="1">
+        <v>1</v>
+      </c>
+      <c r="F435" s="1">
+        <v>6903.14</v>
+      </c>
+      <c r="G435" s="1"/>
+      <c r="H435" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I435" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" outlineLevel="2">
+      <c r="A436" s="1"/>
+      <c r="B436" s="1">
+        <v>33330</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D436" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E436" s="1">
+        <v>1</v>
+      </c>
+      <c r="F436" s="1">
+        <v>6077.05</v>
+      </c>
+      <c r="G436" s="1"/>
+      <c r="H436" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I436" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" outlineLevel="2">
+      <c r="A437" s="1"/>
+      <c r="B437" s="1">
+        <v>32128</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="D437" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E437" s="1">
+        <v>1</v>
+      </c>
+      <c r="F437" s="1">
+        <v>6903.14</v>
+      </c>
+      <c r="G437" s="1"/>
+      <c r="H437" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I437" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" outlineLevel="2">
+      <c r="A438" s="1"/>
+      <c r="B438" s="1">
+        <v>33329</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D438" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E438" s="1">
+        <v>1</v>
+      </c>
+      <c r="F438" s="1">
+        <v>6077.05</v>
+      </c>
+      <c r="G438" s="1"/>
+      <c r="H438" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I438" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" outlineLevel="2">
+      <c r="A439" s="1"/>
+      <c r="B439" s="1">
+        <v>32040</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D439" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E439" s="1">
+        <v>1</v>
+      </c>
+      <c r="F439" s="1">
+        <v>4121.92</v>
+      </c>
+      <c r="G439" s="1"/>
+      <c r="H439" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I439" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" outlineLevel="2">
+      <c r="A440" s="1"/>
+      <c r="B440" s="1">
+        <v>33326</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="D440" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E440" s="1">
+        <v>1</v>
+      </c>
+      <c r="F440" s="1">
+        <v>4375.66</v>
+      </c>
+      <c r="G440" s="1"/>
+      <c r="H440" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I440" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" outlineLevel="2">
+      <c r="A441" s="1"/>
+      <c r="B441" s="1">
+        <v>30776</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D441" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E441" s="1">
+        <v>1</v>
+      </c>
+      <c r="F441" s="1">
+        <v>5243.81</v>
+      </c>
+      <c r="G441" s="1"/>
+      <c r="H441" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I441" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" outlineLevel="2">
+      <c r="A442" s="1"/>
+      <c r="B442" s="1">
+        <v>33612</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D442" s="1">
+        <v>3707902000</v>
+      </c>
+      <c r="E442" s="1">
+        <v>1</v>
+      </c>
+      <c r="F442" s="1">
+        <v>3010.33</v>
+      </c>
+      <c r="G442" s="1"/>
+      <c r="H442" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I442" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" outlineLevel="2">
+      <c r="A443" s="1"/>
+      <c r="B443" s="1">
+        <v>30778</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="D443" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E443" s="1">
+        <v>1</v>
+      </c>
+      <c r="F443" s="1">
+        <v>5243.81</v>
+      </c>
+      <c r="G443" s="1"/>
+      <c r="H443" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I443" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" outlineLevel="2">
+      <c r="A444" s="1"/>
+      <c r="B444" s="1">
+        <v>33614</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="D444" s="1">
+        <v>3707902000</v>
+      </c>
+      <c r="E444" s="1">
+        <v>1</v>
+      </c>
+      <c r="F444" s="1">
+        <v>3010.33</v>
+      </c>
+      <c r="G444" s="1"/>
+      <c r="H444" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I444" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" outlineLevel="2">
+      <c r="A445" s="1"/>
+      <c r="B445" s="1">
+        <v>30777</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D445" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E445" s="1">
+        <v>1</v>
+      </c>
+      <c r="F445" s="1">
+        <v>5243.81</v>
+      </c>
+      <c r="G445" s="1"/>
+      <c r="H445" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I445" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" outlineLevel="2">
+      <c r="A446" s="1"/>
+      <c r="B446" s="1">
+        <v>33613</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D446" s="1">
+        <v>3707902000</v>
+      </c>
+      <c r="E446" s="1">
+        <v>1</v>
+      </c>
+      <c r="F446" s="1">
+        <v>3010.33</v>
+      </c>
+      <c r="G446" s="1"/>
+      <c r="H446" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I446" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" outlineLevel="2">
+      <c r="A447" s="1"/>
+      <c r="B447" s="1">
+        <v>30775</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D447" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E447" s="1">
+        <v>1</v>
+      </c>
+      <c r="F447" s="1">
+        <v>3350.43</v>
+      </c>
+      <c r="G447" s="1"/>
+      <c r="H447" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I447" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" outlineLevel="2">
+      <c r="A448" s="1"/>
+      <c r="B448" s="1">
+        <v>33611</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D448" s="1">
+        <v>3707902000</v>
+      </c>
+      <c r="E448" s="1">
+        <v>1</v>
+      </c>
+      <c r="F448" s="1">
+        <v>2345.35</v>
+      </c>
+      <c r="G448" s="1"/>
+      <c r="H448" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I448" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" outlineLevel="2">
+      <c r="A449" s="1"/>
+      <c r="B449" s="1">
+        <v>33481</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D449" s="1"/>
+      <c r="E449" s="1">
+        <v>1</v>
+      </c>
+      <c r="F449" s="1">
+        <v>1208.25</v>
+      </c>
+      <c r="G449" s="1"/>
+      <c r="H449" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I449" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" outlineLevel="2">
+      <c r="A450" s="1"/>
+      <c r="B450" s="1">
+        <v>33479</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D450" s="1"/>
+      <c r="E450" s="1">
+        <v>1</v>
+      </c>
+      <c r="F450" s="1">
+        <v>1208.25</v>
+      </c>
+      <c r="G450" s="1"/>
+      <c r="H450" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I450" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" outlineLevel="2">
+      <c r="A451" s="1"/>
+      <c r="B451" s="1">
+        <v>33480</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="D451" s="1"/>
+      <c r="E451" s="1">
+        <v>1</v>
+      </c>
+      <c r="F451" s="1">
+        <v>1208.25</v>
+      </c>
+      <c r="G451" s="1"/>
+      <c r="H451" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I451" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9" outlineLevel="2">
+      <c r="A452" s="1"/>
+      <c r="B452" s="1">
         <v>33478</v>
       </c>
-      <c r="C312" s="1" t="s">
-[...24 lines deleted...]
-      <c r="I313" s="1"/>
+      <c r="C452" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="D452" s="1"/>
+      <c r="E452" s="1">
+        <v>1</v>
+      </c>
+      <c r="F452" s="1">
+        <v>1208.25</v>
+      </c>
+      <c r="G452" s="1"/>
+      <c r="H452" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I452" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9" outlineLevel="2">
+      <c r="A453" s="1"/>
+      <c r="B453" s="1">
+        <v>35017</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D453" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E453" s="1">
+        <v>1</v>
+      </c>
+      <c r="F453" s="1">
+        <v>1628.45</v>
+      </c>
+      <c r="G453" s="1"/>
+      <c r="H453" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I453" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" outlineLevel="2">
+      <c r="A454" s="1"/>
+      <c r="B454" s="1">
+        <v>35014</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="D454" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E454" s="1">
+        <v>1</v>
+      </c>
+      <c r="F454" s="1">
+        <v>1570.73</v>
+      </c>
+      <c r="G454" s="1"/>
+      <c r="H454" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I454" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9" outlineLevel="2">
+      <c r="A455" s="1"/>
+      <c r="B455" s="1">
+        <v>35016</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D455" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E455" s="1">
+        <v>1</v>
+      </c>
+      <c r="F455" s="1">
+        <v>1628.45</v>
+      </c>
+      <c r="G455" s="1"/>
+      <c r="H455" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I455" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" outlineLevel="2">
+      <c r="A456" s="1"/>
+      <c r="B456" s="1">
+        <v>35015</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D456" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E456" s="1">
+        <v>1</v>
+      </c>
+      <c r="F456" s="1">
+        <v>1628.45</v>
+      </c>
+      <c r="G456" s="1"/>
+      <c r="H456" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I456" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9">
+      <c r="A457" s="1"/>
+      <c r="B457" s="1"/>
+      <c r="C457" s="1"/>
+      <c r="D457" s="1"/>
+      <c r="E457" s="1"/>
+      <c r="F457" s="1"/>
+      <c r="G457" s="1"/>
+      <c r="H457" s="1"/>
+      <c r="I457" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>