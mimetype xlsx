--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -7248,100 +7248,97 @@
           <t xml:space="preserve">Konica Minolta Bizhub C224/284/C364, A33K350/TN-321M, пурпуровий</t>
         </r>
       </text>
     </comment>
     <comment ref="C456" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub C224/284/C364, A33K250/TN-321Y, жовтий</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Canon лазерні кольорові</t>
   </si>
   <si>
     <t>Драм-картридж Canon 701, LBP-5200  9623A003</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Canon 729  4371B002</t>
   </si>
   <si>
     <t>Картридж Canon 034 блакитний  9457B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 034 жовтий  9455B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 034 пурпуровий  9456B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 034 чорний  9458B001AA</t>
   </si>
   <si>
     <t>Картридж Canon 040  0454C001  жовтий  MN-CAN-040Y  Makkon</t>
   </si>
   <si>
     <t>Картридж Canon 040  0454C001 , жовтий</t>
   </si>
   <si>
     <t>Картридж Canon 040  0456C001  пурпуровий  MN-CAN-040M  Makkon</t>
@@ -7679,50 +7676,53 @@
   <si>
     <t>Картридж Canon 054 пурпуровий  GT-CRG054M  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054 пурпуровий Green Label Patron  PN-054MGL</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  3024C002</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  3024C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  FL-054B  Free Label</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний  GT-CRG054K  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054 чорний Green Label Patron  PN-054KGL</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  3027C002</t>
   </si>
   <si>
+    <t>у резерві очікується 02-11</t>
+  </si>
+  <si>
     <t>Картридж Canon 054H блакитний  3027C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  GT-CRG054HC   MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054H блакитний  PN-054HCGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 054H жовтий  3025C002</t>
   </si>
   <si>
     <t>Картридж Canon 054H жовтий  3025C002  пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 054H жовтий  GT-CRG054HY  MMC</t>
   </si>
   <si>
     <t>Картридж Canon 054H жовтий  PN-054HYGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 054H пурпуровий  3026C002</t>
   </si>
   <si>
     <t>Картридж Canon 054H пурпуровий  3026C002  пустий  Empty Virgin</t>
@@ -8136,53 +8136,50 @@
     <t>Картридж Canon 069H чорний  002-04-ST69HK  Static Control</t>
   </si>
   <si>
     <t>Картридж Canon 069H чорний  5098C002</t>
   </si>
   <si>
     <t>Картридж Canon 069H чорний  PN-069HKGL  Green Label Patron</t>
   </si>
   <si>
     <t>Картридж Canon 069H чорний  TC069HB  TONER-TANK</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2300X чорний пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2301X блакитний пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2302X жовтий пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 069H \ HP W2303X пурпуровий пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Картридж Canon 075 блакитний  6364C002</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 18-09</t>
   </si>
   <si>
     <t>Картридж Canon 075 жовтий  6362C002</t>
   </si>
   <si>
     <t>Картридж Canon 075 пурпуровий  6363C002</t>
   </si>
   <si>
     <t>Картридж Canon 075 чорний  6365C002</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9284A003 , жовтий</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9285A003 , пурпуровий</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9286A003 , блакитний</t>
   </si>
   <si>
     <t>Картридж Canon 701,  9287A003 , чорний</t>
   </si>
   <si>
     <t>Картридж Canon 707,  LBP-5000 ,  9424A004 , чорний</t>
   </si>
@@ -9267,11183 +9264,10291 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>9033</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>9673.16</v>
+        <v>9846.09</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>25208</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>5001.71</v>
+        <v>5091.12</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29157</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>12004.19</v>
+        <v>12218.79</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29156</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>12004.19</v>
+        <v>12218.79</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29155</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>12004.19</v>
+        <v>12218.79</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29154</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>9433.299999999999</v>
+        <v>9601.940000000001</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>33468</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>21834</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>11097.11</v>
+        <v>11295.49</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>33467</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>21835</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>6789.02</v>
+        <v>6910.39</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>33470</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>21836</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>11040.27</v>
+        <v>11237.64</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>33469</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>1317.44</v>
+        <v>1340.99</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21833</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>8598.709999999999</v>
+        <v>8752.43</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21838</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>13536.43</v>
+        <v>13778.42</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>21839</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>13536.43</v>
+        <v>13778.42</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>21840</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>13536.43</v>
+        <v>13778.42</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>21837</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>9352.75</v>
+        <v>9519.950000000001</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>29192</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>5090.31</v>
+        <v>5181.31</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>29193</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5090.31</v>
+        <v>5181.31</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>29194</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>5090.31</v>
+        <v>5181.31</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>29191</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>5090.31</v>
+        <v>5181.31</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21844</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>3315.08</v>
+        <v>3374.34</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>31987</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+      <c r="F34" s="1">
+        <v>921.48</v>
+      </c>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>39</v>
-      </c>
-[...14 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>25517</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>864.5700000000001</v>
+        <v>880.03</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25875</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1336.68</v>
+        <v>1360.58</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>31761</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>322.2</v>
+        <v>327.96</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>21842</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>3315.08</v>
+        <v>3374.34</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>31986</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>905.29</v>
+        <v>921.48</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>25519</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>864.5700000000001</v>
+        <v>880.03</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>25877</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1336.68</v>
+        <v>1360.58</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>31763</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>322.2</v>
+        <v>327.96</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>21843</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>3315.08</v>
+        <v>3374.34</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>31985</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>905.29</v>
+        <v>921.48</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>25518</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>864.5700000000001</v>
+        <v>880.03</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>25876</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1336.68</v>
+        <v>1360.58</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>31762</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>322.2</v>
+        <v>327.96</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>21841</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3154.43</v>
+        <v>3210.82</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>31984</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>703.47</v>
+        <v>716.05</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>25516</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>877.55</v>
+        <v>893.24</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29133</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>2569.99</v>
+        <v>2615.94</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>25874</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1336.68</v>
+        <v>1360.58</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>31760</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>322.2</v>
+        <v>327.96</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>34896</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D54" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+      <c r="F54" s="1">
+        <v>535.21</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1" t="s">
         <v>60</v>
-      </c>
-[...14 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>34897</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>535.66</v>
+        <v>524.28</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>34898</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>535.66</v>
+        <v>524.28</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>34899</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>535.66</v>
+        <v>524.28</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>22424</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>782.6799999999999</v>
+        <v>796.67</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>22423</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>782.6799999999999</v>
+        <v>796.67</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>22421</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>782.6799999999999</v>
+        <v>796.67</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>22422</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>782.6799999999999</v>
+        <v>796.67</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>21848</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>4251.25</v>
+        <v>4327.25</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>31767</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>424.23</v>
+        <v>431.81</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>25879</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D64" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+      <c r="F64" s="1">
+        <v>1636.61</v>
+      </c>
+      <c r="G64" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D64" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>21846</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>4251.25</v>
+        <v>4327.25</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>31765</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>25881</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>1607.87</v>
+        <v>1636.61</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>21847</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>4251.25</v>
+        <v>4327.25</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>31766</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>25880</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>1607.87</v>
+        <v>1636.61</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>21845</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>3947.85</v>
+        <v>4018.42</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>31764</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>25878</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1607.87</v>
+        <v>1636.61</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>25524</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>858.75</v>
+        <v>874.1</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>25523</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>858.75</v>
+        <v>874.1</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>25522</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>858.75</v>
+        <v>874.1</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>25521</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>915.14</v>
+        <v>931.5</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>34817</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>588.02</v>
+        <v>598.53</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>34818</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>34819</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>34820</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>23836</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>741.0599999999999</v>
+        <v>754.3099999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>23835</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>741.0599999999999</v>
+        <v>754.3099999999999</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>23833</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>741.0599999999999</v>
+        <v>754.3099999999999</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>23834</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>741.0599999999999</v>
+        <v>754.3099999999999</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29083</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>5163.7</v>
+        <v>5256.01</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>29087</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>1734.51</v>
+        <v>1765.52</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>31956</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>343.68</v>
+        <v>349.82</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>29085</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>4531.83</v>
+        <v>4612.85</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>29090</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1734.51</v>
+        <v>1765.52</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>31955</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>346.81</v>
+        <v>353.01</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>22412</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>22413</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>29084</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>5163.7</v>
+        <v>5256.01</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>29088</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1734.51</v>
+        <v>1765.52</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>31957</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>343.68</v>
+        <v>349.82</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>29082</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>3835.97</v>
+        <v>3904.55</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>29086</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1734.51</v>
+        <v>1765.52</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>31954</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>342.34</v>
+        <v>348.46</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>22415</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>22416</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>34911</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="H102" s="1"/>
+      <c r="I102" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>34910</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="H103" s="1"/>
+      <c r="I103" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>34908</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="H104" s="1"/>
+      <c r="I104" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>34909</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>616.21</v>
+        <v>627.22</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="H105" s="1"/>
+      <c r="I105" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>31961</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>398.28</v>
+        <v>405.4</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>31960</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>398.28</v>
+        <v>405.4</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>31959</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>398.28</v>
+        <v>405.4</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>31958</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>409.02</v>
+        <v>416.33</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>34915</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>34914</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>34912</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>34913</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>989.42</v>
+        <v>1007.11</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>25147</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>3441.28</v>
+        <v>3502.8</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>30716</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>462.72</v>
+        <v>470.99</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>32015</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>26897</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
       <c r="F117" s="1">
-        <v>1001.95</v>
+        <v>1019.86</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>26833</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>883.37</v>
+        <v>899.16</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>25145</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>3441.28</v>
+        <v>3502.8</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>30717</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>462.72</v>
+        <v>470.99</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>32016</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
       <c r="F121" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="1"/>
       <c r="I121" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>26898</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>1001.95</v>
+        <v>1019.86</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>26834</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>883.37</v>
+        <v>899.16</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>25146</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>3324.93</v>
+        <v>3384.37</v>
       </c>
       <c r="G124" s="1"/>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>30715</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>1</v>
       </c>
       <c r="F125" s="1">
-        <v>462.72</v>
+        <v>470.99</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>32017</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>1</v>
       </c>
       <c r="F126" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>26899</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>1001.95</v>
+        <v>1019.86</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>26835</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>883.37</v>
+        <v>899.16</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>25144</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>3540.17</v>
+        <v>3603.46</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H129" s="1"/>
       <c r="I129" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>30713</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>462.72</v>
+        <v>470.99</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>32018</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>644.4</v>
+        <v>655.92</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>26896</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1001.95</v>
+        <v>1019.86</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H132" s="1"/>
       <c r="I132" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>26836</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>883.37</v>
+        <v>899.16</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>25151</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D134" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+      <c r="F134" s="1">
+        <v>4993.19</v>
+      </c>
+      <c r="G134" s="1"/>
+      <c r="H134" s="1"/>
+      <c r="I134" s="1" t="s">
         <v>142</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>31771</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>565.64</v>
+        <v>575.75</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H135" s="1"/>
       <c r="I135" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>26901</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>29198</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>1299.54</v>
+        <v>1322.77</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>25149</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>4838.82</v>
+        <v>4993.19</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H138" s="1"/>
+      <c r="I138" s="1" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>31770</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>565.64</v>
+        <v>575.75</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>26900</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>29199</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>1299.54</v>
+        <v>1322.77</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="1"/>
       <c r="I141" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>25150</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>4782.43</v>
+        <v>4993.19</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>31769</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>565.64</v>
+        <v>575.75</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H143" s="1"/>
       <c r="I143" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>26902</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>1065.5</v>
+        <v>1084.55</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>29200</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>1299.54</v>
+        <v>1322.77</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>25148</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>5279.16</v>
+        <v>5373.53</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>31768</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>565.64</v>
+        <v>575.75</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>27303</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>1595.34</v>
+        <v>1623.86</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H148" s="1"/>
       <c r="I148" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>26903</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>1127.7</v>
+        <v>1147.86</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>29197</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>1299.54</v>
+        <v>1322.77</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>33578</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>1438.27</v>
+        <v>1463.98</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>27252</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>4755.58</v>
+        <v>4840.6</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>32019</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H153" s="1"/>
       <c r="I153" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>27465</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>1060.58</v>
+        <v>1079.54</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H154" s="1"/>
       <c r="I154" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>30625</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>581.75</v>
+        <v>592.15</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>33538</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>34918</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>28538</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>33579</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>1438.27</v>
+        <v>1463.98</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>27253</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>4755.58</v>
+        <v>4840.6</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>32020</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H161" s="1"/>
       <c r="I161" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>27467</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>1060.58</v>
+        <v>1079.54</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>30626</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>581.75</v>
+        <v>592.15</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>33540</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>34916</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>28539</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>1</v>
       </c>
       <c r="F166" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H166" s="1"/>
       <c r="I166" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>33577</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>1438.27</v>
+        <v>1463.98</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>32021</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>27254</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>4755.58</v>
+        <v>4840.6</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>27466</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>1060.58</v>
+        <v>1079.54</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>30627</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>591.6</v>
+        <v>602.17</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>33539</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G172" s="1"/>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>34917</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>28540</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>33576</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>1438.27</v>
+        <v>1463.98</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>27250</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
       <c r="F176" s="1">
-        <v>3954.11</v>
+        <v>4024.8</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="1"/>
       <c r="I176" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>32022</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
       <c r="F177" s="1">
-        <v>810.87</v>
+        <v>825.37</v>
       </c>
       <c r="G177" s="1"/>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>27463</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>1060.58</v>
+        <v>1079.54</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H178" s="1"/>
       <c r="I178" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>30624</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
       <c r="F179" s="1">
-        <v>607.71</v>
+        <v>618.5700000000001</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>33532</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>719.58</v>
+        <v>732.4400000000001</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>34919</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>698.1</v>
+        <v>710.58</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>28541</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>1498.23</v>
+        <v>1525.01</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>27255</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>10478.66</v>
+        <v>10665.99</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>31389</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>1165.29</v>
+        <v>1186.12</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>34922</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>28542</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>2791.51</v>
+        <v>2841.41</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>27257</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>10478.66</v>
+        <v>10665.99</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>31386</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>1160.37</v>
+        <v>1181.11</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>34920</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
       <c r="F189" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>28543</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>2791.51</v>
+        <v>2841.41</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>27258</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>10478.66</v>
+        <v>10665.99</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>31388</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>1212.73</v>
+        <v>1234.41</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>34921</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>1017.62</v>
+        <v>1035.81</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H193" s="1"/>
       <c r="I193" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>28544</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>2791.51</v>
+        <v>2841.41</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H194" s="1"/>
       <c r="I194" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>27251</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>7666.57</v>
+        <v>7803.63</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>31387</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>1</v>
       </c>
       <c r="F196" s="1">
-        <v>1154.1</v>
+        <v>1174.73</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>34923</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>1076.69</v>
+        <v>1095.93</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="1"/>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>28545</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>2791.51</v>
+        <v>2841.41</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>30465</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>4108.05</v>
+        <v>4181.49</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>32023</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>1218.99</v>
+        <v>910.54</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>32605</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>1224.36</v>
+        <v>915.5599999999999</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>30818</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>34902</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>959.89</v>
+        <v>977.05</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H203" s="1"/>
+      <c r="I203" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>31342</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>2276.88</v>
+        <v>2317.58</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>31776</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>30466</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>4108.05</v>
+        <v>4181.49</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>32024</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>1218.99</v>
+        <v>910.54</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>32608</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>1224.36</v>
+        <v>915.5599999999999</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>30816</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>34900</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>959.89</v>
+        <v>977.05</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H210" s="1"/>
+      <c r="I210" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>31205</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>2276.88</v>
+        <v>2317.58</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H211" s="1"/>
       <c r="I211" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>31775</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="1"/>
       <c r="I212" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>30467</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>4108.05</v>
+        <v>4181.49</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>32025</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
       <c r="F214" s="1">
-        <v>1218.99</v>
+        <v>910.54</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>32607</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>1224.36</v>
+        <v>915.5599999999999</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H215" s="1"/>
+      <c r="I215" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>30817</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G216" s="1"/>
-      <c r="H216" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>34901</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>1</v>
       </c>
       <c r="F217" s="1">
-        <v>959.89</v>
+        <v>977.05</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H217" s="1"/>
+      <c r="I217" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>31343</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>1</v>
       </c>
       <c r="F218" s="1">
-        <v>2276.88</v>
+        <v>2317.58</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>31773</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D219" s="1">
         <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
       <c r="F219" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H219" s="1"/>
       <c r="I219" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>30464</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>1</v>
       </c>
       <c r="F220" s="1">
-        <v>4070.01</v>
+        <v>4142.77</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220" s="1"/>
       <c r="I220" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>32026</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G221" s="1"/>
-      <c r="H221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>32606</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D222" s="1">
         <v>8443999090</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>1224.36</v>
+        <v>915.5599999999999</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H222" s="1"/>
+      <c r="I222" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>30819</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>1181.4</v>
+        <v>1202.52</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>34903</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D224" s="1">
         <v>8443999090</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>959.89</v>
+        <v>977.05</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H224" s="1"/>
+      <c r="I224" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>31344</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>1</v>
       </c>
       <c r="F225" s="1">
-        <v>2276.88</v>
+        <v>2317.58</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H225" s="1"/>
       <c r="I225" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>31772</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D226" s="1">
         <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>1</v>
       </c>
       <c r="F226" s="1">
-        <v>993.45</v>
+        <v>1011.21</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>32486</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D227" s="1">
         <v>8443999090</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
       <c r="F227" s="1">
-        <v>4309.43</v>
+        <v>4386.47</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>34906</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
       <c r="F228" s="1">
-        <v>1003.74</v>
+        <v>1006.2</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H228" s="1"/>
+      <c r="I228" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>32490</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>2962.45</v>
+        <v>3015.41</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H229" s="1"/>
       <c r="I229" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>31965</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>1</v>
       </c>
       <c r="F230" s="1">
-        <v>1407.39</v>
+        <v>1432.55</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H230" s="1"/>
+      <c r="I230" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>32485</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>1</v>
       </c>
       <c r="F231" s="1">
-        <v>4644.6</v>
+        <v>4727.63</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="1"/>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>34904</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>1</v>
       </c>
       <c r="F232" s="1">
-        <v>1003.74</v>
+        <v>1006.2</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H232" s="1"/>
+      <c r="I232" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>32489</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D233" s="1">
         <v>8443999090</v>
       </c>
       <c r="E233" s="1">
         <v>1</v>
       </c>
       <c r="F233" s="1">
-        <v>2962.45</v>
+        <v>3015.41</v>
       </c>
       <c r="G233" s="1"/>
-      <c r="H233" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H233" s="1"/>
       <c r="I233" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>31964</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D234" s="1">
         <v>8443999090</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
       <c r="F234" s="1">
-        <v>1407.39</v>
+        <v>1432.55</v>
       </c>
       <c r="G234" s="1"/>
-      <c r="H234" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H234" s="1"/>
+      <c r="I234" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>32484</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D235" s="1">
         <v>8443999090</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
       <c r="F235" s="1">
-        <v>4309.43</v>
+        <v>4386.47</v>
       </c>
       <c r="G235" s="1"/>
-      <c r="H235" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H235" s="1"/>
       <c r="I235" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>34905</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D236" s="1">
         <v>8443999090</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
       <c r="F236" s="1">
-        <v>1003.74</v>
+        <v>1006.2</v>
       </c>
       <c r="G236" s="1"/>
-      <c r="H236" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H236" s="1"/>
+      <c r="I236" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>32488</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D237" s="1">
         <v>8443999090</v>
       </c>
       <c r="E237" s="1">
         <v>1</v>
       </c>
       <c r="F237" s="1">
-        <v>2962.45</v>
+        <v>3015.41</v>
       </c>
       <c r="G237" s="1"/>
-      <c r="H237" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237" s="1"/>
       <c r="I237" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>31963</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D238" s="1">
         <v>8443999090</v>
       </c>
       <c r="E238" s="1">
         <v>1</v>
       </c>
       <c r="F238" s="1">
-        <v>1407.39</v>
+        <v>1432.55</v>
       </c>
       <c r="G238" s="1"/>
-      <c r="H238" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H238" s="1"/>
       <c r="I238" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="2">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>32436</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D239" s="1">
         <v>8443999090</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
       <c r="F239" s="1">
-        <v>4875.51</v>
+        <v>4962.67</v>
       </c>
       <c r="G239" s="1"/>
-      <c r="H239" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H239" s="1"/>
       <c r="I239" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>34907</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D240" s="1">
         <v>8443999090</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
       <c r="F240" s="1">
-        <v>1003.74</v>
+        <v>1006.2</v>
       </c>
       <c r="G240" s="1"/>
-      <c r="H240" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H240" s="1"/>
+      <c r="I240" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="241" spans="1:9" outlineLevel="2">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>32487</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D241" s="1">
         <v>8443999090</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
       <c r="F241" s="1">
-        <v>2962.45</v>
+        <v>3015.41</v>
       </c>
       <c r="G241" s="1"/>
-      <c r="H241" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H241" s="1"/>
       <c r="I241" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="242" spans="1:9" outlineLevel="2">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>31962</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D242" s="1">
         <v>8443999090</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
       <c r="F242" s="1">
-        <v>1407.39</v>
+        <v>1432.55</v>
       </c>
       <c r="G242" s="1"/>
-      <c r="H242" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H242" s="1"/>
       <c r="I242" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="243" spans="1:9" outlineLevel="2">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>31809</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="1">
         <v>8443999090</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
       <c r="F243" s="1">
-        <v>2872.95</v>
+        <v>2924.31</v>
       </c>
       <c r="G243" s="1"/>
-      <c r="H243" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H243" s="1"/>
       <c r="I243" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:9" outlineLevel="2">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>33790</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D244" s="1">
         <v>8443999090</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
       <c r="F244" s="1">
-        <v>2408.45</v>
+        <v>2451.5</v>
       </c>
       <c r="G244" s="1"/>
-      <c r="H244" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H244" s="1"/>
       <c r="I244" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:9" outlineLevel="2">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>31927</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D245" s="1">
         <v>8443999090</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
       <c r="F245" s="1">
-        <v>4393.11</v>
+        <v>4471.64</v>
       </c>
       <c r="G245" s="1"/>
-      <c r="H245" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="1"/>
       <c r="I245" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:9" outlineLevel="2">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>32611</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D246" s="1">
         <v>8443999090</v>
       </c>
       <c r="E246" s="1">
         <v>1</v>
       </c>
       <c r="F246" s="1">
-        <v>1584.15</v>
+        <v>983.88</v>
       </c>
       <c r="G246" s="1"/>
-      <c r="H246" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H246" s="1"/>
+      <c r="I246" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="247" spans="1:9" outlineLevel="2">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>31811</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D247" s="1">
         <v>8443999090</v>
       </c>
       <c r="E247" s="1">
         <v>1</v>
       </c>
       <c r="F247" s="1">
-        <v>2872.95</v>
+        <v>2924.31</v>
       </c>
       <c r="G247" s="1"/>
-      <c r="H247" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H247" s="1"/>
       <c r="I247" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:9" outlineLevel="2">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>34926</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D248" s="1">
         <v>8443999090</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
       <c r="F248" s="1">
-        <v>1027.01</v>
+        <v>1028.97</v>
       </c>
       <c r="G248" s="1"/>
-      <c r="H248" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H248" s="1"/>
+      <c r="I248" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="249" spans="1:9" outlineLevel="2">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>33792</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D249" s="1">
         <v>8443999090</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
       <c r="F249" s="1">
-        <v>2408.45</v>
+        <v>2451.5</v>
       </c>
       <c r="G249" s="1"/>
-      <c r="H249" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="1"/>
       <c r="I249" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:9" outlineLevel="2">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>31926</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D250" s="1">
         <v>8443999090</v>
       </c>
       <c r="E250" s="1">
         <v>1</v>
       </c>
       <c r="F250" s="1">
-        <v>4393.11</v>
+        <v>4471.64</v>
       </c>
       <c r="G250" s="1"/>
-      <c r="H250" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H250" s="1"/>
       <c r="I250" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:9" outlineLevel="2">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>32609</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D251" s="1">
         <v>8443999090</v>
       </c>
       <c r="E251" s="1">
         <v>1</v>
       </c>
       <c r="F251" s="1">
-        <v>1584.15</v>
+        <v>983.88</v>
       </c>
       <c r="G251" s="1"/>
-      <c r="H251" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H251" s="1"/>
+      <c r="I251" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="252" spans="1:9" outlineLevel="2">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>31810</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D252" s="1">
         <v>8443999090</v>
       </c>
       <c r="E252" s="1">
         <v>1</v>
       </c>
       <c r="F252" s="1">
-        <v>2872.95</v>
+        <v>2924.31</v>
       </c>
       <c r="G252" s="1"/>
-      <c r="H252" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H252" s="1"/>
       <c r="I252" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:9" outlineLevel="2">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>34924</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D253" s="1">
         <v>8443999090</v>
       </c>
       <c r="E253" s="1">
         <v>1</v>
       </c>
       <c r="F253" s="1">
-        <v>1027.01</v>
+        <v>1028.97</v>
       </c>
       <c r="G253" s="1"/>
-      <c r="H253" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H253" s="1"/>
+      <c r="I253" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="254" spans="1:9" outlineLevel="2">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>33791</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D254" s="1">
         <v>8443999090</v>
       </c>
       <c r="E254" s="1">
         <v>1</v>
       </c>
       <c r="F254" s="1">
-        <v>2408.45</v>
+        <v>2451.5</v>
       </c>
       <c r="G254" s="1"/>
-      <c r="H254" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H254" s="1"/>
       <c r="I254" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:9" outlineLevel="2">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>31925</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D255" s="1">
         <v>8443999090</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
       <c r="F255" s="1">
-        <v>4393.11</v>
+        <v>4471.64</v>
       </c>
       <c r="G255" s="1"/>
-      <c r="H255" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H255" s="1"/>
       <c r="I255" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:9" outlineLevel="2">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>32610</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D256" s="1">
         <v>8443999090</v>
       </c>
       <c r="E256" s="1">
         <v>1</v>
       </c>
       <c r="F256" s="1">
-        <v>1584.15</v>
+        <v>983.88</v>
       </c>
       <c r="G256" s="1"/>
-      <c r="H256" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H256" s="1"/>
+      <c r="I256" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="257" spans="1:9" outlineLevel="2">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>34925</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D257" s="1">
         <v>8443999090</v>
       </c>
       <c r="E257" s="1">
         <v>1</v>
       </c>
       <c r="F257" s="1">
-        <v>1027.01</v>
+        <v>1028.97</v>
       </c>
       <c r="G257" s="1"/>
-      <c r="H257" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H257" s="1"/>
+      <c r="I257" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="258" spans="1:9" outlineLevel="2">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>33789</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D258" s="1">
         <v>8443999090</v>
       </c>
       <c r="E258" s="1">
         <v>1</v>
       </c>
       <c r="F258" s="1">
-        <v>2408.45</v>
+        <v>2451.5</v>
       </c>
       <c r="G258" s="1"/>
-      <c r="H258" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H258" s="1"/>
       <c r="I258" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:9" outlineLevel="2">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>31921</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D259" s="1">
         <v>8443999090</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
       <c r="F259" s="1">
-        <v>3927.26</v>
+        <v>3997.47</v>
       </c>
       <c r="G259" s="1"/>
-      <c r="H259" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H259" s="1"/>
       <c r="I259" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:9" outlineLevel="2">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>32612</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D260" s="1">
         <v>8443999090</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
       <c r="F260" s="1">
-        <v>1584.15</v>
+        <v>983.88</v>
       </c>
       <c r="G260" s="1"/>
-      <c r="H260" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H260" s="1"/>
+      <c r="I260" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="261" spans="1:9" outlineLevel="2">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>31808</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D261" s="1">
         <v>8443999090</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
       <c r="F261" s="1">
-        <v>2872.95</v>
+        <v>2924.31</v>
       </c>
       <c r="G261" s="1"/>
-      <c r="H261" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H261" s="1"/>
       <c r="I261" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="262" spans="1:9" outlineLevel="2">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>34927</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D262" s="1">
         <v>8443999090</v>
       </c>
       <c r="E262" s="1">
         <v>1</v>
       </c>
       <c r="F262" s="1">
-        <v>1027.01</v>
+        <v>1028.97</v>
       </c>
       <c r="G262" s="1"/>
-      <c r="H262" s="5" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="H262" s="1"/>
+      <c r="I262" s="5" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="263" spans="1:9" outlineLevel="2">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>31390</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D263" s="1">
         <v>8443999090</v>
       </c>
       <c r="E263" s="1">
         <v>1</v>
       </c>
       <c r="F263" s="1">
-        <v>1077.13</v>
+        <v>1096.39</v>
       </c>
       <c r="G263" s="1"/>
-      <c r="H263" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="1"/>
       <c r="I263" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:9" outlineLevel="2">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>31391</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D264" s="1">
         <v>8443999090</v>
       </c>
       <c r="E264" s="1">
         <v>1</v>
       </c>
       <c r="F264" s="1">
-        <v>923.64</v>
+        <v>940.15</v>
       </c>
       <c r="G264" s="1"/>
-      <c r="H264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H264" s="1"/>
       <c r="I264" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:9" outlineLevel="2">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>31392</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D265" s="1">
         <v>8443999090</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
       <c r="F265" s="1">
-        <v>923.64</v>
+        <v>940.15</v>
       </c>
       <c r="G265" s="1"/>
-      <c r="H265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H265" s="1"/>
       <c r="I265" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="2">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>31393</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D266" s="1">
         <v>8443999090</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
       <c r="F266" s="1">
-        <v>923.64</v>
+        <v>940.15</v>
       </c>
       <c r="G266" s="1"/>
-      <c r="H266" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H266" s="1"/>
       <c r="I266" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>33764</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D267" s="1">
         <v>8443999090</v>
       </c>
       <c r="E267" s="1">
         <v>1</v>
       </c>
       <c r="F267" s="1">
-        <v>3123.55</v>
+        <v>3179.39</v>
       </c>
       <c r="G267" s="1"/>
-      <c r="H267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H267" s="1"/>
       <c r="I267" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>31931</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D268" s="1">
         <v>8443999090</v>
       </c>
       <c r="E268" s="1">
         <v>1</v>
       </c>
       <c r="F268" s="1">
-        <v>9187.620000000001</v>
+        <v>9351.870000000001</v>
       </c>
       <c r="G268" s="1"/>
-      <c r="H268" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H268" s="1"/>
       <c r="I268" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>33763</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D269" s="1">
         <v>8443999090</v>
       </c>
       <c r="E269" s="1">
         <v>1</v>
       </c>
       <c r="F269" s="1">
-        <v>4236.93</v>
+        <v>4312.67</v>
       </c>
       <c r="G269" s="1"/>
-      <c r="H269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H269" s="1"/>
       <c r="I269" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>34930</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D270" s="1">
         <v>8443999090</v>
       </c>
       <c r="E270" s="1">
         <v>1</v>
       </c>
       <c r="F270" s="1">
-        <v>1288.8</v>
+        <v>1261.28</v>
       </c>
       <c r="G270" s="1"/>
-      <c r="H270" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H270" s="1"/>
       <c r="I270" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>33768</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D271" s="1">
         <v>8443999090</v>
       </c>
       <c r="E271" s="1">
         <v>1</v>
       </c>
       <c r="F271" s="1">
-        <v>3123.55</v>
+        <v>3179.39</v>
       </c>
       <c r="G271" s="1"/>
-      <c r="H271" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H271" s="1"/>
       <c r="I271" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>31930</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D272" s="1">
         <v>8443999090</v>
       </c>
       <c r="E272" s="1">
         <v>1</v>
       </c>
       <c r="F272" s="1">
-        <v>9187.620000000001</v>
+        <v>9351.870000000001</v>
       </c>
       <c r="G272" s="1"/>
-      <c r="H272" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="1"/>
       <c r="I272" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>33766</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D273" s="1">
         <v>8443999090</v>
       </c>
       <c r="E273" s="1">
         <v>1</v>
       </c>
       <c r="F273" s="1">
-        <v>4236.93</v>
+        <v>4312.67</v>
       </c>
       <c r="G273" s="1"/>
-      <c r="H273" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H273" s="1"/>
       <c r="I273" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>34928</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D274" s="1">
         <v>8443999090</v>
       </c>
       <c r="E274" s="1">
         <v>1</v>
       </c>
       <c r="F274" s="1">
-        <v>1288.8</v>
+        <v>1261.28</v>
       </c>
       <c r="G274" s="1"/>
-      <c r="H274" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H274" s="1"/>
       <c r="I274" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>33767</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D275" s="1">
         <v>8443999090</v>
       </c>
       <c r="E275" s="1">
         <v>1</v>
       </c>
       <c r="F275" s="1">
-        <v>3123.55</v>
+        <v>3179.39</v>
       </c>
       <c r="G275" s="1"/>
-      <c r="H275" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H275" s="1"/>
       <c r="I275" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>31929</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D276" s="1">
         <v>8443999090</v>
       </c>
       <c r="E276" s="1">
         <v>1</v>
       </c>
       <c r="F276" s="1">
-        <v>9187.620000000001</v>
+        <v>9351.870000000001</v>
       </c>
       <c r="G276" s="1"/>
-      <c r="H276" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H276" s="1"/>
       <c r="I276" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>33765</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D277" s="1">
         <v>8443999090</v>
       </c>
       <c r="E277" s="1">
         <v>1</v>
       </c>
       <c r="F277" s="1">
-        <v>4236.93</v>
+        <v>4312.67</v>
       </c>
       <c r="G277" s="1"/>
-      <c r="H277" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H277" s="1"/>
       <c r="I277" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>34929</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D278" s="1">
         <v>8443999090</v>
       </c>
       <c r="E278" s="1">
         <v>1</v>
       </c>
       <c r="F278" s="1">
-        <v>1288.8</v>
+        <v>1261.28</v>
       </c>
       <c r="G278" s="1"/>
-      <c r="H278" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H278" s="1"/>
       <c r="I278" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>33762</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D279" s="1">
         <v>8443999090</v>
       </c>
       <c r="E279" s="1">
         <v>1</v>
       </c>
       <c r="F279" s="1">
-        <v>3123.55</v>
+        <v>3179.39</v>
       </c>
       <c r="G279" s="1"/>
-      <c r="H279" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H279" s="1"/>
       <c r="I279" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>31928</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D280" s="1">
         <v>8443999090</v>
       </c>
       <c r="E280" s="1">
         <v>1</v>
       </c>
       <c r="F280" s="1">
-        <v>8506.98</v>
+        <v>8659.059999999999</v>
       </c>
       <c r="G280" s="1"/>
-      <c r="H280" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H280" s="1"/>
       <c r="I280" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>33761</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D281" s="1">
         <v>8443999090</v>
       </c>
       <c r="E281" s="1">
         <v>1</v>
       </c>
       <c r="F281" s="1">
-        <v>4236.93</v>
+        <v>4312.67</v>
       </c>
       <c r="G281" s="1"/>
-      <c r="H281" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H281" s="1"/>
       <c r="I281" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:9" outlineLevel="2">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>34931</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D282" s="1">
         <v>8443999090</v>
       </c>
       <c r="E282" s="1">
         <v>1</v>
       </c>
       <c r="F282" s="1">
-        <v>1453.93</v>
+        <v>1423.44</v>
       </c>
       <c r="G282" s="1"/>
-      <c r="H282" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H282" s="1"/>
       <c r="I282" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="283" spans="1:9" outlineLevel="2">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>31917</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D283" s="1">
         <v>8443999090</v>
       </c>
       <c r="E283" s="1">
         <v>1</v>
       </c>
       <c r="F283" s="1">
-        <v>1530.45</v>
+        <v>1278.59</v>
       </c>
       <c r="G283" s="1"/>
-      <c r="H283" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H283" s="1"/>
       <c r="I283" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:9" outlineLevel="2">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>31918</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D284" s="1">
         <v>8443999090</v>
       </c>
       <c r="E284" s="1">
         <v>1</v>
       </c>
       <c r="F284" s="1">
-        <v>1530.45</v>
+        <v>1278.59</v>
       </c>
       <c r="G284" s="1"/>
-      <c r="H284" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H284" s="1"/>
       <c r="I284" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:9" outlineLevel="2">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>31919</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D285" s="1">
         <v>8443999090</v>
       </c>
       <c r="E285" s="1">
         <v>1</v>
       </c>
       <c r="F285" s="1">
-        <v>1530.45</v>
+        <v>1278.59</v>
       </c>
       <c r="G285" s="1"/>
-      <c r="H285" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H285" s="1"/>
       <c r="I285" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:9" outlineLevel="2">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>31920</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D286" s="1">
         <v>8443999090</v>
       </c>
       <c r="E286" s="1">
         <v>1</v>
       </c>
       <c r="F286" s="1">
-        <v>1530.45</v>
+        <v>1278.59</v>
       </c>
       <c r="G286" s="1"/>
-      <c r="H286" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H286" s="1"/>
       <c r="I286" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:9" outlineLevel="2">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>35316</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D287" s="1">
         <v>8443999090</v>
       </c>
       <c r="E287" s="1">
         <v>1</v>
       </c>
       <c r="F287" s="1">
-        <v>4670.11</v>
+        <v>4753.6</v>
       </c>
       <c r="G287" s="1"/>
-      <c r="H287" s="5" t="s">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="H287" s="1"/>
+      <c r="I287" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>35318</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D288" s="1">
         <v>8443999090</v>
       </c>
       <c r="E288" s="1">
         <v>1</v>
       </c>
       <c r="F288" s="1">
-        <v>4670.11</v>
+        <v>4753.6</v>
       </c>
       <c r="G288" s="1"/>
-      <c r="H288" s="5" t="s">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="H288" s="1"/>
+      <c r="I288" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>35317</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D289" s="1">
         <v>8443999090</v>
       </c>
       <c r="E289" s="1">
         <v>1</v>
       </c>
       <c r="F289" s="1">
-        <v>4670.11</v>
+        <v>4753.6</v>
       </c>
       <c r="G289" s="1"/>
-      <c r="H289" s="5" t="s">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="H289" s="1"/>
+      <c r="I289" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>35315</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D290" s="1">
         <v>8443999090</v>
       </c>
       <c r="E290" s="1">
         <v>1</v>
       </c>
       <c r="F290" s="1">
-        <v>4108.95</v>
+        <v>4182.4</v>
       </c>
       <c r="G290" s="1"/>
-      <c r="H290" s="5" t="s">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="H290" s="1"/>
+      <c r="I290" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>8010</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D291" s="1">
         <v>8443999090</v>
       </c>
       <c r="E291" s="1">
         <v>1</v>
       </c>
       <c r="F291" s="1">
-        <v>6399.25</v>
+        <v>6513.65</v>
       </c>
       <c r="G291" s="1"/>
-      <c r="H291" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H291" s="1"/>
       <c r="I291" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>8009</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D292" s="1">
         <v>8443999090</v>
       </c>
       <c r="E292" s="1">
         <v>1</v>
       </c>
       <c r="F292" s="1">
-        <v>6399.25</v>
+        <v>6513.65</v>
       </c>
       <c r="G292" s="1"/>
-      <c r="H292" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H292" s="1"/>
       <c r="I292" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>8008</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D293" s="1">
         <v>8443999090</v>
       </c>
       <c r="E293" s="1">
         <v>1</v>
       </c>
       <c r="F293" s="1">
-        <v>6399.25</v>
+        <v>6513.65</v>
       </c>
       <c r="G293" s="1"/>
-      <c r="H293" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H293" s="1"/>
       <c r="I293" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>7750</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D294" s="1">
         <v>8443999090</v>
       </c>
       <c r="E294" s="1">
         <v>1</v>
       </c>
       <c r="F294" s="1">
-        <v>3356.25</v>
+        <v>3416.25</v>
       </c>
       <c r="G294" s="1"/>
-      <c r="H294" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H294" s="1"/>
       <c r="I294" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>11491</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D295" s="1">
         <v>8443999090</v>
       </c>
       <c r="E295" s="1">
         <v>1</v>
       </c>
       <c r="F295" s="1">
-        <v>3356.25</v>
+        <v>3416.25</v>
       </c>
       <c r="G295" s="1"/>
-      <c r="H295" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H295" s="1"/>
       <c r="I295" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>9493</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D296" s="1">
         <v>8443999090</v>
       </c>
       <c r="E296" s="1">
         <v>1</v>
       </c>
       <c r="F296" s="1">
-        <v>5611.65</v>
+        <v>5711.97</v>
       </c>
       <c r="G296" s="1"/>
-      <c r="H296" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="1"/>
       <c r="I296" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>18223</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D297" s="1">
         <v>8443999090</v>
       </c>
       <c r="E297" s="1">
         <v>1</v>
       </c>
       <c r="F297" s="1">
-        <v>3261.83</v>
+        <v>3320.14</v>
       </c>
       <c r="G297" s="1"/>
-      <c r="H297" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H297" s="1"/>
       <c r="I297" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>18225</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D298" s="1">
         <v>8443999090</v>
       </c>
       <c r="E298" s="1">
         <v>1</v>
       </c>
       <c r="F298" s="1">
-        <v>3261.83</v>
+        <v>3320.14</v>
       </c>
       <c r="G298" s="1"/>
-      <c r="H298" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H298" s="1"/>
       <c r="I298" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>18224</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D299" s="1">
         <v>8443999090</v>
       </c>
       <c r="E299" s="1">
         <v>1</v>
       </c>
       <c r="F299" s="1">
-        <v>3261.83</v>
+        <v>3320.14</v>
       </c>
       <c r="G299" s="1"/>
-      <c r="H299" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H299" s="1"/>
       <c r="I299" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>18222</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D300" s="1">
         <v>8443999090</v>
       </c>
       <c r="E300" s="1">
         <v>1</v>
       </c>
       <c r="F300" s="1">
-        <v>3303</v>
+        <v>3362.05</v>
       </c>
       <c r="G300" s="1"/>
-      <c r="H300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H300" s="1"/>
       <c r="I300" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>26916</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D301" s="1">
         <v>8443999090</v>
       </c>
       <c r="E301" s="1">
         <v>1</v>
       </c>
       <c r="F301" s="1">
-        <v>642.61</v>
+        <v>654.1</v>
       </c>
       <c r="G301" s="1"/>
-      <c r="H301" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H301" s="1"/>
       <c r="I301" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:9" outlineLevel="2">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>18227</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D302" s="1">
         <v>8443999090</v>
       </c>
       <c r="E302" s="1">
         <v>10</v>
       </c>
       <c r="F302" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G302" s="1"/>
-      <c r="H302" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
       <c r="I302" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:9" outlineLevel="2">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>26913</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D303" s="1">
         <v>8443999090</v>
       </c>
       <c r="E303" s="1">
         <v>10</v>
       </c>
       <c r="F303" s="1">
-        <v>642.61</v>
+        <v>654.1</v>
       </c>
       <c r="G303" s="1"/>
-      <c r="H303" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
       <c r="I303" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:9" outlineLevel="2">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>18226</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D304" s="1">
         <v>8443999090</v>
       </c>
       <c r="E304" s="1">
         <v>10</v>
       </c>
       <c r="F304" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G304" s="1"/>
-      <c r="H304" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
       <c r="I304" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:9" outlineLevel="2">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>26914</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D305" s="1">
         <v>8443999090</v>
       </c>
       <c r="E305" s="1">
         <v>1</v>
       </c>
       <c r="F305" s="1">
-        <v>642.61</v>
+        <v>654.1</v>
       </c>
       <c r="G305" s="1"/>
-      <c r="H305" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H305" s="1"/>
       <c r="I305" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:9" outlineLevel="2">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>18228</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D306" s="1">
         <v>8443999090</v>
       </c>
       <c r="E306" s="1">
         <v>10</v>
       </c>
       <c r="F306" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G306" s="1"/>
-      <c r="H306" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H306" s="1"/>
       <c r="I306" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:9" outlineLevel="2">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>26915</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D307" s="1">
         <v>8443999090</v>
       </c>
       <c r="E307" s="1">
         <v>1</v>
       </c>
       <c r="F307" s="1">
-        <v>642.61</v>
+        <v>654.1</v>
       </c>
       <c r="G307" s="1"/>
-      <c r="H307" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H307" s="1"/>
       <c r="I307" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>18229</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D308" s="1">
         <v>8443999090</v>
       </c>
       <c r="E308" s="1">
         <v>10</v>
       </c>
       <c r="F308" s="1">
-        <v>2391.89</v>
+        <v>2434.65</v>
       </c>
       <c r="G308" s="1"/>
-      <c r="H308" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H308" s="1"/>
       <c r="I308" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>20556</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D309" s="1">
         <v>8443999090</v>
       </c>
       <c r="E309" s="1">
         <v>1</v>
       </c>
       <c r="F309" s="1">
-        <v>5770.51</v>
+        <v>5873.67</v>
       </c>
       <c r="G309" s="1"/>
-      <c r="H309" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H309" s="1"/>
       <c r="I309" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>20557</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D310" s="1">
         <v>8443999090</v>
       </c>
       <c r="E310" s="1">
         <v>1</v>
       </c>
       <c r="F310" s="1">
-        <v>5770.51</v>
+        <v>5873.67</v>
       </c>
       <c r="G310" s="1"/>
-      <c r="H310" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H310" s="1"/>
       <c r="I310" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:9" outlineLevel="2">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>20558</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D311" s="1">
         <v>8443999090</v>
       </c>
       <c r="E311" s="1">
         <v>1</v>
       </c>
       <c r="F311" s="1">
-        <v>5770.51</v>
+        <v>5873.67</v>
       </c>
       <c r="G311" s="1"/>
-      <c r="H311" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H311" s="1"/>
       <c r="I311" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:9" outlineLevel="2">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>15214</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D312" s="1">
         <v>8443999090</v>
       </c>
       <c r="E312" s="1">
         <v>1</v>
       </c>
       <c r="F312" s="1">
-        <v>5867.62</v>
+        <v>5972.52</v>
       </c>
       <c r="G312" s="1"/>
-      <c r="H312" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H312" s="1"/>
       <c r="I312" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:9" outlineLevel="2">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>28947</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D313" s="1">
         <v>8443999090</v>
       </c>
       <c r="E313" s="1">
         <v>1</v>
       </c>
       <c r="F313" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G313" s="1"/>
-      <c r="H313" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H313" s="1"/>
       <c r="I313" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="2">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>19559</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D314" s="1">
         <v>8443999090</v>
       </c>
       <c r="E314" s="1">
         <v>10</v>
       </c>
       <c r="F314" s="1">
-        <v>2833.57</v>
+        <v>2884.23</v>
       </c>
       <c r="G314" s="1"/>
-      <c r="H314" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H314" s="1"/>
       <c r="I314" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>28944</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D315" s="1">
         <v>8443999090</v>
       </c>
       <c r="E315" s="1">
         <v>1</v>
       </c>
       <c r="F315" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G315" s="1"/>
-      <c r="H315" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H315" s="1"/>
       <c r="I315" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>17983</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D316" s="1">
         <v>8443999090</v>
       </c>
       <c r="E316" s="1">
         <v>10</v>
       </c>
       <c r="F316" s="1">
-        <v>2833.57</v>
+        <v>2884.23</v>
       </c>
       <c r="G316" s="1"/>
-      <c r="H316" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H316" s="1"/>
       <c r="I316" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>28945</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D317" s="1">
         <v>8443999090</v>
       </c>
       <c r="E317" s="1">
         <v>1</v>
       </c>
       <c r="F317" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G317" s="1"/>
-      <c r="H317" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H317" s="1"/>
       <c r="I317" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>19560</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D318" s="1">
         <v>8443999090</v>
       </c>
       <c r="E318" s="1">
         <v>10</v>
       </c>
       <c r="F318" s="1">
-        <v>2833.57</v>
+        <v>2884.23</v>
       </c>
       <c r="G318" s="1"/>
-      <c r="H318" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H318" s="1"/>
       <c r="I318" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>28946</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D319" s="1">
         <v>8443999090</v>
       </c>
       <c r="E319" s="1">
         <v>1</v>
       </c>
       <c r="F319" s="1">
-        <v>929.91</v>
+        <v>946.53</v>
       </c>
       <c r="G319" s="1"/>
-      <c r="H319" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H319" s="1"/>
       <c r="I319" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
         <v>19561</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D320" s="1">
         <v>8443999090</v>
       </c>
       <c r="E320" s="1">
         <v>10</v>
       </c>
       <c r="F320" s="1">
-        <v>2833.57</v>
+        <v>2884.23</v>
       </c>
       <c r="G320" s="1"/>
-      <c r="H320" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H320" s="1"/>
       <c r="I320" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
         <v>20959</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D321" s="1">
         <v>8443999090</v>
       </c>
       <c r="E321" s="1">
         <v>20</v>
       </c>
       <c r="F321" s="1">
-        <v>653.35</v>
+        <v>665.03</v>
       </c>
       <c r="G321" s="1"/>
-      <c r="H321" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H321" s="1"/>
       <c r="I321" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
         <v>20958</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D322" s="1">
         <v>8443999090</v>
       </c>
       <c r="E322" s="1">
         <v>20</v>
       </c>
       <c r="F322" s="1">
-        <v>653.35</v>
+        <v>665.03</v>
       </c>
       <c r="G322" s="1"/>
-      <c r="H322" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H322" s="1"/>
       <c r="I322" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:9" outlineLevel="2">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
         <v>20960</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D323" s="1">
         <v>8443999090</v>
       </c>
       <c r="E323" s="1">
         <v>20</v>
       </c>
       <c r="F323" s="1">
-        <v>653.35</v>
+        <v>665.03</v>
       </c>
       <c r="G323" s="1"/>
-      <c r="H323" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H323" s="1"/>
       <c r="I323" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:9" outlineLevel="2">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
         <v>20961</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D324" s="1">
         <v>8443999090</v>
       </c>
       <c r="E324" s="1">
         <v>20</v>
       </c>
       <c r="F324" s="1">
-        <v>653.35</v>
+        <v>665.03</v>
       </c>
       <c r="G324" s="1"/>
-      <c r="H324" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H324" s="1"/>
       <c r="I324" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:9" outlineLevel="2">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
         <v>31782</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D325" s="1">
         <v>8443999090</v>
       </c>
       <c r="E325" s="1">
         <v>1</v>
       </c>
       <c r="F325" s="1">
-        <v>353.97</v>
+        <v>360.3</v>
       </c>
       <c r="G325" s="1"/>
-      <c r="H325" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H325" s="1"/>
       <c r="I325" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:9" outlineLevel="2">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
         <v>29219</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D326" s="1">
         <v>8443999090</v>
       </c>
       <c r="E326" s="1">
         <v>1</v>
       </c>
       <c r="F326" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G326" s="1"/>
-      <c r="H326" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H326" s="1"/>
       <c r="I326" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:9" outlineLevel="2">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
         <v>31780</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D327" s="1">
         <v>8443999090</v>
       </c>
       <c r="E327" s="1">
         <v>1</v>
       </c>
       <c r="F327" s="1">
-        <v>353.97</v>
+        <v>360.3</v>
       </c>
       <c r="G327" s="1"/>
-      <c r="H327" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H327" s="1"/>
       <c r="I327" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:9" outlineLevel="2">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
         <v>29220</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D328" s="1">
         <v>8443999090</v>
       </c>
       <c r="E328" s="1">
         <v>1</v>
       </c>
       <c r="F328" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G328" s="1"/>
-      <c r="H328" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H328" s="1"/>
       <c r="I328" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:9" outlineLevel="2">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
         <v>31779</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D329" s="1">
         <v>8443999090</v>
       </c>
       <c r="E329" s="1">
         <v>1</v>
       </c>
       <c r="F329" s="1">
-        <v>353.97</v>
+        <v>360.3</v>
       </c>
       <c r="G329" s="1"/>
-      <c r="H329" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H329" s="1"/>
       <c r="I329" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:9" outlineLevel="2">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
         <v>29221</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D330" s="1">
         <v>8443999090</v>
       </c>
       <c r="E330" s="1">
         <v>1</v>
       </c>
       <c r="F330" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G330" s="1"/>
-      <c r="H330" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H330" s="1"/>
       <c r="I330" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:9" outlineLevel="2">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
         <v>31778</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D331" s="1">
         <v>8443999090</v>
       </c>
       <c r="E331" s="1">
         <v>1</v>
       </c>
       <c r="F331" s="1">
-        <v>353.97</v>
+        <v>360.3</v>
       </c>
       <c r="G331" s="1"/>
-      <c r="H331" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H331" s="1"/>
       <c r="I331" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
         <v>29218</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D332" s="1">
         <v>8443999090</v>
       </c>
       <c r="E332" s="1">
         <v>1</v>
       </c>
       <c r="F332" s="1">
-        <v>818.48</v>
+        <v>833.11</v>
       </c>
       <c r="G332" s="1"/>
-      <c r="H332" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H332" s="1"/>
       <c r="I332" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
         <v>18960</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D333" s="1">
         <v>8443999090</v>
       </c>
       <c r="E333" s="1">
         <v>10</v>
       </c>
       <c r="F333" s="1">
-        <v>3814.94</v>
+        <v>3883.14</v>
       </c>
       <c r="G333" s="1"/>
-      <c r="H333" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H333" s="1"/>
       <c r="I333" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
         <v>18959</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D334" s="1">
         <v>8443999090</v>
       </c>
       <c r="E334" s="1">
         <v>10</v>
       </c>
       <c r="F334" s="1">
-        <v>3814.94</v>
+        <v>3883.14</v>
       </c>
       <c r="G334" s="1"/>
-      <c r="H334" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H334" s="1"/>
       <c r="I334" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
         <v>18958</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D335" s="1">
         <v>8443999090</v>
       </c>
       <c r="E335" s="1">
         <v>10</v>
       </c>
       <c r="F335" s="1">
-        <v>3814.94</v>
+        <v>3883.14</v>
       </c>
       <c r="G335" s="1"/>
-      <c r="H335" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H335" s="1"/>
       <c r="I335" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
         <v>18957</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D336" s="1">
         <v>8443999090</v>
       </c>
       <c r="E336" s="1">
         <v>10</v>
       </c>
       <c r="F336" s="1">
-        <v>3207.68</v>
+        <v>3265.02</v>
       </c>
       <c r="G336" s="1"/>
-      <c r="H336" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H336" s="1"/>
       <c r="I336" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
         <v>29222</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D337" s="1">
         <v>8443999090</v>
       </c>
       <c r="E337" s="1">
         <v>1</v>
       </c>
       <c r="F337" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G337" s="1"/>
-      <c r="H337" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H337" s="1"/>
       <c r="I337" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
         <v>29223</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D338" s="1">
         <v>8443999090</v>
       </c>
       <c r="E338" s="1">
         <v>1</v>
       </c>
       <c r="F338" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G338" s="1"/>
-      <c r="H338" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H338" s="1"/>
       <c r="I338" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
         <v>29224</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D339" s="1">
         <v>8443999090</v>
       </c>
       <c r="E339" s="1">
         <v>1</v>
       </c>
       <c r="F339" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G339" s="1"/>
-      <c r="H339" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H339" s="1"/>
       <c r="I339" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="340" spans="1:9" outlineLevel="2">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
         <v>29225</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D340" s="1">
         <v>8443999090</v>
       </c>
       <c r="E340" s="1">
         <v>1</v>
       </c>
       <c r="F340" s="1">
-        <v>809.53</v>
+        <v>824</v>
       </c>
       <c r="G340" s="1"/>
-      <c r="H340" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H340" s="1"/>
       <c r="I340" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:9" outlineLevel="2">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
         <v>20963</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D341" s="1">
         <v>8443999090</v>
       </c>
       <c r="E341" s="1">
         <v>20</v>
       </c>
       <c r="F341" s="1">
-        <v>868.6</v>
+        <v>884.13</v>
       </c>
       <c r="G341" s="1"/>
-      <c r="H341" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H341" s="1"/>
       <c r="I341" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:9" outlineLevel="2">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
         <v>20964</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D342" s="1">
         <v>8443999090</v>
       </c>
       <c r="E342" s="1">
         <v>20</v>
       </c>
       <c r="F342" s="1">
-        <v>868.6</v>
+        <v>884.13</v>
       </c>
       <c r="G342" s="1"/>
-      <c r="H342" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H342" s="1"/>
       <c r="I342" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:9" outlineLevel="2">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
         <v>20965</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D343" s="1">
         <v>8443999090</v>
       </c>
       <c r="E343" s="1">
         <v>20</v>
       </c>
       <c r="F343" s="1">
-        <v>868.6</v>
+        <v>884.13</v>
       </c>
       <c r="G343" s="1"/>
-      <c r="H343" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H343" s="1"/>
       <c r="I343" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344" spans="1:9" outlineLevel="2">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
         <v>20962</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D344" s="1">
         <v>8443999090</v>
       </c>
       <c r="E344" s="1">
         <v>20</v>
       </c>
       <c r="F344" s="1">
-        <v>633.21</v>
+        <v>644.53</v>
       </c>
       <c r="G344" s="1"/>
-      <c r="H344" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H344" s="1"/>
       <c r="I344" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:9" outlineLevel="2">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
         <v>33336</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D345" s="1">
         <v>8443999090</v>
       </c>
       <c r="E345" s="1">
         <v>1</v>
       </c>
       <c r="F345" s="1">
-        <v>5666.25</v>
+        <v>5767.54</v>
       </c>
       <c r="G345" s="1"/>
-      <c r="H345" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H345" s="1"/>
       <c r="I345" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="346" spans="1:9" outlineLevel="2">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
         <v>33338</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D346" s="1">
         <v>8443999090</v>
       </c>
       <c r="E346" s="1">
         <v>1</v>
       </c>
       <c r="F346" s="1">
-        <v>5666.25</v>
+        <v>5767.54</v>
       </c>
       <c r="G346" s="1"/>
-      <c r="H346" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H346" s="1"/>
       <c r="I346" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="347" spans="1:9" outlineLevel="2">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
         <v>33337</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D347" s="1">
         <v>8443999090</v>
       </c>
       <c r="E347" s="1">
         <v>1</v>
       </c>
       <c r="F347" s="1">
-        <v>5666.25</v>
+        <v>5767.54</v>
       </c>
       <c r="G347" s="1"/>
-      <c r="H347" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H347" s="1"/>
       <c r="I347" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
         <v>33335</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D348" s="1">
         <v>8443999090</v>
       </c>
       <c r="E348" s="1">
         <v>1</v>
       </c>
       <c r="F348" s="1">
-        <v>3981.41</v>
+        <v>4052.58</v>
       </c>
       <c r="G348" s="1"/>
-      <c r="H348" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H348" s="1"/>
       <c r="I348" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
         <v>21851</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D349" s="1">
         <v>3707909000</v>
       </c>
       <c r="E349" s="1">
         <v>1</v>
       </c>
       <c r="F349" s="1">
-        <v>10486.27</v>
+        <v>10673.73</v>
       </c>
       <c r="G349" s="1"/>
-      <c r="H349" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H349" s="1"/>
       <c r="I349" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
         <v>21853</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D350" s="1">
         <v>3707909000</v>
       </c>
       <c r="E350" s="1">
         <v>1</v>
       </c>
       <c r="F350" s="1">
-        <v>10486.27</v>
+        <v>10673.73</v>
       </c>
       <c r="G350" s="1"/>
-      <c r="H350" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H350" s="1"/>
       <c r="I350" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="351" spans="1:9" outlineLevel="2">
       <c r="A351" s="1"/>
       <c r="B351" s="1">
         <v>21852</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D351" s="1">
         <v>3707909000</v>
       </c>
       <c r="E351" s="1">
         <v>1</v>
       </c>
       <c r="F351" s="1">
-        <v>10960.17</v>
+        <v>11156.11</v>
       </c>
       <c r="G351" s="1"/>
-      <c r="H351" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H351" s="1"/>
       <c r="I351" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:9" outlineLevel="2">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
         <v>21850</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D352" s="1">
         <v>3707909000</v>
       </c>
       <c r="E352" s="1">
         <v>1</v>
       </c>
       <c r="F352" s="1">
-        <v>6814.08</v>
+        <v>6935.9</v>
       </c>
       <c r="G352" s="1"/>
-      <c r="H352" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H352" s="1"/>
       <c r="I352" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:9" outlineLevel="2">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
         <v>34878</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D353" s="1">
         <v>3707909000</v>
       </c>
       <c r="E353" s="1">
         <v>1</v>
       </c>
       <c r="F353" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G353" s="1"/>
-      <c r="H353" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H353" s="1"/>
       <c r="I353" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="354" spans="1:9" outlineLevel="2">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
         <v>34876</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D354" s="1">
         <v>3707909000</v>
       </c>
       <c r="E354" s="1">
         <v>1</v>
       </c>
       <c r="F354" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G354" s="1"/>
-      <c r="H354" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H354" s="1"/>
       <c r="I354" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="355" spans="1:9" outlineLevel="2">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
         <v>34877</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D355" s="1">
         <v>3707909000</v>
       </c>
       <c r="E355" s="1">
         <v>1</v>
       </c>
       <c r="F355" s="1">
-        <v>2094.3</v>
+        <v>2131.74</v>
       </c>
       <c r="G355" s="1"/>
-      <c r="H355" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="1"/>
       <c r="I355" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="356" spans="1:9" outlineLevel="2">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
         <v>34879</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D356" s="1">
         <v>3707909000</v>
       </c>
       <c r="E356" s="1">
         <v>1</v>
       </c>
       <c r="F356" s="1">
-        <v>2211.1</v>
+        <v>2250.63</v>
       </c>
       <c r="G356" s="1"/>
-      <c r="H356" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H356" s="1"/>
       <c r="I356" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
         <v>14085</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D357" s="1">
         <v>8443999090</v>
       </c>
       <c r="E357" s="1">
         <v>1</v>
       </c>
       <c r="F357" s="1">
-        <v>8558.440000000001</v>
+        <v>8711.440000000001</v>
       </c>
       <c r="G357" s="1"/>
-      <c r="H357" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H357" s="1"/>
       <c r="I357" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="1"/>
       <c r="B358" s="1">
         <v>14086</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D358" s="1">
         <v>8443999090</v>
       </c>
       <c r="E358" s="1">
         <v>1</v>
       </c>
       <c r="F358" s="1">
-        <v>8558.440000000001</v>
+        <v>8711.440000000001</v>
       </c>
       <c r="G358" s="1"/>
-      <c r="H358" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H358" s="1"/>
       <c r="I358" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="1"/>
       <c r="B359" s="1">
         <v>14087</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D359" s="1">
         <v>8443999090</v>
       </c>
       <c r="E359" s="1">
         <v>1</v>
       </c>
       <c r="F359" s="1">
-        <v>8558.440000000001</v>
+        <v>8711.440000000001</v>
       </c>
       <c r="G359" s="1"/>
-      <c r="H359" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H359" s="1"/>
       <c r="I359" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
         <v>14084</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D360" s="1">
         <v>8443999090</v>
       </c>
       <c r="E360" s="1">
         <v>1</v>
       </c>
       <c r="F360" s="1">
-        <v>6618.08</v>
+        <v>6736.39</v>
       </c>
       <c r="G360" s="1"/>
-      <c r="H360" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H360" s="1"/>
       <c r="I360" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
         <v>24605</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D361" s="1">
         <v>3707909000</v>
       </c>
       <c r="E361" s="1">
         <v>1</v>
       </c>
       <c r="F361" s="1">
         <v>0</v>
       </c>
       <c r="G361" s="1"/>
-      <c r="H361" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H361" s="1"/>
       <c r="I361" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
         <v>21190</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D362" s="1">
         <v>3707909000</v>
       </c>
       <c r="E362" s="1">
         <v>1</v>
       </c>
       <c r="F362" s="1">
-        <v>5704.73</v>
+        <v>5806.71</v>
       </c>
       <c r="G362" s="1"/>
-      <c r="H362" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H362" s="1"/>
       <c r="I362" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
         <v>24607</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D363" s="1">
         <v>3707909000</v>
       </c>
       <c r="E363" s="1">
         <v>1</v>
       </c>
       <c r="F363" s="1">
         <v>0</v>
       </c>
       <c r="G363" s="1"/>
-      <c r="H363" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H363" s="1"/>
       <c r="I363" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
         <v>21192</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D364" s="1">
         <v>3707909000</v>
       </c>
       <c r="E364" s="1">
         <v>1</v>
       </c>
       <c r="F364" s="1">
-        <v>5704.73</v>
+        <v>5806.71</v>
       </c>
       <c r="G364" s="1"/>
-      <c r="H364" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H364" s="1"/>
       <c r="I364" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
         <v>24606</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D365" s="1">
         <v>3707909000</v>
       </c>
       <c r="E365" s="1">
         <v>1</v>
       </c>
       <c r="F365" s="1">
         <v>0</v>
       </c>
       <c r="G365" s="1"/>
-      <c r="H365" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H365" s="1"/>
       <c r="I365" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
         <v>21191</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D366" s="1">
         <v>3707909000</v>
       </c>
       <c r="E366" s="1">
         <v>1</v>
       </c>
       <c r="F366" s="1">
-        <v>5704.73</v>
+        <v>5806.71</v>
       </c>
       <c r="G366" s="1"/>
-      <c r="H366" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H366" s="1"/>
       <c r="I366" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
         <v>24604</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D367" s="1">
         <v>3707909000</v>
       </c>
       <c r="E367" s="1">
         <v>1</v>
       </c>
       <c r="F367" s="1">
         <v>0</v>
       </c>
       <c r="G367" s="1"/>
-      <c r="H367" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H367" s="1"/>
       <c r="I367" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
         <v>16961</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D368" s="1">
         <v>3707909000</v>
       </c>
       <c r="E368" s="1">
         <v>1</v>
       </c>
       <c r="F368" s="1">
-        <v>2177.54</v>
+        <v>2216.46</v>
       </c>
       <c r="G368" s="1"/>
-      <c r="H368" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H368" s="1"/>
       <c r="I368" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
         <v>33359</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D369" s="1">
         <v>8443999090</v>
       </c>
       <c r="E369" s="1">
         <v>1</v>
       </c>
       <c r="F369" s="1">
-        <v>2443.35</v>
+        <v>2487.03</v>
       </c>
       <c r="G369" s="1"/>
-      <c r="H369" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H369" s="1"/>
       <c r="I369" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
         <v>33360</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D370" s="1">
         <v>8443999090</v>
       </c>
       <c r="E370" s="1">
         <v>1</v>
       </c>
       <c r="F370" s="1">
-        <v>2443.35</v>
+        <v>2487.03</v>
       </c>
       <c r="G370" s="1"/>
-      <c r="H370" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="1"/>
       <c r="I370" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
         <v>33361</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D371" s="1">
         <v>8443999090</v>
       </c>
       <c r="E371" s="1">
         <v>1</v>
       </c>
       <c r="F371" s="1">
-        <v>2443.35</v>
+        <v>2487.03</v>
       </c>
       <c r="G371" s="1"/>
-      <c r="H371" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H371" s="1"/>
       <c r="I371" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
         <v>33358</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D372" s="1">
         <v>8443999090</v>
       </c>
       <c r="E372" s="1">
         <v>1</v>
       </c>
       <c r="F372" s="1">
-        <v>1804.77</v>
+        <v>1837.03</v>
       </c>
       <c r="G372" s="1"/>
-      <c r="H372" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H372" s="1"/>
       <c r="I372" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
         <v>28942</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D373" s="1">
         <v>3707909000</v>
       </c>
       <c r="E373" s="1">
         <v>1</v>
       </c>
       <c r="F373" s="1">
-        <v>6712.95</v>
+        <v>6832.96</v>
       </c>
       <c r="G373" s="1"/>
-      <c r="H373" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="1"/>
       <c r="I373" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
         <v>28941</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D374" s="1">
         <v>3707909000</v>
       </c>
       <c r="E374" s="1">
         <v>1</v>
       </c>
       <c r="F374" s="1">
-        <v>6712.95</v>
+        <v>6832.96</v>
       </c>
       <c r="G374" s="1"/>
-      <c r="H374" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H374" s="1"/>
       <c r="I374" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
         <v>28940</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D375" s="1">
         <v>3707909000</v>
       </c>
       <c r="E375" s="1">
         <v>1</v>
       </c>
       <c r="F375" s="1">
-        <v>6712.95</v>
+        <v>6832.96</v>
       </c>
       <c r="G375" s="1"/>
-      <c r="H375" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H375" s="1"/>
       <c r="I375" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
         <v>28927</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D376" s="1">
         <v>3707909000</v>
       </c>
       <c r="E376" s="1">
         <v>1</v>
       </c>
       <c r="F376" s="1">
-        <v>2355.19</v>
+        <v>2397.3</v>
       </c>
       <c r="G376" s="1"/>
-      <c r="H376" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H376" s="1"/>
       <c r="I376" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
         <v>26275</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D377" s="1">
         <v>8443999090</v>
       </c>
       <c r="E377" s="1">
         <v>1</v>
       </c>
       <c r="F377" s="1">
-        <v>3329.4</v>
+        <v>3388.92</v>
       </c>
       <c r="G377" s="1"/>
-      <c r="H377" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H377" s="1"/>
       <c r="I377" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
         <v>26276</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D378" s="1">
         <v>8443999090</v>
       </c>
       <c r="E378" s="1">
         <v>1</v>
       </c>
       <c r="F378" s="1">
-        <v>3490.5</v>
+        <v>3552.9</v>
       </c>
       <c r="G378" s="1"/>
-      <c r="H378" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H378" s="1"/>
       <c r="I378" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="379" spans="1:9" outlineLevel="2">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
         <v>26277</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D379" s="1">
         <v>8443999090</v>
       </c>
       <c r="E379" s="1">
         <v>1</v>
       </c>
       <c r="F379" s="1">
-        <v>2196.33</v>
+        <v>2235.59</v>
       </c>
       <c r="G379" s="1"/>
-      <c r="H379" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H379" s="1"/>
       <c r="I379" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="380" spans="1:9" outlineLevel="2">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
         <v>26278</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D380" s="1">
         <v>8443999090</v>
       </c>
       <c r="E380" s="1">
         <v>1</v>
       </c>
       <c r="F380" s="1">
-        <v>3490.5</v>
+        <v>3552.9</v>
       </c>
       <c r="G380" s="1"/>
-      <c r="H380" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H380" s="1"/>
       <c r="I380" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="381" spans="1:9" outlineLevel="2">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
         <v>25243</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D381" s="1">
         <v>3707909000</v>
       </c>
       <c r="E381" s="1">
         <v>1</v>
       </c>
       <c r="F381" s="1">
-        <v>3264.96</v>
+        <v>3323.33</v>
       </c>
       <c r="G381" s="1"/>
-      <c r="H381" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H381" s="1"/>
       <c r="I381" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="382" spans="1:9" outlineLevel="2">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
         <v>25245</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D382" s="1">
         <v>3707909000</v>
       </c>
       <c r="E382" s="1">
         <v>1</v>
       </c>
       <c r="F382" s="1">
-        <v>3264.96</v>
+        <v>3323.33</v>
       </c>
       <c r="G382" s="1"/>
-      <c r="H382" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H382" s="1"/>
       <c r="I382" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="383" spans="1:9" outlineLevel="2">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
         <v>25244</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D383" s="1">
         <v>3707909000</v>
       </c>
       <c r="E383" s="1">
         <v>1</v>
       </c>
       <c r="F383" s="1">
-        <v>3264.96</v>
+        <v>3323.33</v>
       </c>
       <c r="G383" s="1"/>
-      <c r="H383" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H383" s="1"/>
       <c r="I383" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="384" spans="1:9" outlineLevel="2">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
         <v>25242</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D384" s="1">
         <v>3707909000</v>
       </c>
       <c r="E384" s="1">
         <v>1</v>
       </c>
       <c r="F384" s="1">
-        <v>3036.29</v>
+        <v>3090.57</v>
       </c>
       <c r="G384" s="1"/>
-      <c r="H384" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H384" s="1"/>
       <c r="I384" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="385" spans="1:9" outlineLevel="2">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
         <v>21408</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D385" s="1">
         <v>8443999090</v>
       </c>
       <c r="E385" s="1">
         <v>1</v>
       </c>
       <c r="F385" s="1">
-        <v>5267.08</v>
+        <v>5361.24</v>
       </c>
       <c r="G385" s="1"/>
-      <c r="H385" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H385" s="1"/>
       <c r="I385" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="386" spans="1:9" outlineLevel="2">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
         <v>32170</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D386" s="1">
         <v>8443999090</v>
       </c>
       <c r="E386" s="1">
         <v>1</v>
       </c>
       <c r="F386" s="1">
-        <v>488.67</v>
+        <v>497.41</v>
       </c>
       <c r="G386" s="1"/>
-      <c r="H386" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H386" s="1"/>
       <c r="I386" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:9" outlineLevel="2">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
         <v>21411</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D387" s="1">
         <v>8443999090</v>
       </c>
       <c r="E387" s="1">
         <v>1</v>
       </c>
       <c r="F387" s="1">
-        <v>5267.08</v>
+        <v>5361.24</v>
       </c>
       <c r="G387" s="1"/>
-      <c r="H387" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H387" s="1"/>
       <c r="I387" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="388" spans="1:9" outlineLevel="2">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
         <v>32171</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D388" s="1">
         <v>8443999090</v>
       </c>
       <c r="E388" s="1">
         <v>1</v>
       </c>
       <c r="F388" s="1">
-        <v>488.67</v>
+        <v>497.41</v>
       </c>
       <c r="G388" s="1"/>
-      <c r="H388" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H388" s="1"/>
       <c r="I388" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="389" spans="1:9" outlineLevel="2">
       <c r="A389" s="1"/>
       <c r="B389" s="1">
         <v>21410</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D389" s="1">
         <v>8443999090</v>
       </c>
       <c r="E389" s="1">
         <v>1</v>
       </c>
       <c r="F389" s="1">
-        <v>5267.08</v>
+        <v>5361.24</v>
       </c>
       <c r="G389" s="1"/>
-      <c r="H389" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H389" s="1"/>
       <c r="I389" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="390" spans="1:9" outlineLevel="2">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
         <v>32172</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D390" s="1">
         <v>8443999090</v>
       </c>
       <c r="E390" s="1">
         <v>1</v>
       </c>
       <c r="F390" s="1">
-        <v>488.67</v>
+        <v>497.41</v>
       </c>
       <c r="G390" s="1"/>
-      <c r="H390" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H390" s="1"/>
       <c r="I390" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="391" spans="1:9" outlineLevel="2">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
         <v>21407</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D391" s="1">
         <v>8443999090</v>
       </c>
       <c r="E391" s="1">
         <v>1</v>
       </c>
       <c r="F391" s="1">
-        <v>3755.87</v>
+        <v>3823.01</v>
       </c>
       <c r="G391" s="1"/>
-      <c r="H391" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H391" s="1"/>
       <c r="I391" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="392" spans="1:9" outlineLevel="2">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
         <v>32169</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D392" s="1">
         <v>8443999090</v>
       </c>
       <c r="E392" s="1">
         <v>1</v>
       </c>
       <c r="F392" s="1">
-        <v>488.67</v>
+        <v>497.41</v>
       </c>
       <c r="G392" s="1"/>
-      <c r="H392" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H392" s="1"/>
       <c r="I392" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
         <v>34846</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D393" s="1">
         <v>3707909000</v>
       </c>
       <c r="E393" s="1">
         <v>1</v>
       </c>
       <c r="F393" s="1">
-        <v>1687.52</v>
+        <v>1717.69</v>
       </c>
       <c r="G393" s="1"/>
-      <c r="H393" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H393" s="1"/>
       <c r="I393" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
         <v>27175</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D394" s="1">
         <v>8443999090</v>
       </c>
       <c r="E394" s="1">
         <v>1</v>
       </c>
       <c r="F394" s="1">
-        <v>2679.63</v>
+        <v>2727.53</v>
       </c>
       <c r="G394" s="1"/>
-      <c r="H394" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H394" s="1"/>
       <c r="I394" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
         <v>34848</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D395" s="1">
         <v>3707909000</v>
       </c>
       <c r="E395" s="1">
         <v>1</v>
       </c>
       <c r="F395" s="1">
-        <v>1687.52</v>
+        <v>1717.69</v>
       </c>
       <c r="G395" s="1"/>
-      <c r="H395" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H395" s="1"/>
       <c r="I395" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="1"/>
       <c r="B396" s="1">
         <v>27176</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D396" s="1">
         <v>8443999090</v>
       </c>
       <c r="E396" s="1">
         <v>1</v>
       </c>
       <c r="F396" s="1">
-        <v>2679.63</v>
+        <v>2727.53</v>
       </c>
       <c r="G396" s="1"/>
-      <c r="H396" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H396" s="1"/>
       <c r="I396" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
         <v>34847</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D397" s="1">
         <v>3707909000</v>
       </c>
       <c r="E397" s="1">
         <v>1</v>
       </c>
       <c r="F397" s="1">
-        <v>1687.52</v>
+        <v>1717.69</v>
       </c>
       <c r="G397" s="1"/>
-      <c r="H397" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H397" s="1"/>
       <c r="I397" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
         <v>27178</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D398" s="1">
         <v>8443999090</v>
       </c>
       <c r="E398" s="1">
         <v>1</v>
       </c>
       <c r="F398" s="1">
-        <v>2679.63</v>
+        <v>2727.53</v>
       </c>
       <c r="G398" s="1"/>
-      <c r="H398" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H398" s="1"/>
       <c r="I398" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
         <v>34845</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D399" s="1">
         <v>3707909000</v>
       </c>
       <c r="E399" s="1">
         <v>1</v>
       </c>
       <c r="F399" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G399" s="1"/>
-      <c r="H399" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H399" s="1"/>
       <c r="I399" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
         <v>27179</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D400" s="1">
         <v>8443999090</v>
       </c>
       <c r="E400" s="1">
         <v>1</v>
       </c>
       <c r="F400" s="1">
-        <v>2679.63</v>
+        <v>2727.53</v>
       </c>
       <c r="G400" s="1"/>
-      <c r="H400" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H400" s="1"/>
       <c r="I400" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
         <v>33363</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D401" s="1">
         <v>8443999090</v>
       </c>
       <c r="E401" s="1">
         <v>1</v>
       </c>
       <c r="F401" s="1">
-        <v>4059.72</v>
+        <v>4132.3</v>
       </c>
       <c r="G401" s="1"/>
-      <c r="H401" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401" s="1"/>
       <c r="I401" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
         <v>33365</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D402" s="1">
         <v>8443999090</v>
       </c>
       <c r="E402" s="1">
         <v>1</v>
       </c>
       <c r="F402" s="1">
-        <v>4059.72</v>
+        <v>4132.3</v>
       </c>
       <c r="G402" s="1"/>
-      <c r="H402" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H402" s="1"/>
       <c r="I402" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
         <v>33364</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D403" s="1">
         <v>8443999090</v>
       </c>
       <c r="E403" s="1">
         <v>1</v>
       </c>
       <c r="F403" s="1">
-        <v>4059.72</v>
+        <v>4132.3</v>
       </c>
       <c r="G403" s="1"/>
-      <c r="H403" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H403" s="1"/>
       <c r="I403" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
         <v>33362</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D404" s="1">
         <v>8443999090</v>
       </c>
       <c r="E404" s="1">
         <v>1</v>
       </c>
       <c r="F404" s="1">
-        <v>3721.41</v>
+        <v>3787.94</v>
       </c>
       <c r="G404" s="1"/>
-      <c r="H404" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H404" s="1"/>
       <c r="I404" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
         <v>33849</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D405" s="1">
         <v>8443999090</v>
       </c>
       <c r="E405" s="1">
         <v>1</v>
       </c>
       <c r="F405" s="1">
-        <v>3087.75</v>
+        <v>3142.95</v>
       </c>
       <c r="G405" s="1"/>
-      <c r="H405" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H405" s="1"/>
       <c r="I405" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
         <v>33851</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D406" s="1">
         <v>8443999090</v>
       </c>
       <c r="E406" s="1">
         <v>1</v>
       </c>
       <c r="F406" s="1">
-        <v>3087.75</v>
+        <v>3142.95</v>
       </c>
       <c r="G406" s="1"/>
-      <c r="H406" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H406" s="1"/>
       <c r="I406" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
         <v>33850</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D407" s="1">
         <v>8443999090</v>
       </c>
       <c r="E407" s="1">
         <v>1</v>
       </c>
       <c r="F407" s="1">
-        <v>3087.75</v>
+        <v>3142.95</v>
       </c>
       <c r="G407" s="1"/>
-      <c r="H407" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H407" s="1"/>
       <c r="I407" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
         <v>33848</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D408" s="1">
         <v>8443999090</v>
       </c>
       <c r="E408" s="1">
         <v>1</v>
       </c>
       <c r="F408" s="1">
-        <v>3087.75</v>
+        <v>3142.95</v>
       </c>
       <c r="G408" s="1"/>
-      <c r="H408" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H408" s="1"/>
       <c r="I408" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
         <v>23936</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D409" s="1">
         <v>8443999090</v>
       </c>
       <c r="E409" s="1">
         <v>1</v>
       </c>
       <c r="F409" s="1">
-        <v>3974.25</v>
+        <v>4045.3</v>
       </c>
       <c r="G409" s="1"/>
-      <c r="H409" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H409" s="1"/>
       <c r="I409" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
         <v>30386</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D410" s="1">
         <v>8443999090</v>
       </c>
       <c r="E410" s="1">
         <v>1</v>
       </c>
       <c r="F410" s="1">
-        <v>1766.73</v>
+        <v>1798.31</v>
       </c>
       <c r="G410" s="1"/>
-      <c r="H410" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H410" s="1"/>
       <c r="I410" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
         <v>25271</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D411" s="1">
         <v>3707909000</v>
       </c>
       <c r="E411" s="1">
         <v>1</v>
       </c>
       <c r="F411" s="1">
-        <v>3101.62</v>
+        <v>3157.07</v>
       </c>
       <c r="G411" s="1"/>
-      <c r="H411" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H411" s="1"/>
       <c r="I411" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
         <v>32044</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D412" s="1">
         <v>8443999090</v>
       </c>
       <c r="E412" s="1">
         <v>1</v>
       </c>
       <c r="F412" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G412" s="1"/>
-      <c r="H412" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H412" s="1"/>
       <c r="I412" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
         <v>34703</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D413" s="1">
         <v>8443999090</v>
       </c>
       <c r="E413" s="1">
         <v>1</v>
       </c>
       <c r="F413" s="1">
-        <v>2239.29</v>
+        <v>2279.32</v>
       </c>
       <c r="G413" s="1"/>
-      <c r="H413" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H413" s="1"/>
       <c r="I413" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
         <v>23938</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D414" s="1">
         <v>8443999090</v>
       </c>
       <c r="E414" s="1">
         <v>1</v>
       </c>
       <c r="F414" s="1">
-        <v>3974.25</v>
+        <v>4045.3</v>
       </c>
       <c r="G414" s="1"/>
-      <c r="H414" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H414" s="1"/>
       <c r="I414" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
         <v>30385</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D415" s="1">
         <v>8443999090</v>
       </c>
       <c r="E415" s="1">
         <v>1</v>
       </c>
       <c r="F415" s="1">
-        <v>1766.73</v>
+        <v>1798.31</v>
       </c>
       <c r="G415" s="1"/>
-      <c r="H415" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H415" s="1"/>
       <c r="I415" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
         <v>25274</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D416" s="1">
         <v>3707909000</v>
       </c>
       <c r="E416" s="1">
         <v>1</v>
       </c>
       <c r="F416" s="1">
-        <v>3101.62</v>
+        <v>3157.07</v>
       </c>
       <c r="G416" s="1"/>
-      <c r="H416" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H416" s="1"/>
       <c r="I416" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
         <v>32046</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D417" s="1">
         <v>8443999090</v>
       </c>
       <c r="E417" s="1">
         <v>1</v>
       </c>
       <c r="F417" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G417" s="1"/>
-      <c r="H417" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H417" s="1"/>
       <c r="I417" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
         <v>34705</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D418" s="1">
         <v>8443999090</v>
       </c>
       <c r="E418" s="1">
         <v>1</v>
       </c>
       <c r="F418" s="1">
-        <v>2239.29</v>
+        <v>2279.32</v>
       </c>
       <c r="G418" s="1"/>
-      <c r="H418" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H418" s="1"/>
       <c r="I418" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
         <v>23937</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D419" s="1">
         <v>8443999090</v>
       </c>
       <c r="E419" s="1">
         <v>1</v>
       </c>
       <c r="F419" s="1">
-        <v>3974.25</v>
+        <v>4045.3</v>
       </c>
       <c r="G419" s="1"/>
-      <c r="H419" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H419" s="1"/>
       <c r="I419" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
         <v>30384</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D420" s="1">
         <v>8443999090</v>
       </c>
       <c r="E420" s="1">
         <v>1</v>
       </c>
       <c r="F420" s="1">
-        <v>1766.73</v>
+        <v>1798.31</v>
       </c>
       <c r="G420" s="1"/>
-      <c r="H420" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H420" s="1"/>
       <c r="I420" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
         <v>25272</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D421" s="1">
         <v>3707909000</v>
       </c>
       <c r="E421" s="1">
         <v>1</v>
       </c>
       <c r="F421" s="1">
-        <v>3101.62</v>
+        <v>3157.07</v>
       </c>
       <c r="G421" s="1"/>
-      <c r="H421" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H421" s="1"/>
       <c r="I421" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
         <v>32045</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D422" s="1">
         <v>8443999090</v>
       </c>
       <c r="E422" s="1">
         <v>1</v>
       </c>
       <c r="F422" s="1">
-        <v>1611</v>
+        <v>1639.8</v>
       </c>
       <c r="G422" s="1"/>
-      <c r="H422" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H422" s="1"/>
       <c r="I422" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
         <v>34704</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D423" s="1">
         <v>8443999090</v>
       </c>
       <c r="E423" s="1">
         <v>1</v>
       </c>
       <c r="F423" s="1">
-        <v>2239.29</v>
+        <v>2279.32</v>
       </c>
       <c r="G423" s="1"/>
-      <c r="H423" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H423" s="1"/>
       <c r="I423" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
         <v>23934</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D424" s="1">
         <v>8443999090</v>
       </c>
       <c r="E424" s="1">
         <v>1</v>
       </c>
       <c r="F424" s="1">
-        <v>2948.13</v>
+        <v>3000.83</v>
       </c>
       <c r="G424" s="1"/>
-      <c r="H424" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H424" s="1"/>
       <c r="I424" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
         <v>25270</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D425" s="1">
         <v>3707909000</v>
       </c>
       <c r="E425" s="1">
         <v>1</v>
       </c>
       <c r="F425" s="1">
-        <v>2706.48</v>
+        <v>2754.86</v>
       </c>
       <c r="G425" s="1"/>
-      <c r="H425" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H425" s="1"/>
       <c r="I425" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
         <v>30383</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D426" s="1">
         <v>8443999090</v>
       </c>
       <c r="E426" s="1">
         <v>1</v>
       </c>
       <c r="F426" s="1">
-        <v>1613.69</v>
+        <v>1642.53</v>
       </c>
       <c r="G426" s="1"/>
-      <c r="H426" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H426" s="1"/>
       <c r="I426" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
         <v>32043</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D427" s="1">
         <v>8443999090</v>
       </c>
       <c r="E427" s="1">
         <v>1</v>
       </c>
       <c r="F427" s="1">
-        <v>1503.6</v>
+        <v>1530.48</v>
       </c>
       <c r="G427" s="1"/>
-      <c r="H427" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H427" s="1"/>
       <c r="I427" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
         <v>34706</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D428" s="1">
         <v>8443999090</v>
       </c>
       <c r="E428" s="1">
         <v>1</v>
       </c>
       <c r="F428" s="1">
-        <v>2239.29</v>
+        <v>2279.32</v>
       </c>
       <c r="G428" s="1"/>
-      <c r="H428" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H428" s="1"/>
       <c r="I428" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
         <v>34881</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D429" s="1">
         <v>3707909000</v>
       </c>
       <c r="E429" s="1">
         <v>1</v>
       </c>
       <c r="F429" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G429" s="1"/>
-      <c r="H429" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H429" s="1"/>
       <c r="I429" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
         <v>34883</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D430" s="1">
         <v>3707909000</v>
       </c>
       <c r="E430" s="1">
         <v>1</v>
       </c>
       <c r="F430" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G430" s="1"/>
-      <c r="H430" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H430" s="1"/>
       <c r="I430" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
         <v>34882</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D431" s="1">
         <v>3707909000</v>
       </c>
       <c r="E431" s="1">
         <v>1</v>
       </c>
       <c r="F431" s="1">
-        <v>1279.4</v>
+        <v>1302.27</v>
       </c>
       <c r="G431" s="1"/>
-      <c r="H431" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H431" s="1"/>
       <c r="I431" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
         <v>34880</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D432" s="1">
         <v>3707909000</v>
       </c>
       <c r="E432" s="1">
         <v>1</v>
       </c>
       <c r="F432" s="1">
-        <v>1396.2</v>
+        <v>1421.16</v>
       </c>
       <c r="G432" s="1"/>
-      <c r="H432" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H432" s="1"/>
       <c r="I432" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
         <v>32130</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D433" s="1">
         <v>8443999090</v>
       </c>
       <c r="E433" s="1">
         <v>1</v>
       </c>
       <c r="F433" s="1">
-        <v>6903.14</v>
+        <v>7026.54</v>
       </c>
       <c r="G433" s="1"/>
-      <c r="H433" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
       <c r="I433" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
         <v>33328</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D434" s="1">
         <v>8443999090</v>
       </c>
       <c r="E434" s="1">
         <v>1</v>
       </c>
       <c r="F434" s="1">
-        <v>6077.05</v>
+        <v>6185.69</v>
       </c>
       <c r="G434" s="1"/>
-      <c r="H434" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
       <c r="I434" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
         <v>32129</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D435" s="1">
         <v>8443999090</v>
       </c>
       <c r="E435" s="1">
         <v>1</v>
       </c>
       <c r="F435" s="1">
-        <v>6903.14</v>
+        <v>7026.54</v>
       </c>
       <c r="G435" s="1"/>
-      <c r="H435" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
       <c r="I435" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="1"/>
       <c r="B436" s="1">
         <v>33330</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D436" s="1">
         <v>8443999090</v>
       </c>
       <c r="E436" s="1">
         <v>1</v>
       </c>
       <c r="F436" s="1">
-        <v>6077.05</v>
+        <v>6185.69</v>
       </c>
       <c r="G436" s="1"/>
-      <c r="H436" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
       <c r="I436" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
         <v>32128</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D437" s="1">
         <v>8443999090</v>
       </c>
       <c r="E437" s="1">
         <v>1</v>
       </c>
       <c r="F437" s="1">
-        <v>6903.14</v>
+        <v>7026.54</v>
       </c>
       <c r="G437" s="1"/>
-      <c r="H437" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
       <c r="I437" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
         <v>33329</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D438" s="1">
         <v>8443999090</v>
       </c>
       <c r="E438" s="1">
         <v>1</v>
       </c>
       <c r="F438" s="1">
-        <v>6077.05</v>
+        <v>6185.69</v>
       </c>
       <c r="G438" s="1"/>
-      <c r="H438" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
       <c r="I438" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="1"/>
       <c r="B439" s="1">
         <v>32040</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D439" s="1">
         <v>8443999090</v>
       </c>
       <c r="E439" s="1">
         <v>1</v>
       </c>
       <c r="F439" s="1">
-        <v>4121.92</v>
+        <v>4195.61</v>
       </c>
       <c r="G439" s="1"/>
-      <c r="H439" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H439" s="1"/>
       <c r="I439" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
         <v>33326</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D440" s="1">
         <v>8443999090</v>
       </c>
       <c r="E440" s="1">
         <v>1</v>
       </c>
       <c r="F440" s="1">
-        <v>4375.66</v>
+        <v>4453.88</v>
       </c>
       <c r="G440" s="1"/>
-      <c r="H440" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H440" s="1"/>
       <c r="I440" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="1"/>
       <c r="B441" s="1">
         <v>30776</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D441" s="1">
         <v>8443999090</v>
       </c>
       <c r="E441" s="1">
         <v>1</v>
       </c>
       <c r="F441" s="1">
-        <v>5243.81</v>
+        <v>5337.55</v>
       </c>
       <c r="G441" s="1"/>
-      <c r="H441" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H441" s="1"/>
       <c r="I441" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
         <v>33612</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D442" s="1">
         <v>3707902000</v>
       </c>
       <c r="E442" s="1">
         <v>1</v>
       </c>
       <c r="F442" s="1">
-        <v>3010.33</v>
+        <v>3064.15</v>
       </c>
       <c r="G442" s="1"/>
-      <c r="H442" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H442" s="1"/>
       <c r="I442" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
         <v>30778</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D443" s="1">
         <v>8443999090</v>
       </c>
       <c r="E443" s="1">
         <v>1</v>
       </c>
       <c r="F443" s="1">
-        <v>5243.81</v>
+        <v>5337.55</v>
       </c>
       <c r="G443" s="1"/>
-      <c r="H443" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H443" s="1"/>
       <c r="I443" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
         <v>33614</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D444" s="1">
         <v>3707902000</v>
       </c>
       <c r="E444" s="1">
         <v>1</v>
       </c>
       <c r="F444" s="1">
-        <v>3010.33</v>
+        <v>3064.15</v>
       </c>
       <c r="G444" s="1"/>
-      <c r="H444" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H444" s="1"/>
       <c r="I444" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
         <v>30777</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D445" s="1">
         <v>8443999090</v>
       </c>
       <c r="E445" s="1">
         <v>1</v>
       </c>
       <c r="F445" s="1">
-        <v>5243.81</v>
+        <v>5337.55</v>
       </c>
       <c r="G445" s="1"/>
-      <c r="H445" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H445" s="1"/>
       <c r="I445" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
         <v>33613</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D446" s="1">
         <v>3707902000</v>
       </c>
       <c r="E446" s="1">
         <v>1</v>
       </c>
       <c r="F446" s="1">
-        <v>3010.33</v>
+        <v>3064.15</v>
       </c>
       <c r="G446" s="1"/>
-      <c r="H446" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H446" s="1"/>
       <c r="I446" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="447" spans="1:9" outlineLevel="2">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
         <v>30775</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D447" s="1">
         <v>8443999090</v>
       </c>
       <c r="E447" s="1">
         <v>1</v>
       </c>
       <c r="F447" s="1">
-        <v>3350.43</v>
+        <v>3410.33</v>
       </c>
       <c r="G447" s="1"/>
-      <c r="H447" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H447" s="1"/>
       <c r="I447" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:9" outlineLevel="2">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
         <v>33611</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D448" s="1">
         <v>3707902000</v>
       </c>
       <c r="E448" s="1">
         <v>1</v>
       </c>
       <c r="F448" s="1">
-        <v>2345.35</v>
+        <v>2387.28</v>
       </c>
       <c r="G448" s="1"/>
-      <c r="H448" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H448" s="1"/>
       <c r="I448" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="449" spans="1:9" outlineLevel="2">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
         <v>33481</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D449" s="1"/>
       <c r="E449" s="1">
         <v>1</v>
       </c>
       <c r="F449" s="1">
-        <v>1208.25</v>
+        <v>1229.85</v>
       </c>
       <c r="G449" s="1"/>
-      <c r="H449" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H449" s="1"/>
       <c r="I449" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="450" spans="1:9" outlineLevel="2">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
         <v>33479</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D450" s="1"/>
       <c r="E450" s="1">
         <v>1</v>
       </c>
       <c r="F450" s="1">
-        <v>1208.25</v>
+        <v>1229.85</v>
       </c>
       <c r="G450" s="1"/>
-      <c r="H450" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H450" s="1"/>
       <c r="I450" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:9" outlineLevel="2">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
         <v>33480</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D451" s="1"/>
       <c r="E451" s="1">
         <v>1</v>
       </c>
       <c r="F451" s="1">
-        <v>1208.25</v>
+        <v>1229.85</v>
       </c>
       <c r="G451" s="1"/>
-      <c r="H451" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H451" s="1"/>
       <c r="I451" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="452" spans="1:9" outlineLevel="2">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
         <v>33478</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D452" s="1"/>
       <c r="E452" s="1">
         <v>1</v>
       </c>
       <c r="F452" s="1">
-        <v>1208.25</v>
+        <v>1229.85</v>
       </c>
       <c r="G452" s="1"/>
-      <c r="H452" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H452" s="1"/>
       <c r="I452" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="2">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
         <v>35017</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D453" s="1">
         <v>3707909000</v>
       </c>
       <c r="E453" s="1">
         <v>1</v>
       </c>
       <c r="F453" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G453" s="1"/>
-      <c r="H453" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
       <c r="I453" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
         <v>35014</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D454" s="1">
         <v>3707909000</v>
       </c>
       <c r="E454" s="1">
         <v>1</v>
       </c>
       <c r="F454" s="1">
-        <v>1570.73</v>
+        <v>1598.81</v>
       </c>
       <c r="G454" s="1"/>
-      <c r="H454" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H454" s="1"/>
       <c r="I454" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
         <v>35016</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D455" s="1">
         <v>3707909000</v>
       </c>
       <c r="E455" s="1">
         <v>1</v>
       </c>
       <c r="F455" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G455" s="1"/>
-      <c r="H455" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H455" s="1"/>
       <c r="I455" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
         <v>35015</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D456" s="1">
         <v>3707909000</v>
       </c>
       <c r="E456" s="1">
         <v>1</v>
       </c>
       <c r="F456" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G456" s="1"/>
-      <c r="H456" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H456" s="1"/>
       <c r="I456" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1"/>
       <c r="B457" s="1"/>
       <c r="C457" s="1"/>
       <c r="D457" s="1"/>
       <c r="E457" s="1"/>
       <c r="F457" s="1"/>
       <c r="G457" s="1"/>
       <c r="H457" s="1"/>
       <c r="I457" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>