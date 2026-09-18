--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -112,1969 +112,1614 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-300/CLX-2160/3160/CLP-C300A, Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C16" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">CLP-350N, 2000 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C17" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C18" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-300/CLX-2160/3160/CLP-K300A, Black</t>
         </r>
       </text>
     </comment>
-    <comment ref="C17" authorId="0">
+    <comment ref="C19" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-350N, 4000 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C20" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 500 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-300/CLX-2160/3160/CLP-M300A, Magenta</t>
         </r>
       </text>
     </comment>
-    <comment ref="C18" authorId="0">
+    <comment ref="C22" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-350N, 2000 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-300/CLX-2160/3160/CLP-Y300A, Yellow</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung COLOR CLP-310/315/CL X-3170/175, CLT-C409S, Magenta</t>
+          <t xml:space="preserve">CLP-350N, 2000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/N/315/W/3170FN/3175/N/FN/FW  1500 стр</t>
+          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung COLOR CLP-310/315/CL X-3170/175, CLT-K409S, Black</t>
+          <t xml:space="preserve">SL-C430W/ C480W  1 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 500 стор</t>
+          <t xml:space="preserve">Samsung COLOR Xpress SL-C430 /480, CLT-C404S, Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/N/315/W/3170FN/3175/N/FN/FW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung Xpress Color SL-C430/432/433/C480/482/483, ST974A/CLT-C404S, блакитний</t>
         </r>
       </text>
     </comment>
     <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/N/315/W/3170FN/3175/N/FN/FW  1000 стр</t>
+          <t xml:space="preserve">Xpress SL-C430/SL-C432/SL-C433/SL-C480/SL-C482/SL-C483  1 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 000 стор</t>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN, 1000 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/N/315/W/3170FN/3175/N/FN/FW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/CLX-3300/3305, CLT-C406S, Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/N/315/W/3170FN/3175/N/FN/FW  1000 стр</t>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 000 стор</t>
+          <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-310/N/315/W/3170FN/3175/N/FN/FW. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung Color CLP-360/362/363/364/365/366/367/SL-C410/413/C460/463/CLX-3300/3302/3303/3304/3305/3306/3307, ST986A/CLT-C406S, блакитний</t>
         </r>
       </text>
     </comment>
     <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">CLP-320/CLP-325, CLX-3185 Series  1 000 стр  CLT-C407S</t>
         </r>
       </text>
     </comment>
     <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/326/CLX-3185, CLT-C407S, Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">CLP-320/CLP-325, CLX-3185 Series  1 000 стр  CLT-C407S</t>
         </r>
       </text>
     </comment>
     <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/326/CLX-3185, CLT-C407S, Yellow</t>
         </r>
       </text>
     </comment>
     <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">CLP-320/CLP-325, CLX-3185 Series  1 000 стр  CLT-C407S</t>
         </r>
       </text>
     </comment>
     <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/326/CLX-3185, CLT-C407S, Magenta</t>
         </r>
       </text>
     </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/325/CLX-3185. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">CLP-320/CLP-325, CLX-3185 Series  1 000 стр  CLT-K407S</t>
         </r>
       </text>
     </comment>
     <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-320/CLP-325, CLX-3185 Series  1 000 стр  CLT-C407S</t>
+          <t xml:space="preserve">Samsung COLOR CLP-320/325/326/CLX-3185, CLT-C407S, Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C45" authorId="0">
-      <text>
-[...110 lines deleted...]
-    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: CLT-K407S  SU132A 
 Сумісні пристрої: Samsung CLP-320, Samsung CLP-325, Samsung CLX-3180, Samsung CLX-3185</t>
         </r>
       </text>
     </comment>
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Color CLP-310/315/320/325/CLX-3170/3175/3185, CLT-C407S/CLT-C409S, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C48" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-415N/ 415NW, CLX-4195FN/ 4195FW  1800 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C49" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">SL-C430W/C480W, 1500 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C50" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR Xpress SL-C430 /480, CLT-K404S, Black</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C51" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress Color SL-C430/432/433/C480/482/483, SU108A/CLT-K404S, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C52" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xpress SL-C430/SL-C432/SL-C433/SL-C480/SL-C482/SL-C483  1 500 стр</t>
+        </r>
+      </text>
+    </comment>
     <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-500/500N/550/550N  5000 стр</t>
+          <t xml:space="preserve">1,000 копий Packaged for use in Samsung For use in: CLP 360 , CLP 365 , CLP 365 W , CLX 3300 , CLX 3300 FN , CLX 3305 , CLX 3305 FN , CLX 3305 FW , CLX 3305 W , XPRESS C 410 W , XPRESS C 460 FW , XPRESS C 460 W , XPRESS C 467 W Priced Each</t>
         </r>
       </text>
     </comment>
     <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-500/500N/550/550N  5000 стр</t>
+          <t xml:space="preserve">1,000 копий Packaged for use in Samsung For use in: CLP 360 , CLP 365 , CLP 365 W , CLX 3300 , CLX 3300 FN , CLX 3305 , CLX 3305 FN , CLX 3305 FW , CLX 3305 W , XPRESS C 410 W , XPRESS C 460 FW , XPRESS C 460 W , XPRESS C 467 W Priced Each</t>
         </r>
       </text>
     </comment>
     <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-500/500N/550/550N  5000 стр</t>
+          <t xml:space="preserve">1,000 копий Packaged for use in Samsung For use in: CLP 360 , CLP 365 , CLP 365 W , CLX 3300 , CLX 3300 FN , CLX 3305 , CLX 3305 FN , CLX 3305 FW , CLX 3305 W , XPRESS C 410 W , XPRESS C 460 FW , XPRESS C 460 W , XPRESS C 467 W Priced Each</t>
         </r>
       </text>
     </comment>
     <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-500/500N/550/550N  7000 стр</t>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN, 1500 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-510  2000 стр</t>
+          <t xml:space="preserve">1,500 копий Packaged for use in Samsung For use in: CLP 360 , CLP 365 , CLP 365 W , CLX 3300 , CLX 3300 FN , CLX 3305 , CLX 3305 FN , CLX 3305 FW , CLX 3305 W , XPRESS C 410 W , XPRESS C 460 FW , XPRESS C 460 W , XPRESS C 467 W Priced Each</t>
         </r>
       </text>
     </comment>
     <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-600C</t>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/CLX-3300/3305, CLT-K406S, Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-600C</t>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-600C</t>
+          <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  1 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-600C</t>
+          <t xml:space="preserve">Samsung Color CLP-360/362/363/364/365/366/367/SL-C410/413/C460/463/CLX-3300/3302/3303/3304/3305/3306/3307, SU120A/CLT-K406S, чорний</t>
         </r>
       </text>
     </comment>
     <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2000 стор@5%  A4  для CLP-620/CLP-670/CLX-6220/6250 Series</t>
+          <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2500 стр@5%  A4  для CLP-620/CLP-670/CLX-6220/6250 Series</t>
+          <t xml:space="preserve">Samsung Color CLP-310/315/320/325/CLX-3170/3175/3185, CLT-K407S/CLT-K409S, чорний</t>
         </r>
       </text>
     </comment>
     <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2000 стор@5%  A4  для CLP-620/CLP-670/CLX-6220/6250 Series</t>
+          <t xml:space="preserve">Samsung COLOR CLP-310/315/CL X-3170/175, CLT-C409S, Cyan</t>
         </r>
       </text>
     </comment>
     <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">2000 стор@5%  A4  для CLP-620/CLP-670/CLX-6220/6250 Series</t>
+          <t xml:space="preserve">Samsung COLOR CLP-310/315/CL X-3170/175, CLT-C409S, Yellow</t>
         </r>
       </text>
     </comment>
     <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-680, CLX-6260 cyan  max . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung COLOR CLP-310/315/CL X-3170/175, CLT-C409S, Magenta</t>
         </r>
       </text>
     </comment>
     <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-680, CLX-6260 yellow  max . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">Samsung COLOR CLP-310/315/CL X-3170/175, CLT-K409S, Black</t>
         </r>
       </text>
     </comment>
     <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-680, CLX-6260 magenta  max . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-680, CLX-6260 black  max . Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
+          <t xml:space="preserve">CLP-415N/ 415NW, CLX-4195FN/ 4195FW  2500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-350N, 2000 стр.</t>
+          <t xml:space="preserve">SL-C430W/ C480W  1 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 000 стр</t>
+          <t xml:space="preserve">Samsung COLOR Xpress SL-C430 /480, CLT-M404S, Magenta</t>
         </r>
       </text>
     </comment>
     <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-350N, 4000 стр.</t>
+          <t xml:space="preserve">Samsung Xpress Color SL-C430/432/433/C480/482/483, SU242A/CLT-M404S, пурпуровий</t>
         </r>
       </text>
     </comment>
     <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 500 стр</t>
+          <t xml:space="preserve">Xpress SL-C430/SL-C432/SL-C433/SL-C480/SL-C482/SL-C483  1 000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-350N, 2000 стр.</t>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN, 1500 стр.</t>
         </r>
       </text>
     </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 000 стр</t>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/CLX-3300/3305, CLT-C406S, magenta</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-350N, 2000 стр.</t>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
     <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-610/CLP-660/CLX-6200  2 000 стр</t>
+          <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Samsung Color CLP-360/362/363/364/365/366/367/SL-C410/413/C460/463/CLX-3300/3302/3303/3304/3305/3306/3307, SU254A/CLT-M406S, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C79" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C80" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Color CLP-310/315/320/325/CLX-3170/3175/3185, CLT-M407S/CLT-M409S, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C81" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 000 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C82" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-415N/ 415NW, CLX-4195FN/ 4195FW  1800 стор</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">SL-C430W/ C480W  1 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C80" authorId="0">
+    <comment ref="C84" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR Xpress SL-C430 /480, CLT-Y404S, Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C85" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung Xpress Color SL-C430/432/433/C480/482/483, SU452A/CLT-Y404S, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xpress SL-C430/SL-C432/SL-C433/SL-C480/SL-C482/SL-C483  1 000 стр</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
-[...31 lines deleted...]
-    <comment ref="C83" authorId="0">
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CLP-365, CLX-3305/3305FN, 1500 стр.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C88" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung COLOR CLP-360/365/CLX-3300/3305, CLT-Y406S, Yellow</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-365, CLX-3305/3305FN. Фотобарабани можуть бути пошкоджені і мати сколи та подряпини.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-360/CLP-365, CLX-3300/CLX-3305, Xpress SL-C410/SL-C460 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
-[...94 lines deleted...]
-    </comment>
     <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1,000 копий Packaged for use in Samsung For use in: CLP 360 , CLP 365 , CLP 365 W , CLX 3300 , CLX 3300 FN , CLX 3305 , CLX 3305 FN , CLX 3305 FW , CLX 3305 W , XPRESS C 410 W , XPRESS C 460 FW , XPRESS C 460 W , XPRESS C 467 W Priced Each</t>
+          <t xml:space="preserve">Samsung Color CLP-360/362/363/364/365/366/367/SL-C410/413/C460/463/CLX-3300/3302/3303/3304/3305/3306/3307, SU464A/CLT-Y406S, жовтий</t>
         </r>
       </text>
     </comment>
     <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">CLP-365, CLX-3305/3305FN, 1500 стр.</t>
+          <t xml:space="preserve">CLP-320/325/CLX-3185, 1000 стр</t>
         </r>
       </text>
     </comment>
     <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">1,500 копий Packaged for use in Samsung For use in: CLP 360 , CLP 365 , CLP 365 W , CLX 3300 , CLX 3300 FN , CLX 3305 , CLX 3305 FN , CLX 3305 FW , CLX 3305 W , XPRESS C 410 W , XPRESS C 460 FW , XPRESS C 460 W , XPRESS C 467 W Priced Each</t>
+          <t xml:space="preserve">Samsung Color CLP-310/315/320/325/CLX-3170/3175/3185, CLT-Y407S/CLT-Y409S, жовтий</t>
         </r>
       </text>
     </comment>
     <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Samsung COLOR CLP-360/365/CLX-3300/3305, CLT-K406S, Black</t>
-[...303 lines deleted...]
-          <t xml:space="preserve">CLP-415N/ 415NW, CLX-4195FN/ 4195FW  1800 стор</t>
+          <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні кольорові</t>
   </si>
   <si>
-    <t>Драм картридж Samsung CLP-500RB</t>
+    <t>Драм-картридж Samsung CLP-500RB</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
-    <t>Драм картридж Samsung CLP-510RB, пустий  Empty Virgin</t>
-[...29 lines deleted...]
-    <t>Тонер-картридж Samsung CLP-310, CLT-C409S, блакитний, пустий  Empty Virgin</t>
+    <t>Драм-картридж Samsung CLP-510RB, пустий  Empty Virgin</t>
+  </si>
+  <si>
+    <t>Драм-картридж Samsung CLT-R407  CLP-320/325/CLX-3185 Series</t>
+  </si>
+  <si>
+    <t>Драм-картридж Samsung CLT-R409  CLP-310/N, CLP-315/W, CLX-3170FN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-C300A, блакитний  PTCLP-C300A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-C350, блакитний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-C660A блакитний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-K300A, чорний  PTCLP-K300A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-K350, чорний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-K660A чорний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-M300A, пурпуровий  PTCLP-M300A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-M350, пурпуровий</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-M660A пурпуровий</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-Y300A, жовтий  PTCLP-Y300A  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-Y350, жовтий</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLP-Y660A жовтий</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C404S  SL-C430W/C480W  блакитний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C404S  SL-C430W/C480W  блакитний  PTCLT-C404S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C404S блакитний  TC404S  TONER-TANK</t>
+  </si>
+  <si>
+    <t>очікується 17-09</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C404S блакитний Green Label Patron  PN-C404GL</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C406S  CLP-360  блакитний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C406S  CLP-360  блакитний,  PTCLT-C406S , PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C406S  CLP-360  блакитний, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
-    <t>Тонер-картридж Samsung CLP-310, CLT-K409S, блакитний  PTCLT-C409S  PRINTERMAYIN</t>
-[...181 lines deleted...]
-  <si>
     <t>Тонер-картридж Samsung CLT-C406S блакитний  PN-C406GL  Green Label Patron</t>
   </si>
   <si>
+    <t>Тонер-картридж Samsung CLT-C406S блакитний  TC406S  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S блакитний  ST998A</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, блакитний  PN-C407GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, блакитний  PTCLT-C407S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, жовтий  PN-Y407GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, жовтий  PTCLT-Y407S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, пурпуровий  PN-M407GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, пурпуровий  PTCLT-M407S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, чорний  PN-K407GL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, чорний  PTCLT-K407S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S, чорний, відновлений  002-02RK407SS  Static Control Parrot</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C407S/CLT-C409S блакитний  TC407SU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-C409S, блакитний,  PN-C409GL  Green Label Patron</t>
+  </si>
+  <si>
     <t>Тонер-картридж Samsung CLT-C504S  CLP-415  блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K404S  SL-C430W/C480W  чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K404S  SL-C430W/C480W  чорний  PTCLT-K404S  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Тонер-картридж Samsung CLT-K404S чорний  TK404S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Samsung CLT-K404S чорний Green Label Patron  PN-K404GL</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  блакитний,  48480 , KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  жовтий,  48482 , KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  пурпуровий,  48481 , KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  чорний,  48479 , KATUN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  чорний,  PTCLT-K406S , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S  CLP-360  чорний, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-K406S чорний  PN-K406GL  Green Label Patron</t>
   </si>
   <si>
+    <t>Тонер-картридж Samsung CLT-K406S чорний  TK406S  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K407S чорний</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K407S/CLT-K409S чорний  TK407SU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K409S, блакитний  PTCLT-C409S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K409S, жовтий  PTCLT-Y409S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K409S, пурпуровий  PTCLT-M409S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K409S, чорний  PTCLT-K409S  PRINTERMAYIN</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-K409S, чорний,  PN-K409GL  Green Label Patron</t>
+  </si>
+  <si>
     <t>Тонер-картридж Samsung CLT-K504S  CLP-415  чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-M404S  SL-C430W/C480W  пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-M404S  SL-C430W/C480W  пурпуровий  PTCLT-M404S  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Тонер-картридж Samsung CLT-M404S пурпуровий  TM404S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Samsung CLT-M404S пурпуровий Green Label Patron  PN-M404GL</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-M406S  CLP-360  пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-M406S  CLP-360  пурпуровий,  PTCLT-M406S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-M406S  CLP-360  пурпуровий, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-M406S пурпуровий  PN-M406GL  Green Label Patron</t>
   </si>
   <si>
+    <t>Тонер-картридж Samsung CLT-M406S пурпуровий  TM406S  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-M407S пурпуровий</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-M407S/CLT-M409S пурпуровий  TM407SU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-M409S, пурпуровий,  PN-M409GL  Green Label Patron</t>
+  </si>
+  <si>
     <t>Тонер-картридж Samsung CLT-M504S  CLP-415  пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-Y404S  SL-C430W/C480W  жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-Y404S  SL-C430W/C480W  жовтий  PTCLT-Y404S  PRINTERMAYIN</t>
   </si>
   <si>
+    <t>Тонер-картридж Samsung CLT-Y404S жовтий  TY404S  TONER-TANK</t>
+  </si>
+  <si>
     <t>Тонер-картридж Samsung CLT-Y404S жовтий Green Label Patron  PN-Y404GL</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-Y406S  CLP-360  жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-Y406S  CLP-360  жовтий,  PTCLT-Y406S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-Y406S  CLP-360  жовтий, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-Y406S жовтий  PN-Y406GL  Green Label Patron</t>
   </si>
   <si>
-    <t>Тонер-картридж Samsung CLT-Y504S  CLP-415  жовтий</t>
+    <t>Тонер-картридж Samsung CLT-Y406S жовтий  TY406S  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-Y407S жовтий</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-Y407S/CLT-Y409S жовтий  TY407SU  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Samsung CLT-Y409S, жовтий,  PN-Y409GL  Green Label Patron</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2479,51 +2124,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I114"/>
+  <dimension ref="A1:I95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2652,2414 +2297,2145 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>5446</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>9116.799999999999</v>
+        <v>9106.629999999999</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>18156</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>292.54</v>
+        <v>292.22</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>15131</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>7551.49</v>
+        <v>7543.06</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>11237</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>6285.44</v>
+        <v>6278.43</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29944</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>364.22</v>
+        <v>349.05</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>29945</v>
+        <v>9593</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>364.22</v>
+        <v>2596.4</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>29946</v>
+        <v>14079</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F17" s="1">
-        <v>364.22</v>
+        <v>3307.92</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>29947</v>
+        <v>29945</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>364.22</v>
+        <v>349.05</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>11071</v>
+        <v>9594</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>158.59</v>
+        <v>2461.25</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>9597</v>
+        <v>14078</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>4</v>
       </c>
       <c r="F20" s="1">
-        <v>1956.86</v>
+        <v>2881.9</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>28985</v>
+        <v>29946</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>1244.54</v>
+        <v>349.05</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>18607</v>
+        <v>9595</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>499.97</v>
+        <v>2761.97</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>19112</v>
+        <v>14080</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F23" s="1">
-        <v>756.22</v>
+        <v>3307.92</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>19115</v>
+        <v>29947</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>756.22</v>
+        <v>363.82</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>19114</v>
+        <v>9596</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>756.22</v>
+        <v>2761.97</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>9598</v>
+        <v>14081</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1">
-        <v>1949.7</v>
+        <v>3307.92</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>19110</v>
+        <v>20537</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F27" s="1">
-        <v>756.22</v>
+        <v>3362.52</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>28984</v>
+        <v>21495</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1244.54</v>
+        <v>769.25</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>18606</v>
+        <v>35049</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>499.97</v>
+        <v>523.58</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
-[...1 lines deleted...]
-        <v>27</v>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>9599</v>
+        <v>27692</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1956.86</v>
+        <v>1503.6</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>28986</v>
+        <v>15127</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1244.54</v>
+        <v>2940.08</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>18608</v>
+        <v>19120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F32" s="1">
-        <v>499.97</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>9600</v>
+        <v>21099</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>1956.86</v>
+        <v>311.01</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>28987</v>
+        <v>28842</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1244.54</v>
+        <v>1014.48</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>18609</v>
+        <v>35033</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>499.97</v>
+        <v>581.3</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>11552</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>4</v>
       </c>
       <c r="F36" s="1">
-        <v>3050.88</v>
+        <v>3047.48</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>21029</v>
+        <v>26872</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>302.4</v>
+        <v>1325.5</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>11551</v>
+        <v>19116</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>3348.35</v>
+        <v>671.25</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>21028</v>
+        <v>26874</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>292.1</v>
+        <v>1325.5</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>11553</v>
+        <v>19119</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>3050.88</v>
+        <v>671.25</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>21030</v>
+        <v>26873</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>302.4</v>
+        <v>1325.5</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>11554</v>
+        <v>19118</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>3050.88</v>
+        <v>671.25</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>21031</v>
+        <v>26871</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>302.4</v>
+        <v>1325.5</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>26872</v>
+        <v>19117</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1411.65</v>
+        <v>671.25</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>19116</v>
+        <v>33085</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>840</v>
+        <v>993.45</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>26874</v>
+        <v>35029</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>1411.65</v>
+        <v>755.83</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>19119</v>
+        <v>28985</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>840</v>
+        <v>815.79</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>26873</v>
+        <v>17089</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1411.65</v>
+        <v>3938</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>19118</v>
+        <v>20538</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F49" s="1">
-        <v>840</v>
+        <v>3635.94</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>26871</v>
+        <v>21496</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1411.65</v>
+        <v>769.25</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>19117</v>
+        <v>35050</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>840</v>
+        <v>523.58</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>33085</v>
+        <v>27691</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1004.86</v>
+        <v>1503.6</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>4677</v>
+        <v>26080</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>6403.26</v>
+        <v>1657.99</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>4743</v>
+        <v>26081</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>6403.26</v>
+        <v>1657.99</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>4744</v>
+        <v>26083</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>6403.26</v>
+        <v>1657.99</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>4742</v>
+        <v>15128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>5212.93</v>
+        <v>2990.64</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>7745</v>
+        <v>26079</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3351.04</v>
+        <v>1453.93</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>8764</v>
+        <v>19121</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F58" s="1">
-        <v>4730.88</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>8767</v>
+        <v>18610</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>4730.88</v>
+        <v>311.01</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>8766</v>
+        <v>28839</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>4730.88</v>
+        <v>1014.48</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>8765</v>
+        <v>35034</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>3671.36</v>
+        <v>581.3</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>23948</v>
+        <v>11551</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>4</v>
       </c>
       <c r="F62" s="1">
-        <v>4301.7</v>
+        <v>3344.62</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>23947</v>
+        <v>35030</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>3551.3</v>
+        <v>755.83</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>23949</v>
+        <v>19112</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>4301.7</v>
+        <v>581.3</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>23950</v>
+        <v>19115</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>4301.7</v>
+        <v>581.3</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>23196</v>
+        <v>19114</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>452.48</v>
+        <v>785.36</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>23198</v>
+        <v>19110</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>452.48</v>
+        <v>581.3</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>23197</v>
+        <v>28984</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>452.48</v>
+        <v>815.79</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>23195</v>
+        <v>17088</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>452.48</v>
+        <v>3759</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>9593</v>
+        <v>20539</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F70" s="1">
-        <v>2599.3</v>
+        <v>3349.09</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>14079</v>
+        <v>21497</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>3311.62</v>
+        <v>769.25</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>9594</v>
+        <v>35051</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2464</v>
+        <v>523.58</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>14078</v>
+        <v>27693</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>2885.12</v>
+        <v>1503.6</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>9595</v>
+        <v>15129</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2765.06</v>
+        <v>2940.08</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>14080</v>
+        <v>19122</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F75" s="1">
-        <v>3311.62</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>9596</v>
+        <v>21100</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>2765.06</v>
+        <v>311.01</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>14081</v>
+        <v>28840</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>3311.62</v>
+        <v>1014.48</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>20537</v>
+        <v>35035</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>3366.27</v>
+        <v>581.3</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>21495</v>
+        <v>11553</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F79" s="1">
-        <v>770.11</v>
+        <v>3047.48</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>27692</v>
+        <v>35031</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>1505.28</v>
+        <v>755.83</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>15127</v>
+        <v>28986</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>2943.36</v>
+        <v>815.79</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>19120</v>
+        <v>17090</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>700.22</v>
+        <v>3938</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>21099</v>
+        <v>20540</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F83" s="1">
-        <v>311.36</v>
+        <v>3319.11</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>28842</v>
+        <v>21498</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1015.62</v>
+        <v>769.25</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>17089</v>
+        <v>35052</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>3942.4</v>
+        <v>523.58</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>20538</v>
+        <v>27694</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>3640</v>
+        <v>1503.6</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>21496</v>
+        <v>15130</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>770.11</v>
+        <v>3107.89</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>27691</v>
+        <v>19123</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F88" s="1">
-        <v>1505.28</v>
+        <v>699.4400000000001</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>26080</v>
+        <v>21101</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1659.84</v>
+        <v>311.01</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>26081</v>
+        <v>28841</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1659.84</v>
+        <v>1014.48</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>26083</v>
+        <v>35036</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>1659.84</v>
+        <v>581.3</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>15128</v>
+        <v>11554</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F92" s="1">
-        <v>2993.98</v>
+        <v>3047.48</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>26079</v>
+        <v>35032</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>1455.55</v>
+        <v>755.83</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>19121</v>
+        <v>28987</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>700.22</v>
+        <v>815.79</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" outlineLevel="2">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
       <c r="A95" s="1"/>
-      <c r="B95" s="1">
-[...13 lines deleted...]
-      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1"/>
+      <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
-      <c r="I95" s="5" t="s">
-[...426 lines deleted...]
-      <c r="I114" s="1"/>
+      <c r="I95" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>