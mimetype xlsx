--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1370,100 +1370,97 @@
           <t xml:space="preserve">Samsung Color CLP-310/315/320/325/CLX-3170/3175/3185, CLT-Y407S/CLT-Y409S, жовтий</t>
         </r>
       </text>
     </comment>
     <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLP-310/CLP-315, CLX-3170/CLX-3175 Series  1 000 стор</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Samsung лазерні кольорові</t>
   </si>
   <si>
     <t>Драм-картридж Samsung CLP-500RB</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Драм-картридж Samsung CLP-510RB, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>Драм-картридж Samsung CLT-R407  CLP-320/325/CLX-3185 Series</t>
   </si>
   <si>
     <t>Драм-картридж Samsung CLT-R409  CLP-310/N, CLP-315/W, CLX-3170FN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-C300A, блакитний  PTCLP-C300A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-C350, блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-C660A блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-K300A, чорний  PTCLP-K300A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-K350, чорний</t>
@@ -1475,53 +1472,50 @@
     <t>Тонер-картридж Samsung CLP-M300A, пурпуровий  PTCLP-M300A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-M350, пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-M660A пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-Y300A, жовтий  PTCLP-Y300A  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-Y350, жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLP-Y660A жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C404S  SL-C430W/C480W  блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C404S  SL-C430W/C480W  блакитний  PTCLT-C404S  PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C404S блакитний  TC404S  TONER-TANK</t>
-  </si>
-[...1 lines deleted...]
-    <t>очікується 17-09</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C404S блакитний Green Label Patron  PN-C404GL</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C406S  CLP-360  блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C406S  CLP-360  блакитний,  PTCLT-C406S , PRINTERMAYIN</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C406S  CLP-360  блакитний, пустий  Empty Virgin</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C406S блакитний  PN-C406GL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C406S блакитний  TC406S  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Samsung CLT-C407S блакитний  ST998A</t>
   </si>
@@ -2297,2133 +2291,1965 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>5446</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>9106.629999999999</v>
+        <v>9269.43</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>18156</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>292.22</v>
+        <v>297.44</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>15131</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>7543.06</v>
+        <v>7677.91</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>11237</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>6278.43</v>
+        <v>6390.67</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29944</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>9593</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>2596.4</v>
+        <v>2642.81</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>14079</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>4</v>
       </c>
       <c r="F17" s="1">
-        <v>3307.92</v>
+        <v>3367.06</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29945</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>9594</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>2461.25</v>
+        <v>2505.25</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>14078</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>4</v>
       </c>
       <c r="F20" s="1">
-        <v>2881.9</v>
+        <v>2933.42</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>29946</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>349.05</v>
+        <v>355.29</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>9595</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>2761.97</v>
+        <v>2811.35</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>14080</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>4</v>
       </c>
       <c r="F23" s="1">
-        <v>3307.92</v>
+        <v>3367.06</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>29947</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>9596</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>2761.97</v>
+        <v>2811.35</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>14081</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1">
-        <v>3307.92</v>
+        <v>3367.06</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>20537</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>4</v>
       </c>
       <c r="F27" s="1">
-        <v>3362.52</v>
+        <v>3422.63</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>21495</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>769.25</v>
+        <v>783</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>35049</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H29" s="1"/>
+      <c r="I29" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>27692</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>1503.6</v>
+        <v>1530.48</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>15127</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2940.08</v>
+        <v>2992.64</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>19120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>12</v>
       </c>
       <c r="F32" s="1">
-        <v>699.4400000000001</v>
+        <v>711.95</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>21099</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>311.01</v>
+        <v>316.57</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>28842</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>1014.48</v>
+        <v>1032.62</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>35033</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>11552</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>4</v>
       </c>
       <c r="F36" s="1">
-        <v>3047.48</v>
+        <v>3101.96</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>26872</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1325.5</v>
+        <v>1349.19</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>19116</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>26874</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>1325.5</v>
+        <v>1349.19</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>19119</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>26873</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>1325.5</v>
+        <v>1349.19</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>19118</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>26871</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1325.5</v>
+        <v>1349.19</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>19117</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>671.25</v>
+        <v>683.25</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>33085</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>993.45</v>
+        <v>1011.21</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>35029</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>28985</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>815.79</v>
+        <v>830.38</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>17089</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>3938</v>
+        <v>4008.4</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>20538</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>4</v>
       </c>
       <c r="F49" s="1">
-        <v>3635.94</v>
+        <v>3700.94</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>21496</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>769.25</v>
+        <v>783</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>35050</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>27691</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1503.6</v>
+        <v>1530.48</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>26080</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1657.99</v>
+        <v>1687.63</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>26081</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>1657.99</v>
+        <v>1687.63</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>26083</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1657.99</v>
+        <v>1687.63</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>15128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>2990.64</v>
+        <v>3044.11</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>26079</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>19121</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>12</v>
       </c>
       <c r="F58" s="1">
-        <v>699.4400000000001</v>
+        <v>711.95</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>18610</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>311.01</v>
+        <v>316.57</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>28839</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1014.48</v>
+        <v>1032.62</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>35034</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>11551</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>4</v>
       </c>
       <c r="F62" s="1">
-        <v>3344.62</v>
+        <v>3404.41</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>35030</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>19112</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>19115</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>19114</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>785.36</v>
+        <v>799.4</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>19110</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>28984</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>815.79</v>
+        <v>830.38</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>17088</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>3759</v>
+        <v>3826.2</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>20539</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>4</v>
       </c>
       <c r="F70" s="1">
-        <v>3349.09</v>
+        <v>3408.96</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>21497</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>769.25</v>
+        <v>783</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>35051</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>27693</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>1503.6</v>
+        <v>1530.48</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>15129</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>2940.08</v>
+        <v>2992.64</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>19122</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>12</v>
       </c>
       <c r="F75" s="1">
-        <v>699.4400000000001</v>
+        <v>711.95</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>21100</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>311.01</v>
+        <v>316.57</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>28840</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>1014.48</v>
+        <v>1032.62</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>35035</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>11553</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>4</v>
       </c>
       <c r="F79" s="1">
-        <v>3047.48</v>
+        <v>3101.96</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>35031</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>28986</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>815.79</v>
+        <v>830.38</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>17090</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>3938</v>
+        <v>4008.4</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>20540</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>4</v>
       </c>
       <c r="F83" s="1">
-        <v>3319.11</v>
+        <v>3378.44</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>21498</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>769.25</v>
+        <v>783</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>35052</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H85" s="1"/>
+      <c r="I85" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>27694</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>1503.6</v>
+        <v>1530.48</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>15130</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>3107.89</v>
+        <v>3163.45</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>19123</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>12</v>
       </c>
       <c r="F88" s="1">
-        <v>699.4400000000001</v>
+        <v>711.95</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>21101</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>311.01</v>
+        <v>316.57</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>28841</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>1014.48</v>
+        <v>1032.62</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>35036</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>581.3</v>
+        <v>591.6900000000001</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>11554</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>4</v>
       </c>
       <c r="F92" s="1">
-        <v>3047.48</v>
+        <v>3101.96</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>35032</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>755.83</v>
+        <v>769.34</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>28987</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>815.79</v>
+        <v>830.38</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1"/>
       <c r="B95" s="1"/>
       <c r="C95" s="1"/>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>