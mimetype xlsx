--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -215,67 +215,67 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KONICA MINOLTA: Bizhub C220, Bizhub C280, Bizhub C360, Olivetti d-Color MF220, Olivetti d-Color MF280, Olivetti d-Color MF360, Develop INEO+220, Develop INEO+280, Develop INEO+360. A0XV0TD</t>
         </r>
       </text>
     </comment>
     <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Bizhub C227/287</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C23" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">bizhub C224 - 70 000 стор., bizhub C284/C364 - 120 000 стор., bizhub C454/C554 - 140 000 стор.</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">Bizhub C227/287</t>
         </r>
       </text>
     </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690, Cyan+magenta+Yellow  3х2,5К, А4-5% . Черный не входит в этот комплект, он идет отдельно.</t>
         </r>
       </text>
     </comment>
     <comment ref="C25" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -1310,353 +1310,420 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C350/C351/C450/CF2203  11 500 стор</t>
         </r>
       </text>
     </comment>
     <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C220/280/C360, A11G151/TN-216K/TN-319K, чорний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C99" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C220/280/C360, A11G451/TN-216C/TN-319C, блакитний</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C220/280/C360, A11G351/TN-216M/TN-319M, пурпуровий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub C220/280/C360, A11G251/TN-216Y/TN-319Y, жовтий</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Konica Minolta MC46хх комплект 3шт CMY до MC46хх  3 x 4 тис.стор.  A0DKJ51</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta чорний до MC46хх  на 4 тис.стор.  A0DK151</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690 C  1,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690 C  2,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690 C  1,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690 C  2,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690 C  1,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1650/1680/1690 C  2,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta МС1600/1680/1690  ресурс 2,5К, А4-5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C227/ C287  21 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub C227/C287  24 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C227/ C287  21 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">bizhub C227/ C287  21 000 стор.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтерів серії magicolor 24xx/25xx</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Konica Minolta лазерні кольорові</t>
   </si>
   <si>
     <t>Transfer Kit Konica Minolta bizhub C250/250P/C252/252P</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14C блакитний  A0WG0KJ</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14K чорний  A0WG03J</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14M пурпурний  A0WG0EJ</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14Y жовтий  A0WG08J</t>
   </si>
   <si>
-    <t>Драм картридж Konica Minolta Bizhub 227/287/367,  DR312  110000 стор.,  CET7372</t>
-[...17 lines deleted...]
-    <t>Драм картридж Konica Minolta DR-512 чорний  A2XN0RD</t>
+    <t>Драм-картридж Konica Minolta Bizhub 227/287/367,  DR312  110000 стор.,  CET7372</t>
+  </si>
+  <si>
+    <t>Драм-картридж Konica Minolta Bizhub C258/C308/C368  DR-313  CMY, 90000 стор., CET7371U</t>
+  </si>
+  <si>
+    <t>Драм-картридж Konica Minolta Bizhub C258/C308/C368  DR-313K  чорний, 120000 стор., CET7370U</t>
+  </si>
+  <si>
+    <t>Драм-картридж Konica Minolta C220/C280/C360  A0XV0RD, DR311K  чорний</t>
+  </si>
+  <si>
+    <t>Драм-картридж Konica Minolta C220/C280/C360  A0XV0RD, DR311K  чорний 100K CET7983</t>
+  </si>
+  <si>
+    <t>Драм-картридж Konica Minolta C220/C280/C360  A0XV0TD, DR311  COLOR 80K CET7984</t>
   </si>
   <si>
     <t>Драм-картридж Konica Minolta C227, DR214K 105K, чорний CET  CET7373/CET7373U</t>
   </si>
   <si>
+    <t>Драм-картридж Konica Minolta DR-512 чорний  A2XN0RD</t>
+  </si>
+  <si>
     <t>Комплект тонер-картриджей Minolta Minolta МС16хх  C,M,Y</t>
   </si>
   <si>
     <t>Ремінь переносу Konika Minolta Bizhub C220/C280/C360 CET7120</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C200/C203/C253/C353 TN213K чорний  A0D7152  CET6801</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C203/C253  A0D7152 , чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C220,  TN-216 C ,  A11G451  блакитний</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C220,  TN-216 K ,  A11G151  чорний</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C220,  TN-216 M ,  A11G351  пурпуровий</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C220,  TN-216 Y ,  A11G251  жовтий</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta bizhub C220/360,  PTTN-216C , блакитний, PRINTERMAYIN</t>
@@ -1833,50 +1900,62 @@
     <t>Тонер-картридж Konica Minolta TN-328 чорний  PN-TN328KGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN213C блакитний  PN-TN213CGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN213K чорний  PN-TN213KGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN213M пурпуровий  PN-TN213MGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN213Y жовтий  PN-TN213YGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN310C блакитний  PN-TN310CGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN310K чорний  PN-TN310KGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN310M пурпуровий  PN-TN310MGL  Green Label Patron</t>
   </si>
   <si>
     <t>Тонер-картридж Konica Minolta TN310Y жовтий  PN-TN310YGL  Green Label Patron</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-216K/TN-319K чорний  TTN216K  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-216M/TN-319M блакитний  TTN216C  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-216M/TN-319M пурпуровий  TTN216M  TONER-TANK</t>
+  </si>
+  <si>
+    <t>Тонер-картридж Konica TN-216Y/TN-319Y жовтий  TTN216Y  TONER-TANK</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta MC46хх, комплект 3шт CMY, 4K, A0DKJ51</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta MC46хх, чорний, 4K, A0DK151</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta МС1600, блакитний, 1,5K, A0V30GH</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta МС1600, блакитний, 2,5K, A0V30HH</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta МС1600, жовтий, 1,5K, A0V305H</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta МС1600, жовтий, 2,5K, A0V306H</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta МС1600, пурпуровий, 1,5K, A0V30AH</t>
   </si>
   <si>
     <t>Тонер-картридж Minolta МС1600, пурпуровий, 2,5K, A0V30</t>
   </si>
@@ -2323,51 +2402,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I112"/>
+  <dimension ref="A1:I116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -2496,2368 +2575,2670 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>11851</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>44974.27</v>
+        <v>44924.08</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>19914</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>7379.01</v>
+        <v>7370.77</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>19911</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6183.3</v>
+        <v>6176.4</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>19913</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>7379.01</v>
+        <v>7370.77</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>19912</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>7379.01</v>
+        <v>7370.77</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27102</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4379.2</v>
+        <v>4374.31</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27109</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4379.2</v>
+        <v>4374.31</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>27108</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>3967.04</v>
+        <v>3962.61</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29709</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>9271.360000000001</v>
+        <v>9261.01</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25426</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>3929.86</v>
+        <v>3925.47</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>25427</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>4230.46</v>
+        <v>4225.74</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>28995</v>
+        <v>32289</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>7763.39</v>
+        <v>4353.73</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>32289</v>
+        <v>28995</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>4358.59</v>
+        <v>7754.73</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>11776</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>15456</v>
+        <v>15438.75</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25433</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>5886.72</v>
+        <v>5880.15</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>24612</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2620.8</v>
+        <v>2617.88</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>15368</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>4910.08</v>
+        <v>4904.6</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>13704</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>6004.99</v>
+        <v>5998.29</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>13701</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>3145.41</v>
+        <v>3141.9</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>13703</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>6004.99</v>
+        <v>5998.29</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13702</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>6004.99</v>
+        <v>5998.29</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>29935</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2464.45</v>
+        <v>2461.7</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>24785</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2016</v>
+        <v>2013.75</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>29936</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2464.45</v>
+        <v>2461.7</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>29938</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2464.45</v>
+        <v>2461.7</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28046</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1827.84</v>
+        <v>1825.8</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>17168</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1774.08</v>
+        <v>1772.1</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>14393</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1979.71</v>
+        <v>1977.5</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>17169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2419.2</v>
+        <v>2416.5</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>14391</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>3097.92</v>
+        <v>3094.46</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>17170</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>2419.2</v>
+        <v>2416.5</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>14390</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>3097.92</v>
+        <v>3094.46</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>17171</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>2419.2</v>
+        <v>2416.5</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>14392</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>3097.92</v>
+        <v>3094.46</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>32802</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2498.94</v>
+        <v>2496.16</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>32799</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>2009.28</v>
+        <v>2007.04</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>32803</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>2308.54</v>
+        <v>2305.97</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>32801</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>2498.94</v>
+        <v>2496.16</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>32800</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2498.94</v>
+        <v>2496.16</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>29939</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1827.84</v>
+        <v>1825.8</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29940</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1827.84</v>
+        <v>1825.8</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>29941</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1827.84</v>
+        <v>1825.8</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>29942</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1827.84</v>
+        <v>1825.8</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>32294</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>3097.92</v>
+        <v>3094.46</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>32295</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2567.94</v>
+        <v>2565.07</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>32296</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>3097.92</v>
+        <v>3094.46</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>32297</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3097.92</v>
+        <v>3094.46</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>32302</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2231.49</v>
+        <v>2229</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>32303</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>2124.86</v>
+        <v>2122.49</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>32304</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>2231.49</v>
+        <v>2229</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>32305</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>2231.49</v>
+        <v>2229</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>32298</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>3540.99</v>
+        <v>3537.04</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>32299</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>2656.19</v>
+        <v>2653.23</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>32300</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>3540.99</v>
+        <v>3537.04</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>32301</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>3540.99</v>
+        <v>3537.04</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>10550</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>2240</v>
+        <v>2237.5</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>12357</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>2634.24</v>
+        <v>2631.3</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>10551</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>2128.45</v>
+        <v>2126.07</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>12355</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>3279.36</v>
+        <v>3275.7</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>10552</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>2240</v>
+        <v>2237.5</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>12356</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>2650.37</v>
+        <v>2647.41</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>10553</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2240</v>
+        <v>2237.5</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>12358</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>2596.61</v>
+        <v>2593.71</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>27105</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>4203.58</v>
+        <v>4198.89</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>27107</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>4203.58</v>
+        <v>4198.89</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>27106</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>4203.58</v>
+        <v>4198.89</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>27104</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2763.71</v>
+        <v>2760.63</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>11510</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>2248.51</v>
+        <v>2246</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>11120</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2248.51</v>
+        <v>2246</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>11119</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2248.51</v>
+        <v>2246</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>11509</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1401.79</v>
+        <v>1400.23</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>16289</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1456</v>
+        <v>1454.38</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>16291</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1456</v>
+        <v>1454.38</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>16290</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1456</v>
+        <v>1454.38</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>16288</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1302.78</v>
+        <v>1301.33</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29596</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>3760.96</v>
+        <v>3756.76</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>29595</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>3760.96</v>
+        <v>3756.76</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>29594</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>3760.96</v>
+        <v>3756.76</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>29593</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>2314.37</v>
+        <v>2311.79</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>29429</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>2661.57</v>
+        <v>2658.6</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>29430</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>2314.37</v>
+        <v>2311.79</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>29431</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>2661.57</v>
+        <v>2658.6</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>29432</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>2661.57</v>
+        <v>2658.6</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>29500</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>2697.86</v>
+        <v>2694.85</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>29501</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>2697.86</v>
+        <v>2694.85</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>29502</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>2697.86</v>
+        <v>2694.85</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>29503</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2697.86</v>
+        <v>2694.85</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>18019</v>
+        <v>35010</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>16705.47</v>
+        <v>1453.93</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>18018</v>
+        <v>35013</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>4368.45</v>
+        <v>1628.45</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>11770</v>
+        <v>35012</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D100" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>5850.88</v>
+        <v>1628.45</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>11771</v>
+        <v>35011</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D101" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>7624.96</v>
+        <v>1628.45</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>11774</v>
+        <v>18019</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D102" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>5850.88</v>
+        <v>16686.83</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>11775</v>
+        <v>18018</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1">
-        <v>8443999090</v>
+        <v>3707909000</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>7624.96</v>
+        <v>4363.57</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>11772</v>
+        <v>11770</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>5850.88</v>
+        <v>5844.35</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>11773</v>
+        <v>11771</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>7624.96</v>
+        <v>7616.45</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I105" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>11769</v>
+        <v>11774</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>6633.09</v>
+        <v>5844.35</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I106" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>32290</v>
+        <v>11775</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D107" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>4009.15</v>
+        <v>7616.45</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>32291</v>
+        <v>11772</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D108" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>3279.81</v>
+        <v>5844.35</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>32292</v>
+        <v>11773</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D109" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>4009.15</v>
+        <v>7616.45</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>32293</v>
+        <v>11769</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D110" s="1">
-        <v>3707909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>4009.15</v>
+        <v>6625.69</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>15463</v>
+        <v>32290</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>4174.46</v>
+        <v>4004.68</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
-      <c r="B112" s="1"/>
-[...3 lines deleted...]
-      <c r="F112" s="1"/>
+      <c r="B112" s="1">
+        <v>32291</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D112" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+      <c r="F112" s="1">
+        <v>3276.15</v>
+      </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-      <c r="I112" s="1"/>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" outlineLevel="2">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1">
+        <v>32292</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D113" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+      <c r="F113" s="1">
+        <v>4004.68</v>
+      </c>
+      <c r="G113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" outlineLevel="2">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1">
+        <v>32293</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D114" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+      <c r="F114" s="1">
+        <v>4004.68</v>
+      </c>
+      <c r="G114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" outlineLevel="2">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1">
+        <v>15463</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D115" s="1">
+        <v>3707909000</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+      <c r="F115" s="1">
+        <v>4169.81</v>
+      </c>
+      <c r="G115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>