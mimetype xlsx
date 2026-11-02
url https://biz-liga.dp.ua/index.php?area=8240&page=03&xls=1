--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1591,98 +1591,95 @@
           <t xml:space="preserve">bizhub C227/ C287  21 000 стор.</t>
         </r>
       </text>
     </comment>
     <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для принтерів серії magicolor 24xx/25xx</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Картриджі для лазерних кольорових принтерів</t>
   </si>
   <si>
     <t xml:space="preserve">	Картриджі Konica Minolta лазерні кольорові</t>
   </si>
   <si>
     <t>Transfer Kit Konica Minolta bizhub C250/250P/C252/252P</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14C блакитний  A0WG0KJ</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14K чорний  A0WG03J</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14M пурпурний  A0WG0EJ</t>
   </si>
   <si>
     <t>Блок формування зображення Konica Minolta C25/C35 IUP-14Y жовтий  A0WG08J</t>
   </si>
   <si>
     <t>Драм-картридж Konica Minolta Bizhub 227/287/367,  DR312  110000 стор.,  CET7372</t>
   </si>
   <si>
     <t>Драм-картридж Konica Minolta Bizhub C258/C308/C368  DR-313  CMY, 90000 стор., CET7371U</t>
   </si>
   <si>
     <t>Драм-картридж Konica Minolta Bizhub C258/C308/C368  DR-313K  чорний, 120000 стор., CET7370U</t>
   </si>
@@ -2575,2658 +2572,2448 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>11851</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>44924.08</v>
+        <v>45727.19</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>19914</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>7370.77</v>
+        <v>7502.54</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>19911</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>6176.4</v>
+        <v>6286.81</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>19913</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>7370.77</v>
+        <v>7502.54</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>19912</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>7370.77</v>
+        <v>7502.54</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>27102</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>4374.31</v>
+        <v>4452.51</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27109</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>4374.31</v>
+        <v>4452.51</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>27108</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>3962.61</v>
+        <v>4033.45</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29709</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>3707909000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>9261.01</v>
+        <v>9426.57</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25426</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>3925.47</v>
+        <v>3995.65</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>25427</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>4225.74</v>
+        <v>4301.29</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>32289</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>4353.73</v>
+        <v>4431.56</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>28995</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>7754.73</v>
+        <v>7893.36</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>11776</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>15438.75</v>
+        <v>15714.75</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25433</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>5880.15</v>
+        <v>5985.27</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>24612</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1">
         <v>3707909000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>2617.88</v>
+        <v>2664.68</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>15368</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D27" s="1">
         <v>3707909000</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>4904.6</v>
+        <v>4992.28</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>13704</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1">
         <v>3707909000</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>5998.29</v>
+        <v>6105.52</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>13701</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="1">
         <v>3707909000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>3141.9</v>
+        <v>3198.07</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>13703</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D30" s="1">
         <v>3707909000</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>5998.29</v>
+        <v>6105.52</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>13702</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="1">
         <v>3707909000</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>5998.29</v>
+        <v>6105.52</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>29935</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>24785</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>2013.75</v>
+        <v>2049.75</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>29936</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>29938</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>2461.7</v>
+        <v>2505.71</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28046</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D36" s="1">
         <v>3707909000</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>1825.8</v>
+        <v>1858.44</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>17168</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D37" s="1">
         <v>3707909000</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>1772.1</v>
+        <v>1803.78</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>14393</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D38" s="1">
         <v>3707909000</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1977.5</v>
+        <v>2012.85</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>17169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D39" s="1">
         <v>3707909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>2416.5</v>
+        <v>2459.7</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>14391</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1">
         <v>3707909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>3094.46</v>
+        <v>3149.78</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>17170</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D41" s="1">
         <v>3707909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>2416.5</v>
+        <v>2459.7</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>14390</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>3707909000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>3094.46</v>
+        <v>3149.78</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>17171</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D43" s="1">
         <v>3707909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>2416.5</v>
+        <v>2459.7</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>14392</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D44" s="1">
         <v>3707909000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>3094.46</v>
+        <v>3149.78</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>32802</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D45" s="1">
         <v>3707909000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>2496.16</v>
+        <v>2540.78</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>32799</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D46" s="1">
         <v>3707909000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>2007.04</v>
+        <v>2042.92</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>32803</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D47" s="1">
         <v>3707909000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>2305.97</v>
+        <v>2347.19</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>32801</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D48" s="1">
         <v>3707909000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>2496.16</v>
+        <v>2540.78</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48" s="1"/>
       <c r="I48" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>32800</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D49" s="1">
         <v>3707909000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>2496.16</v>
+        <v>2540.78</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49" s="1"/>
       <c r="I49" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>29939</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1825.8</v>
+        <v>1858.44</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="1"/>
       <c r="I50" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>29940</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>1825.8</v>
+        <v>1858.44</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>29941</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>1825.8</v>
+        <v>1858.44</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>29942</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1825.8</v>
+        <v>1858.44</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>32294</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>3094.46</v>
+        <v>3149.78</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>32295</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>2565.07</v>
+        <v>2610.93</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>32296</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>3094.46</v>
+        <v>3149.78</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>32297</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>3094.46</v>
+        <v>3149.78</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>32302</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>2229</v>
+        <v>2268.85</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>32303</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>2122.49</v>
+        <v>2160.44</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>32304</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>2229</v>
+        <v>2268.85</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>32305</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>2229</v>
+        <v>2268.85</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>32298</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>3537.04</v>
+        <v>3600.27</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>32299</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>2653.23</v>
+        <v>2700.66</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>32300</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>3537.04</v>
+        <v>3600.27</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H64" s="1"/>
       <c r="I64" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>32301</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>3537.04</v>
+        <v>3600.27</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>10550</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D66" s="1">
         <v>3707909000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H66" s="1"/>
       <c r="I66" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>12357</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>2631.3</v>
+        <v>2678.34</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>10551</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D68" s="1">
         <v>3707909000</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>2126.07</v>
+        <v>2164.08</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>12355</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>3275.7</v>
+        <v>3334.26</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>10552</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D70" s="1">
         <v>3707909000</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>12356</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>2647.41</v>
+        <v>2694.74</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>10553</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D72" s="1">
         <v>3707909000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>2237.5</v>
+        <v>2277.5</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>12358</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>2593.71</v>
+        <v>2640.08</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>27105</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D74" s="1">
         <v>3707909000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>4198.89</v>
+        <v>4273.96</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>27107</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D75" s="1">
         <v>3707909000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>4198.89</v>
+        <v>4273.96</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>27106</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D76" s="1">
         <v>3707909000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>4198.89</v>
+        <v>4273.96</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>27104</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D77" s="1">
         <v>3707909000</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>2760.63</v>
+        <v>2809.98</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>11510</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>2246</v>
+        <v>2286.15</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>11120</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>2246</v>
+        <v>2286.15</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>11119</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>2246</v>
+        <v>2286.15</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>11509</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1400.23</v>
+        <v>1425.26</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="1"/>
       <c r="I81" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>16289</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D82" s="1">
         <v>3707909000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>1454.38</v>
+        <v>1480.38</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>16291</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D83" s="1">
         <v>3707909000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>1454.38</v>
+        <v>1480.38</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>16290</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D84" s="1">
         <v>3707909000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>1454.38</v>
+        <v>1480.38</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>16288</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D85" s="1">
         <v>3707909000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>1301.33</v>
+        <v>1324.59</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>29596</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>3756.76</v>
+        <v>3823.92</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>29595</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>3756.76</v>
+        <v>3823.92</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>29594</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
       <c r="F88" s="1">
-        <v>3756.76</v>
+        <v>3823.92</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>29593</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>2311.79</v>
+        <v>2353.11</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
       <c r="I89" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>29429</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>2658.6</v>
+        <v>2706.13</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>29430</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>2311.79</v>
+        <v>2353.11</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>29431</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>2658.6</v>
+        <v>2706.13</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>29432</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>2658.6</v>
+        <v>2706.13</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>29500</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>2694.85</v>
+        <v>2743.02</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="1"/>
       <c r="I94" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>29501</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>2694.85</v>
+        <v>2743.02</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>29502</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>2694.85</v>
+        <v>2743.02</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>29503</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>2694.85</v>
+        <v>2743.02</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>35010</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D98" s="1">
         <v>3707909000</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>1453.93</v>
+        <v>1479.92</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>35013</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D99" s="1">
         <v>3707909000</v>
       </c>
       <c r="E99" s="1">
         <v>1</v>
       </c>
       <c r="F99" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H99" s="1"/>
       <c r="I99" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>35012</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D100" s="1">
         <v>3707909000</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>35011</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D101" s="1">
         <v>3707909000</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1628.45</v>
+        <v>1657.56</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>18019</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D102" s="1">
         <v>3707909000</v>
       </c>
       <c r="E102" s="1">
         <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>16686.83</v>
+        <v>16985.14</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>18018</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D103" s="1">
         <v>3707909000</v>
       </c>
       <c r="E103" s="1">
         <v>1</v>
       </c>
       <c r="F103" s="1">
-        <v>4363.57</v>
+        <v>4441.58</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>11770</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>5844.35</v>
+        <v>5948.83</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>11771</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>7616.45</v>
+        <v>7752.61</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>11774</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>5844.35</v>
+        <v>5948.83</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>11775</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>7616.45</v>
+        <v>7752.61</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>11772</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>5844.35</v>
+        <v>5948.83</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>11773</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>7616.45</v>
+        <v>7752.61</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>11769</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>6625.69</v>
+        <v>6744.13</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>32290</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D111" s="1">
         <v>3707909000</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>4004.68</v>
+        <v>4076.27</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>32291</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D112" s="1">
         <v>3707909000</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
       <c r="F112" s="1">
-        <v>3276.15</v>
+        <v>3334.72</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>32292</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D113" s="1">
         <v>3707909000</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>4004.68</v>
+        <v>4076.27</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>32293</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D114" s="1">
         <v>3707909000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>4004.68</v>
+        <v>4076.27</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>15463</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D115" s="1">
         <v>3707909000</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>4169.81</v>
+        <v>4244.35</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>