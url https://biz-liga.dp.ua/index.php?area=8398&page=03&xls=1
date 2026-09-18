--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1527,92 +1527,95 @@
       </text>
     </comment>
     <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ціаноакрілатний клей</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Чистячі засоби, технологічні матеріали для сервісу</t>
   </si>
   <si>
     <t>Балон зi стисненим газом  spray duster 400ml  15494 KATUN</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Засіб для миття скла та дзеркал 500 мл Ozon fresh Patron  F3-067</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Ковпак-лійка IPM для банок з тонером  XXFF01  IPM/Static Control</t>
   </si>
   <si>
     <t>Ковпак-лійка IPM для каністр із тонером IPM,  XXFF02/XXFF01  IPM</t>
   </si>
   <si>
     <t>Ковпак-лійка для нового флакона Patron</t>
   </si>
   <si>
     <t>Набір Office Kit 5 в 1 Patron  F3-029, F3-009, F3-020, F3-045, F4-019</t>
   </si>
   <si>
     <t>Набір для очищення екранів 2в1  Спрей 100 мл + Серветка  Patron  F3-017</t>
   </si>
   <si>
     <t>Набір для очищення екранів 2в1  Спрей 50 мл + Серветка  Patron  F3-015</t>
@@ -1704,66 +1707,63 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Очисник для магнітного вала 100ML  FX100ML  Micrographic</t>
   </si>
   <si>
     <t>Очисник для очищення фотобарабанів, оптики, лез очищення і дозування Optic Clean 250мл  WDOClean  WELLDO</t>
   </si>
   <si>
     <t>Очисник для пластику Plastic Cleaner піна, 250 мл HTA  06011</t>
   </si>
   <si>
     <t>Очисник для фотобарабана  Ізопропиловий спирт  ISOCLENE 1л 12491 KATUN</t>
   </si>
   <si>
     <t>Очисник для фотобарабана  Ізопропиловий спирт  ISOCLENE 250мл 12490 KATUN</t>
   </si>
   <si>
     <t>Очисник для фотобарабана OPC Drum Cleaner/12495, 250 мл  54635  KATUN</t>
   </si>
   <si>
     <t>Очисник екранів піна, 150 мл Patron  F3-029</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Очисник екранів спрей, 100 мл Patron   F3-008</t>
   </si>
   <si>
     <t>Очисник екранів спрей, 50 мл Patron  F3-014</t>
   </si>
   <si>
     <t>Очисник ізопропанол для очистки компонентів лазерних картриджів, флакон 1 л  CLEAN-ISOP-1000  Patron</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Очисник ізопропанол для очистки компонентів лазерних картриджів, флакон 5,30 л  CLEAN-ISOP-5300  Patron</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>Очисник ізопропанол для очищення компонентів лазерних картриджів, флакон 100мл  ISOP100  WELLDO</t>
   </si>
   <si>
     <t>Очисник ізопропанол для очищення компонентів лазерних картриджів, флакон 200 мл  CLEAN-ISOP-200  Patron</t>
   </si>
   <si>
     <t>Очисник оргтехніки та пластику спрей, 100 мл Patron  F3-009</t>
   </si>
   <si>
     <t>Очисник оргтехніки та пластику спрей, 250 мл Patron  F3-002</t>
   </si>
   <si>
     <t>Очисник оргтехніки та пластику спрей, 50 мл Patron  F3-013</t>
   </si>
   <si>
     <t>Очисник пиловидувач  стиснене повітря  спрей, 400 мл Patron  F3-020  10+2</t>
   </si>
   <si>
     <t>Очисник пиловидувач  стиснене повітря  спрей, 400 мл Patron  F3-020  5+1</t>
   </si>
   <si>
     <t>Очисник пиловидувач  стиснуте повітря  спрей, 400 мл Patron  F3-020</t>
   </si>
@@ -2457,2086 +2457,2262 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>11319</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3405909090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>218.62</v>
+        <v>218.38</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34763</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>3402509000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16086</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>3923509000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>30.02</v>
+        <v>29.98</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32713</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>3923509000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>21.95</v>
+        <v>21.93</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17717</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>3923501000</v>
       </c>
       <c r="E14" s="1">
         <v>1500</v>
       </c>
       <c r="F14" s="1">
-        <v>6.72</v>
+        <v>6.71</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>27190</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>3402209000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>237.44</v>
+        <v>237.18</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>34035</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>3402509000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>68.98999999999999</v>
+        <v>68.92</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34033</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>3402509000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22745</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>3402209000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>67.65000000000001</v>
+        <v>67.56999999999999</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34036</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>3402509000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>68.98999999999999</v>
+        <v>68.92</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>34034</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>3402509000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>59.14</v>
+        <v>59.07</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>22744</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>3402509000</v>
       </c>
       <c r="E21" s="1">
         <v>18</v>
       </c>
       <c r="F21" s="1">
-        <v>76.16</v>
+        <v>76.08</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>34037</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>3402509000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>81.09</v>
+        <v>81</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>20522</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>3402209000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>48.83</v>
+        <v>48.78</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>33138</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>3402509000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>91.39</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25480</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>3402209000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>233.41</v>
+        <v>233.15</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>20372</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>3402209000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25376</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>112.9</v>
+        <v>112.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25375</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>494.59</v>
+        <v>494.04</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>7056</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>3402509000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1339.52</v>
+        <v>1338.03</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>3614</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>3402209000</v>
       </c>
       <c r="E30" s="1">
         <v>12</v>
       </c>
       <c r="F30" s="1">
-        <v>364.22</v>
+        <v>363.82</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>34451</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>3814009090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>162.62</v>
+        <v>162</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>34452</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>3814009090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>999.9400000000001</v>
+        <v>998.8200000000001</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34454</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>3814009090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>960.0599999999999</v>
+        <v>958.99</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>34453</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>3814009090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>307.78</v>
+        <v>307.43</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>26218</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>3814009090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>965.89</v>
+        <v>964.8099999999999</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28898</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>3402</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>169.34</v>
+        <v>162.44</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28899</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>3402</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>952.45</v>
+        <v>951.39</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28900</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>3402</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>215.04</v>
+        <v>194.66</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28901</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>3402</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>127.68</v>
+        <v>122.17</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27422</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>3402209000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>855.23</v>
+        <v>854.28</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>25481</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>3402209000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>217.73</v>
+        <v>217.49</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28983</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>3401190000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>206.53</v>
+        <v>206.3</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25483</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>3402209000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>113.79</v>
+        <v>113.67</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28010</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>3402209000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>107.07</v>
+        <v>106.95</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H44" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>25374</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D45" s="1">
         <v>3402209000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>109.76</v>
+        <v>109.64</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>28009</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D46" s="1">
         <v>3402209000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>162.62</v>
+        <v>162.44</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H46" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>25482</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1">
         <v>3402209000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>113.79</v>
+        <v>113.67</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>24944</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D48" s="1">
         <v>3402209000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1153.15</v>
+        <v>1151.87</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>25464</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D49" s="1">
         <v>3402209000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>389.31</v>
+        <v>388.88</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>31060</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D50" s="1">
         <v>3402509000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>365.12</v>
+        <v>364.71</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>22139</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D51" s="1">
         <v>3402509000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>93.63</v>
+        <v>93.53</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
-[...1 lines deleted...]
-        <v>59</v>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>20370</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D52" s="1">
         <v>3402509000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>42.56</v>
+        <v>42.51</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>20526</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D53" s="1">
         <v>3402509000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>29.57</v>
+        <v>29.54</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>25479</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D54" s="1">
         <v>3402509000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>271.04</v>
+        <v>270.74</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
-[...1 lines deleted...]
-        <v>16</v>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>34793</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D55" s="1">
         <v>3402209000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1128.96</v>
+        <v>1127.7</v>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="5" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>34023</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="1">
         <v>3405400000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>43.9</v>
+        <v>43.86</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>19752</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D57" s="1">
         <v>3402509000</v>
       </c>
       <c r="E57" s="1">
         <v>20</v>
       </c>
       <c r="F57" s="1">
-        <v>56.9</v>
+        <v>56.83</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I57" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>20371</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D58" s="1">
         <v>3402209000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>49.73</v>
+        <v>49.67</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I58" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>20369</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D59" s="1">
         <v>3402909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>62.72</v>
+        <v>62.65</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>20527</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D60" s="1">
         <v>3402209000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>30.91</v>
+        <v>30.88</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I60" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>32954</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="1">
         <v>2853903000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1240.96</v>
+        <v>1239.58</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>30094</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="1">
         <v>2853903000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>644.67</v>
+        <v>643.95</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21131</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D63" s="1">
         <v>2853903000</v>
       </c>
       <c r="E63" s="1">
         <v>15</v>
       </c>
       <c r="F63" s="1">
-        <v>126.78</v>
+        <v>126.64</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I63" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>32953</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D64" s="1">
         <v>2853903000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>171.14</v>
+        <v>170.95</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>31058</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="1">
         <v>3402509000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>283.58</v>
+        <v>283.27</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>31059</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="1">
         <v>3402509000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>390.66</v>
+        <v>390.22</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>20525</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="1">
         <v>3402509000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>20524</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="1">
         <v>3402209000</v>
       </c>
       <c r="E68" s="1">
         <v>20</v>
       </c>
       <c r="F68" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>31862</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D69" s="1">
         <v>3923210000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>53.76</v>
+        <v>53.7</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>18591</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D70" s="1">
         <v>3923100000</v>
       </c>
       <c r="E70" s="1">
         <v>100</v>
       </c>
       <c r="F70" s="1">
         <v>8.06</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I70" s="1" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>18592</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D71" s="1">
         <v>3923100000</v>
       </c>
       <c r="E71" s="1">
         <v>100</v>
       </c>
       <c r="F71" s="1">
-        <v>10.3</v>
+        <v>10.29</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>34201</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D72" s="1">
         <v>3923210000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>50.18</v>
+        <v>50.12</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>34198</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D73" s="1">
         <v>3923210000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>22.4</v>
+        <v>22.38</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>34199</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D74" s="1">
         <v>3923210000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>36.74</v>
+        <v>36.7</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>34156</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D75" s="1">
         <v>3923100000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>22.85</v>
+        <v>22.82</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>34157</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>3923100000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>26.43</v>
+        <v>26.4</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>21277</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D77" s="1">
         <v>6116</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>13.89</v>
+        <v>13.87</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>25143</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>6116</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>17.02</v>
+        <v>17.01</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>30239</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D79" s="1">
         <v>2526200000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>389.31</v>
+        <v>388.88</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>13990</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D80" s="1">
         <v>2525200000</v>
       </c>
       <c r="E80" s="1">
         <v>5</v>
       </c>
       <c r="F80" s="1">
-        <v>357.5</v>
+        <v>357.11</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>33078</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>3402509000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1751.68</v>
+        <v>1749.73</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I81" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>31057</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D82" s="1">
         <v>3402209000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>564.48</v>
+        <v>563.85</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I82" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>26220</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D83" s="1">
         <v>3402509000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>147.84</v>
+        <v>147.68</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
+      <c r="H83" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I83" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>25478</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D84" s="1">
         <v>3402509000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>240.58</v>
+        <v>240.31</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I84" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>27622</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D85" s="1">
         <v>6307103000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I85" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>31712</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>6307103000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>40.77</v>
+        <v>40.72</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>9070</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D87" s="1">
         <v>3402209000</v>
       </c>
       <c r="E87" s="1">
         <v>20</v>
       </c>
       <c r="F87" s="1">
-        <v>214.59</v>
+        <v>214.35</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>22857</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D88" s="1">
         <v>3401190000</v>
       </c>
       <c r="E88" s="1">
         <v>24</v>
       </c>
       <c r="F88" s="1">
-        <v>73.47</v>
+        <v>73.39</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>31056</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>6307109000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>666.1799999999999</v>
+        <v>665.4299999999999</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>31861</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>3401190000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>73.47</v>
+        <v>73.39</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
+      <c r="H90" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I90" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>22856</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>3401190000</v>
       </c>
       <c r="E91" s="1">
         <v>24</v>
       </c>
       <c r="F91" s="1">
-        <v>73.47</v>
+        <v>73.39</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>30296</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D92" s="1">
         <v>3401190000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>55.55</v>
+        <v>55.49</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I92" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>30297</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D93" s="1">
         <v>3401190000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>55.55</v>
+        <v>55.49</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I93" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>28528</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>4818909000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>732.9299999999999</v>
+        <v>732.11</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I94" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>31061</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>6307109000</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>754.88</v>
+        <v>754.04</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
+      <c r="H95" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>20523</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>3402509000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>70.78</v>
+        <v>70.70999999999999</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I96" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>20368</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>3402509000</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>62.72</v>
+        <v>62.65</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>26219</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>3403990090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>263.42</v>
+        <v>263.13</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1"/>
       <c r="B99" s="1"/>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>