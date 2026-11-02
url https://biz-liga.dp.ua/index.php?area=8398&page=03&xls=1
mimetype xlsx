--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -1525,97 +1525,94 @@
           <t xml:space="preserve">Спрей для очищення TFT / LCD / LED і Plasma екранів, моніторів, дисплеїв ноутбуків, смартфонів, екранних фільтрів і всіх скляних поверхонь, лінз. Дбайливо і ефективно видаляє пил, плями, відбитки пальців та інші забруднення. Не залишає розводів і плям, створює захисний антистатичний і антибактеріальний шар. Перед застосуванням зверніться до інструкції з експлуатації обладнання! Застосування: перед очищенням вимкніть екран і дайте йому охолонути. Розпиліть невелику кількість рідини на серветку і протріть поверхню, яку необхідно очистити. Рекомендується використовувати з серветкою з мікрофібри. Об'єм 250 мл. Вироблено в Україні.</t>
         </r>
       </text>
     </comment>
     <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ціаноакрілатний клей</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Чистячі засоби, технологічні матеріали для сервісу</t>
   </si>
   <si>
     <t>Балон зi стисненим газом  spray duster 400ml  15494 KATUN</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Засіб для миття скла та дзеркал 500 мл Ozon fresh Patron  F3-067</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Ковпак-лійка IPM для банок з тонером  XXFF01  IPM/Static Control</t>
   </si>
   <si>
     <t>Ковпак-лійка IPM для каністр із тонером IPM,  XXFF02/XXFF01  IPM</t>
   </si>
   <si>
     <t>Ковпак-лійка для нового флакона Patron</t>
   </si>
   <si>
     <t>Набір Office Kit 5 в 1 Patron  F3-029, F3-009, F3-020, F3-045, F4-019</t>
   </si>
   <si>
     <t>Набір для очищення екранів 2в1  Спрей 100 мл + Серветка  Patron  F3-017</t>
   </si>
   <si>
     <t>Набір для очищення екранів 2в1  Спрей 50 мл + Серветка  Patron  F3-015</t>
@@ -1716,53 +1713,50 @@
   <si>
     <t>Очисник для пластику Plastic Cleaner піна, 250 мл HTA  06011</t>
   </si>
   <si>
     <t>Очисник для фотобарабана  Ізопропиловий спирт  ISOCLENE 1л 12491 KATUN</t>
   </si>
   <si>
     <t>Очисник для фотобарабана  Ізопропиловий спирт  ISOCLENE 250мл 12490 KATUN</t>
   </si>
   <si>
     <t>Очисник для фотобарабана OPC Drum Cleaner/12495, 250 мл  54635  KATUN</t>
   </si>
   <si>
     <t>Очисник екранів піна, 150 мл Patron  F3-029</t>
   </si>
   <si>
     <t>Очисник екранів спрей, 100 мл Patron   F3-008</t>
   </si>
   <si>
     <t>Очисник екранів спрей, 50 мл Patron  F3-014</t>
   </si>
   <si>
     <t>Очисник ізопропанол для очистки компонентів лазерних картриджів, флакон 1 л  CLEAN-ISOP-1000  Patron</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Очисник ізопропанол для очистки компонентів лазерних картриджів, флакон 5,30 л  CLEAN-ISOP-5300  Patron</t>
   </si>
   <si>
     <t>Очисник ізопропанол для очищення компонентів лазерних картриджів, флакон 100мл  ISOP100  WELLDO</t>
   </si>
   <si>
     <t>Очисник ізопропанол для очищення компонентів лазерних картриджів, флакон 200 мл  CLEAN-ISOP-200  Patron</t>
   </si>
   <si>
     <t>Очисник оргтехніки та пластику спрей, 100 мл Patron  F3-009</t>
   </si>
   <si>
     <t>Очисник оргтехніки та пластику спрей, 250 мл Patron  F3-002</t>
   </si>
   <si>
     <t>Очисник оргтехніки та пластику спрей, 50 мл Patron  F3-013</t>
   </si>
   <si>
     <t>Очисник пиловидувач  стиснене повітря  спрей, 400 мл Patron  F3-020  10+2</t>
   </si>
   <si>
     <t>Очисник пиловидувач  стиснене повітря  спрей, 400 мл Patron  F3-020  5+1</t>
   </si>
   <si>
     <t>Очисник пиловидувач  стиснуте повітря  спрей, 400 мл Patron  F3-020</t>
@@ -1828,50 +1822,53 @@
     <t>Рідина для очистки компонентів лазерних картриджів Isoclene спрей, 250 мл  CLEAN-ISOCLENE-250</t>
   </si>
   <si>
     <t>Рідина для очистки контактів IPA Cleaner 500 мл HTA  06041</t>
   </si>
   <si>
     <t>Серветка мікрофібра, 20x20 см Patron  F4-019EA</t>
   </si>
   <si>
     <t>Серветка мікрофібра, 30х30 см, пакет Patron  F4-009EA</t>
   </si>
   <si>
     <t>Серветка суха для видалення тонеру, 10 шт Patron  F5-015</t>
   </si>
   <si>
     <t>Серветки для екранів туба 100 шт. F3-027 Patron</t>
   </si>
   <si>
     <t>Серветки для оптики Veraclean Critical Cleaning Wiper Turquoise, 300x340 мм, 50шт  48859  KATUN</t>
   </si>
   <si>
     <t>Серветки для оргтехніки вологі XoKo XO-Clean з клапаном, 1 упаковка, 100 шт  ZMN-XO-Clean-100-1</t>
   </si>
   <si>
     <t>Серветки для оргтехніки туба 100 шт. F3-028 Patron</t>
+  </si>
+  <si>
+    <t>у резерві</t>
   </si>
   <si>
     <t>Серветки для очищення екранів паперові, туба 100 шт. Patron  F3-059</t>
   </si>
   <si>
     <t>Серветки для очищення оргтехніки паперові, туба 100 шт. Patron  F3-060</t>
   </si>
   <si>
     <t>Серветки для очищення фотобарабанiв Webril® W ipes and Handi-Pads, 100 шт/упаковка  48870, 708040  KATUN</t>
   </si>
   <si>
     <t>Серветки для тонера Chicopee Chix®Stretch n Dust,31,7x43,1 см, 40 шт/уп.  48873  KATUN</t>
   </si>
   <si>
     <t>Спрей для автоскла 500 мл Patron  F3-004</t>
   </si>
   <si>
     <t>Спрей для екранів 250 мл Patron  F3-001</t>
   </si>
   <si>
     <t>Ціаноакрілатний клей CYL05BE 5ml ELECTROLUBE</t>
   </si>
 </sst>
 </file>
 
@@ -2457,2262 +2454,2084 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>11319</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>3405909090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>218.38</v>
+        <v>222.28</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="1"/>
+      <c r="I10" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>34763</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>3402509000</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>51.02</v>
+        <v>51.93</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>16086</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>3923509000</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>29.98</v>
+        <v>30.52</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>32713</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>3923509000</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>21.93</v>
+        <v>22.32</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>17717</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>3923501000</v>
       </c>
       <c r="E14" s="1">
         <v>1500</v>
       </c>
       <c r="F14" s="1">
-        <v>6.71</v>
+        <v>6.83</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>27190</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>3402209000</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>237.18</v>
+        <v>241.42</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>34035</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>3402509000</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>68.92</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>34033</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>3402509000</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22745</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>3402209000</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>67.56999999999999</v>
+        <v>68.78</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>34036</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>3402509000</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>68.92</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>34034</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>3402509000</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>22744</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>3402509000</v>
       </c>
       <c r="E21" s="1">
         <v>18</v>
       </c>
       <c r="F21" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>34037</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>3402509000</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>20522</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>3402209000</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>33138</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>3402509000</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>91.29000000000001</v>
+        <v>92.92</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25480</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>3402209000</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>233.15</v>
+        <v>237.32</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>20372</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>3402209000</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>25376</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>112.77</v>
+        <v>114.79</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>25375</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>494.04</v>
+        <v>502.87</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>7056</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>3402509000</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1338.03</v>
+        <v>1361.95</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>3614</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>3402209000</v>
       </c>
       <c r="E30" s="1">
         <v>12</v>
       </c>
       <c r="F30" s="1">
-        <v>363.82</v>
+        <v>370.32</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>34451</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>3814009090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>162</v>
+        <v>164.89</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>34452</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>3814009090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>998.8200000000001</v>
+        <v>1016.68</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>34454</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>3814009090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>958.99</v>
+        <v>976.14</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>34453</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>3814009090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>307.43</v>
+        <v>312.93</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>26218</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>3814009090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>964.8099999999999</v>
+        <v>982.0599999999999</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28898</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>3402</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>162.44</v>
+        <v>165.35</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28899</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>3402</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>951.39</v>
+        <v>968.39</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28900</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>3402</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>194.66</v>
+        <v>198.14</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>28901</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>3402</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>122.17</v>
+        <v>124.35</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>27422</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>3402209000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>854.28</v>
+        <v>869.55</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>25481</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>3402209000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>217.49</v>
+        <v>221.37</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>28983</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>3401190000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>206.3</v>
+        <v>209.99</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>25483</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>3402209000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>113.67</v>
+        <v>115.7</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>28010</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>3402209000</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>106.95</v>
+        <v>108.86</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>25374</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>3402209000</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>109.64</v>
+        <v>111.6</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>28009</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>3402209000</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>162.44</v>
+        <v>165.35</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H46" s="1"/>
       <c r="I46" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>25482</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>3402209000</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>113.67</v>
+        <v>115.7</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
+      <c r="H47" s="1"/>
+      <c r="I47" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>24944</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>3402209000</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>1151.87</v>
+        <v>1172.46</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
+      <c r="H48" s="1"/>
+      <c r="I48" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>25464</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>3402209000</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>388.88</v>
+        <v>395.83</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>31060</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>3402509000</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>364.71</v>
+        <v>371.23</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>22139</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>3402509000</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>93.53</v>
+        <v>95.2</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51" s="1"/>
       <c r="I51" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>20370</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>3402509000</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>42.51</v>
+        <v>43.27</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>20526</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>3402509000</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>29.54</v>
+        <v>30.06</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>25479</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>3402509000</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>270.74</v>
+        <v>275.58</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>34793</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>3402209000</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>1127.7</v>
+        <v>1147.86</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>34023</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>3405400000</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>43.86</v>
+        <v>44.64</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>19752</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>3402509000</v>
       </c>
       <c r="E57" s="1">
         <v>20</v>
       </c>
       <c r="F57" s="1">
-        <v>56.83</v>
+        <v>57.85</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>20371</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>3402209000</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>49.67</v>
+        <v>50.56</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H58" s="1"/>
       <c r="I58" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>20369</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>3402909000</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>62.65</v>
+        <v>63.77</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>20527</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>3402209000</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>30.88</v>
+        <v>31.43</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>32954</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D61" s="1">
         <v>2853903000</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1239.58</v>
+        <v>1261.74</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
+      <c r="H61" s="1"/>
+      <c r="I61" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>30094</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D62" s="1">
         <v>2853903000</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>643.95</v>
+        <v>655.46</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
+      <c r="H62" s="1"/>
+      <c r="I62" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>21131</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D63" s="1">
         <v>2853903000</v>
       </c>
       <c r="E63" s="1">
         <v>15</v>
       </c>
       <c r="F63" s="1">
-        <v>126.64</v>
+        <v>128.91</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>32953</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D64" s="1">
         <v>2853903000</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>170.95</v>
+        <v>174</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>31058</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D65" s="1">
         <v>3402509000</v>
       </c>
       <c r="E65" s="1">
         <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>283.27</v>
+        <v>288.33</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
+      <c r="H65" s="1"/>
+      <c r="I65" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>31059</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D66" s="1">
         <v>3402509000</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>390.22</v>
+        <v>397.2</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>20525</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D67" s="1">
         <v>3402509000</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>20524</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D68" s="1">
         <v>3402209000</v>
       </c>
       <c r="E68" s="1">
         <v>20</v>
       </c>
       <c r="F68" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>31862</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D69" s="1">
         <v>3923210000</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>53.7</v>
+        <v>51.93</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
+      <c r="H69" s="1"/>
+      <c r="I69" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>18591</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D70" s="1">
         <v>3923100000</v>
       </c>
       <c r="E70" s="1">
         <v>100</v>
       </c>
       <c r="F70" s="1">
-        <v>8.06</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="1"/>
       <c r="I70" s="1" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>18592</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D71" s="1">
         <v>3923100000</v>
       </c>
       <c r="E71" s="1">
         <v>100</v>
       </c>
       <c r="F71" s="1">
-        <v>10.29</v>
+        <v>10.48</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>34201</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D72" s="1">
         <v>3923210000</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>50.12</v>
+        <v>51.02</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
+      <c r="H72" s="1"/>
+      <c r="I72" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>34198</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D73" s="1">
         <v>3923210000</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>22.38</v>
+        <v>22.78</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>34199</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D74" s="1">
         <v>3923210000</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>36.7</v>
+        <v>37.35</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="5" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>34156</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D75" s="1">
         <v>3923100000</v>
       </c>
       <c r="E75" s="1">
         <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>22.82</v>
+        <v>23.23</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
+      <c r="H75" s="1"/>
+      <c r="I75" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>34157</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D76" s="1">
         <v>3923100000</v>
       </c>
       <c r="E76" s="1">
         <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>26.4</v>
+        <v>26.87</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
+      <c r="H76" s="1"/>
+      <c r="I76" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>21277</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D77" s="1">
         <v>6116</v>
       </c>
       <c r="E77" s="1">
         <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>13.87</v>
+        <v>14.12</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>25143</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D78" s="1">
         <v>6116</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>17.01</v>
+        <v>17.31</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>30239</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D79" s="1">
         <v>2526200000</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>388.88</v>
+        <v>395.83</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
+      <c r="H79" s="1"/>
+      <c r="I79" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>13990</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D80" s="1">
         <v>2525200000</v>
       </c>
       <c r="E80" s="1">
         <v>5</v>
       </c>
       <c r="F80" s="1">
-        <v>357.11</v>
+        <v>363.49</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>33078</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D81" s="1">
         <v>3402509000</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>1749.73</v>
+        <v>1781.01</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>31057</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D82" s="1">
         <v>3402209000</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>563.85</v>
+        <v>573.9299999999999</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
+      <c r="H82" s="1"/>
+      <c r="I82" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>26220</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D83" s="1">
         <v>3402509000</v>
       </c>
       <c r="E83" s="1">
         <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>25478</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D84" s="1">
         <v>3402509000</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>240.31</v>
+        <v>244.6</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>27622</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D85" s="1">
         <v>6307103000</v>
       </c>
       <c r="E85" s="1">
         <v>1</v>
       </c>
       <c r="F85" s="1">
-        <v>44.75</v>
+        <v>45.55</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>31712</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D86" s="1">
         <v>6307103000</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>40.72</v>
+        <v>41.45</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>9070</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D87" s="1">
         <v>3402209000</v>
       </c>
       <c r="E87" s="1">
         <v>20</v>
       </c>
       <c r="F87" s="1">
-        <v>214.35</v>
+        <v>218.18</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
+      <c r="H87" s="1"/>
+      <c r="I87" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>22857</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D88" s="1">
         <v>3401190000</v>
       </c>
       <c r="E88" s="1">
         <v>24</v>
       </c>
       <c r="F88" s="1">
-        <v>73.39</v>
+        <v>74.7</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H88" s="1"/>
       <c r="I88" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>31056</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D89" s="1">
         <v>6307109000</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>665.4299999999999</v>
+        <v>677.33</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
+      <c r="H89" s="1"/>
+      <c r="I89" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>31861</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D90" s="1">
         <v>3401190000</v>
       </c>
       <c r="E90" s="1">
         <v>1</v>
       </c>
       <c r="F90" s="1">
-        <v>73.39</v>
+        <v>74.7</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
+      <c r="H90" s="1"/>
+      <c r="I90" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>22856</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D91" s="1">
         <v>3401190000</v>
       </c>
       <c r="E91" s="1">
         <v>24</v>
       </c>
       <c r="F91" s="1">
-        <v>73.39</v>
+        <v>74.7</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="H91" s="1"/>
+      <c r="I91" s="1" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>30296</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>3401190000</v>
       </c>
       <c r="E92" s="1">
         <v>1</v>
       </c>
       <c r="F92" s="1">
-        <v>55.49</v>
+        <v>56.48</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>30297</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>3401190000</v>
       </c>
       <c r="E93" s="1">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>55.49</v>
+        <v>56.48</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>28528</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
         <v>4818909000</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>732.11</v>
+        <v>745.2</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
+      <c r="H94" s="1"/>
+      <c r="I94" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>31061</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
         <v>6307109000</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>754.04</v>
+        <v>767.52</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
+      <c r="H95" s="1"/>
+      <c r="I95" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>20523</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D96" s="1">
         <v>3402509000</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>70.70999999999999</v>
+        <v>71.97</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="H96" s="1"/>
+      <c r="I96" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>20368</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D97" s="1">
         <v>3402509000</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>62.65</v>
+        <v>63.77</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>26219</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D98" s="1">
         <v>3403990090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>263.13</v>
+        <v>267.83</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
+      <c r="H98" s="1"/>
+      <c r="I98" s="5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1"/>
       <c r="B99" s="1"/>
       <c r="C99" s="1"/>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>