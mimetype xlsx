--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -760,92 +760,95 @@
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ці батарейки мають універсальними характеристиками роботи і дозволяють задовольнити потребу покупців у якісних і довго працюючих лужних елементах живлення, які забезпечують більший термін роботи Ваших улюблених пристроїв.
 Типорозмір: ААА  LR03 
 Упаковка: по 2шт/4шт/12шт/18шт. на блістері
 Напруга: 1,5 V</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Акумулятори та батарейки</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX105  25Аг***</t>
+  </si>
+  <si>
+    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX50  13Аг***</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 18-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 24-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 33-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 38-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 5-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 55-12</t>
   </si>
@@ -1521,861 +1524,933 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29964</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8507208090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4160.58</v>
+        <v>4155.93</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="1"/>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I10" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29963</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
         <v>8507208090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1971.2</v>
+        <v>1969</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29956</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8507208090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2119.04</v>
+        <v>2116.68</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29957</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8507208090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3006.08</v>
+        <v>3002.73</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29958</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8507208090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>4040.96</v>
+        <v>4036.45</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29959</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8507208090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4632.32</v>
+        <v>4627.15</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29955</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8507208090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>721.28</v>
+        <v>720.48</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>29960</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8507208090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>7518.78</v>
+        <v>7510.39</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29961</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8507208090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>8612.35</v>
+        <v>8602.74</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29965</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8507208090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>860.61</v>
+        <v>859.65</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>29962</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="1">
         <v>8507208090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>9192.959999999999</v>
+        <v>9182.700000000001</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>18219</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D21" s="1">
         <v>8507208090</v>
       </c>
       <c r="E21" s="1">
         <v>8</v>
       </c>
       <c r="F21" s="1">
-        <v>730.6900000000001</v>
+        <v>729.87</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27019</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="1">
         <v>8507208090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1038.46</v>
+        <v>1037.31</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>31735</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" s="1">
         <v>8507208090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>920.64</v>
+        <v>919.61</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21083</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="1">
         <v>8507208090</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>732.03</v>
+        <v>731.22</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21082</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1">
         <v>8507208090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>771.46</v>
+        <v>770.6</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>25159</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8507208090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1111.49</v>
+        <v>1110.25</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>27018</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8507208090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>974.4</v>
+        <v>973.3099999999999</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>33827</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8507208090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1297.86</v>
+        <v>1296.41</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I28" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>33828</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8507208090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1378.05</v>
+        <v>1376.51</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>33824</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8507208090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>524.16</v>
+        <v>523.58</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33825</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8507208090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>829.7</v>
+        <v>828.77</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>33774</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8507208090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>920.64</v>
+        <v>919.61</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>33829</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8507208090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>486.98</v>
+        <v>486.43</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>33815</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8506101100</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>33813</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8506101100</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>48.83</v>
+        <v>48.78</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>8988</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8506101100</v>
       </c>
       <c r="E36" s="1">
         <v>4</v>
       </c>
       <c r="F36" s="1">
-        <v>29.57</v>
+        <v>29.54</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>33816</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8506101100</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>18.37</v>
+        <v>18.35</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>9991</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8506101100</v>
       </c>
       <c r="E38" s="1">
         <v>2</v>
       </c>
       <c r="F38" s="1">
-        <v>33.6</v>
+        <v>33.56</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>33817</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8506101100</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>16.58</v>
+        <v>16.56</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>33814</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8506503000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>38.53</v>
+        <v>38.49</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>33818</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D41" s="1">
         <v>8506503000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>61.82</v>
+        <v>61.76</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>33820</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="1">
         <v>8506503000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>268.8</v>
+        <v>268.5</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>33821</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D43" s="1">
         <v>8506109800</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>63.62</v>
+        <v>63.55</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>33822</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
         <v>8506109800</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>144.26</v>
+        <v>144.1</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>33823</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D45" s="1">
         <v>8506101100</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>48.83</v>
+        <v>48.78</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>