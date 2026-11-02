--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -760,95 +760,92 @@
     </comment>
     <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ці батарейки мають універсальними характеристиками роботи і дозволяють задовольнити потребу покупців у якісних і довго працюючих лужних елементах живлення, які забезпечують більший термін роботи Ваших улюблених пристроїв.
 Типорозмір: ААА  LR03 
 Упаковка: по 2шт/4шт/12шт/18шт. на блістері
 Напруга: 1,5 V</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Акумулятори та батарейки</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX105  25Аг***</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Акумулятор EnerSys DataSafe 12HX50  13Аг***</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 18-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 24-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 33-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 38-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 5-12</t>
   </si>
   <si>
     <t>Акумулятор EnerSys Genesis NP 55-12</t>
   </si>
@@ -1524,933 +1521,861 @@
         <v>12</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="1">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>29964</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="1">
         <v>8507208090</v>
       </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
       <c r="F10" s="1">
-        <v>4155.93</v>
+        <v>4230.23</v>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
       <c r="I10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>29963</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="1">
         <v>8507208090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>1969</v>
+        <v>2004.2</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>29956</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8507208090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>2116.68</v>
+        <v>2154.52</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="1">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>29957</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D13" s="1">
         <v>8507208090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>3002.73</v>
+        <v>3056.41</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="1">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>29958</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1">
         <v>8507208090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>4036.45</v>
+        <v>4108.61</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="1">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>29959</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
         <v>8507208090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>4627.15</v>
+        <v>4709.87</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="1">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>29955</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D16" s="1">
         <v>8507208090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>720.48</v>
+        <v>733.36</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="1">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>29960</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D17" s="1">
         <v>8507208090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>7510.39</v>
+        <v>7644.66</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="1">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>29961</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D18" s="1">
         <v>8507208090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>8602.74</v>
+        <v>8756.530000000001</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="1">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>29965</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D19" s="1">
         <v>8507208090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>859.65</v>
+        <v>966.5700000000001</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>29962</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D20" s="1">
         <v>8507208090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>9182.700000000001</v>
+        <v>9346.860000000001</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>18219</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="1">
         <v>8507208090</v>
       </c>
       <c r="E21" s="1">
         <v>8</v>
       </c>
       <c r="F21" s="1">
-        <v>729.87</v>
+        <v>742.92</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27019</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D22" s="1">
         <v>8507208090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>1037.31</v>
+        <v>1055.85</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>31735</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" s="1">
         <v>8507208090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>919.61</v>
+        <v>936.05</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>21083</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D24" s="1">
         <v>8507208090</v>
       </c>
       <c r="E24" s="1">
         <v>10</v>
       </c>
       <c r="F24" s="1">
-        <v>731.22</v>
+        <v>744.29</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>21082</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D25" s="1">
         <v>8507208090</v>
       </c>
       <c r="E25" s="1">
         <v>10</v>
       </c>
       <c r="F25" s="1">
-        <v>770.6</v>
+        <v>784.37</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>25159</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1">
         <v>8507208090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1110.25</v>
+        <v>1130.1</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>27018</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D27" s="1">
         <v>8507208090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>973.3099999999999</v>
+        <v>990.71</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>33827</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D28" s="1">
         <v>8507208090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1296.41</v>
+        <v>1319.58</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>33828</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="1">
         <v>8507208090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1376.51</v>
+        <v>1401.12</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="1"/>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>33824</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>8507208090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>523.58</v>
+        <v>532.9400000000001</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33825</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="1">
         <v>8507208090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>828.77</v>
+        <v>843.59</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>33774</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1">
         <v>8507208090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>919.61</v>
+        <v>936.05</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="1"/>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>33829</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="1">
         <v>8507208090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>486.43</v>
+        <v>495.13</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>33815</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="1">
         <v>8506101100</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>48.33</v>
+        <v>49.19</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>33813</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D35" s="1">
         <v>8506101100</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>8988</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D36" s="1">
         <v>8506101100</v>
       </c>
       <c r="E36" s="1">
         <v>4</v>
       </c>
       <c r="F36" s="1">
-        <v>29.54</v>
+        <v>30.06</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>33816</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D37" s="1">
         <v>8506101100</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>18.35</v>
+        <v>18.68</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>9991</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>8506101100</v>
       </c>
       <c r="E38" s="1">
         <v>2</v>
       </c>
       <c r="F38" s="1">
-        <v>33.56</v>
+        <v>34.16</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>33817</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D39" s="1">
         <v>8506101100</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>16.56</v>
+        <v>16.85</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>33814</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D40" s="1">
         <v>8506503000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>38.49</v>
+        <v>39.17</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>33818</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>8506503000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>61.76</v>
+        <v>62.86</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>33820</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="1">
         <v>8506503000</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>33821</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D43" s="1">
         <v>8506109800</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>63.55</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>33822</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D44" s="1">
         <v>8506109800</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>144.1</v>
+        <v>146.67</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44" s="1"/>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>33823</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D45" s="1">
         <v>8506101100</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="1"/>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>