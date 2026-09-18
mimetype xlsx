--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -544,2822 +544,2822 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP 5225/5525/Enterprise 700 MFP M750/M775</t>
         </r>
       </text>
     </comment>
     <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP COLOR LJ Enterprise M552/553/577</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C44" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP 1010, 1020, Canon LBP-2900, MF4018, MF4150, MF4690 Для принтера: HP LaserJet 1012, 1010, 1015, 1018, 1020, 1022, 3020, 3030, 3050, 3052, 3055, Canon LBP-2900, LBP-3000, i-SENSYS MF4120, MF4140, MF4150, MF4320d, MF4330d, MF4340d, MF4350d, MF4370dn, MF4380dn, MF4018, MF4270, MF4660PL, MF4690PL Для картриджа: HP Q2612A, Canon 703, FX-10 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703  в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703  в зборі Long Life - более 5 циклов!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703  в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1017/1018/1020/1022/3015/3030/Canon LBP2900/3000/FAX-L100/120/Q2612A/Canon 703, покриття Deep Golden Glossy - OEM технологія! + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1100, HP 5L, HP1200, HP1300 Для принтера: Canon LBP-1120, LBP-800, LBP-810, LBP-1210, HP LaserJet 1000, 1100, 1200, 3200, 3220, HP LJ 5L / 6L Для картриджа: Canon EP-22, НР С4092А, C7115A, C7115X, Canon EP-25, Canon EP-27 в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="G49" authorId="0">
+    <comment ref="G50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320/ P2014/ P2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN  Q5949A/ X, Q7553A/ X  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1160/1320/P2014/P2015/M2727/Canon LBP-3300/3360 в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320/ P2014/ P2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN  Q5949A/ X, Q7553A/ X  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VEAYE HP 1160/1320/P2014/P2015/M2727/Canon LBP-3300/3360 + комплект втулок! Long Life - более 3 циклов!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2100, 2200, 2300, 4000, 4100, с втулкой Для принтера: HP LJ 2100, LJ 2200, Canon SmartBase PC1210D, PC1230D, PC1270D Для картриджа: HP C4096A, Canon M  6812A002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2410/2420/2430/4000/4050/4100/P3005/P3015/M3027/3035/M521/M525/C2610A/C4096A/C4127A/C6511A/C8061A/CE255A/CE255X + комплек твтулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="G58" authorId="0">
+    <comment ref="G59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2410/2420/2430/4000/4050/4100/P3005/P3015/M3027/3035/M521/M525/C2610A/C4096A/C4127A/C6511A/C8061A/CE255A/CE255X в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C61" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 4000/ 4100, в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/2410/2420/P3015 4127/2610/4096/8061/6511/7551/FX6/FX7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2400/ 2410/ 2420/ 2430/ P3005/ P3015. Совместимый картридж 4127/2610/4096/8061/6511/7551/FX6/FX7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2410/2420/2430/4000/4050/4100/P3005/P3015/M3027/3035/M521/M525/C2610A/C4096A/C4127A/C6511A/C8061A/CE255A/CE255X + комплек твтулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="G63" authorId="0">
+    <comment ref="G64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/ 2430/P3005/M3027/3035/Q7551A + комплект втулок, Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G64" authorId="0">
+    <comment ref="G65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Laser Jet 4200/4300/4335, HP 4250/4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі  + комплект втулок для Laser Jet 4200/4300/4335, HP 4250/4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C67" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для Laser Jet 4200/4300/4335, HP 4250/4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 4000/ 4100, M3035/ 3027, P3005/P3015 в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon 2200/LBP-62X + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів HP Q7570A, CF214A, CF214X, Q7516A, CZ192A.
 Для принтерів HP LaserJet 5200, M5025, M5035, M5035x, M5035xs, Enterprise 700 M712, M72 MFP, HP Pro 400 M435 MFP, Pro M701, M706; Canon LBP-3500, LBP-3900, LBP-3920, LBP-3950, LBP-3970, LBP-8610, LBP-8620, LBP-8630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів HP Q7570A, CF214A, CF214X, Q7516A, CZ192A.
 Для принтерів HP LaserJet 5200, M5025, M5035, M5035x, M5035xs, Enterprise 700 M712, M72 MFP, HP Pro 400 M435 MFP, Pro M701, M706; Canon LBP-3500, LBP-3900, LBP-3920, LBP-3950, LBP-3970, LBP-8610, LBP-8620, LBP-8630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів HP Q7570A, CF214A, CF214X, Q7516A, CZ192A.
 Для принтерів HP LaserJet 5200, M5025, M5035, M5035x, M5035xs, Enterprise 700 M712, M72 MFP, HP Pro 400 M435 MFP, Pro M701, M706; Canon LBP-3500, LBP-3900, LBP-3920, LBP-3950, LBP-3970, LBP-8610, LBP-8620, LBP-8630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050/Enterprise M806/830/C8543X/CF325X + втулки</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A+ комплект вту лок, Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633/CF237A, WD-MRH608/WD-MRH237A, Alluminium Head, покриття Light Golden Super GLOSSY!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для ліцензійних картриджів CF237A/CF237X. M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі. Long Life - более 3 циклов</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606 /M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP-3010/3020/3100/3250/6000/6020/6200/CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606 /M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP-3010/3020/3100/3250/6000/6020/6200/CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606 /M1212/1214/1217/1120/1132/1522/1536/M125/127/C45 /4580/4730/ 4750/4780/4870/4890/LBP3010/30 20/3100/3250/6000/6020/6200/CB 435A/CB436A/CE278A/CE283A/CE28 737, покриття Deep Golden Glossy – OEM технологія + комплект втулок.</t>
         </r>
       </text>
     </comment>
-    <comment ref="G86" authorId="0">
+    <comment ref="G87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035 /2055 /2030 / 2050 / Pro 400 /M401 /425 Для принтера: HP LJ P2035, HP LJ P2055 Для картриджа: HP CE505X, HP CE505XD, HP CE505L, HP CE505D, HP CE505A, HP CF280XF в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P2035/2055/2030/2050/Pro 400/M401/425 Canon IR- 1133 / 1133A / 1133iF, LaserBase MF5580dn / MF5840dn, i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF5940DN / MF5980DW / M425</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035 /2055 /2030 / 2050 / Pro 400 /M401 /425 Для принтера: HP LJ P2035, HP LJ P2055 Для картриджа: HP CE505X, HP CE505XD, HP CE505L, HP CE505D, HP CE505A, HP CF280XF</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400/M401/425 + комплект втулок, Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP251/252/253/6300/6310/6650/6670/6680/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40, покриття Deep Golden Glossy - OEM технологія! + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400/M401/425 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP6300/6310/6650/6670/6680/LBP251/252/253/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40 + комплект втулок! Long Life - більше 3 циклів!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G93" authorId="0">
+    <comment ref="G94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
-    <comment ref="G94" authorId="0">
+    <comment ref="G95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281 Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнитный вал M102, M104, M130, M132  CF217A  Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Canon I-SENSYS LBP LBP-113W, LBP-162dw, Canon I-SENSYS MF MF112, MF113w, MF264dw, MF267dw, MF269dw Для картриджа: HP CF217A, CF218A, CF230A, CF230X  Canon 047 / 049 / 051  Магнитный вал HP со стержнем прорезиненный как у Самсунгов Aluminiun head with bushing ,OEM type, White</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M102, M104, M130, M132  CF217A  Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Canon I-SENSYS LBP LBP-113W, LBP-162dw, Canon I-SENSYS MF MF112, MF113w, MF264dw, MF267dw, MF269dw Для картриджа: HP CF217A, CF218A, CF230A, CF230X Продаем поштучно  Canon 047 / 049 / 051</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M102, M104, M130, M132  CF217A  Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Canon I-SENSYS LBP LBP-113W, LBP-162dw, Canon I-SENSYS MF MF112, MF113w, MF264dw, MF267dw, MF269dw Для картриджа: HP CF217A, CF218A, CF230A, CF230X Продаем поштучно  Canon 047 / 049 / 051</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A, для оригінальних картриджів! Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A для сумісних корпусів Everprint</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M102, M104, M130, M132  CF217A  Gold color Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Для картриджа: HP CF217A, CF218A, CF230A, CF230X Магнитный вал HP со стержнем прорезиненный как у Самсунгов Aluminiun head with bushing ,OEM type Canon  047/049  Совместим с CANON i-SENSYS MF112 это драм картридж 049  тонер картридж в нем 047</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/28/CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/28/CF244A + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/28/CF244A + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M15/28/CF244A + комплект втулок, Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C117" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C118" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
         </r>
       </text>
     </comment>
-    <comment ref="G119" authorId="0">
+    <comment ref="G120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 2шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M402/426  CF226A/X  LJM527c/M506dn/M506x/ M527dn  CF287A Сanon LBP212DW/214DW/215X/MF421DW/426DW/428X/MF429X/ MF540 / MF443DW / MF445dw / MF446X / MF449X/ MF542X / MF543X / LBP223 / LBP325X+ комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M501/MFP M427 Enterprise M506/M527  CF226/CF287  - Для принтера: Hewlett-Packard Pro M402d, M402dn, M402n, M426dw, M426fdn, M426fdw, M403, M427 MFP, Canon LBP212dw, LBP214dw, LBP215x, MF421dw, MF426dw, MF428x, MF429x Для картриджа: CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Pro M402, M403, M426, M427, M506  CF226A  Для принтера: Hewlett-Packard Pro M402d, M402dn, M402n, M426dw, M426fdn, M426fdw, M403, M427 MFP, Canon LBP212dw, LBP214dw, LBP215x, MF421dw, MF426dw, MF428x, MF429x Для картриджа: CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H Aluminiun head with bushing  long+Short , OEM type</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + втулки</t>
         </r>
       </text>
     </comment>
-    <comment ref="G123" authorId="0">
+    <comment ref="G124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="G124" authorId="0">
+    <comment ref="G125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + комплект втулок, Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H, покриття Deep Golden Glossy - OEM технологія! + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236; HP 136A  W1360A , HP 136X  W1360X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ M211/M236; HP 136A  W1360A , HP 136X  W1360X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/165/185/215  A0XX370900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Bizhub 164/165/184/185/195/206/215/225i/226/235/Developer Roller/A0XX370911/A0XX370900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/206/215/226/235/Developer Roller/A0XX370911/A0XX370900</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">OKI B4600, OEM якість</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P3010/P3020/P3300/P3302/M6700/M6800/M7100/M7200/M7300/DL-420</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP150 VEAYE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP 200/310/3400/3410/3500/3510, OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-310/315/320/325/CLX-3170/3175/3180/ 3185</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-310/315/320/325/CLX-3170/3175/3180/ 3185</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-360/365 / CLX-3300/3305 / Xpress SL-C410 / 460 / HP Color Laser 150/170 / M FP178 / 179, CLT-K406S / SU120A / CLT-C406S / CLT-M406S / CLT-Y406S / W2070A / 2071A / 2072A / 2073A / 117A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-360/365 / CLX-3300/3305 / Xpress SL-C410 / 460 / HP Color Laser 150/170 / M FP178 / 179, CLT-K406S / SU120A / CLT-C406S / CLT-M406S / CLT-Y406S / W2070A / 2071A / 2072A / 2073A / 117A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung CLP-360/365 / CLX-3300/3305 / Xpress SL-C410 / 460 / HP Color Laser 150/170 / M FP178 / 179, CLT-K406S / SU120A / CLT-C406S / CLT-M406S / CLT-Y406S / W2070A / 2071A / 2072A / 2073A / 117A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1210/Lexmark Optra E210  Developer/Mag Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/4500, SF-5100  Developer/Mag Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117 Для принтера: Samsung ML-1610, ML-2010, ML-2015, ML-2510, ML-2570, ML-2571N, ML-3050, ML-3051, ML-3470, SCX-4321, SCX-4521F, Dell 1100/1110, Xerox WC PE220, Xerox Phaser 3117/3122 Для картриджа: Samsung MLT-D119S  ML-1610D2, ML-2010D3, SCX-4521D3 , Xerox 106R01159, Xerox 013R00621 Вал проявки Developer Roller Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571/3050/3051/3470/3471/SCX-4321/4521/4650/4655/4725/5330/5530/5635/5835/5935/Xerox Phaser 3428/3435/3635 /WorkCentre 3550/Pe220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571/3050/3051/3470/3471/SCX-4321/4521/4650/4655/4725/5330/5530/5635/5835/5935/Xerox Phaser 3428/3435/3635 /WorkCentre 3550/Pe220, OEM КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G155" authorId="0">
+    <comment ref="G156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/2010/2015/2510/2570/2571, SCX-4321/4521/4725; Xerox WC PE220, Phaser 3117/3122/3200 ML-1610, ML-2010, SCX-4521, SCX-D4725, Xerox 013R00621, 106R01159, 113R00730</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117 Для принтера: Samsung ML-1610, ML-2010, ML-2015, ML-2510, ML-2570, ML-2571N, ML-3050, ML-3051, ML-3470, SCX-4321, SCX-4521F, Dell 1100/1110, Xerox WC PE220, Xerox Phaser 3117/3122 Для картриджа: Samsung MLT-D119S  ML-1610D2, ML-2010D3, SCX-4521D3 , Xerox 106R01159, Xerox 013R00621 Вал проявки Developer Roller Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1630/1631/SCX -4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX- 3200/3205/3207, Developer Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX- 3200/3205/3207, Developer Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX- 3200/3205/3207, Developer Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX-3200/3205/3207, Xerox WC 3210/3220  Developer/Mag Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250. OEM якість</t>
         </r>
       </text>
     </comment>
-    <comment ref="G167" authorId="0">
+    <comment ref="G168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -3%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджа: ML-1710D3, ML-1520D3, SCX-4216D3, SCX-4200A, SCX-4100D3, MLT-D109S, MLT-D105L, ML-D2850A, MLT-D209L, MLT-D103L, 013R00607, 013R00625, 109R00748, 109R00725, 113R00667. Для пристроїв: ML-1510, ML-1520, ML-1710, ML-1740, ML-1750, ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2580, ML-2850, ML-2851, ML-2855, ML-2950, ML-2955, SCX-4100, SCX-4200, SCX-4220, SCX-4300, SCX-4600, SCX-4623 MFP, SCX-4728 MFP, SCX-4729, SCX-4824, SCX-4828; Xpress SL-M2620, M2625, M2626, M2670, M2675, M2676, M2820, M2825, M2826, SL-M2835, M2870, M2875, M2876, SL-M2885 MFP, Lexmark X215 MFP, Ricoh AC104 MFP, Aficio SP 3300; Xerox Phaser 3116, 3130, 3250.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="G171" authorId="0">
+    <comment ref="G172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML2150/2550  Developer/Mag Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера: ML-2165, ML-2160, SCX-3405, SCX-3405W, SCX-3400, SCX-3400F, SCX-3405FW, SL-M2020, SL-M2020W, SL-M2070, SL-M2070FW, SL-M2070W, Xerox Phaser 3020, WorkCentre 3025 Для картриджа: Samsung MLT-D101S, MLT-D111S, Xerox 106R02773 + комплект втулок. OEM type.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера: ML-2165, ML-2160, SCX-3405, SCX-3405W, SCX-3400, SCX-3400F, SCX-3405FW, SL-M2020, SL-M2020W, SL-M2070, SL-M2070FW, SL-M2070W, Xerox Phaser 3020, WorkCentre 3025 Для картриджа: Samsung MLT-D101S, MLT-D111S, Xerox 106R02773 + комплект втулок. OEM type.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="G176" authorId="0">
+    <comment ref="G177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок! Супер КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML2250  Developer/Mag Roller  ML-2250D5, SCX-4720D3, SCX-4720D5, Xerox 109R00746, 109R00747, 013R00606, для принтеров ML-2250, ML-2251N, ML-2251NP, ML-2252W, SCX-4520, SCX-4720F, Xerox Phaser 3150, WorkCentre PE120.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML2250  Developer/Mag Roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2540/2950/SCX-4729/MLT-D103S, OEM КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/3750/SCX4833/5637, Developer/Mag Roller , MLT-D205</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710 / Xpress M3320 / 3370/3820/3870/4020/4070, OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G183" authorId="0">
+    <comment ref="G184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML 3310/SCX 4833 Для принтера: Самсунг ML-3310D, ML-3310ND, ML-3710D, ML-3710ND, МФУ Самсунг SCX-4833FD, SCX-4833FR, SCX-5637FR Для картриджа: Самсунг MLT-D205S, MLT-D205L и MLT-D205E Вал проявки Developer Roller Samsung ML-3310, ML-3710, SCX-4833, SCX-5637</t>
         </r>
       </text>
     </comment>
-    <comment ref="G184" authorId="0">
+    <comment ref="G185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/ML-3710, SCX4833/SCX5637/SCX5737</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML4050/4055/4550/4551/4555</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">E-Studio 163/ 203/ 165/ 205/ 166/ 206/ 167/ 207/ 237/ Roller-MG-377/ 6LH23270000</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta Page Pro 1480, VEAYE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR1018/1019/1020/1021/1022/1023/1024/1025, FL2-5374/FC7-2894 , оригінал</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR1018/ 1019/ 1020/ 1021/ 1022/ 1023/ 1024/ 1025, FL2-5374/FC7-2894</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR1018/ 1019/ 1020/ 1021/ 1022/ 1023/ 1024/ 1025, FL2-5374/FC7-2894</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/ 1017/1018/1020/1022/3015/3030 /Canon LBP-2900/3000/FAX-L100/ 120 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/ 1017/1018/1020/1022/3015/3030 /Canon LBP-2900/3000/FAX-L100/ 120 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1100/ 1200/ 1100A/ 3200; CANON AX, LBP-800/ 810/1120;</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5L,6L,3100/50; Canon LBP-460  EPA  / LJ 1100/A,3200; Canon LBP-8x0,1120  EP22</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320, P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP6300/6310/6650/6670/6680/LBP251/252/253/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320, P2035/ 2055/ 2014/ 2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN  CE505A/ X, Q5949A/ X, Q7553A/ X</t>
-        </r>
-[...14 lines deleted...]
-          <t xml:space="preserve">LJ 1160/ 1320, P2035/ 2055/ 2014/ 2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN. Canon 708  0266B002  , Canon 708H  0917B002  , Canon 715  1975B002 , Canon 715H  1976B002 , Canon 719 3479B002  , Canon 719H  3480B002  , Canon 720 2617B002  , HP CE505A, HP CE505X, HP CF280A, HP CF280X, HP Q5949A, HP Q5949X, HP Q7553A, HP Q7553X.</t>
         </r>
       </text>
     </comment>
     <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/5,1200,1220,3300/30; Canon LBP-1210</t>
         </r>
       </text>
     </comment>
     <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3868,97 +3868,100 @@
           <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H, покриття Deep Golden GLOSSY - OEM технологія! Для отримання еталонних від печаток рекомендується використовувати оригінальний магнітний сердечник!</t>
         </r>
       </text>
     </comment>
     <comment ref="C232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407  MLT-D101S  SP-MRS-EVP-SAM2160</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал магнітний/ оболонка магнітного вала</t>
   </si>
   <si>
     <t>Вал магнітний  оболонка  Canon iR 1018/1020/1022/1024/1025, FL2-5374/FC7-2894, WELLDO</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-1110/1112/1118 TN-1075   DR-BRO-HL-1110-EVP  Everprint</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-1110/1112/1118 TN-1075 OEM ЯКІСТЬ  WD-DRB1118  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-2030/2035/2040/2140/2070,  WD-DRB360  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-2030/2035/2040/2140/2070, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-2240, TN2235  DR-BRO-HL-2240-EVP  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-2240, TN2235  DR-MRHL2240-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-2240/2250, TN2235, Foshan</t>
@@ -4017,50 +4020,53 @@
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  MR1215-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  MRHPP1215  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  SP-DR-EVP-HLJCP1215  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  WD-DRH1518  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP3520/3525/Enterprise 500 M551  DR4025  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP3520/3525/Enterprise 500 M551  DR4025-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP5225/5525  DRH5525  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP5225/5525  DRH5525-VE  VEAYE</t>
   </si>
   <si>
+    <t>Вал магнітний HP Color LJ Enterprise M552/553/577,  WD-DRH552  WELLDO</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ 1010+ підшипники 2шт, Alluminium Head,  MRHP1010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт  MAGROL-HP-1010-EVP-M  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт  MR1010-VE  Long Life VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт  MRHP1010  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт, Deep Golden Glossy - OEM технологія  WD-MRH2612AX  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+ підшипники 2шт, Alluminium Head, Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт,  MR1200-VE  VEAYE</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт,  MRHP1100  CEE</t>
@@ -4071,50 +4077,53 @@
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1160/1320/P2015+підшипники 2шт  MAGROL-HP-1160-EVP-M  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1160/1320/P2015+підшипники 2шт,  MRHP1160  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1160/1320/P2015+підшипники 2шт,  MRHP1160  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1160/1320/P2015+підшипники 2шт, Long Life VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MAGRHP2100  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MR2100-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MRHP2100  CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт, Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт  SP-MR-EVP-HLJ2420  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт,  MAGRHP2410  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт,  MR3015-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт, Alluminium Head  WD-MRH7551A  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 4200/4300/4250/4350  MR4250  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 4200/4300/4250/4350  MR4250-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 4200/4300/4250/4350 + підшипники 2шт, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 5000/5100 + підшипники 2шт, Everprint</t>
@@ -4158,53 +4167,50 @@
   <si>
     <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт  MR1505-VE  Long Life VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт  SP-MR-EVP-HLJ1005  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт  SP-MR-PN-HLJ1005  Patron</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт,  MRHP1005  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт,  WD-MRH278A  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт, Deep Golden Glossy, OEM технологія  WD-MRH278AX  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт,  MRHP2035  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт,  SP-MR-EVP-HLP2035  Everprint</t>
   </si>
   <si>
-    <t>очікується 03-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Alluminium Head  MRHPP2035-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Alluminium Head,  WD-MRH505A  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Deep Golden Glossy - OEM технологія,  WD-MRH505AX  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Long Life  MR2035-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MR4014-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MRHP4014  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MRHPP4015-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  SP-MR-EVP-HP-P4515  Everprint</t>
@@ -4233,137 +4239,140 @@
   <si>
     <t>Вал магнітний HP LJ Pro M102  матовий, чорний   MRHPM102-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  чорний  Foshan</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102 Alluminium Head  WD-MRH217A  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102 для сумісних корпусів  SP-MR-EVP-HPM102-CN  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102 універсальний ОЕМ якість  MR217A-CH</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102,  MR217A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102, Aluminiun head,  Gold   MRHPM102G  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M15/M28  SP-MR-EVP-HP-M15  Everprint</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт  MR244A  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт  MR244A-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт, Alluminium Head, WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M252  MRHP252 , CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M252  MRHPM252 , Micrographic</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M252  SP-DR-EVP-HPM252  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M252  WD-DRH252  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 + підшипники 2шт  SP-MR-EVP-HPM402  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 + підшипники 2шт,  MAGRHPM402  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 + підшипники 2шт, Alluminium Head, OEM type  MRHPM402  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426,  MR226-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426,  MRHPM402  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426, Alluminium Head,  WD-MRH226A  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426, покриття Deep Golden Glossy - OEM технологія,  WD-MRH226AX  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP M236, W1360/Canon 071  MRC071-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP M236, W1360/Canon 071  MRW1360  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP M236, W1360/Canon 071  SP-MR-EVP-HP-M236  Everprint</t>
+  </si>
+  <si>
+    <t>4.35%</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP M236, W1360/Canon 071  ZMN-HP-M236-MDR  Makkon</t>
+  </si>
+  <si>
+    <t>Вал магнітний Konica Minolta Bizhub 164/165/185/215  A0XX370900</t>
+  </si>
+  <si>
+    <t>Вал магнітний Konica Minolta Bizhub 164/165/185/215  A0XX370900  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Konica Minolta Bizhub 164/165/185/215, A0XX370900,  WD-MRM164  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний OKI B4600, OEM якість VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Pantum P2200  MR210  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Pantum P2200  SP-MR-EVP-SIN-P211  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний Pantum P2200  WD-MRP210  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний Pantum P2200  ZMN-PANT-P2200-MDR  Makkon</t>
+  </si>
+  <si>
+    <t>Вал магнітний Pantum P3010D  DRP3010-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Pantum P3010D  MRP3010  CEE</t>
+  </si>
+  <si>
     <t>у резерві</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт  MR244A  CEE</t>
-[...82 lines deleted...]
-  <si>
     <t>Вал магнітний Pantum P3010D  MRP3010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P3010D  ZMN-PANT-P3010-MDR  Makkon</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P3010D, DL-420  SP-MR-EVP-SIN-A420  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Ricoh Aficio SP150 VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Ricoh Aficio SP200/310/3400/3410  WD-DRR3410  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-310/315/CLX-3170/3185  SP-DR-EVP-SAMCLP310  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-310/315/CLX-3170/3185  WD-DRS310  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-360/365/HP Color Laser 150/170  MR360  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-360/365/HP Color Laser 150/170  SP-DR-EVP-SAMCLP360  Everprint</t>
@@ -4425,53 +4434,50 @@
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955,  60179 , DC Select</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955, HANP</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  MR1910  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  MRSAMML-2850  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  SP-DR-EVP-SAM2850  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2150/2550  Developer/Mag Roller , Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S  OEM type  MRSAMML-2160-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S  White  MRSAMMLW-2160-PG  Micrographic</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S , VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MRML2160  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  WD-MRS2160 , WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2250  Developer/Mag Roller , Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2250  Developer/Mag Roller , HANP</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2955/SCX-4701ND  WD-DRS2540  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-3310/3710, SCX4833/5637/5737  DR-ML3310-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-3310/3710, SCX4833/5637/5737  WD-DRS3310  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-3310/3710, SCX4833/5637/5737, Micrographic</t>
@@ -4498,53 +4504,50 @@
     <t>Оболонка магнітного вала Canon iR 1018/1020/1022/1024/1025  FL2-5374-WD  WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010 61846 DC Select</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010+підшипники 2шт  MR1010Sleeve  CEE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010+підшипники 2шт  MR1010Sleeve-VE  VEAYE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010,  SP-MRS-PN-HLJ1010  Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1100, Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1100/5L, HANP</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1160/1320/P2035  MR2035Sleeve-VE  VEAYE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1160/1320/P2035  SP-MRS-PN-HLJ1160  Patron</t>
-  </si>
-[...1 lines deleted...]
-    <t>Оболонка магнітного вала HP LJ 1160/1320/P2035 Odyssey  HP1320MDR-OS  Static Control</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1200, HANP</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1200, Static Control</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 2100/2420/P3005/P3015  61841  DC Select</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 2100/2420/P3005/P3015, Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 4</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 4200/4300, Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ M607  CF237A/X   HM609MDR   Static Control</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ M607/608/609  60507  DC Select</t>
   </si>
@@ -5218,5177 +5221,5619 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26299</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>616.45</v>
+        <v>615.76</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34656</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28610</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>156.8</v>
+        <v>156.63</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>34127</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>238.78</v>
+        <v>238.52</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22645</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>215.04</v>
+        <v>214.8</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>28181</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>114.69</v>
+        <v>114.56</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27100</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>112.45</v>
+        <v>112.32</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22646</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>201.6</v>
+        <v>156.63</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>22648</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>206.98</v>
+        <v>206.75</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>24707</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>224.45</v>
+        <v>224.2</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>28275</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>206.98</v>
+        <v>206.75</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>27621</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>214.14</v>
+        <v>213.91</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>13582</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>22544</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>72.58</v>
+        <v>72.5</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>9095</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>105.28</v>
+        <v>105.16</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>23249</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1120.45</v>
+        <v>1119.2</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>26356</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8505902990</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1008</v>
+        <v>1006.88</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>20767</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8505902990</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1288</v>
+        <v>1286.56</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>33930</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8505902990</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1288</v>
+        <v>1286.56</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>20297</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>7326909890</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2774.02</v>
+        <v>2770.92</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>26472</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>7326909890</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2956.8</v>
+        <v>2953.5</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>21621</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>89.59999999999999</v>
+        <v>89.5</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>18314</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>44.8</v>
+        <v>44.75</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>29515</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8505909000</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>90.94</v>
+        <v>90.84</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>17573</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>10</v>
       </c>
       <c r="F35" s="1">
-        <v>107.52</v>
+        <v>107.4</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>24842</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>26000</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>121.86</v>
+        <v>121.72</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>28933</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>20</v>
       </c>
       <c r="F38" s="1">
-        <v>126.34</v>
+        <v>126.2</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>31478</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8505909000</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>90.94</v>
+        <v>90.84</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>30321</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>190.4</v>
+        <v>190.19</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>31477</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8505909000</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>27099</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>294.34</v>
+        <v>294.01</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>24504</v>
+        <v>35327</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>43.46</v>
+        <v>196.01</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>17513</v>
+        <v>24504</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>50</v>
       </c>
       <c r="F44" s="1">
-        <v>39.42</v>
+        <v>43.41</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>17762</v>
+        <v>17513</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8505902990</v>
       </c>
       <c r="E45" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F45" s="1">
-        <v>35.84</v>
+        <v>39.38</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>27890</v>
+        <v>17762</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E46" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F46" s="1">
-        <v>30.02</v>
+        <v>35.8</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>33931</v>
+        <v>27890</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E47" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F47" s="1">
-        <v>37.63</v>
+        <v>29.98</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>24723</v>
+        <v>33931</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E48" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F48" s="1">
-        <v>53.76</v>
+        <v>37.59</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>19002</v>
+        <v>24723</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E49" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F49" s="1">
-        <v>43.9</v>
-[...4 lines deleted...]
-      <c r="H49" s="1"/>
+        <v>53.7</v>
+      </c>
+      <c r="G49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>27891</v>
+        <v>19002</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E50" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F50" s="1">
-        <v>37.63</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>43.86</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>17512</v>
+        <v>27891</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D51" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E51" s="1">
         <v>50</v>
       </c>
       <c r="F51" s="1">
-        <v>39.87</v>
+        <v>37.59</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>9098</v>
+        <v>17512</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D52" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E52" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F52" s="1">
-        <v>55.1</v>
+        <v>39.83</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>17515</v>
+        <v>9098</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D53" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E53" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>43.01</v>
+        <v>55.04</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>27893</v>
+        <v>17515</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D54" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E54" s="1">
         <v>50</v>
       </c>
       <c r="F54" s="1">
-        <v>43.46</v>
+        <v>42.96</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>24523</v>
+        <v>27893</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D55" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E55" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F55" s="1">
-        <v>57.79</v>
+        <v>43.41</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>17763</v>
+        <v>24523</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D56" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F56" s="1">
-        <v>48.83</v>
+        <v>57.73</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>24802</v>
+        <v>17763</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D57" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E57" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F57" s="1">
-        <v>97.22</v>
+        <v>48.78</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>17764</v>
+        <v>24802</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F58" s="1">
-        <v>107.52</v>
-[...4 lines deleted...]
-      <c r="H58" s="1"/>
+        <v>97.11</v>
+      </c>
+      <c r="G58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>27894</v>
+        <v>17764</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D59" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>78.40000000000001</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>107.4</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>19397</v>
+        <v>27894</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D60" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E60" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F60" s="1">
-        <v>102.14</v>
+        <v>78.31</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>27065</v>
+        <v>19397</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D61" s="1">
         <v>8505902990</v>
       </c>
       <c r="E61" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F61" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>27063</v>
+        <v>27065</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D62" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>99.45999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>17611</v>
+        <v>27063</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D63" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>104.83</v>
-[...4 lines deleted...]
-      <c r="H63" s="1"/>
+        <v>99.34999999999999</v>
+      </c>
+      <c r="G63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>27859</v>
+        <v>17611</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D64" s="1">
         <v>8505902990</v>
       </c>
       <c r="E64" s="1">
         <v>10</v>
       </c>
       <c r="F64" s="1">
-        <v>122.3</v>
+        <v>104.72</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H64" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>29521</v>
+        <v>27859</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D65" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E65" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>145.6</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>122.17</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>17416</v>
+        <v>29521</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D66" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E66" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F66" s="1">
-        <v>198.91</v>
+        <v>145.44</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>13521</v>
+        <v>17416</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F67" s="1">
-        <v>194.88</v>
+        <v>167.81</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>25445</v>
+        <v>13521</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D68" s="1">
-        <v>8505902090</v>
+        <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>233.41</v>
+        <v>139.17</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>22426</v>
+        <v>25445</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D69" s="1">
-        <v>8443999090</v>
+        <v>8505902090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>338.69</v>
+        <v>233.15</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>32187</v>
+        <v>22426</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D70" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>156.35</v>
+        <v>338.31</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I70" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>27064</v>
+        <v>32187</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D71" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E71" s="1">
         <v>1</v>
       </c>
       <c r="F71" s="1">
-        <v>217.28</v>
+        <v>156.18</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>18931</v>
+        <v>27064</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D72" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E72" s="1">
         <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>227.14</v>
+        <v>217.04</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>17757</v>
+        <v>18931</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D73" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>353.02</v>
+        <v>226.88</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>29522</v>
+        <v>17757</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D74" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E74" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>205.18</v>
+        <v>352.63</v>
       </c>
       <c r="G74" s="1"/>
-      <c r="H74" s="1"/>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I74" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>23991</v>
+        <v>29522</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D75" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E75" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F75" s="1">
-        <v>373.63</v>
+        <v>204.96</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>33926</v>
+        <v>23991</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D76" s="1">
         <v>8505902990</v>
       </c>
       <c r="E76" s="1">
         <v>10</v>
       </c>
       <c r="F76" s="1">
-        <v>365.57</v>
+        <v>373.22</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="1"/>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>24186</v>
+        <v>33926</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D77" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E77" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>188.61</v>
+        <v>365.16</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>24703</v>
+        <v>24186</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>376.32</v>
+        <v>188.4</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>26140</v>
+        <v>24703</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D79" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F79" s="1">
-        <v>413.5</v>
+        <v>375.9</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>24502</v>
+        <v>26140</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D80" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E80" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>38.98</v>
+        <v>413.04</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>17452</v>
+        <v>24502</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F81" s="1">
-        <v>40.32</v>
+        <v>38.93</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>18891</v>
+        <v>17452</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D82" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E82" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>43.9</v>
+        <v>40.28</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>33899</v>
+        <v>18891</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D83" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E83" s="1">
         <v>50</v>
       </c>
       <c r="F83" s="1">
-        <v>50.18</v>
+        <v>43.86</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>27889</v>
+        <v>33899</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D84" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>50</v>
       </c>
       <c r="F84" s="1">
-        <v>31.36</v>
+        <v>50.12</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>23224</v>
+        <v>27889</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D85" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E85" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F85" s="1">
-        <v>38.98</v>
+        <v>29.98</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I85" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>28399</v>
+        <v>23224</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D86" s="1">
         <v>8505902990</v>
       </c>
       <c r="E86" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F86" s="1">
-        <v>61.38</v>
-[...4 lines deleted...]
-      <c r="H86" s="1"/>
+        <v>38.93</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>27896</v>
+        <v>28399</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D87" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E87" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>44.8</v>
-[...2 lines deleted...]
-      <c r="H87" s="1"/>
+        <v>61.31</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I87" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>26007</v>
+        <v>27896</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D88" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E88" s="1">
         <v>50</v>
       </c>
       <c r="F88" s="1">
-        <v>44.35</v>
+        <v>44.75</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="1" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>24503</v>
+        <v>26007</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E89" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F89" s="1">
-        <v>64.51000000000001</v>
+        <v>44.3</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>23261</v>
+        <v>24503</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F90" s="1">
-        <v>61.82</v>
+        <v>64.44</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>33932</v>
+        <v>23261</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D91" s="1">
         <v>8505902990</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>45.25</v>
+        <v>61.76</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I91" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>11708</v>
+        <v>33932</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D92" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E92" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>47.94</v>
+        <v>45.2</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>17453</v>
+        <v>11708</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F93" s="1">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="H93" s="1"/>
+        <v>47.88</v>
+      </c>
+      <c r="G93" s="1"/>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I93" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>17417</v>
+        <v>17453</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E94" s="1">
         <v>10</v>
       </c>
       <c r="F94" s="1">
-        <v>185.02</v>
+        <v>55.94</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>58</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>27895</v>
+        <v>17417</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E95" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>156.35</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>184.82</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>12002</v>
+        <v>27895</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E96" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F96" s="1">
-        <v>166.21</v>
+        <v>147.23</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="1" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>26117</v>
+        <v>12002</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
       <c r="F97" s="1">
-        <v>179.2</v>
+        <v>166.02</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I97" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>23726</v>
+        <v>26117</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8505902990</v>
       </c>
       <c r="E98" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>173.38</v>
+        <v>179</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>11959</v>
+        <v>23726</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E99" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F99" s="1">
-        <v>188.16</v>
+        <v>173.18</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>27898</v>
+        <v>11959</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E100" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>125.44</v>
+        <v>187.95</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>27233</v>
+        <v>27898</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E101" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F101" s="1">
-        <v>197.12</v>
+        <v>116.8</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>25736</v>
+        <v>27233</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E102" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F102" s="1">
-        <v>134.4</v>
+        <v>181.24</v>
       </c>
       <c r="G102" s="1"/>
-      <c r="H102" s="1"/>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>30484</v>
+        <v>25736</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E103" s="1">
         <v>50</v>
       </c>
       <c r="F103" s="1">
-        <v>154.56</v>
+        <v>130.67</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>30124</v>
+        <v>30484</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F104" s="1">
-        <v>196.22</v>
+        <v>154.39</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>30672</v>
+        <v>30124</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>10</v>
       </c>
       <c r="F105" s="1">
-        <v>165.76</v>
+        <v>196.01</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>28882</v>
+        <v>30672</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F106" s="1">
-        <v>172.93</v>
+        <v>136.49</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>23248</v>
+        <v>28882</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D107" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E107" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F107" s="1">
-        <v>139.78</v>
+        <v>118.14</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="1"/>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>27843</v>
+        <v>23248</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D108" s="1">
         <v>8505902990</v>
       </c>
       <c r="E108" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F108" s="1">
-        <v>155.46</v>
+        <v>139.62</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="1"/>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I108" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>27914</v>
+        <v>27843</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8505902990</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F109" s="1">
-        <v>232.51</v>
+        <v>155.28</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>22272</v>
+        <v>27914</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D110" s="1">
         <v>8505902990</v>
       </c>
       <c r="E110" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>228.93</v>
+        <v>232.25</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I110" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>27151</v>
+        <v>22272</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D111" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E111" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F111" s="1">
-        <v>142.46</v>
+        <v>228.67</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="1"/>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>26399</v>
+        <v>27151</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D112" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E112" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F112" s="1">
-        <v>88.26000000000001</v>
+        <v>142.31</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>121</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>31493</v>
+        <v>26399</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D113" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E113" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F113" s="1">
-        <v>50.62</v>
+        <v>77.42</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>25921</v>
+        <v>31493</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D114" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
       <c r="F114" s="1">
-        <v>96.77</v>
+        <v>50.57</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>23738</v>
+        <v>25921</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D115" s="1">
         <v>8505902990</v>
       </c>
       <c r="E115" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F115" s="1">
-        <v>102.14</v>
+        <v>96.66</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>27897</v>
+        <v>23738</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D116" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E116" s="1">
         <v>10</v>
       </c>
       <c r="F116" s="1">
-        <v>77.95</v>
+        <v>102.03</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>23829</v>
+        <v>27897</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D117" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E117" s="1">
         <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>126.34</v>
+        <v>77.87</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>26234</v>
+        <v>23829</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>10</v>
       </c>
       <c r="F118" s="1">
-        <v>143.81</v>
+        <v>126.2</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>23828</v>
+        <v>26234</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F119" s="1">
-        <v>149.18</v>
-[...4 lines deleted...]
-      <c r="H119" s="1"/>
+        <v>143.65</v>
+      </c>
+      <c r="G119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>26036</v>
+        <v>23828</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D120" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>20</v>
       </c>
       <c r="F120" s="1">
-        <v>64.06</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>149.02</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>27066</v>
+        <v>26036</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E121" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F121" s="1">
-        <v>67.2</v>
+        <v>61.31</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>24823</v>
+        <v>27066</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>64.51000000000001</v>
+        <v>67.13</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>20763</v>
+        <v>24823</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>64.51000000000001</v>
-[...6 lines deleted...]
-        <v>34</v>
+        <v>64.44</v>
+      </c>
+      <c r="G123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>27899</v>
+        <v>20763</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D124" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E124" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>54.21</v>
+        <v>64.44</v>
       </c>
       <c r="G124" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H124" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>23690</v>
+        <v>27899</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D125" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E125" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F125" s="1">
-        <v>69.89</v>
-[...2 lines deleted...]
-      <c r="H125" s="1"/>
+        <v>54.15</v>
+      </c>
+      <c r="G125" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I125" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>32149</v>
+        <v>23690</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D126" s="1">
         <v>8505902990</v>
       </c>
       <c r="E126" s="1">
         <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>64.51000000000001</v>
+        <v>61.31</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>34072</v>
+        <v>32149</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D127" s="1">
         <v>8505902990</v>
       </c>
       <c r="E127" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>116.93</v>
+        <v>64.44</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I127" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>33004</v>
+        <v>34072</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D128" s="1">
         <v>8505902990</v>
       </c>
       <c r="E128" s="1">
         <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>137.09</v>
+        <v>116.8</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I128" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>32500</v>
+        <v>33004</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D129" s="1">
         <v>8505902990</v>
       </c>
       <c r="E129" s="1">
         <v>1</v>
       </c>
       <c r="F129" s="1">
-        <v>144.26</v>
+        <v>114.11</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>32683</v>
+        <v>32500</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D130" s="1">
         <v>8505902990</v>
       </c>
       <c r="E130" s="1">
         <v>1</v>
       </c>
       <c r="F130" s="1">
-        <v>146.94</v>
+        <v>150.36</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H130" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>21276</v>
+        <v>32683</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D131" s="1">
-        <v>8302200090</v>
+        <v>8505902990</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>2738.62</v>
+        <v>146.78</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>23238</v>
+        <v>21276</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D132" s="1">
-        <v>8505902990</v>
+        <v>8302200090</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
       <c r="F132" s="1">
-        <v>1315.78</v>
+        <v>2735.57</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I132" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>32242</v>
+        <v>23238</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D133" s="1">
         <v>8505902990</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
       <c r="F133" s="1">
-        <v>1315.78</v>
+        <v>1314.31</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I133" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>25935</v>
+        <v>32242</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D134" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
       <c r="F134" s="1">
-        <v>504</v>
+        <v>1314.31</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>32186</v>
+        <v>25935</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D135" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
       <c r="F135" s="1">
-        <v>103.49</v>
+        <v>503.44</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>28115</v>
+        <v>32186</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D136" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
       <c r="F136" s="1">
-        <v>172.03</v>
+        <v>103.37</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>25920</v>
+        <v>28115</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D137" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>129.02</v>
+        <v>171.84</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>29286</v>
+        <v>25920</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
       <c r="F138" s="1">
-        <v>166.66</v>
+        <v>128.88</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>34732</v>
+        <v>29286</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>162.62</v>
+        <v>166.47</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I139" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>33005</v>
+        <v>34732</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>142.46</v>
+        <v>162.44</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>34101</v>
+        <v>33005</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>145.15</v>
+        <v>142.31</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>29288</v>
+        <v>34101</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>170.24</v>
+        <v>144.99</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>28114</v>
+        <v>29288</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D143" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>172.03</v>
+        <v>170.05</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I143" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>25925</v>
+        <v>28114</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D144" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>156.35</v>
+        <v>171.84</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I144" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>22877</v>
+        <v>25925</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>254.02</v>
+        <v>156.18</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>29513</v>
+        <v>22877</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>206.53</v>
+        <v>253.73</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I146" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>28601</v>
+        <v>29513</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>206.98</v>
+        <v>206.3</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I147" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>32991</v>
+        <v>28601</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>145.15</v>
+        <v>206.75</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>31071</v>
+        <v>32991</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>20</v>
       </c>
       <c r="F149" s="1">
-        <v>198.02</v>
+        <v>144.99</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>23992</v>
+        <v>31071</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>20</v>
       </c>
       <c r="F150" s="1">
-        <v>206.98</v>
+        <v>187.95</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>12126</v>
+        <v>23992</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F151" s="1">
-        <v>114.24</v>
+        <v>206.75</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>13894</v>
+        <v>12126</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>203.39</v>
+        <v>114.11</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I152" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>29516</v>
+        <v>13894</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D153" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F153" s="1">
-        <v>69.44</v>
+        <v>203.17</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>26182</v>
+        <v>29516</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D154" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E154" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F154" s="1">
-        <v>115.58</v>
+        <v>69.36</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>26181</v>
+        <v>26182</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>110.21</v>
-[...4 lines deleted...]
-      <c r="H155" s="1"/>
+        <v>115.46</v>
+      </c>
+      <c r="G155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>12127</v>
+        <v>26181</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F156" s="1">
-        <v>106.62</v>
-[...2 lines deleted...]
-      <c r="H156" s="1"/>
+        <v>110.09</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>24803</v>
+        <v>12127</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>97.66</v>
+        <v>106.51</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>27791</v>
+        <v>24803</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>133.5</v>
+        <v>97.56</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>29517</v>
+        <v>27791</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D159" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E159" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>61.82</v>
+        <v>133.36</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>22545</v>
+        <v>29517</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D160" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F160" s="1">
-        <v>107.52</v>
+        <v>61.76</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>25744</v>
+        <v>22545</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>1</v>
       </c>
       <c r="F161" s="1">
-        <v>112.9</v>
+        <v>107.4</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>15698</v>
+        <v>25744</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>1</v>
       </c>
       <c r="F162" s="1">
-        <v>111.55</v>
+        <v>112.77</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>29518</v>
+        <v>15698</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D163" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F163" s="1">
-        <v>81.09</v>
+        <v>111.43</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>17758</v>
+        <v>29518</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D164" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E164" s="1">
         <v>10</v>
       </c>
       <c r="F164" s="1">
-        <v>103.04</v>
+        <v>81</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>24744</v>
+        <v>17758</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>10</v>
       </c>
       <c r="F165" s="1">
-        <v>81.54000000000001</v>
+        <v>102.93</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>26001</v>
+        <v>24744</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>10</v>
       </c>
       <c r="F166" s="1">
-        <v>107.07</v>
+        <v>81.45</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>23221</v>
+        <v>26001</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F167" s="1">
-        <v>104.83</v>
-[...4 lines deleted...]
-      <c r="H167" s="1"/>
+        <v>106.95</v>
+      </c>
+      <c r="G167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>26982</v>
+        <v>23221</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>1</v>
       </c>
       <c r="F168" s="1">
-        <v>145.15</v>
-[...2 lines deleted...]
-      <c r="H168" s="1"/>
+        <v>104.72</v>
+      </c>
+      <c r="G168" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I168" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>7990</v>
+        <v>26982</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>194.88</v>
+        <v>144.99</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I169" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>29519</v>
+        <v>7990</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D170" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>72.58</v>
+        <v>194.66</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>24844</v>
+        <v>29519</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D171" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E171" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>110.21</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>72.5</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>29163</v>
+        <v>24844</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
       <c r="F172" s="1">
-        <v>115.14</v>
-[...2 lines deleted...]
-      <c r="H172" s="1"/>
+        <v>110.09</v>
+      </c>
+      <c r="G172" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>14482</v>
+        <v>29163</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>111.55</v>
+        <v>115.01</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="1"/>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>24501</v>
+        <v>14482</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>51.52</v>
+        <v>111.43</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="1"/>
-[...1 lines deleted...]
-        <v>96</v>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>34829</v>
+        <v>24501</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>50</v>
       </c>
       <c r="F175" s="1">
-        <v>56</v>
+        <v>51.46</v>
       </c>
       <c r="G175" s="1"/>
       <c r="H175" s="5" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>15</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>17760</v>
+        <v>34829</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F176" s="1">
-        <v>54.66</v>
-[...4 lines deleted...]
-      <c r="H176" s="1"/>
+        <v>55.94</v>
+      </c>
+      <c r="G176" s="1"/>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I176" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>27900</v>
+        <v>17760</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D177" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F177" s="1">
-        <v>27.33</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>54.6</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>24274</v>
+        <v>27900</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D178" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E178" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F178" s="1">
-        <v>52.42</v>
+        <v>34.01</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="1"/>
-[...1 lines deleted...]
-        <v>17</v>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>15191</v>
+        <v>24274</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D179" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E179" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F179" s="1">
-        <v>162.62</v>
+        <v>52.36</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="1"/>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I179" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>10903</v>
+        <v>15191</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>224.45</v>
+        <v>162.44</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I180" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>21826</v>
+        <v>10903</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>98.11</v>
+        <v>224.2</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>21521</v>
+        <v>21826</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
       <c r="F182" s="1">
-        <v>117.82</v>
+        <v>98</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="1"/>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I182" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>26727</v>
+        <v>21521</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>95.42</v>
-[...4 lines deleted...]
-      <c r="H183" s="1"/>
+        <v>117.69</v>
+      </c>
+      <c r="G183" s="1"/>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>24843</v>
+        <v>26727</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>55.55</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G184" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H184" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>29520</v>
+        <v>24843</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D185" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>10</v>
       </c>
       <c r="F185" s="1">
-        <v>75.26000000000001</v>
-[...4 lines deleted...]
-        <v>121</v>
+        <v>55.49</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>17910</v>
+        <v>29520</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D186" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E186" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F186" s="1">
-        <v>483.84</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>9481</v>
+        <v>17910</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
       <c r="F187" s="1">
-        <v>3091.2</v>
+        <v>483.3</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>17761</v>
+        <v>9481</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F188" s="1">
-        <v>193.98</v>
+        <v>3087.75</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>17909</v>
+        <v>17761</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F189" s="1">
-        <v>1008</v>
+        <v>193.77</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="1"/>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>25922</v>
+        <v>17909</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
       <c r="F190" s="1">
-        <v>873.6</v>
+        <v>1006.88</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I190" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>26357</v>
+        <v>25922</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>616.45</v>
+        <v>872.63</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>25443</v>
+        <v>26357</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>91.39</v>
+        <v>615.76</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I192" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>31494</v>
+        <v>25443</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D193" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E193" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>23.74</v>
+        <v>91.29000000000001</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>25923</v>
+        <v>31494</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D194" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E194" s="1">
         <v>10</v>
       </c>
       <c r="F194" s="1">
-        <v>31.81</v>
+        <v>23.72</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>10997</v>
+        <v>25923</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F195" s="1">
-        <v>106.18</v>
+        <v>31.77</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I195" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>16465</v>
+        <v>10997</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>50</v>
       </c>
       <c r="F196" s="1">
-        <v>110.21</v>
+        <v>106.06</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I196" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>7532</v>
+        <v>16465</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F197" s="1">
-        <v>147.84</v>
+        <v>110.09</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>30320</v>
+        <v>7532</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D198" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>48.83</v>
+        <v>147.68</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I198" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>10998</v>
+        <v>30320</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D199" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E199" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F199" s="1">
-        <v>116.93</v>
+        <v>48.78</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I199" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>28659</v>
+        <v>10998</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F200" s="1">
-        <v>117.82</v>
+        <v>116.8</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>7533</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>47.49</v>
+        <v>47.44</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>16313</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
       <c r="F202" s="1">
-        <v>179.65</v>
+        <v>179.45</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="1"/>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>25550</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
         <v>50</v>
       </c>
       <c r="F203" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>10999</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
         <v>50</v>
       </c>
       <c r="F204" s="1">
-        <v>143.81</v>
+        <v>143.65</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>5559</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
         <v>10</v>
       </c>
       <c r="F205" s="1">
-        <v>256.26</v>
+        <v>255.97</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>11000</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
         <v>50</v>
       </c>
       <c r="F206" s="1">
-        <v>240.13</v>
+        <v>239.86</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I206" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>26141</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>283.14</v>
+        <v>282.82</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I207" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>26315</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>182.34</v>
+        <v>182.13</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>26382</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>224</v>
+        <v>223.75</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>16384</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>10</v>
       </c>
       <c r="F210" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I210" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>31495</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D211" s="1">
         <v>8505909000</v>
       </c>
       <c r="E211" s="1">
         <v>10</v>
       </c>
       <c r="F211" s="1">
-        <v>22.85</v>
+        <v>22.82</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>24202</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
         <v>10</v>
       </c>
       <c r="F212" s="1">
-        <v>25.09</v>
+        <v>25.06</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>11472</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
         <v>50</v>
       </c>
       <c r="F213" s="1">
-        <v>135.74</v>
+        <v>135.59</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>28400</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>10</v>
       </c>
       <c r="F214" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>26383</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>10</v>
       </c>
       <c r="F215" s="1">
-        <v>41.66</v>
+        <v>41.62</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I215" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>25924</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
         <v>10</v>
       </c>
       <c r="F216" s="1">
-        <v>32.26</v>
+        <v>32.22</v>
       </c>
       <c r="G216" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H216" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>27420</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>50</v>
       </c>
       <c r="F217" s="1">
-        <v>30.46</v>
+        <v>30.43</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="1"/>
+      <c r="H217" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I217" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>23972</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
         <v>5</v>
       </c>
       <c r="F218" s="1">
-        <v>193.09</v>
+        <v>192.87</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="1"/>
+      <c r="H218" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I218" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>31497</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D219" s="1">
         <v>8505909000</v>
       </c>
       <c r="E219" s="1">
         <v>10</v>
       </c>
       <c r="F219" s="1">
-        <v>29.57</v>
+        <v>29.54</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="1"/>
+      <c r="H219" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I219" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>26386</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
         <v>5</v>
       </c>
       <c r="F220" s="1">
-        <v>158.59</v>
+        <v>158.42</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="1"/>
+      <c r="H220" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I220" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>25119</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
         <v>10</v>
       </c>
       <c r="F221" s="1">
-        <v>232.51</v>
+        <v>232.25</v>
       </c>
       <c r="G221" s="5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H221" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I221" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>31498</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D222" s="1">
         <v>8505909000</v>
       </c>
       <c r="E222" s="1">
         <v>10</v>
       </c>
       <c r="F222" s="1">
-        <v>103.04</v>
+        <v>93.98</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="1"/>
+      <c r="H222" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I222" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>26379</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
         <v>10</v>
       </c>
       <c r="F223" s="1">
-        <v>110.21</v>
+        <v>110.09</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="1"/>
+      <c r="H223" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I223" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>26980</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D224" s="1">
         <v>8505909000</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
       <c r="F224" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="1"/>
+      <c r="H224" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I224" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>25753</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D225" s="1">
         <v>8443999090</v>
       </c>
       <c r="E225" s="1">
         <v>10</v>
       </c>
       <c r="F225" s="1">
-        <v>136.64</v>
+        <v>136.49</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="1"/>
+      <c r="H225" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I225" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>31499</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D226" s="1">
         <v>8505909000</v>
       </c>
       <c r="E226" s="1">
         <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>38.08</v>
+        <v>32.67</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="1"/>
+      <c r="H226" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I226" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>32650</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D227" s="1">
         <v>8505909000</v>
       </c>
       <c r="E227" s="1">
         <v>10</v>
       </c>
       <c r="F227" s="1">
-        <v>64.51000000000001</v>
+        <v>64.44</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="1"/>
+      <c r="H227" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>33795</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>10</v>
       </c>
       <c r="F228" s="1">
-        <v>48.38</v>
+        <v>48.33</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="1"/>
+      <c r="H228" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I228" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>29565</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
         <v>1</v>
       </c>
       <c r="F229" s="1">
-        <v>141.12</v>
+        <v>140.96</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="1"/>
+      <c r="H229" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>33558</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>50.62</v>
+        <v>50.57</v>
       </c>
       <c r="G230" s="1"/>
-      <c r="H230" s="1"/>
+      <c r="H230" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I230" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>28323</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>10</v>
       </c>
       <c r="F231" s="1">
-        <v>63.17</v>
+        <v>63.1</v>
       </c>
       <c r="G231" s="1"/>
-      <c r="H231" s="1"/>
+      <c r="H231" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I231" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>26385</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D232" s="1">
         <v>8443999090</v>
       </c>
       <c r="E232" s="1">
         <v>50</v>
       </c>
       <c r="F232" s="1">
-        <v>51.52</v>
+        <v>51.46</v>
       </c>
       <c r="G232" s="1"/>
-      <c r="H232" s="1"/>
+      <c r="H232" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1"/>
       <c r="B233" s="1"/>
       <c r="C233" s="1"/>
       <c r="D233" s="1"/>
       <c r="E233" s="1"/>
       <c r="F233" s="1"/>
       <c r="G233" s="1"/>
       <c r="H233" s="1"/>
       <c r="I233" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>