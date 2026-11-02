--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -176,3832 +176,4027 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/DCP-8110/8150/8155/8250/MFC-8510/8520/8710/8910/8950/TN3380</t>
         </r>
       </text>
     </comment>
     <comment ref="C20" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Brother HL-5440/5450/5470/6180/DCP-8110/8150/8155/8250/MFC-8510/8520/8710/8910/8950/TN3380</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C21" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Brother HL-5440/5450/5470/6180/DCP-8110/8150/8155/8250/MFC-8510/8520/8710/8910/8950/TN3380, OEM КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C21" authorId="0">
+    <comment ref="C22" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300 /2340/2360/2365/2500/2520/2540/2560 / MFC-L2700 / 2720/2740 / TN2335/TN2375</t>
         </r>
       </text>
     </comment>
-    <comment ref="C22" authorId="0">
+    <comment ref="C23" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Brother HL-L2300 /2340/2360/2365/2500/2520/2540/2560 / MFC-L2700 / 2720/2740 / TN2335/TN2375, OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C23" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C24" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">E16/FC-200/108/208/128/2 20/230/240/270/288/290/295/298 /300/310/330/ 400/550/920/980/ PC-700/740/745/770/775/800/890 /900/920/950 в зборі</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C25" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Canon E16/FC-200/108/208/128/220/230/240/270/288/290/295/298/300/310/330/400/550/920/980/ PC-700/740/745/770/775/800/890/900/920/950 + втулки + шестерня!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C25" authorId="0">
+    <comment ref="C26" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Вал магнітний в зборі Foshan-YAT-SING для Canon E16/FC 208/FC-108/FC-128/FC-220/FC-230/FC-310/FC-330/PC 890/PC-770</t>
         </r>
       </text>
     </comment>
-    <comment ref="C26" authorId="0">
+    <comment ref="C27" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR1018/1019/1020/1021/1022/1023/1024/1025/MF6530/6531/6540/6550/6560/6580/6590/6595/LC810/830/FAX-L3000, FL2-3908-VE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C27" authorId="0">
+    <comment ref="C28" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CANON iR1018/1019/1020/1021/1022/1023/1024/1025/MF6530/6531/6540/6550/6560/6580/6590/6595/LC810/830/FAX-L3000, FL2-3908</t>
         </r>
       </text>
     </comment>
-    <comment ref="C28" authorId="0">
+    <comment ref="C29" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2320/2318/2420/2422, FM2-3288/FM3-3676</t>
         </r>
       </text>
     </comment>
-    <comment ref="C29" authorId="0">
+    <comment ref="C30" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR2016/2018/2020/2022/2025/2030/2320/2318/2420/2422/FM2-3288/FM3-3676</t>
         </r>
       </text>
     </comment>
-    <comment ref="C30" authorId="0">
+    <comment ref="C31" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2520/2525/2530/2535/2545</t>
         </r>
       </text>
     </comment>
-    <comment ref="C31" authorId="0">
+    <comment ref="C32" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">iR-2520/2525/2530/2535/2545</t>
         </r>
       </text>
     </comment>
-    <comment ref="C32" authorId="0">
+    <comment ref="C33" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для HP COLOR LJ 1600/2600 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C33" authorId="0">
+    <comment ref="C34" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP CLJ 1600/2600  Developing roller</t>
         </r>
       </text>
     </comment>
-    <comment ref="C34" authorId="0">
+    <comment ref="C35" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1215/1515/1518/1025 /2025/CM1312 / CM1415 /2320 Pro M175 / M176 /M177 / M251/ M375 / M451 / M475 / M476 / Canon 716/718/ LBP 5050/ LBP7100Cn / LBP-7110CW / LBP 7200CDN/ MF623CN / MF724CDW / MF8030CDN / MF8230CDN / MF8230CN / MF8330CDN / MF8340CDN / MF8350CDN / MF8360 / MF8540CDN /MF8550CDN / MF8580CDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C35" authorId="0">
+    <comment ref="C36" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1215/1515/1518/1025 /2025/CM1312 / CM1415 /2320 Pro M175 / M176 /M177 / M251/ M375 / M451 / M475 / M476 / Canon 716/718/ LBP 5050/ LBP7100Cn / LBP-7110CW / LBP 7200CDN/ MF623CN / MF724CDW / MF8030CDN / MF8230CDN / MF8230CN / MF8330CDN / MF8340CDN / MF8350CDN / MF8360 / MF8540CDN /MF8550CDN / MF8580CDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C36" authorId="0">
+    <comment ref="C37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1215/1515/1518/1025 /2025/CM1312 / CM1415 /2320 Pro M175 / M176 /M177 / M251/ M375 / M451 / M475 / M476 / Canon 716/718/ LBP 5050/ LBP7100Cn / LBP-7110CW / LBP 7200CDN/ MF623CN / MF724CDW / MF8030CDN / MF8230CDN / MF8230CN / MF8330CDN / MF8340CDN / MF8350CDN / MF8360 / MF8540CDN /MF8550CDN / MF8580CDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C37" authorId="0">
+    <comment ref="C38" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1215/1515/1518/1025 /2025/CM1312 / CM1415 /2320 Pro M175 / M176 /M177 / M251/ M375 / M451 / M475 / M476 / Canon 716/718/ LBP 5050/ LBP7100Cn / LBP-7110CW / LBP 7200CDN/ MF623CN / MF724CDW / MF8030CDN / MF8230CDN / MF8230CN / MF8330CDN / MF8340CDN / MF8350CDN / MF8360 / MF8540CDN /MF8550CDN / MF8580CDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C38" authorId="0">
+    <comment ref="C39" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">CLJ CP1215/1515/1518/1025 /2025/CM1312 / CM1415 /2320 Pro M175 / M176 /M177 / M251/ M375 / M451 / M475 / M476 / Canon 716/718/ LBP 5050/ LBP7100Cn / LBP-7110CW / LBP 7200CDN/ MF623CN / MF724CDW / MF8030CDN / MF8230CDN / MF8230CN / MF8330CDN / MF8340CDN / MF8350CDN / MF8360 / MF8540CDN /MF8550CDN / MF8580CDW</t>
         </r>
       </text>
     </comment>
-    <comment ref="C39" authorId="0">
+    <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP3520/3525/4020/4025/4520/4525/CM3530/Enterprise 500 M551/570/571/CE250A/CE251A/CE252A/CE253A/CE260A/CE261A/CE262A/CE263A/CE400A/CE401A/CE402A/CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C40" authorId="0">
+    <comment ref="C41" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP3520/3525/4020/4025/4520/4525/CM3530/Enterprise 500 M551/570/571/CE250A/CE251A/CE252A/CE253A/CE260A/CE261A/CE262A/CE263A/CE400A/CE401A/CE402A/CE403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP COLOR LJ CP3520/3525/4020/4025/4520/4525/CM3530/Enterprise 500 M551/570/571/CE250A/CE251A/CE252A/CE253A/CE260A/CE261A/CE262A/CE263A/CE400A/CE401A/CE402A/CE403A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP 5225/5525/Enterprise 700 MFP M750/M775</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ CP 5225/5525/Enterprise 700 MFP M750/M775</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M552/553/577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C46" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1017/1018/1020/1022/3015/3030/Canon LBP2900/3000/FAX-L100/120, Q2612A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1010, 1020, Canon LBP-2900, MF4018, MF4150, MF4690 Для принтера: HP LaserJet 1012, 1010, 1015, 1018, 1020, 1022, 3020, 3030, 3050, 3052, 3055, Canon LBP-2900, LBP-3000, i-SENSYS MF4120, MF4140, MF4150, MF4320d, MF4330d, MF4340d, MF4350d, MF4370dn, MF4380dn, MF4018, MF4270, MF4660PL, MF4690PL Для картриджа: HP Q2612A, Canon 703, FX-10 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703  в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703  в зборі Long Life - более 5 циклов!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703  в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1012/1015/1017/1018/1020/1022/3015/3030/Canon LBP2900/3000/FAX-L100/120/Q2612A/Canon 703, покриття Deep Golden Glossy - OEM технологія! + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1100, HP 5L, HP1200, HP1300 Для принтера: Canon LBP-1120, LBP-800, LBP-810, LBP-1210, HP LaserJet 1000, 1100, 1200, 3200, 3220, HP LJ 5L / 6L Для картриджа: Canon EP-22, НР С4092А, C7115A, C7115X, Canon EP-25, Canon EP-27 в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="G50" authorId="0">
+    <comment ref="G53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1100/1 150/5L/6L/3100/ 3150; CANON AX, LBP-800/ 810/1120  C4092A, CANON EP-22  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320/ P2014/ P2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN  Q5949A/ X, Q7553A/ X  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 1160/1320/P2014/P2015/M2727/Canon LBP-3300/3360 в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
+    <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1160/ 1320/ P2014/ P2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN  Q5949A/ X, Q7553A/ X  в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C57" authorId="0">
+    <comment ref="C60" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">VEAYE HP 1160/1320/P2014/P2015/M2727/Canon LBP-3300/3360 + комплект втулок! Long Life - более 3 циклов!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C58" authorId="0">
+    <comment ref="C61" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1160/1320/P2014/2015/M2727/Canon LBP3300/3310/3370/6300, Q5949A/Q7553A/Canon 708/715, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C62" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2100, 2200, 2300, 4000, 4100, с втулкой Для принтера: HP LJ 2100, LJ 2200, Canon SmartBase PC1210D, PC1230D, PC1270D Для картриджа: HP C4096A, Canon M  6812A002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C59" authorId="0">
+    <comment ref="C63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2410/2420/2430/4000/4050/4100/P3005/P3015/M3027/3035/M521/M525/C2610A/C4096A/C4127A/C6511A/C8061A/CE255A/CE255X + комплек твтулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="G59" authorId="0">
+    <comment ref="G63" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C60" authorId="0">
+    <comment ref="C64" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2410/2420/2430/4000/4050/4100/P3005/P3015/M3027/3035/M521/M525/C2610A/C4096A/C4127A/C6511A/C8061A/CE255A/CE255X в зборі.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C61" authorId="0">
+    <comment ref="C65" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 4000/ 4100, в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C62" authorId="0">
+    <comment ref="C66" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2400/2410/2420/P3015 4127/2610/4096/8061/6511/7551/FX6/FX7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C63" authorId="0">
+    <comment ref="C67" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 2400/ 2410/ 2420/ 2430/ P3005/ P3015. Совместимый картридж 4127/2610/4096/8061/6511/7551/FX6/FX7</t>
         </r>
       </text>
     </comment>
-    <comment ref="C64" authorId="0">
+    <comment ref="C68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2410/2420/2430/4000/4050/4100/P3005/P3015/M3027/3035/M521/M525/C2610A/C4096A/C4127A/C6511A/C8061A/CE255A/CE255X + комплек твтулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="G64" authorId="0">
+    <comment ref="G68" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C65" authorId="0">
+    <comment ref="C69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2400/2410/2420/ 2430/P3005/M3027/3035/Q7551A + комплект втулок, Alluminium Head!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G65" authorId="0">
+    <comment ref="G69" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C66" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C67" authorId="0">
+    <comment ref="C70" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 2400/2410/2420/2430/2100/2200/2300/4000/4050/4100/P3015/M3027/3035/P3005/M521/M525/Canon iSensys LBP6750/6780/MF512/MF515, CE255A/Q6511A/C4096A/C4127A/C8061X, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4350, Q1338A/Q1339A/Q5942A, HD-Long Life Balanced, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C72" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 4200/4250/4300/4350, Q1338A/Q1339A/Q5942A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі  + комплект втулок для Laser Jet 4200/4300/4335, HP 4250/4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C68" authorId="0">
+    <comment ref="C74" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4200/4300/4250/4350/4345/ M630</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для Laser Jet 4200/4300/4335, HP 4250/4350</t>
         </r>
       </text>
     </comment>
-    <comment ref="C69" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 4000/ 4100, M3035/ 3027, P3005/P3015 в сборе</t>
         </r>
       </text>
     </comment>
-    <comment ref="C70" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 5000/5100/Canon 2200/LBP-62X + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів HP Q7570A, CF214A, CF214X, Q7516A, CZ192A.
 Для принтерів HP LaserJet 5200, M5025, M5035, M5035x, M5035xs, Enterprise 700 M712, M72 MFP, HP Pro 400 M435 MFP, Pro M701, M706; Canon LBP-3500, LBP-3900, LBP-3920, LBP-3950, LBP-3970, LBP-8610, LBP-8620, LBP-8630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів HP Q7570A, CF214A, CF214X, Q7516A, CZ192A.
 Для принтерів HP LaserJet 5200, M5025, M5035, M5035x, M5035xs, Enterprise 700 M712, M72 MFP, HP Pro 400 M435 MFP, Pro M701, M706; Canon LBP-3500, LBP-3900, LBP-3920, LBP-3950, LBP-3970, LBP-8610, LBP-8620, LBP-8630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для картриджів HP Q7570A, CF214A, CF214X, Q7516A, CZ192A.
 Для принтерів HP LaserJet 5200, M5025, M5035, M5035x, M5035xs, Enterprise 700 M712, M72 MFP, HP Pro 400 M435 MFP, Pro M701, M706; Canon LBP-3500, LBP-3900, LBP-3920, LBP-3950, LBP-3970, LBP-8610, LBP-8620, LBP-8630.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 9000/9040/9050/Enterprise M806/830/C8543X/CF325X + втулки</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C77" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633/CF237A, WD-MRH608/WD-MRH237A, Alluminium Head, покриття Light Golden Super GLOSSY!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для ліцензійних картриджів CF237A/CF237X. M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C87" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Enterprise M607/608/609/631/632/633, CF237A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C88" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C89" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, Strandart, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі. Long Life - более 3 циклов</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 в зборі</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606 /M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP-3010/3020/3100/3250/6000/6020/6200/CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606 /M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP-3010/3020/3100/3250/6000/6020/6200/CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728 + комплект втулок</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
-[...15 lines deleted...]
-    <comment ref="G87" authorId="0">
+    <comment ref="C96" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035 /2055 /2030 / 2050 / Pro 400 /M401 /425 Для принтера: HP LJ P2035, HP LJ P2055 Для картриджа: HP CE505X, HP CE505XD, HP CE505L, HP CE505D, HP CE505A, HP CF280XF в зборі</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C97" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ P2035/2055/2030/2050/Pro 400/M401/425 Canon IR- 1133 / 1133A / 1133iF, LaserBase MF5580dn / MF5840dn, i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF5940DN / MF5980DW / M425</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C98" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035 /2055 /2030 / 2050 / Pro 400 /M401 /425 Для принтера: HP LJ P2035, HP LJ P2055 Для картриджа: HP CE505X, HP CE505XD, HP CE505L, HP CE505D, HP CE505A, HP CF280XF</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C99" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP251/252/253/6300/6310/6650/6670/6680/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40, покриття Deep Golden Glossy - OEM технологія! + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C100" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400/M401/425 + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C101" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP6300/6310/6650/6670/6680/LBP251/252/253/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40 + комплект втулок! Long Life - більше 3 циклів!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
-[...111 lines deleted...]
-    <comment ref="G94" authorId="0">
+    <comment ref="C102" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P2035/2055/2030/2050/Pro 400 M401/425/Canon LBP251/252/253/6300/6310/6650/6670/6680/MF411/416/418/525/5580/5840/5980/6140/6180, CF280A/CE505A/Canon 719/C-EXV40, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C103" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
         </r>
       </text>
     </comment>
-    <comment ref="G95" authorId="0">
+    <comment ref="C105" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C106" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C107" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281 Alluminium Head!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C108" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Магнітний вал в зборі для  HP P4014, P4015, P4515, M601, M602, M603, M4555 Для принтера: HP LaserJet P4014, P4015, P4515, M4555, Enterprise 600 M601dn, M601n, M602dn, M602n, M602x, M603dn, M603n, M603xh Для картриджа: HP CE390A, CE390X, CC364A, CC364X /CF281</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C109" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515/M601/602/603/605/606/625/630/M4555/Canon LBP351/LBP352, CC364A/CE390A/CF281A/Canon 039, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C110" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A в зборі</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C111" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C112" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C113" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Магнитный вал M102, M104, M130, M132  CF217A  Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Canon I-SENSYS LBP LBP-113W, LBP-162dw, Canon I-SENSYS MF MF112, MF113w, MF264dw, MF267dw, MF269dw Для картриджа: HP CF217A, CF218A, CF230A, CF230X  Canon 047 / 049 / 051  Магнитный вал HP со стержнем прорезиненный как у Самсунгов Aluminiun head with bushing ,OEM type, White</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C114" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">M102, M104, M130, M132  CF217A  Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Canon I-SENSYS LBP LBP-113W, LBP-162dw, Canon I-SENSYS MF MF112, MF113w, MF264dw, MF267dw, MF269dw Для картриджа: HP CF217A, CF218A, CF230A, CF230X Продаем поштучно  Canon 047 / 049 / 051</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C115" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">M102, M104, M130, M132  CF217A  Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Canon I-SENSYS LBP LBP-113W, LBP-162dw, Canon I-SENSYS MF MF112, MF113w, MF264dw, MF267dw, MF269dw Для картриджа: HP CF217A, CF218A, CF230A, CF230X Продаем поштучно  Canon 047 / 049 / 051</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C116" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A, для оригінальних картриджів! Alluminium Head!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/104/130/132/203/227, CF217A/CF219A/CF230A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C119" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A для сумісних корпусів Everprint</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C120" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134//M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C121" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">M102, M104, M130, M132  CF217A  Gold color Для принтера: HP Pro M102a, M102w, M130a, M130fw, M130fn, M130nw, M203dn, M203dw, M227fdn, M227fdw, M227sdn Для картриджа: HP CF217A, CF218A, CF230A, CF230X Магнитный вал HP со стержнем прорезиненный как у Самсунгов Aluminiun head with bushing ,OEM type Canon  047/049  Совместим с CANON i-SENSYS MF112 это драм картридж 049  тонер картридж в нем 047</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C122" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro M15/M16/M28/M29/CF244</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C123" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15/28/CF244A + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C124" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M15/28/CF244A + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C125" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Premium HP LJ Pro M15/16/28/29, CF244A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C126" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C127" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C128" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C129" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M252/M254/274/277/M280/ M281 /M452/M477 / M479fdn /  M480f / M180/ M181 / M182 /M183 / Canon i-SENSYS LBP611, LBP612, LBP613, MF631, MF632, MF633, MF634, MF635 /LBP654CX  / MF742CDW / MF744CDW / MF746CX // LBP611CN / LBP613CDW/ LBP621Cw/ LBP623Cdw/ LBP653Cdw; Для картриджа: HP: HP 201A Black  CF400A  , HP 201A Cyan  CF401A  , HP 201A Magenta  CF403A  , HP 201A Yellow  CF402A  , HP 201X Black  CF400X  , HP 201X C/M/Y  CF253XM  , HP 201X Cyan  CF401X  , HP 201X Dual Pack Black  CF400XD  , HP 201X Magenta  CF403X  , HP 201X Yellow  CF402X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G129" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 2шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C130" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ Pro M402/426  CF226A/X  LJM527c/M506dn/M506x/ M527dn  CF287A Сanon LBP212DW/214DW/215X/MF421DW/426DW/428X/MF429X/ MF540 / MF443DW / MF445dw / MF446X / MF449X/ MF542X / MF543X / LBP223 / LBP325X+ комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C131" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP Pro M402, M403, M426, M427, M506  CF226A  Для принтера: Hewlett-Packard Pro M402d, M402dn, M402n, M426dw, M426fdn, M426fdw, M403, M427 MFP, Canon LBP212dw, LBP214dw, LBP215x, MF421dw, MF426dw, MF428x, MF429x Для картриджа: CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H Aluminiun head with bushing  long+Short , OEM type</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C132" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C133" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, Standart, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C134" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, для китайських картриджів - діаметр 12мм, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C135" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + втулки</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C136" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G136" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C137" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M304/402/403/404/426/427/428/Enterprise M506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/Canon 052/052H/057/057H + комплект втулок, Alluminium Head!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C138" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H, покриття Deep Golden Glossy - OEM технологія! + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C139" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C140" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C141" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M211/M236; HP 136A  W1360A , HP 136X  W1360X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C142" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ M211/M236; HP 136A  W1360A , HP 136X  W1360X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C143" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canon LBP122/MF272/275/HP LJ M211/212/236, Canon 071/W1360A/136A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C144" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Bizhub 164/165/185/215  A0XX370900</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C145" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Bizhub 164/165/184/185/195/206/215/225i/226/235/Developer Roller/A0XX370911/A0XX370900</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C146" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Konica Minolta Bizhub 164/165/184/185/195/206/215/226/235/Developer Roller/A0XX370911/A0XX370900</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C147" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">OKI B4600, OEM якість</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C148" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C149" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P2200,P2207,P2507, P2500W,P2500NW, M6500,M6500W,M6500NW,M6550NW,M6607NW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C150" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C151" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C152" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Pantum P3010/P3020/P3300/P3302/M6700/M6800/M7100/M7200/M7300/DL-420</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C153" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C154" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C155" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C156" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">P3010D, P3010DW, P3300DN, P3300DW, M6700D, M6700DW, M6800FDW, M7100DN, M7100DW, M7200FD, M7200FDN, M7200FDW, M7300FDN, M7300FDW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C157" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio SP150 VEAYE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C158" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Ricoh Aficio SP 200/310/3400/3410/3500/3510, OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C159" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-310/315/320/325/CLX-3170/3175/3180/ 3185</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C160" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-310/315/320/325/CLX-3170/3175/3180/ 3185</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C161" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-360/365 / CLX-3300/3305 / Xpress SL-C410 / 460 / HP Color Laser 150/170 / M FP178 / 179, CLT-K406S / SU120A / CLT-C406S / CLT-M406S / CLT-Y406S / W2070A / 2071A / 2072A / 2073A / 117A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C162" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-360/365 / CLX-3300/3305 / Xpress SL-C410 / 460 / HP Color Laser 150/170 / M FP178 / 179, CLT-K406S / SU120A / CLT-C406S / CLT-M406S / CLT-Y406S / W2070A / 2071A / 2072A / 2073A / 117A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C163" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung CLP-360/365 / CLX-3300/3305 / Xpress SL-C410 / 460 / HP Color Laser 150/170 / M FP178 / 179, CLT-K406S / SU120A / CLT-C406S / CLT-M406S / CLT-Y406S / W2070A / 2071A / 2072A / 2073A / 117A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C164" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/4500, SF-5100/E210  Developer/Mag Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C165" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML1210/Lexmark Optra E210  Developer/Mag Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C166" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117 Для принтера: Samsung ML-1610, ML-2010, ML-2015, ML-2510, ML-2570, ML-2571N, ML-3050, ML-3051, ML-3470, SCX-4321, SCX-4521F, Dell 1100/1110, Xerox WC PE220, Xerox Phaser 3117/3122 Для картриджа: Samsung MLT-D119S  ML-1610D2, ML-2010D3, SCX-4521D3 , Xerox 106R01159, Xerox 013R00621 Вал проявки Developer Roller Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C167" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571/3050/3051/3470/3471/SCX-4321/4521/4650/4655/4725/5330/5530/5635/5835/5935/Xerox Phaser 3428/3435/3635 /WorkCentre 3550/Pe220</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C168" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610/1615/1640/1641/2010/2015/2240/2241/2510/2570/2571/3050/3051/3470/3471/SCX-4321/4521/4650/4655/4725/5330/5530/5635/5835/5935/Xerox Phaser 3428/3435/3635 /WorkCentre 3550/Pe220, OEM КАЧЕСТВО!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
-[...479 lines deleted...]
-    <comment ref="G124" authorId="0">
+    <comment ref="C169" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1610/1615/2010/2015/2510/2570/2571, SCX-4321/4521/4725; Xerox WC PE220, Phaser 3117/3122/3200 ML-1610, ML-2010, SCX-4521, SCX-D4725, Xerox 013R00621, 106R01159, 113R00730</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C170" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117 Для принтера: Samsung ML-1610, ML-2010, ML-2015, ML-2510, ML-2570, ML-2571N, ML-3050, ML-3051, ML-3470, SCX-4321, SCX-4521F, Dell 1100/1110, Xerox WC PE220, Xerox Phaser 3117/3122 Для картриджа: Samsung MLT-D119S  ML-1610D2, ML-2010D3, SCX-4521D3 , Xerox 106R01159, Xerox 013R00621 Вал проявки Developer Roller Samsung ML-1610, ML-2010, ML-3050, SCX-4321, Xerox 3117</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C171" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1630/1631/SCX -4500</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C172" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX- 3200/3205/3207, Developer Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C173" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX- 3200/3205/3207, Developer Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C174" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX- 3200/3205/3207, Developer Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C175" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1670/1675/1860/1861/1865/SCX-3200/3205/3207, Xerox WC 3210/3220  Developer/Mag Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C176" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1910/1915/2450/2525/2580/2850/2851/2855/2950/2951/2956/700/1510/SCX-4016/4100/4116/4200/4216/4300/4310/4315/4600/4623/4701/4727/4728/4729/4824/4826/4828/6120/6122/6220/6320/6322/6520/SF-560R/650/Tektronix/Xerox Phaser 3115/3116/3120/3121/3130/3140/3155/3160/3250/WorkCentre 3119/3210/3215/3220/3225/M20/Savin Fax 3810/3820</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C177" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1910/1915/2450/2525/2580/2850/2851/2855/2950/2951/2956/700/1510/SCX-4016/4100/4116/4200/4216/4300/4310/4315/4600/4623/4701/4727/4728/4729/4824/4826/4828/6120/6122/6220/6320/6322/6520/SF-560R/650/Tektronix/Xerox Phaser 3115/3116/3120/3121/3130/3140/3155/3160/3250/WorkCentre 3119/3210/3215/3220/3225/M20/Savin Fax 3810/3820</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C178" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1910/1915/2450/2525/2580/2850/2851/2855/2950/2951/2956/700/1510/SCX-4016/4100/4116/4200/4216/4300/4310/4315/4600/4623/4701/4727/4728/4729/4824/4826/4828/6120/6122/6220/6320/6322/6520/SF-560R/650/Tektronix/Xerox Phaser 3115/3116/3120/3121/3130/3140/3155/3160/3250/WorkCentre 3119/3210/3215/3220/3225/M20/Savin Fax 3810/3820</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C179" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1910/1915/2450/2525/2580/2850/2851/2855/2950/2951/2956/700/1510/SCX-4016/4100/4116/4200/4216/4300/4310/4315/4600/4623/4701/4727/4728/4729/4824/4826/4828/6120/6122/6220/6320/6322/6520/SF-560R/650/Tektronix/Xerox Phaser 3115/3116/3120/3121/3130/3140/3155/3160/3250/WorkCentre 3119/3210/3215/3220/3225/M20/Savin Fax 3810/3820</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C180" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1910/1915/2450/2525/2580/2850/2851/2855/2950/2951/2956/700/1510/SCX-4016/4100/4116/4200/4216/4300/4310/4315/4600/4623/4701/4727/4728/4729/4824/4826/4828/6120/6122/6220/6320/6322/6520/SF-560R/650/Tektronix/Xerox Phaser 3115/3116/3120/3121/3130/3140/3155/3160/3250/WorkCentre 3119/3210/3215/3220/3225/M20/Savin Fax 3810/3820. OEM якість</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C181" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-1710/1740/1745/1750/1910/1915/2450/2525/2580/2850/2851/2855/2950/2951/2956/700/1510/SCX-4016/4100/4116/4200/4216/4300/4310/4315/4600/4623/4701/4727/4728/4729/4824/4826/4828/6120/6122/6220/6320/6322/6520/SF-560R/650/Tektronix/Xerox Phaser 3115/3116/3120/3121/3130/3140/3155/3160/3250/WorkCentre 3119/3210/3215/3220/3225/M20/Savin Fax 3810/3820</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C182" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G183" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 5шт -2%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C184" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851/ 2955, SCX-4824HN/ 4828HN/ 4600/ 4623XER WC3210/3220 Ph 3140/3150/3250</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C185" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML2150/2550  Developer/Mag Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C186" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: ML-2165, ML-2160, SCX-3405, SCX-3405W, SCX-3400, SCX-3400F, SCX-3405FW, SL-M2020, SL-M2020W, SL-M2070, SL-M2070FW, SL-M2070W, Xerox Phaser 3020, WorkCentre 3025 Для картриджа: Samsung MLT-D101S, MLT-D111S, Xerox 106R02773 + комплект втулок. OEM type.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C187" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Для принтера: ML-2165, ML-2160, SCX-3405, SCX-3405W, SCX-3400, SCX-3400F, SCX-3405FW, SL-M2020, SL-M2020W, SL-M2070, SL-M2070FW, SL-M2070W, Xerox Phaser 3020, WorkCentre 3025 Для картриджа: Samsung MLT-D101S, MLT-D111S, Xerox 106R02773 + комплект втулок. OEM type.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C188" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G188" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">знижка від 10шт -5%</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C189" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C190" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2160/2165/2167/2168/SCX-3400/3405/3407/SL-M2020/2070/MLT-D101S/MLT-D111S + комплект втулок! Супер КАЧЕСТВО!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C191" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML2250  Developer/Mag Roller  ML-2250D5, SCX-4720D3, SCX-4720D5, Xerox 109R00746, 109R00747, 013R00606, для принтеров ML-2250, ML-2251N, ML-2251NP, ML-2252W, SCX-4520, SCX-4720F, Xerox Phaser 3150, WorkCentre PE120.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C192" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML2250  Developer/Mag Roller</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C193" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">ML 2955/ 2956ND/ 2951D/ 2956DW/ SCX-4701ND/ 4728HW/ 4729HD/ 4729HW/ M2620/2670/2820/ 2870/2880</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C194" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-2540/2850/2950/2955/SL-M2620/2820/2830/2870/SCX-4728/4729, Xerox Phaser 3052/3260/WC3210/3215/3220/3225/B205/B210/B215, MLT-D103S, OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C195" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/SL-M3820/3870/M4020/4070/SCX-4833/4835/5637/Xerox Phaser 3330/3320/WorkCentre 3335/3345/MLT-D203E/D205E/106R02304/106R02306/106R02310/106R02312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C196" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/SL-M3820/3870/M4020/4070/SCX-4833/4835/5637/Xerox Phaser 3330/3320/WorkCentre 3335/3345/MLT-D203E/D205E/106R02304/106R02306/106R02310/106R02312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C197" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/SL-M3820/3870/M4020/4070/SCX-4833/4835/5637/Xerox Phaser 3330/3320/WorkCentre 3335/3345/MLT-D203E/D205E/106R02304/106R02306/106R02310/106R02312</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C198" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML-3310/3710/3750/SL-M3820/3870/M4020/4070/SCX-4833/4835/5637/Xerox Phaser 3330/3320/WorkCentre 3335/3345/MLT-D203E/D205E/106R02304/106R02306/106R02310/106R02312, OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
-[...527 lines deleted...]
-    <comment ref="G156" authorId="0">
+    <comment ref="C199" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML 3310/SCX 4833 Для принтера: Самсунг ML-3310D, ML-3310ND, ML-3710D, ML-3710ND, МФУ Самсунг SCX-4833FD, SCX-4833FR, SCX-5637FR Для картриджа: Самсунг MLT-D205S, MLT-D205L и MLT-D205E Вал проявки Developer Roller Samsung ML-3310, ML-3710, SCX-4833, SCX-5637</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C200" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Samsung ML4050/4055/4550/4551/4555</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C201" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">E-Studio 163/ 203/ 165/ 205/ 166/ 206/ 167/ 207/ 237/ Roller-MG-377/ 6LH23270000</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C202" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Xerox Phaser 3100/Minolta Page Pro 1480, VEAYE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C203" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON iR1018/1019/1020/1021/1022/1023/1024/1025, FL2-5374/FC7-2894 , оригінал</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C204" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON iR1018/ 1019/ 1020/ 1021/ 1022/ 1023/ 1024/ 1025, FL2-5374/FC7-2894</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C205" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">CANON iR1018/ 1019/ 1020/ 1021/ 1022/ 1023/ 1024/ 1025, FL2-5374/FC7-2894</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C206" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C207" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/1017/1018/1020/1022/3015/3030/Canon LBP2900/3000/FAX-L100/120 з контактною втулкою, Q2612A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C208" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/ 1017/1018/1020/1022/3015/3030 /Canon LBP-2900/3000/FAX-L100/ 120 + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C209" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ 1010/1012/1015/ 1017/1018/1020/1022/3015/3030 /Canon LBP-2900/3000/FAX-L100/ 120 + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C210" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1010/ 1012/ 1015/ 1018/ 1020/ 1022/ 3015/ 3020/ 3030/ 3050/ 3050z/ 3052/ 3055, M1005/ 1319f; CANON i-SENSYS LBP2900/ B/ 3000  Q2612A/ X, CANON FX-10,703</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C211" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1100/ 1200/ 1100A/ 3200; CANON AX, LBP-800/ 810/1120;</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C212" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 5L,6L,3100/50; Canon LBP-460  EPA  / LJ 1100/A,3200; Canon LBP-8x0,1120  EP22</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C213" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1160/ 1320, P2030/2035/2050/2055/Pro 400 M401/425/Canon LBP6300/6310/6650/6670/6680/LBP251/252/253/MF-411/416/418/525/5580/5840/5980/6140/6180/CF280A/CE505A/CE505X/Canon 719/C-EXV40</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C214" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1160/ 1320, P2035/ 2055/ 2014/ 2015; CANON i-SENSYS LBP3300/ 3360, CANON LBP-6300DN  CE505A/ X, Q5949A/ X, Q7553A/ X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C215" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1000/5,1200,1220,3300/30; Canon LBP-1210</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C216" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 1000/5,1200,1220,3300/30; Canon LBP-1210</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C217" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP2100/2200, HP2300, HP2400, HP4000, HP4100, HP M3035/M3027/P3005/P3015d</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C218" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP2100/2200, HP2300, HP2400, HP4000, HP4100, HP M3035/M3027/P3005/P3015d</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C219" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">LJ 4/M/+,5/M/N; Canon LBP-8 IV,860,1260  EPE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C220" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP 4200/4300/4335, HP 4250/4350</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C221" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237A/CF237X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C222" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">M607/M608/M609/M631/M632 Для принтера: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632. HP LJ M633 Для картриджа: CF237A/CF237X</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C223" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M607/608/609/631/632/633/CF237A + контактна втулка, Alluminium Head, Silver GLOSSY Coating - OEM технологія! Для отримання еталонних відбитків рекомендується використовувати оригінальний магнітний сердечник!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C224" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008/P1100/1102/1505/1566/1606/ M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon LBP-3010/3020/6000/6020/6200/4410/ 4430/4450/4550/4570/ 4580/4730/4750/4780/4870/4890</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C225" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/Canon 712/713/725/726/728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C226" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/Canon 712/713/725/726/728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C227" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008/P1100/1102/1505/1566/1606/ M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon LBP-3010/3020/6000/6020/6200/4410/ 4430/4450/4550/4570/ 4580/4730/4750/4780/4870/4890</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C228" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005 / 1006/1007/1008/1102/1505/1560/1566/1606 / M1212 / 1214/1217/1120/1132/1522/1536 / M125 / 127 / Canon MF4410 / 4430/4450/4550/4570 / 4580/4730/4750/4780/4870/4890 / LBP-3010/3 020/3100/3250/6000/6020/6200 / CB435A / CB436A / CE278A / CE285A / Canon 712/713/725/726/728, Deep Golden Glossy - OEM технологія. Для отримання еталонних від печатки рекомендується використовувати оригінальний магнітний сердечник.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C229" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C230" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, SCC Type, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C231" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1102/1505/1560/1566/1606/M1212/1214/1217/1120/1132/1522/1536/M125/127/Canon MF4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890/LBP3010/3020/3100/3250/6000/6020/6200, CB435A/CB436A/CE278A/CE285A/Canon 712/713/725/726/728, Standart, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C232" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008 /1102/1505/1560/ 1566/1606/M1212/1214/1217/ 1120/1132/1522/1536/M125/ 127/CanonMF 4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890/LBP-3010/ 3020/3100/3250/6000/6020/6 200/CB435A/CB436A/CE278A/ CE285A/CF283A LaserJet Pro M125/ 127/ 201/ 225 Canon 712/713/725/726/728 + комплект втулок</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G232" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
-[...495 lines deleted...]
-    <comment ref="G184" authorId="0">
+    <comment ref="C233" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P1005 / 1006/1007/1008/1102/1505/1560/1566/1606 / M1212 / 1214/1217/1120/1132/1522/1536 / M125 / 127 / Canon MF4410 / 4430/4450/4550/4570 / 4580/4730/4750/4780/4870/4890 / LBP-3010/3 020/3100/3250/6000/6020/6200 / CB435A / CB436A / CE278A / CE285A / Canon 712/713/725/726/728</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C234" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P1005/1006/1007/1008/P1100/1102/1505/1566/1606/ M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon LBP-3010/3020/6000/6020/6200/4410/ 4430/4450/4550/4570/ 4580/4730/4750/4780/4870/4890</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C235" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP P2035/P2055/P2030/P2050/Pro 400/M401/425 Canon IR- 1133 / 1133A / 1133iF; LaserBase MF5580dn / MF5840dn; i-Sensys LBP-6300dn / LBP-6310DN / LBP-6650dn / LBP-6670DN / LBP-6680x / MF5940DN / MF5980DW</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C236" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ P4014/4015/4515 + комплект втулок, Alluminium Head, Silver GLOSSY Coating - OEM технологія! Для отримання еталонних відбитків рекомендується використовувати оригінальний магнітний сердечник!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C237" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ M102/M104/M106/M130/M132/M134/M203/M227, CF217A/CF219A/CF218A/CF230A/CF234A</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G237" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
-[...639 lines deleted...]
-    <comment ref="C222" authorId="0">
+    <comment ref="C238" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ M102/104/130/132/203/227, CF217A / CF219A / CF230A. Для отримання еталонних відбитків рекомендується використовувати оригінальний магнітний сердечник.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C223" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C224" authorId="0">
+    <comment ref="C239" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M102/104/130/132/203/227, CF217A/CF219A/CF230A, HD, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C240" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Pro M402, M403, M426, M427, M506 CF226A Для принтера: Hewlett-Packard Pro M402d, M402dn, M402n, M426dw, M426fdn, M426fdw, M403, M427 MFP, Canon LBP212dw, LBP214dw, LBP215x, MF421dw, MF426dw, MF428x, MF429x Для картриджа: HP CF226A / CF226X / CF287A / CF287X / CF228A / CF228X / 041 0452C002 / 041H 0453C002 / 052 2199C002 / 052H 2200C002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C225" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C226" authorId="0">
+    <comment ref="C241" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H. Для отримання еталонних від печаток рекомендується використовувати оригінальний магнітний сердечник!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C227" authorId="0">
+    <comment ref="C242" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/M403/M426/M501/MFP M427 Enterprise M506/M527  CF226/CF287  - Для принтера: Hewlett-Packard Pro M402d, M402dn, M402n, M426dw, M426fdn, M426fdw, M403, M427 MFP, Canon LBP212dw, LBP214dw, LBP215x, MF421dw, MF426dw, MF428x, MF429x Для картриджа: CF226/CF287</t>
         </r>
       </text>
     </comment>
-    <comment ref="C228" authorId="0">
+    <comment ref="C243" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C229" authorId="0">
+    <comment ref="C244" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ Pro M402/426  CF226A/X /MF540 / MF443DW / MF445dw / MF446X / MF449X / MF542X / MF543X / LBP223 / LBP226 / LBP228X / LBP325X</t>
         </r>
       </text>
     </comment>
-    <comment ref="C230" authorId="0">
+    <comment ref="C245" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C231" authorId="0">
+    <comment ref="C246" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M304/M402/403/404/426/427/428/Enterprise M506/507/527/528/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF226X/CF259A/CF259X/CF287A/CF289A/Canon 041/041H/052/052H/056/056H/057/057H, покриття Deep Golden GLOSSY - OEM технологія! Для отримання еталонних від печаток рекомендується використовувати оригінальний магнітний сердечник!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C232" authorId="0">
+    <comment ref="C247" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/403/404/426/427/428/304/Enterprise M506/507/527/528/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228, CF226A/CF259A/CF287A/CF289A/W1510A/Canon 041/052/056/057/T06/T08/T13, SCC Type, Premium Quality!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C248" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">для Samsung ML2160/2165/2167/2168/SCX-3400/3405/3407  MLT-D101S  SP-MRS-EVP-SAM2160</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал магнітний/ оболонка магнітного вала</t>
   </si>
   <si>
     <t>Вал магнітний  оболонка  Canon iR 1018/1020/1022/1024/1025, FL2-5374/FC7-2894, WELLDO</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-1110/1112/1118 TN-1075   DR-BRO-HL-1110-EVP  Everprint</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-1110/1112/1118 TN-1075 OEM ЯКІСТЬ  WD-DRB1118  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-2030/2035/2040/2140/2070,  WD-DRB360  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-2030/2035/2040/2140/2070, Foshan</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-2240, TN2235  DR-BRO-HL-2240-EVP  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-2240, TN2235  DR-MRHL2240-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-2240/2250, TN2235, Foshan</t>
+  </si>
+  <si>
+    <t>Вал магнітний Brother HL-5240, TN3130/3170  DR-BRO-HL-5240-EVP  Everprint</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...26 lines deleted...]
-    <t>Вал магнітний Brother HL-5240/5440, TN3380, Foshan</t>
+    <t>Вал магнітний Brother HL-5240, TN3130/3170, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-5440 TN3380 OEM ЯКІСТЬ  WD-DRB5440  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-L2300 TN2335  DR-BRO-HL-L2300-EVP  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Brother HL-L2300 TN2335 OEM ЯКІСТЬ  WD-DRB2320  WELLDO</t>
   </si>
   <si>
-    <t>Вал магнітний Canon FC/PC  E-16/30 +підшипники 2шт Patron</t>
+    <t>Вал магнітний Canon FC/PC  E-16/30 +підшипники 2шт  SP-MR-EVP-CAN-E16  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Canon FC/PC  E-16/30 +підшипники 2шт+ шестерня, VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Canon FC/PC  E-16/30 +підшипники 2шт, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Canon iR 1018/1020/1022/1024/1025, FL2-3908-VE, VEAYE в зборі</t>
   </si>
   <si>
     <t>Вал магнітний Canon iR 1018/1020/1022/1024/1025, WD-MRC1018, WELLDO в зборі</t>
   </si>
   <si>
     <t>Вал магнітний Canon iR 2016/2016J/2020, FM3-3676-VE, VEAYE</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал магнітний Canon iR 2016/2016J/2020, WD-MRC2016, WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Canon iR 2520/2525/2530/2535/2545, FM3-9264, оригінал</t>
   </si>
@@ -4014,521 +4209,557 @@
   <si>
     <t>Вал магнітний HP Color LJ 1600/2600, Ascend РОЗПРОДАЖ!</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1025/2025/Canon 716/718  MR1215  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  MR1215-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  MRHPP1215  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  SP-DR-EVP-HLJCP1215  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP1215/1515/CP1025/2025  WD-DRH1518  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP3520/3525/Enterprise 500 M551  DR4025  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP3520/3525/Enterprise 500 M551  DR4025-VE  VEAYE</t>
   </si>
   <si>
+    <t>Вал магнітний HP Color LJ CP3520/3525/Enterprise 500 M551 DR4025  SP-DR-EVP-HLJCP3525  Everprint</t>
+  </si>
+  <si>
     <t>Вал магнітний HP Color LJ CP5225/5525  DRH5525  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ CP5225/5525  DRH5525-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP Color LJ Enterprise M552/553/577,  WD-DRH552  WELLDO</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ 1010 HD, Premium Quality  MR2612AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ 1010+ підшипники 2шт, Alluminium Head,  MRHP1010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт  MAGROL-HP-1010-EVP-M  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт  MR1010-VE  Long Life VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт  MRHP1010  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1010+підшипники 2шт, Deep Golden Glossy - OEM технологія  WD-MRH2612AX  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+ підшипники 2шт, Alluminium Head, Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт,  MR1200-VE  VEAYE</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт,  MRHP1100  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт, Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 1100+підшипники 2шт, Foshan</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ 1160/1320/P2015+підшипники 2шт  MAGROL-HP-1160-EVP-M  Everprint</t>
-[...8 lines deleted...]
-    <t>Вал магнітний HP LJ 1160/1320/P2015+підшипники 2шт, Long Life VEAYE</t>
+    <t>Вал магнітний HP LJ 1160+підшипники 2шт  MAGROL-HP-1160-EVP-M  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 1160+підшипники 2шт,  MRHP1160  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 1160+підшипники 2шт,  MRHP1160  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 1160+підшипники 2шт, Long Life VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 1160, HD, Premium Quality!  MR5949AWD  WELLDO Premium</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MAGRHP2100  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MR2100-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  MRHP2100  CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...2 lines deleted...]
-    <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт, Everprint</t>
+    <t>Вал магнітний HP LJ 2100/2300/2400 + підшипники 2шт,  SP-MR-EVP-HL2100  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт  SP-MR-EVP-HLJ2420  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт,  MAGRHP2410  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт,  MR3015-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 2420/P3005/ P3015 + підшипники 2шт, Alluminium Head  WD-MRH7551A  WELLDO</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ 2420/P3005/ P3015, HD, Premium Quality!  MR255AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 4200/4250/4300/4350, HD-Long Life Balanced, Premium Quality!  MR5942AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ 4200/4300/4250/4350  MR4250  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 4200/4300/4250/4350  MR4250-VE  VEAYE</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ 4200/4300/4250/4350  SP-MR-EVP-HLJ4200  Everprint</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ 4200/4300/4250/4350 + підшипники 2шт, Foshan</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ 5000/5100 + підшипники 2шт, Everprint</t>
+    <t>Вал магнітний HP LJ 5000/5100 + підшипники 2шт,  SP-MR-EVP-HLJ5000  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 5000/5100+підшипники 2шт, VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 5200+підшипники 2шт,  MR5200  CEE</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ 5200+підшипники 2шт, Everprint</t>
-[...2 lines deleted...]
-    <t>Вал магнітний HP LJ 5200+підшипники 2шт, VEAYE</t>
+    <t>Вал магнітний HP LJ 5200+підшипники 2шт,  MR5200-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ 5200+підшипники 2шт,  SP-MR-EVP-HLJ5200  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ 9000/9040/9050/Enterprise M806+підшипники 2шт,  MR9000-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ M607  CF237A   MRH237A  CEE</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ M607  CF237A  Alluminium Head  WD-MRH608/WD-MRH237A  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ M607  CF237A  Alluminium Head, Light Golden  WD-MRH237AZ  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ M607  CF237A  для ліцензійних картриджів + підшипники 2шт  Micrographic</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ M607  CF237A +підшипники 2шт VEAYE</t>
+    <t>Вал магнітний HP LJ M607  CF237A +підшипники 2шт  MRH237A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ M607  CF237X ,  SP-MR-EVP-HPM607  Everprint</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ P1005/1006+ підшипники 2шт, Alluminium Head, OEM type  MRHPP1505-PG  Micrographic</t>
-[...17 lines deleted...]
-    <t>Вал магнітний HP LJ P1005/1006+підшипники 2шт, Deep Golden Glossy, OEM технологія  WD-MRH278AX  WELLDO</t>
+    <t>Вал магнітний HP LJ M607 HD, Premium Quality!  MR237AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005 HD, Premium Quality!  MR285AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005 Strandart, Premium Quality!  MR285ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005+ підшипники 2шт, Alluminium Head, OEM type  MRHPP1505-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005+підшипники 2шт  MR1505-VE  Long Life VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005+підшипники 2шт  SP-MR-EVP-HLJ1005  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005+підшипники 2шт  SP-MR-PN-HLJ1005  Patron</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005+підшипники 2шт,  MRHP1005  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ P1005+підшипники 2шт,  WD-MRH278A  WELLDO</t>
+  </si>
+  <si>
+    <t>очікується 03-11</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт,  MRHP2035  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт,  SP-MR-EVP-HLP2035  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Alluminium Head  MRHPP2035-PG  Micrographic</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Alluminium Head,  WD-MRH505A  WELLDO</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Deep Golden Glossy - OEM технологія,  WD-MRH505AX  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P2035/P2055 + підшипники 2шт, Long Life  MR2035-VE  VEAYE</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ P2035/P2055 HD, Premium Quality!  MR505AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MR4014-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MRHP4014  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  MRHPP4015-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт  SP-MR-EVP-HP-P4515  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт Alluminium Head,  WD-MRH364A  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ P4014/4015 + підшипники 2шт, Foshan</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ P4014/P4015 HD, Premium Quality!  MR364AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ Pro M102  MRHPM102  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  SILVER  Foshan</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  SP-MR-EVP-HPM102  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  білий  Aluminiun head, OEM type  MRHPM102W-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  матовий   MAGRHPM102-1  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  матовий, чорний   MRHPM102-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102  чорний  Foshan</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ Pro M102 Alluminium Head  WD-MRH217A  WELLDO</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ Pro M102 HD, Premium Quality!  MR217AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ Pro M102 для сумісних корпусів  SP-MR-EVP-HPM102-CN  Everprint</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ Pro M102 універсальний ОЕМ якість  MR217A-CH</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ Pro M102,  MR217A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M102, Aluminiun head,  Gold   MRHPM102G  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M15/M28  SP-MR-EVP-HP-M15  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт  MR244A  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт  MR244A-VE  VEAYE</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ Pro M15/M28 + підшипники 2шт, Alluminium Head, WELLDO</t>
+    <t>Вал магнітний HP LJ Pro M15/M28 HD, Premium Quality!  MR244AWD  WELLDO Premium</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M252  MRHP252 , CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M252  MRHPM252 , Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M252  SP-DR-EVP-HPM252  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M252  WD-DRH252  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M402/426 + підшипники 2шт  SP-MR-EVP-HPM402  Everprint</t>
   </si>
   <si>
-    <t>Вал магнітний HP LJ Pro M402/426 + підшипники 2шт,  MAGRHPM402  Micrographic</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP LJ Pro M402/426 + підшипники 2шт, Alluminium Head, OEM type  MRHPM402  Micrographic</t>
   </si>
   <si>
+    <t>Вал магнітний HP LJ Pro M402/426 HD, Premium Quality!  MR226AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 Standart, Premium Quality!  MR226ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Вал магнітний HP LJ Pro M402/426 для китайських картриджів - діаметр 12мм, HD, Premium Quality!  MR226AWDC  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний HP LJ Pro M402/426,  MR226-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M402/426,  MRHPM402  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M402/426, Alluminium Head,  WD-MRH226A  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP LJ Pro M402/426, покриття Deep Golden Glossy - OEM технологія,  WD-MRH226AX  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний HP M236, W1360/Canon 071  MRC071-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний HP M236, W1360/Canon 071  MRW1360  CEE</t>
   </si>
   <si>
     <t>Вал магнітний HP M236, W1360/Canon 071  SP-MR-EVP-HP-M236  Everprint</t>
   </si>
   <si>
-    <t>4.35%</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний HP M236, W1360/Canon 071  ZMN-HP-M236-MDR  Makkon</t>
   </si>
   <si>
+    <t>Вал магнітний HP M236, W1360/Canon 071 HD, Premium Quality!   MR1360AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Вал магнітний Konica Minolta Bizhub 164/165/185/215  A0XX370900</t>
   </si>
   <si>
     <t>Вал магнітний Konica Minolta Bizhub 164/165/185/215  A0XX370900  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Konica Minolta Bizhub 164/165/185/215, A0XX370900,  WD-MRM164  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний OKI B4600, OEM якість VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P2200  MR210  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P2200  SP-MR-EVP-SIN-P211  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P2200  WD-MRP210  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P2200  ZMN-PANT-P2200-MDR  Makkon</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P3010D  DRP3010-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P3010D  MRP3010  CEE</t>
   </si>
   <si>
-    <t>у резерві</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний Pantum P3010D  MRP3010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P3010D  ZMN-PANT-P3010-MDR  Makkon</t>
   </si>
   <si>
     <t>Вал магнітний Pantum P3010D, DL-420  SP-MR-EVP-SIN-A420  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Ricoh Aficio SP150 VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Ricoh Aficio SP200/310/3400/3410  WD-DRR3410  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-310/315/CLX-3170/3185  SP-DR-EVP-SAMCLP310  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-310/315/CLX-3170/3185  WD-DRS310  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-360/365/HP Color Laser 150/170  MR360  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-360/365/HP Color Laser 150/170  SP-DR-EVP-SAMCLP360  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung CLP-360/365/HP Color Laser 150/170  WD-DRS360  WELLDO</t>
   </si>
   <si>
+    <t>Вал магнітний Samsung ML-1210,  SP-DR-EVP-SAM1210  Everprint</t>
+  </si>
+  <si>
     <t>Вал магнітний Samsung ML-1210, Foshan</t>
   </si>
   <si>
-    <t>Вал магнітний Samsung ML-1210, Patron</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний Samsung ML-1610  MR1610  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1610  SP-DR-EVP-SAM1610  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1610  WD-DRS1610  WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1610, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1610, Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1630/1631/SCX -4500</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1660/1661  MR1660  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1660/1661  MR1660-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1660/1661  SP-DR-EVP-SAM1660  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1660/1661, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955  MR1710  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955  MR1710-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955  MRSAMML-1710  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955  SP-DR-EVP-SAM1710  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955  WD-DRS1710  OEM якість WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1710/1910/2850/2955,  60179 , DC Select</t>
   </si>
   <si>
-    <t>Вал магнітний Samsung ML-1710/1910/2850/2955, HANP</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  MR1910  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  MRSAMML-2850  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-1910/2850/2955  SP-DR-EVP-SAM2850  Everprint</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2150/2550  Developer/Mag Roller , Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S  OEM type  MRSAMML-2160-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S  White  MRSAMMLW-2160-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MLT-D101S , VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  MRML2160  CEE</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2160/SCX-3400  WD-MRS2160 , WELLDO</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2250  Developer/Mag Roller , Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-2250  Developer/Mag Roller , HANP</t>
   </si>
   <si>
+    <t>Вал магнітний Samsung ML-2955/SCX-4701ND  SP-DR-EVP-SAM2955  Everprint</t>
+  </si>
+  <si>
     <t>Вал магнітний Samsung ML-2955/SCX-4701ND  WD-DRS2540  WELLDO</t>
   </si>
   <si>
-    <t>Вал магнітний Samsung ML-3310/3710, SCX4833/5637/5737  DR-ML3310-VE  VEAYE</t>
-[...8 lines deleted...]
-    <t>Вал магнітний Samsung ML-3310/3750, SCX4833/5637  MR3310  CEE</t>
+    <t>Вал магнітний Samsung ML-3310  DR-ML3310-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Samsung ML-3310  MR3310  CEE</t>
+  </si>
+  <si>
+    <t>Вал магнітний Samsung ML-3310  SP-DR-EVP-SAM3310  Everprint</t>
+  </si>
+  <si>
+    <t>Вал магнітний Samsung ML-3310  WD-DRS3310  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал магнітний Samsung ML-3310,  MRSAMML-3310  Micrographic</t>
   </si>
   <si>
     <t>Вал магнітний Samsung ML-4050/4055/4550/4551/4555, Foshan</t>
   </si>
   <si>
     <t>Вал магнітний Toshiba e-Studio 163/166, ROLLER-MG-371 6LH23270000  6LA81650000</t>
   </si>
   <si>
     <t>Вал магнітний Xerox Phaser 3100/Minolta Page Pro 1480, VEAYE</t>
   </si>
   <si>
     <t>Вал магнітний внутрішня частина Canon iR 1018/1020/1022/1024/1025, FL2-5374/FC7-2894, оригінал</t>
   </si>
   <si>
     <t>Оболонка магнітного вала Canon iR 1018/1020/1022/1024/1025  FL2-5374  VEAYE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала Canon iR 1018/1020/1022/1024/1025  FL2-5374-WD  WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010 61846 DC Select</t>
   </si>
   <si>
+    <t>Оболонка магнітного вала HP LJ 1010 HD, Premium Quality!  MRS2612AWD  WELLDO Premium</t>
+  </si>
+  <si>
     <t>Оболонка магнітного вала HP LJ 1010+підшипники 2шт  MR1010Sleeve  CEE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010+підшипники 2шт  MR1010Sleeve-VE  VEAYE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1010,  SP-MRS-PN-HLJ1010  Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1100, Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1100/5L, HANP</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1160/1320/P2035  MR2035Sleeve-VE  VEAYE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1160/1320/P2035  SP-MRS-PN-HLJ1160  Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1200, HANP</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ 1200, Static Control</t>
@@ -4548,99 +4779,105 @@
   <si>
     <t>Оболонка магнітного вала HP LJ M607  CF237A/X   HM609MDR   Static Control</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ M607/608/609  60507  DC Select</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ M607/608/609  WD-MRSH237AG  Alluminium Head WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006  60156  DC Select</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006  MR1505Sleeve  CEE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006  SP-MRS-EVP-HLJP1005  Everprint</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006  SP-MRS-PN-HLJP1005  Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006 Deep Golden, OEM технологія  WD-MRSH278AX  WELLDO</t>
   </si>
   <si>
-    <t>Оболонка магнітного вала HP LJ P1005/1006 Silver, OEM технологія  WD-MRSH278AG  WELLDO</t>
+    <t>Оболонка магнітного вала HP LJ P1005/1006 HD, Premium Quality!  MRS285AWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ P1005/1006 SCC Type, Premium Quality!  MRS285ASWD  WELLDO Premium</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ P1005/1006 Standart, Premium Quality!  MRS285ASWD  WELLDO Premium</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006+підшипники 2шт  MR1505Sleeve-VE  VEAYE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1006,  WD-MRSH278A  WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P1005/1505 Odyssey Static Control</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P2035/P2055  MR2035Sleeve  CEE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ P4014/4015/4515  WD-MRSH364AG  Alluminium Head WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M102/CF217A/CF219A/CF230A  60490  DC Select</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M102/CF217A/CF219A/CF230A  MRМ102Sleeve  CEE</t>
   </si>
   <si>
-    <t>Оболонка магнітного вала HP LJ Pro M102/CF217A/CF219A/CF230A  WD-MRSH217A  WELLDO</t>
+    <t>Оболонка магнітного вала HP LJ Pro M102/CF217A/CF219A/CF230A HD, Premium Quality!  MRS217AWD  WELLDO Premium</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426  60508  DC Select</t>
   </si>
   <si>
-    <t>Оболонка магнітного вала HP LJ Pro M402/426  HM402MDR  Static Control</t>
-[...1 lines deleted...]
-  <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426  MRМ402Sleeve  CEE</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426  MSHP-M402  Micrographic</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426  SP-MRS-EVP-HPM402  Everprint</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426  SP-MRS-PN-HPM402  Patron</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426  WD-MRSH226A  WELLDO</t>
   </si>
   <si>
     <t>Оболонка магнітного вала HP LJ Pro M402/426 Deep Golden GLOSSY, OEM технологія  WD-MRSH226AX  WELLDO</t>
+  </si>
+  <si>
+    <t>Оболонка магнітного вала HP LJ Pro M402/426 SCC Type, Premium Quality!  MRS226ASC  WELLDO Premium</t>
   </si>
   <si>
     <t>Оболонка магнітного вала Samsung ML-2160/SCX-3400  SP-MRS-EVP-SAM2160  Everprint</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5048,51 +5285,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I233"/>
+  <dimension ref="A1:I249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5221,5631 +5458,5597 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>26299</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>615.76</v>
+        <v>626.77</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34656</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>159.76</v>
+        <v>160.79</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28610</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>34127</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>238.52</v>
+        <v>242.78</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>22645</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>214.8</v>
+        <v>218.64</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H15" s="1"/>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>28181</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>27100</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>22646</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>156.63</v>
+        <v>159.43</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>22648</v>
+        <v>35499</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>206.75</v>
+        <v>136.65</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>24707</v>
+        <v>22648</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>224.2</v>
+        <v>197.23</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>28275</v>
+        <v>24707</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>206.75</v>
+        <v>162.61</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>27621</v>
+        <v>28275</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>213.91</v>
+        <v>202.24</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>13582</v>
+        <v>27621</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F23" s="1">
-        <v>96.20999999999999</v>
+        <v>217.73</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>22544</v>
+        <v>13582</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>72.5</v>
+        <v>56.94</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>9095</v>
+        <v>22544</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>105.16</v>
+        <v>62.4</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>23249</v>
+        <v>9095</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>1119.2</v>
+        <v>177.65</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>26356</v>
+        <v>23249</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>1006.88</v>
+        <v>1139.21</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="1"/>
       <c r="I27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>20767</v>
+        <v>26356</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8505902990</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>1286.56</v>
+        <v>1024.88</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H28" s="1"/>
+      <c r="I28" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>33930</v>
+        <v>20767</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8505902990</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>1286.56</v>
+        <v>1309.56</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>20297</v>
+        <v>33930</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="1">
-        <v>7326909890</v>
+        <v>8505902990</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>2770.92</v>
+        <v>1309.56</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="1"/>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>26472</v>
+        <v>20297</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>7326909890</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>2953.5</v>
+        <v>2820.46</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>21621</v>
+        <v>26472</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="1">
-        <v>8443999090</v>
+        <v>7326909890</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>89.5</v>
+        <v>3006.3</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>18314</v>
+        <v>21621</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>44.75</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>29515</v>
+        <v>18314</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D34" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>90.84</v>
+        <v>45.55</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>17573</v>
+        <v>29515</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D35" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E35" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>107.4</v>
+        <v>92.47</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>24842</v>
+        <v>17573</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F36" s="1">
-        <v>102.03</v>
+        <v>109.32</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>26000</v>
+        <v>24842</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>121.72</v>
+        <v>103.85</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>28933</v>
+        <v>26000</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>126.2</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>31478</v>
+        <v>28933</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E39" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F39" s="1">
-        <v>90.84</v>
+        <v>128.45</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="1"/>
       <c r="I39" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>30321</v>
+        <v>31478</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D40" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>190.19</v>
+        <v>92.47</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40" s="1"/>
       <c r="I40" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>31477</v>
+        <v>30321</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>223.75</v>
+        <v>193.59</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="1"/>
       <c r="I41" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>27099</v>
+        <v>35526</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>294.01</v>
+        <v>202.24</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>35327</v>
+        <v>31477</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>196.01</v>
+        <v>227.75</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="1"/>
       <c r="I43" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>24504</v>
+        <v>27099</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>43.41</v>
+        <v>299.26</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>17513</v>
+        <v>35327</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E45" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>39.38</v>
+        <v>199.51</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>17762</v>
+        <v>35530</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8505902990</v>
       </c>
       <c r="E46" s="1">
         <v>10</v>
       </c>
       <c r="F46" s="1">
-        <v>35.8</v>
+        <v>43.27</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>25</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>27890</v>
+        <v>24504</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>50</v>
       </c>
       <c r="F47" s="1">
-        <v>29.98</v>
+        <v>44.18</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47" s="1"/>
       <c r="I47" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>33931</v>
+        <v>17513</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8505902990</v>
       </c>
       <c r="E48" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F48" s="1">
-        <v>37.59</v>
+        <v>41.91</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>24723</v>
+        <v>17762</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E49" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F49" s="1">
-        <v>53.7</v>
+        <v>36.44</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>19002</v>
+        <v>27890</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E50" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F50" s="1">
-        <v>43.86</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>30.52</v>
+      </c>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+      <c r="I50" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>27891</v>
+        <v>33931</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E51" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F51" s="1">
-        <v>37.59</v>
+        <v>38.26</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>17512</v>
+        <v>24723</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>50</v>
       </c>
       <c r="F52" s="1">
-        <v>39.83</v>
+        <v>54.66</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H52" s="1"/>
       <c r="I52" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>9098</v>
+        <v>19002</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D53" s="1">
+        <v>8505902990</v>
+      </c>
+      <c r="E53" s="1">
+        <v>10</v>
+      </c>
+      <c r="F53" s="1">
+        <v>44.64</v>
+      </c>
+      <c r="G53" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="D53" s="1">
-[...11 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>17515</v>
+        <v>27891</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D54" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E54" s="1">
         <v>50</v>
       </c>
       <c r="F54" s="1">
-        <v>42.96</v>
+        <v>38.26</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>27893</v>
+        <v>17512</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D55" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E55" s="1">
         <v>50</v>
       </c>
       <c r="F55" s="1">
-        <v>43.41</v>
+        <v>38.72</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H55" s="1"/>
+      <c r="I55" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>24523</v>
+        <v>9098</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>57.73</v>
+        <v>56.03</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H56" s="1"/>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>17763</v>
+        <v>17515</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D57" s="1">
         <v>8505902990</v>
       </c>
       <c r="E57" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F57" s="1">
-        <v>48.78</v>
+        <v>40.08</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="1"/>
       <c r="I57" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>24802</v>
+        <v>27893</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D58" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E58" s="1">
         <v>50</v>
       </c>
       <c r="F58" s="1">
-        <v>97.11</v>
+        <v>44.18</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>17764</v>
+        <v>24523</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="F59" s="1">
-        <v>107.4</v>
-[...6 lines deleted...]
-      </c>
+        <v>58.76</v>
+      </c>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
       <c r="I59" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>27894</v>
+        <v>17763</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D60" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E60" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F60" s="1">
-        <v>78.31</v>
+        <v>49.65</v>
       </c>
       <c r="G60" s="1"/>
-      <c r="H60" s="5" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="H60" s="1"/>
+      <c r="I60" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>19397</v>
+        <v>35531</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>8505902990</v>
       </c>
       <c r="E61" s="1">
         <v>10</v>
       </c>
       <c r="F61" s="1">
-        <v>102.03</v>
+        <v>58.76</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>27065</v>
+        <v>24802</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E62" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F62" s="1">
-        <v>96.20999999999999</v>
+        <v>98.84</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="H62" s="1"/>
+      <c r="I62" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>27063</v>
+        <v>17764</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F63" s="1">
-        <v>99.34999999999999</v>
-[...4 lines deleted...]
-      </c>
+        <v>109.32</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H63" s="1"/>
       <c r="I63" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>17611</v>
+        <v>27894</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D64" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E64" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F64" s="1">
-        <v>104.72</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>79.70999999999999</v>
+      </c>
+      <c r="G64" s="1"/>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>27859</v>
+        <v>19397</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8505902990</v>
       </c>
       <c r="E65" s="1">
         <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>122.17</v>
-[...6 lines deleted...]
-      </c>
+        <v>106.13</v>
+      </c>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>29521</v>
+        <v>27065</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E66" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>145.44</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>17416</v>
+        <v>27063</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>167.81</v>
+        <v>101.12</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H67" s="1"/>
       <c r="I67" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>13521</v>
+        <v>17611</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E68" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F68" s="1">
-        <v>139.17</v>
-[...4 lines deleted...]
-      </c>
+        <v>106.59</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H68" s="1"/>
       <c r="I68" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>25445</v>
+        <v>27859</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
-        <v>8505902090</v>
+        <v>8505902990</v>
       </c>
       <c r="E69" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F69" s="1">
-        <v>233.15</v>
-[...4 lines deleted...]
-      </c>
+        <v>124.35</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H69" s="1"/>
       <c r="I69" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>22426</v>
+        <v>35532</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E70" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F70" s="1">
-        <v>338.31</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>32187</v>
+        <v>35539</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E71" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>156.18</v>
+        <v>147.58</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>27064</v>
+        <v>29521</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F72" s="1">
-        <v>217.04</v>
+        <v>138.93</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>18931</v>
+        <v>17416</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>226.88</v>
+        <v>168.08</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>17757</v>
+        <v>35468</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E74" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>352.63</v>
+        <v>160.79</v>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>29522</v>
+        <v>13521</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E75" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F75" s="1">
-        <v>204.96</v>
+        <v>141.66</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>23991</v>
+        <v>25445</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1">
-        <v>8505902990</v>
+        <v>8505902090</v>
       </c>
       <c r="E76" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>373.22</v>
+        <v>193.59</v>
       </c>
       <c r="G76" s="1"/>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>33926</v>
+        <v>22426</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D77" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>365.16</v>
+        <v>344.36</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>24186</v>
+        <v>32187</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>188.4</v>
+        <v>158.97</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H78" s="1"/>
       <c r="I78" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>24703</v>
+        <v>18931</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>375.9</v>
+        <v>224.56</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>26140</v>
+        <v>27064</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8505902990</v>
       </c>
       <c r="E80" s="1">
         <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>413.04</v>
+        <v>215</v>
       </c>
       <c r="G80" s="1"/>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>24502</v>
+        <v>17757</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E81" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F81" s="1">
-        <v>38.93</v>
+        <v>358.93</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>17452</v>
+        <v>29522</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E82" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F82" s="1">
-        <v>40.28</v>
+        <v>208.62</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>18891</v>
+        <v>33926</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8505902990</v>
       </c>
       <c r="E83" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F83" s="1">
-        <v>43.86</v>
+        <v>299.26</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H83" s="1"/>
+      <c r="I83" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>33899</v>
+        <v>24186</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>50.12</v>
+        <v>191.77</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="1"/>
       <c r="I84" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>27889</v>
+        <v>24703</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E85" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>29.98</v>
+        <v>312.93</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H85" s="1"/>
+      <c r="I85" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>23224</v>
+        <v>26140</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8505902990</v>
       </c>
       <c r="E86" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>38.93</v>
+        <v>308.37</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>28399</v>
+        <v>35540</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8505902990</v>
       </c>
       <c r="E87" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F87" s="1">
-        <v>61.31</v>
-[...3 lines deleted...]
-      </c>
+        <v>230.94</v>
+      </c>
+      <c r="G87" s="1"/>
       <c r="H87" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>25</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>27896</v>
+        <v>35541</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E88" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F88" s="1">
-        <v>44.75</v>
+        <v>43.27</v>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>26007</v>
+        <v>35542</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8505902990</v>
       </c>
       <c r="E89" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>44.3</v>
+        <v>39.63</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>24503</v>
+        <v>24502</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F90" s="1">
-        <v>64.44</v>
+        <v>39.63</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>23261</v>
+        <v>17452</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>10</v>
       </c>
       <c r="F91" s="1">
-        <v>61.76</v>
+        <v>41</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>33932</v>
+        <v>18891</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8505902990</v>
       </c>
       <c r="E92" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F92" s="1">
-        <v>45.2</v>
+        <v>44.64</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H92" s="1"/>
+      <c r="I92" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>11708</v>
+        <v>33899</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F93" s="1">
-        <v>47.88</v>
+        <v>51.02</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H93" s="1"/>
+      <c r="I93" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>17453</v>
+        <v>27889</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E94" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F94" s="1">
-        <v>55.94</v>
-[...6 lines deleted...]
-      </c>
+        <v>28.7</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1"/>
       <c r="I94" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>17417</v>
+        <v>23224</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D95" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E95" s="1">
         <v>10</v>
       </c>
       <c r="F95" s="1">
-        <v>184.82</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>39.63</v>
+      </c>
+      <c r="G95" s="1"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>27895</v>
+        <v>27896</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8505909000</v>
       </c>
       <c r="E96" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F96" s="1">
-        <v>147.23</v>
+        <v>45.55</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="1" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>12002</v>
+        <v>26007</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E97" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F97" s="1">
-        <v>166.02</v>
+        <v>45.09</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>26117</v>
+        <v>24503</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D98" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F98" s="1">
-        <v>179</v>
+        <v>65.59</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H98" s="1"/>
+      <c r="I98" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>23726</v>
+        <v>33932</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8505902990</v>
       </c>
       <c r="E99" s="1">
         <v>10</v>
       </c>
       <c r="F99" s="1">
-        <v>173.18</v>
+        <v>46.01</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H99" s="1"/>
+      <c r="I99" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>11959</v>
+        <v>11708</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F100" s="1">
-        <v>187.95</v>
+        <v>48.74</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H100" s="1"/>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>27898</v>
+        <v>17453</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D101" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E101" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F101" s="1">
-        <v>116.8</v>
-[...4 lines deleted...]
-      </c>
+        <v>56.94</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>27233</v>
+        <v>35543</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D102" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E102" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F102" s="1">
-        <v>181.24</v>
+        <v>56.94</v>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>25736</v>
+        <v>17417</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D103" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F103" s="1">
-        <v>130.67</v>
-[...4 lines deleted...]
-      </c>
+        <v>188.12</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>30484</v>
+        <v>27895</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D104" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E104" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F104" s="1">
-        <v>154.39</v>
+        <v>149.86</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H104" s="1"/>
+      <c r="I104" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>30124</v>
+        <v>12002</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>196.01</v>
+        <v>168.99</v>
       </c>
       <c r="G105" s="1"/>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>30672</v>
+        <v>26117</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D106" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E106" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F106" s="1">
-        <v>136.49</v>
+        <v>182.2</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H106" s="1"/>
+      <c r="I106" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>28882</v>
+        <v>23726</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D107" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E107" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F107" s="1">
-        <v>118.14</v>
+        <v>176.28</v>
       </c>
       <c r="G107" s="1"/>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>23248</v>
+        <v>11959</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D108" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E108" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>139.62</v>
+        <v>191.31</v>
       </c>
       <c r="G108" s="1"/>
-      <c r="H108" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H108" s="1"/>
+      <c r="I108" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>27843</v>
+        <v>35544</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D109" s="1">
         <v>8505902990</v>
       </c>
       <c r="E109" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F109" s="1">
-        <v>155.28</v>
+        <v>151.23</v>
       </c>
       <c r="G109" s="1"/>
       <c r="H109" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>27914</v>
+        <v>27898</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D110" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E110" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F110" s="1">
-        <v>232.25</v>
+        <v>118.89</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H110" s="1"/>
+      <c r="I110" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>22272</v>
+        <v>27233</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D111" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E111" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>228.67</v>
+        <v>184.48</v>
       </c>
       <c r="G111" s="1"/>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>27151</v>
+        <v>25736</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D112" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E112" s="1">
         <v>50</v>
       </c>
       <c r="F112" s="1">
-        <v>142.31</v>
+        <v>133.01</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>26399</v>
+        <v>30484</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D113" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E113" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F113" s="1">
-        <v>77.42</v>
+        <v>157.15</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H113" s="1"/>
       <c r="I113" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>31493</v>
+        <v>30124</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D114" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F114" s="1">
-        <v>50.57</v>
+        <v>199.51</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H114" s="1"/>
+      <c r="I114" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>25921</v>
+        <v>30672</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D115" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E115" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F115" s="1">
-        <v>96.66</v>
+        <v>138.93</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>23738</v>
+        <v>28882</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D116" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E116" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F116" s="1">
-        <v>102.03</v>
+        <v>111.6</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>27897</v>
+        <v>23248</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D117" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E117" s="1">
         <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>77.87</v>
+        <v>136.65</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>23829</v>
+        <v>35545</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D118" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E118" s="1">
         <v>10</v>
       </c>
       <c r="F118" s="1">
-        <v>126.2</v>
+        <v>136.65</v>
       </c>
       <c r="G118" s="1"/>
       <c r="H118" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>26234</v>
+        <v>27843</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D119" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E119" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F119" s="1">
-        <v>143.65</v>
+        <v>138.93</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>23828</v>
+        <v>22272</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D120" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E120" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F120" s="1">
-        <v>149.02</v>
-[...6 lines deleted...]
-      </c>
+        <v>142.12</v>
+      </c>
+      <c r="G120" s="1"/>
+      <c r="H120" s="1"/>
       <c r="I120" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>26036</v>
+        <v>27151</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D121" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F121" s="1">
-        <v>61.31</v>
+        <v>144.85</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H121" s="1"/>
+      <c r="I121" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>27066</v>
+        <v>26399</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D122" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E122" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F122" s="1">
-        <v>67.13</v>
+        <v>78.8</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>24823</v>
+        <v>31493</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D123" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>64.44</v>
+        <v>50.11</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H123" s="1"/>
+      <c r="I123" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>20763</v>
+        <v>25921</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D124" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E124" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F124" s="1">
-        <v>64.44</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>80.17</v>
+      </c>
+      <c r="G124" s="1"/>
+      <c r="H124" s="1"/>
+      <c r="I124" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>27899</v>
+        <v>35502</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D125" s="1">
-        <v>8505909000</v>
+        <v>8505902990</v>
       </c>
       <c r="E125" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>54.15</v>
-[...3 lines deleted...]
-      </c>
+        <v>71.06</v>
+      </c>
+      <c r="G125" s="1"/>
       <c r="H125" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>23690</v>
+        <v>27897</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D126" s="1">
-        <v>8505902990</v>
+        <v>8505909000</v>
       </c>
       <c r="E126" s="1">
         <v>10</v>
       </c>
       <c r="F126" s="1">
-        <v>61.31</v>
+        <v>79.26000000000001</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>32149</v>
+        <v>23829</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D127" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>10</v>
       </c>
       <c r="F127" s="1">
-        <v>64.44</v>
+        <v>128.45</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>34072</v>
+        <v>26234</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D128" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F128" s="1">
-        <v>116.8</v>
+        <v>144.39</v>
       </c>
       <c r="G128" s="1"/>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>33004</v>
+        <v>23828</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D129" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F129" s="1">
-        <v>114.11</v>
-[...6 lines deleted...]
-        <v>35</v>
+        <v>151.68</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>32500</v>
+        <v>26036</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D130" s="1">
         <v>8505902990</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F130" s="1">
-        <v>150.36</v>
+        <v>62.4</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="1" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>32683</v>
+        <v>24823</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D131" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
       <c r="F131" s="1">
-        <v>146.78</v>
+        <v>71.06</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H131" s="1"/>
+      <c r="I131" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>21276</v>
+        <v>35546</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D132" s="1">
-        <v>8302200090</v>
+        <v>8505902990</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F132" s="1">
-        <v>2735.57</v>
+        <v>68.33</v>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>23238</v>
+        <v>35547</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D133" s="1">
         <v>8505902990</v>
       </c>
       <c r="E133" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F133" s="1">
-        <v>1314.31</v>
+        <v>65.59</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>32242</v>
+        <v>35548</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D134" s="1">
         <v>8505902990</v>
       </c>
       <c r="E134" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F134" s="1">
-        <v>1314.31</v>
+        <v>68.33</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I134" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>25935</v>
+        <v>20763</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D135" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E135" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F135" s="1">
-        <v>503.44</v>
+        <v>65.59</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>32186</v>
+        <v>27899</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D136" s="1">
         <v>8505909000</v>
       </c>
       <c r="E136" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F136" s="1">
-        <v>103.37</v>
-[...4 lines deleted...]
-      </c>
+        <v>47.37</v>
+      </c>
+      <c r="G136" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>28115</v>
+        <v>23690</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D137" s="1">
         <v>8505902990</v>
       </c>
       <c r="E137" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F137" s="1">
-        <v>171.84</v>
+        <v>60.13</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H137" s="1"/>
+      <c r="I137" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>25920</v>
+        <v>32149</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D138" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E138" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F138" s="1">
-        <v>128.88</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>29286</v>
+        <v>34072</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D139" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>166.47</v>
+        <v>118.89</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H139" s="1"/>
       <c r="I139" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>34732</v>
+        <v>33004</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D140" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
       <c r="F140" s="1">
-        <v>162.44</v>
+        <v>92.47</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H140" s="1"/>
+      <c r="I140" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>33005</v>
+        <v>32500</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D141" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>142.31</v>
+        <v>153.05</v>
       </c>
       <c r="G141" s="1"/>
-      <c r="H141" s="5" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>34101</v>
+        <v>32683</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D142" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>144.99</v>
+        <v>149.4</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H142" s="1"/>
       <c r="I142" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>29288</v>
+        <v>35340</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D143" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E143" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F143" s="1">
-        <v>170.05</v>
+        <v>103.85</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H143" s="1"/>
+      <c r="I143" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>28114</v>
+        <v>21276</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D144" s="1">
-        <v>8505902990</v>
+        <v>8302200090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>171.84</v>
+        <v>2784.47</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>25925</v>
+        <v>23238</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D145" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>156.18</v>
+        <v>1337.8</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H145" s="1"/>
       <c r="I145" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>22877</v>
+        <v>32242</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D146" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>253.73</v>
+        <v>1337.8</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H146" s="1"/>
       <c r="I146" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>29513</v>
+        <v>25935</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>206.3</v>
+        <v>512.4400000000001</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>28601</v>
+        <v>32186</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D148" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>206.75</v>
+        <v>105.22</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H148" s="1"/>
+      <c r="I148" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>32991</v>
+        <v>28115</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D149" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E149" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>144.99</v>
+        <v>174.91</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H149" s="1"/>
+      <c r="I149" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>31071</v>
+        <v>25920</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>187.95</v>
+        <v>131.18</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H150" s="1"/>
       <c r="I150" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>23992</v>
+        <v>29286</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>206.75</v>
+        <v>169.45</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>12126</v>
+        <v>34732</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>114.11</v>
+        <v>148.49</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
       <c r="I152" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>13894</v>
+        <v>33005</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D153" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E153" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F153" s="1">
-        <v>203.17</v>
+        <v>106.13</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H153" s="1"/>
+      <c r="I153" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>29516</v>
+        <v>34101</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D154" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E154" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>69.36</v>
+        <v>147.58</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H154" s="1"/>
+      <c r="I154" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>26182</v>
+        <v>29288</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>115.46</v>
+        <v>173.09</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="1"/>
       <c r="I155" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>26181</v>
+        <v>28114</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D156" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E156" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>110.09</v>
-[...6 lines deleted...]
-      </c>
+        <v>174.91</v>
+      </c>
+      <c r="G156" s="1"/>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>12127</v>
+        <v>25925</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>106.51</v>
+        <v>158.97</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H157" s="1"/>
       <c r="I157" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>24803</v>
+        <v>22877</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>97.56</v>
+        <v>258.27</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H158" s="1"/>
       <c r="I158" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>27791</v>
+        <v>29513</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
       <c r="F159" s="1">
-        <v>133.36</v>
+        <v>191.31</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>29517</v>
+        <v>28601</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F160" s="1">
-        <v>61.76</v>
+        <v>210.44</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="H160" s="1"/>
+      <c r="I160" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>22545</v>
+        <v>32991</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F161" s="1">
-        <v>107.4</v>
+        <v>122.99</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H161" s="1"/>
+      <c r="I161" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>25744</v>
+        <v>31071</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F162" s="1">
-        <v>112.77</v>
+        <v>191.31</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>15698</v>
+        <v>23992</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F163" s="1">
-        <v>111.43</v>
+        <v>210.44</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H163" s="1"/>
       <c r="I163" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>29518</v>
+        <v>13894</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F164" s="1">
-        <v>81</v>
+        <v>109.32</v>
       </c>
       <c r="G164" s="1"/>
-      <c r="H164" s="5" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="H164" s="1"/>
+      <c r="I164" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>17758</v>
+        <v>12126</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>102.93</v>
+        <v>116.15</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H165" s="1"/>
       <c r="I165" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>24744</v>
+        <v>29516</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E166" s="1">
         <v>10</v>
       </c>
       <c r="F166" s="1">
-        <v>81.45</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>26001</v>
+        <v>26182</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>106.95</v>
+        <v>103.85</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H167" s="1"/>
       <c r="I167" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>23221</v>
+        <v>26181</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F168" s="1">
-        <v>104.72</v>
+        <v>112.05</v>
       </c>
       <c r="G168" s="5" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>26982</v>
+        <v>12127</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>1</v>
       </c>
       <c r="F169" s="1">
-        <v>144.99</v>
+        <v>108.41</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>7990</v>
+        <v>24803</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>194.66</v>
+        <v>99.3</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="1"/>
       <c r="I170" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>29519</v>
+        <v>27791</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E171" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F171" s="1">
-        <v>72.5</v>
+        <v>135.74</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H171" s="1"/>
+      <c r="I171" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>24844</v>
+        <v>29517</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E172" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F172" s="1">
-        <v>110.09</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>62.86</v>
+      </c>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>29163</v>
+        <v>22545</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
       <c r="F173" s="1">
-        <v>115.01</v>
+        <v>109.32</v>
       </c>
       <c r="G173" s="1"/>
-      <c r="H173" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H173" s="1"/>
       <c r="I173" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>14482</v>
+        <v>25744</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>1</v>
       </c>
       <c r="F174" s="1">
-        <v>111.43</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G174" s="1"/>
-      <c r="H174" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H174" s="1"/>
       <c r="I174" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>24501</v>
+        <v>15698</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F175" s="1">
-        <v>51.46</v>
+        <v>113.42</v>
       </c>
       <c r="G175" s="1"/>
-      <c r="H175" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H175" s="1"/>
+      <c r="I175" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>34829</v>
+        <v>29518</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E176" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F176" s="1">
-        <v>55.94</v>
+        <v>82.45</v>
       </c>
       <c r="G176" s="1"/>
-      <c r="H176" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H176" s="1"/>
+      <c r="I176" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>17760</v>
+        <v>17758</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>10</v>
       </c>
       <c r="F177" s="1">
-        <v>54.6</v>
-[...6 lines deleted...]
-      </c>
+        <v>101.12</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="1"/>
       <c r="I177" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>27900</v>
+        <v>24744</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F178" s="1">
-        <v>34.01</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="G178" s="1"/>
-      <c r="H178" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>24274</v>
+        <v>26001</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>10</v>
       </c>
       <c r="F179" s="1">
-        <v>52.36</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G179" s="1"/>
-      <c r="H179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H179" s="1"/>
       <c r="I179" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>15191</v>
+        <v>23221</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>1</v>
       </c>
       <c r="F180" s="1">
-        <v>162.44</v>
+        <v>91.56</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>10903</v>
+        <v>26982</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>224.2</v>
+        <v>147.58</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H181" s="1"/>
       <c r="I181" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>21826</v>
+        <v>29519</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F182" s="1">
-        <v>98</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G182" s="1"/>
-      <c r="H182" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H182" s="1"/>
+      <c r="I182" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>21521</v>
+        <v>24844</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>117.69</v>
-[...4 lines deleted...]
-      </c>
+        <v>112.05</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>26727</v>
+        <v>29163</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>95.31999999999999</v>
-[...6 lines deleted...]
-      </c>
+        <v>112.05</v>
+      </c>
+      <c r="G184" s="1"/>
+      <c r="H184" s="1"/>
       <c r="I184" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>24843</v>
+        <v>14482</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>55.49</v>
-[...6 lines deleted...]
-      </c>
+        <v>113.42</v>
+      </c>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1"/>
       <c r="I185" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>29520</v>
+        <v>24501</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E186" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F186" s="1">
-        <v>75.18000000000001</v>
+        <v>52.38</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H186" s="1"/>
       <c r="I186" s="1" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>17910</v>
+        <v>34829</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F187" s="1">
-        <v>483.3</v>
+        <v>52.38</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H187" s="1"/>
+      <c r="I187" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>9481</v>
+        <v>17760</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>3087.75</v>
-[...4 lines deleted...]
-      </c>
+        <v>55.57</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H188" s="1"/>
       <c r="I188" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>17761</v>
+        <v>27900</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E189" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F189" s="1">
-        <v>193.77</v>
+        <v>34.62</v>
       </c>
       <c r="G189" s="1"/>
-      <c r="H189" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>17909</v>
+        <v>24274</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F190" s="1">
-        <v>1006.88</v>
+        <v>53.29</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>25922</v>
+        <v>15191</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>1</v>
       </c>
       <c r="F191" s="1">
-        <v>872.63</v>
+        <v>165.35</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>26357</v>
+        <v>10903</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>615.76</v>
+        <v>228.21</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H192" s="1"/>
       <c r="I192" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>25443</v>
+        <v>35503</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>91.29000000000001</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G193" s="1"/>
       <c r="H193" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>31494</v>
+        <v>21826</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E194" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>23.72</v>
+        <v>99.75</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="H194" s="1"/>
+      <c r="I194" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>25923</v>
+        <v>21521</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>31.77</v>
+        <v>91.56</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="1"/>
       <c r="I195" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>10997</v>
+        <v>29520</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E196" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F196" s="1">
-        <v>106.06</v>
+        <v>76.52</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H196" s="1"/>
+      <c r="I196" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>16465</v>
+        <v>35467</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>110.09</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G197" s="1"/>
       <c r="H197" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>7532</v>
+        <v>26727</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>147.68</v>
-[...4 lines deleted...]
-      </c>
+        <v>97.02</v>
+      </c>
+      <c r="G198" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H198" s="1"/>
       <c r="I198" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>30320</v>
+        <v>24843</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
-        <v>8505902990</v>
+        <v>8443999090</v>
       </c>
       <c r="E199" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F199" s="1">
-        <v>48.78</v>
+        <v>142.12</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H199" s="1"/>
       <c r="I199" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>10998</v>
+        <v>17910</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F200" s="1">
-        <v>116.8</v>
+        <v>491.94</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H200" s="1"/>
       <c r="I200" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>7533</v>
+        <v>9481</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
       <c r="F201" s="1">
-        <v>47.44</v>
+        <v>3142.95</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H201" s="1"/>
       <c r="I201" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>16313</v>
+        <v>17761</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F202" s="1">
-        <v>179.45</v>
+        <v>197.23</v>
       </c>
       <c r="G202" s="1"/>
-      <c r="H202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H202" s="1"/>
       <c r="I202" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>25550</v>
+        <v>17909</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F203" s="1">
-        <v>87.26000000000001</v>
+        <v>1024.88</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>10999</v>
+        <v>25922</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F204" s="1">
-        <v>143.65</v>
+        <v>888.23</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>5559</v>
+        <v>26357</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>255.97</v>
+        <v>626.77</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H205" s="1"/>
       <c r="I205" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>11000</v>
+        <v>25443</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>239.86</v>
+        <v>92.92</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>26141</v>
+        <v>35550</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F207" s="1">
-        <v>282.82</v>
+        <v>31.43</v>
       </c>
       <c r="G207" s="1"/>
       <c r="H207" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>26315</v>
+        <v>31494</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D208" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E208" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F208" s="1">
-        <v>182.13</v>
+        <v>24.14</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>26382</v>
+        <v>25923</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F209" s="1">
-        <v>223.75</v>
+        <v>23.23</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>16384</v>
+        <v>10997</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F210" s="1">
-        <v>87.26000000000001</v>
+        <v>109.32</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210" s="1"/>
       <c r="I210" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>31495</v>
+        <v>16465</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D211" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F211" s="1">
-        <v>22.82</v>
+        <v>112.05</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H211" s="1"/>
+      <c r="I211" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>24202</v>
+        <v>7532</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>25.06</v>
+        <v>150.32</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H212" s="1"/>
+      <c r="I212" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>11472</v>
+        <v>30320</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D213" s="1">
-        <v>8443999090</v>
+        <v>8505902990</v>
       </c>
       <c r="E213" s="1">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>135.59</v>
+        <v>49.65</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>28400</v>
+        <v>10998</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F214" s="1">
-        <v>51.02</v>
+        <v>118.89</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H214" s="1"/>
       <c r="I214" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>26383</v>
+        <v>7533</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F215" s="1">
-        <v>41.62</v>
+        <v>48.28</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>25924</v>
+        <v>16313</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D216" s="1">
         <v>8443999090</v>
       </c>
       <c r="E216" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F216" s="1">
-        <v>32.22</v>
-[...6 lines deleted...]
-      </c>
+        <v>182.66</v>
+      </c>
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
       <c r="I216" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>27420</v>
+        <v>25550</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D217" s="1">
         <v>8443999090</v>
       </c>
       <c r="E217" s="1">
         <v>50</v>
       </c>
       <c r="F217" s="1">
-        <v>30.43</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G217" s="1"/>
-      <c r="H217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H217" s="1"/>
       <c r="I217" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>23972</v>
+        <v>10999</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D218" s="1">
         <v>8443999090</v>
       </c>
       <c r="E218" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F218" s="1">
-        <v>192.87</v>
+        <v>146.22</v>
       </c>
       <c r="G218" s="1"/>
-      <c r="H218" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H218" s="1"/>
       <c r="I218" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
-        <v>31497</v>
+        <v>5559</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D219" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E219" s="1">
         <v>10</v>
       </c>
       <c r="F219" s="1">
-        <v>29.54</v>
+        <v>260.55</v>
       </c>
       <c r="G219" s="1"/>
-      <c r="H219" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H219" s="1"/>
+      <c r="I219" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
-        <v>26386</v>
+        <v>11000</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D220" s="1">
         <v>8443999090</v>
       </c>
       <c r="E220" s="1">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F220" s="1">
-        <v>158.42</v>
+        <v>244.15</v>
       </c>
       <c r="G220" s="1"/>
-      <c r="H220" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H220" s="1"/>
+      <c r="I220" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>25119</v>
+        <v>26141</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D221" s="1">
         <v>8443999090</v>
       </c>
       <c r="E221" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F221" s="1">
-        <v>232.25</v>
-[...6 lines deleted...]
-      </c>
+        <v>287.88</v>
+      </c>
+      <c r="G221" s="1"/>
+      <c r="H221" s="1"/>
       <c r="I221" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>31498</v>
+        <v>26315</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D222" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E222" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F222" s="1">
-        <v>93.98</v>
+        <v>185.39</v>
       </c>
       <c r="G222" s="1"/>
-      <c r="H222" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H222" s="1"/>
+      <c r="I222" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>26379</v>
+        <v>26382</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D223" s="1">
         <v>8443999090</v>
       </c>
       <c r="E223" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F223" s="1">
-        <v>110.09</v>
+        <v>227.75</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H223" s="1"/>
       <c r="I223" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>26980</v>
+        <v>16384</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D224" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E224" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F224" s="1">
-        <v>51.02</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="5" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="H224" s="1"/>
+      <c r="I224" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>25753</v>
+        <v>31495</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D225" s="1">
-        <v>8443999090</v>
+        <v>8505909000</v>
       </c>
       <c r="E225" s="1">
         <v>10</v>
       </c>
       <c r="F225" s="1">
-        <v>136.49</v>
+        <v>23.23</v>
       </c>
       <c r="G225" s="1"/>
-      <c r="H225" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H225" s="1"/>
+      <c r="I225" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>31499</v>
+        <v>24202</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D226" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E226" s="1">
         <v>10</v>
       </c>
       <c r="F226" s="1">
-        <v>32.67</v>
+        <v>25.51</v>
       </c>
       <c r="G226" s="1"/>
-      <c r="H226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>32650</v>
+        <v>11472</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D227" s="1">
-        <v>8505909000</v>
+        <v>8443999090</v>
       </c>
       <c r="E227" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F227" s="1">
-        <v>64.44</v>
+        <v>138.02</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H227" s="1"/>
       <c r="I227" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>33795</v>
+        <v>28400</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D228" s="1">
         <v>8443999090</v>
       </c>
       <c r="E228" s="1">
         <v>10</v>
       </c>
       <c r="F228" s="1">
-        <v>48.33</v>
+        <v>41</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H228" s="1"/>
       <c r="I228" s="5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>29565</v>
+        <v>35551</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D229" s="1">
         <v>8443999090</v>
       </c>
       <c r="E229" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F229" s="1">
-        <v>140.96</v>
+        <v>32.8</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>33558</v>
+        <v>35553</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D230" s="1">
         <v>8443999090</v>
       </c>
       <c r="E230" s="1">
         <v>10</v>
       </c>
       <c r="F230" s="1">
-        <v>50.57</v>
+        <v>49.65</v>
       </c>
       <c r="G230" s="1"/>
       <c r="H230" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>28323</v>
+        <v>35552</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D231" s="1">
         <v>8443999090</v>
       </c>
       <c r="E231" s="1">
         <v>10</v>
       </c>
       <c r="F231" s="1">
-        <v>63.1</v>
+        <v>32.8</v>
       </c>
       <c r="G231" s="1"/>
       <c r="H231" s="5" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>26385</v>
+        <v>25924</v>
       </c>
       <c r="C232" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D232" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E232" s="1">
+        <v>10</v>
+      </c>
+      <c r="F232" s="1">
+        <v>30.06</v>
+      </c>
+      <c r="G232" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H232" s="1"/>
+      <c r="I232" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" outlineLevel="2">
+      <c r="A233" s="1"/>
+      <c r="B233" s="1">
+        <v>27420</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D232" s="1">
-[...2 lines deleted...]
-      <c r="E232" s="1">
+      <c r="D233" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E233" s="1">
         <v>50</v>
       </c>
-      <c r="F232" s="1">
-[...16 lines deleted...]
-      <c r="F233" s="1"/>
+      <c r="F233" s="1">
+        <v>30.06</v>
+      </c>
       <c r="G233" s="1"/>
       <c r="H233" s="1"/>
-      <c r="I233" s="1"/>
+      <c r="I233" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" outlineLevel="2">
+      <c r="A234" s="1"/>
+      <c r="B234" s="1">
+        <v>23972</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D234" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E234" s="1">
+        <v>5</v>
+      </c>
+      <c r="F234" s="1">
+        <v>125.26</v>
+      </c>
+      <c r="G234" s="1"/>
+      <c r="H234" s="1"/>
+      <c r="I234" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" outlineLevel="2">
+      <c r="A235" s="1"/>
+      <c r="B235" s="1">
+        <v>31497</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D235" s="1">
+        <v>8505909000</v>
+      </c>
+      <c r="E235" s="1">
+        <v>10</v>
+      </c>
+      <c r="F235" s="1">
+        <v>30.06</v>
+      </c>
+      <c r="G235" s="1"/>
+      <c r="H235" s="1"/>
+      <c r="I235" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" outlineLevel="2">
+      <c r="A236" s="1"/>
+      <c r="B236" s="1">
+        <v>26386</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D236" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E236" s="1">
+        <v>5</v>
+      </c>
+      <c r="F236" s="1">
+        <v>161.25</v>
+      </c>
+      <c r="G236" s="1"/>
+      <c r="H236" s="1"/>
+      <c r="I236" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" outlineLevel="2">
+      <c r="A237" s="1"/>
+      <c r="B237" s="1">
+        <v>25119</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D237" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E237" s="1">
+        <v>10</v>
+      </c>
+      <c r="F237" s="1">
+        <v>236.4</v>
+      </c>
+      <c r="G237" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H237" s="1"/>
+      <c r="I237" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" outlineLevel="2">
+      <c r="A238" s="1"/>
+      <c r="B238" s="1">
+        <v>31498</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D238" s="1">
+        <v>8505909000</v>
+      </c>
+      <c r="E238" s="1">
+        <v>10</v>
+      </c>
+      <c r="F238" s="1">
+        <v>95.66</v>
+      </c>
+      <c r="G238" s="1"/>
+      <c r="H238" s="1"/>
+      <c r="I238" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" outlineLevel="2">
+      <c r="A239" s="1"/>
+      <c r="B239" s="1">
+        <v>35554</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D239" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E239" s="1">
+        <v>10</v>
+      </c>
+      <c r="F239" s="1">
+        <v>97.93000000000001</v>
+      </c>
+      <c r="G239" s="1"/>
+      <c r="H239" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" outlineLevel="2">
+      <c r="A240" s="1"/>
+      <c r="B240" s="1">
+        <v>26980</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D240" s="1">
+        <v>8505909000</v>
+      </c>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+      <c r="F240" s="1">
+        <v>51.93</v>
+      </c>
+      <c r="G240" s="1"/>
+      <c r="H240" s="1"/>
+      <c r="I240" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" outlineLevel="2">
+      <c r="A241" s="1"/>
+      <c r="B241" s="1">
+        <v>31499</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D241" s="1">
+        <v>8505909000</v>
+      </c>
+      <c r="E241" s="1">
+        <v>10</v>
+      </c>
+      <c r="F241" s="1">
+        <v>33.25</v>
+      </c>
+      <c r="G241" s="1"/>
+      <c r="H241" s="1"/>
+      <c r="I241" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" outlineLevel="2">
+      <c r="A242" s="1"/>
+      <c r="B242" s="1">
+        <v>32650</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D242" s="1">
+        <v>8505909000</v>
+      </c>
+      <c r="E242" s="1">
+        <v>10</v>
+      </c>
+      <c r="F242" s="1">
+        <v>65.59</v>
+      </c>
+      <c r="G242" s="1"/>
+      <c r="H242" s="1"/>
+      <c r="I242" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" outlineLevel="2">
+      <c r="A243" s="1"/>
+      <c r="B243" s="1">
+        <v>33795</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D243" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E243" s="1">
+        <v>10</v>
+      </c>
+      <c r="F243" s="1">
+        <v>49.19</v>
+      </c>
+      <c r="G243" s="1"/>
+      <c r="H243" s="1"/>
+      <c r="I243" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" outlineLevel="2">
+      <c r="A244" s="1"/>
+      <c r="B244" s="1">
+        <v>29565</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D244" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+      <c r="F244" s="1">
+        <v>143.48</v>
+      </c>
+      <c r="G244" s="1"/>
+      <c r="H244" s="1"/>
+      <c r="I244" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" outlineLevel="2">
+      <c r="A245" s="1"/>
+      <c r="B245" s="1">
+        <v>33558</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D245" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E245" s="1">
+        <v>10</v>
+      </c>
+      <c r="F245" s="1">
+        <v>47.83</v>
+      </c>
+      <c r="G245" s="1"/>
+      <c r="H245" s="1"/>
+      <c r="I245" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" outlineLevel="2">
+      <c r="A246" s="1"/>
+      <c r="B246" s="1">
+        <v>28323</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D246" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E246" s="1">
+        <v>10</v>
+      </c>
+      <c r="F246" s="1">
+        <v>64.23</v>
+      </c>
+      <c r="G246" s="1"/>
+      <c r="H246" s="1"/>
+      <c r="I246" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" outlineLevel="2">
+      <c r="A247" s="1"/>
+      <c r="B247" s="1">
+        <v>35555</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D247" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E247" s="1">
+        <v>10</v>
+      </c>
+      <c r="F247" s="1">
+        <v>84.72</v>
+      </c>
+      <c r="G247" s="1"/>
+      <c r="H247" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" outlineLevel="2">
+      <c r="A248" s="1"/>
+      <c r="B248" s="1">
+        <v>26385</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D248" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E248" s="1">
+        <v>50</v>
+      </c>
+      <c r="F248" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="G248" s="1"/>
+      <c r="H248" s="1"/>
+      <c r="I248" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249" s="1"/>
+      <c r="B249" s="1"/>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1"/>
+      <c r="F249" s="1"/>
+      <c r="G249" s="1"/>
+      <c r="H249" s="1"/>
+      <c r="I249" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>