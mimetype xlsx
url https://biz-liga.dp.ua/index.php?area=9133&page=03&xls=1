--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -998,2857 +998,2876 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ Pro CP5225/COLOR LJ Enterprise CP5525/COLOR LJ Enterprise M750dn/Enterprise 700 M775DN/CE270A/ CE271A/CE272A/CE273A/CE340A/CE341A/CE342A/CE343A/CE740A/CE741A/CE742A/CE743A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C70" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">HP Color LJ Pro CP5225/COLOR LJ Enterprise CP5525/COLOR LJ Enterprise M750dn/Enterprise 700 M775DN/CE270A/ CE271A/CE272A/CE273A/CE340A/CE341A/CE342A/CE343A/CE740A/CE741A/CE742A/CE743A.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C71" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C71" authorId="0">
+    <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C72" authorId="0">
+    <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C73" authorId="0">
+    <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069, HARD TYPE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G73" authorId="0">
+    <comment ref="G74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C74" authorId="0">
+    <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C75" authorId="0">
+    <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069, HARD TYPE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G75" authorId="0">
+    <comment ref="G76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C76" authorId="0">
+    <comment ref="C77" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">M452/M477/M252DW/ M227N Для принтера: M452/M477/M252DW/ M227N Для картриджа: CF410-CF413/CF400A-CF403A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C77" authorId="0">
+    <comment ref="C78" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">711Bk, 711C, 711M, 711Y, 716Bk, 716C, 716M, 716Y, 718Bk, 718C, 718M, 718Y, 731Bk, 731C, 731M, 731Y, 731H, CB540A, CB541A, CB542A, CB543A, CC530A, CC531A, CC532A, CC533A, CE250A, CE250X, CE251A, CE252A, CE253A, CE260A, CE260X, CE261A, CE262A, CE263A, CE264X, CE310A, CE311A, CE312A, CE313A, CE320A, CE321A, CE322A, CE323A, CE400A, CE400X, CE401A, CE402A, CE403A, CE410A, CE410X, CE411A, CE412A, CE413A, CF031A, CF032A, CF033A, CF210A, CF210X, CF211A, CF212A, CF213A, CF380A, CF380X, CF381A, CF382A, CF383A, Q2670A, Q2671A, Q2672A, Q2673A, Q2681A, Q2682A, Q2683A, Q6000A, Q6001A, Q6002A, Q6003A, Q6470A, Q7560A, Q7561A, Q7562A, Q7563A, Q7581A, Q7582A, Q7583A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C78" authorId="0">
+    <comment ref="C79" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LaserJet Enterprise 500 Color M551n, M551dn, M551xh, M575, M552, M553, M577</t>
         </r>
       </text>
     </comment>
-    <comment ref="C79" authorId="0">
+    <comment ref="C80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Enterprise M552/553, 508A/CF360A/361A/362A/363A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G79" authorId="0">
+    <comment ref="G80" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C80" authorId="0">
+    <comment ref="C81" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010, HP LJ 1012, HP LJ 1015, HP LJ 1020, HP LJ 1022, HP LJ 1100, HP LJ 1150, HP LJ 1160, HP LJ 1200, HP LJ 1300, HP LJ 1320, HP LJ P 2014, HP LJ P 2015, HP LJ P 2035, HP LJ P 2055, HP LJ PRO 400 M 401, HP LJ 5 L DC Select   Soft  . HP LJ 1010, HP LJ 1012, HP LJ 1015, HP LJ 1020, HP LJ 1022, HP LJ 1100, HP LJ 1150, HP LJ 1160, HP LJ 1200, HP LJ 1300, HP LJ 1320, HP LJ P 2014, HP LJ P 2015, HP LJ P 2035, HP LJ P 2055, HP LJ PRO 400 M 401, HP LJ 5 L. До картриджа: CANON AX  EP-A , CANON 104, CANON 106, CANON EP 27, CANON LBP 3200, CANON MF 6500; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C81" authorId="0">
+    <comment ref="C82" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1220/3300/3330/3380/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055/1012/1100/1150/1160/1320/1200/1300/3100, P2014/2015/2035/2055, M1005/1319/2727; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C82" authorId="0">
+    <comment ref="C83" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1220/3300/3330/3380/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055/1012/1100/1150/1160/1320/1200/1300/3100, P2014/2015/2035/2055, M1005/1319/2727; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C83" authorId="0">
+    <comment ref="C84" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser Jet 1010 / HP 1010 / HP1200 / HP 1200 /1010,1012,1015,1020,1022,3015,3020,3030/1300,1300N; HP1160 / HP 1160 / HP LJ 1160 / HP1320 / HP 1320 / HP LJ 1320, Подходит к принтерам: HP Laser Jet 1010 / HP 1010 / HP1200 / HP 1200 /1010,1012,1015,1020,1022,3015,3020,3030/1300,1300N,1300XI, HP LJ 1160 , HP LJ 1320. Подходит к картриджам: Q2612A, Canon FX9,FX10,LBP 2900/3000/3200/EP-26/catridge303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C84" authorId="0">
+    <comment ref="C85" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Laser Jet 1010 / HP 1010 / HP1200 / HP 1200 /1010,1012,1015,1020,1022,3015,3020,3030/1300,1300N; HP1160 / HP 1160 / HP LJ 1160 / HP1320 / HP 1320 / HP LJ 1320, Подходит к принтерам: HP Laser Jet 1010 / HP 1010 / HP1200 / HP 1200 /1010,1012,1015,1020,1022,3015,3020,3030/1300,1300N,1300XI, HP LJ 1160 , HP LJ 1320. Подходит к картриджам: Q2612A, Canon FX9,FX10,LBP 2900/3000/3200/EP-26/catridge303</t>
         </r>
       </text>
     </comment>
-    <comment ref="C85" authorId="0">
+    <comment ref="C86" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1220/3300/3330/3380/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055/1012/1100/1150/1160/1320/1200/1300/3100, P2014/2015/2035/2055, M1005/1319/2727; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C86" authorId="0">
+    <comment ref="C87" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1220/3300/3330/3380/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055/1012/1100/1150/1160/1320/1200/1300/3100, P2014/2015/2035/2055, M1005/1319/2727; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C87" authorId="0">
+    <comment ref="C88" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 1010/1018/1022/1100/1200/1300/1160/1320/AX/VX/PX/P2014/2015/2035/2055/Pro 400/Canon LBP3200/C4092A/C7115A/CE505A/Q2612A/Q2613A/Q5949A/Canon 703/EP-22/25/27/FX-10, HARD TYPE! OEM Quality!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C88" authorId="0">
+    <comment ref="C89" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1220/3300/3330/3380/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055/1012/1100/1150/1160/1320/1200/1300/3100, P2014/2015/2035/2055, M1005/1319/2727; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C89" authorId="0">
+    <comment ref="C90" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 1000/1005/1220/3300/3330/3380/1010/1012/1015/1018/1020/1022/3015/3020/3030/3050/3050z/3052/3055/1012/1100/1150/1160/1320/1200/1300/3100, P2014/2015/2035/2055, M1005/1319/2727; CANON AX  C4092A, C7115A, CE505A/X, Q2612A/X, Q2613A/X, Q2624A, Q5949A/X, Q7553A/X, CANON EP-25, EP-27, EP-22, FX-10, 703</t>
         </r>
       </text>
     </comment>
-    <comment ref="C90" authorId="0">
+    <comment ref="C91" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/4000/4100/4200/4250/4300/4350/P3005/3015/4014/4015/4515/M4555/M525/Pro M521/M601/602/603/604/605/606/630/Canon LBP-351/352/iR1018/1019/1022/1023/1510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C91" authorId="0">
+    <comment ref="C92" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/4000/4100/4200/4250/4300/4350/P3005/3015/4014/4015/4515/M4555/M525/Pro M521/M601/602/603/604/605/606/630/Canon LBP-351/352/iR1018/1019/1022/1023/1510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C92" authorId="0">
+    <comment ref="C93" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/4000/4100/4200/4250/4300/4350/P3005/3015/4014/4015/4515/M4555/M525/Pro M521/M601/602/603/604/605/606/630/Canon LBP-351/352/iR1018/1019/1022/1023/1510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C93" authorId="0">
+    <comment ref="C94" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 2100/ 2200/ 2300/ 2400/ 2410/ 2420/ 4000/ 4100/ 4200/ 4300/ 4345/ 4250/ 4350/ 4500, M3035/ 3027, P3005/ 3015/ 4515/ 4014/ 4015/M4555, M602/ 603 Series Canon iR1018/1019/ 1022/1023/1510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C94" authorId="0">
+    <comment ref="C95" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet 2100,2200M,2100TN,2100SE,2100XI,2200,2100D, Canon P100/LBP-32X/470/1310,EP-32,PC1060/1080F/ Image Class D620/660/680 cartridge N  LaserJet 4000,4000T,4000N,4000TN,4050,4050SE,4050T,4050N,4050TN,4100, Canon Laser Class 3170/3175 FX6 , Canon LBP-1760/P370/52X  C4096А</t>
         </r>
       </text>
     </comment>
-    <comment ref="C95" authorId="0">
+    <comment ref="C96" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/4000/4100/4200/4250/4300/4350/P3005/3015/4014/4015/4515/M4555/M525/Pro M521/M601/602/603/604/605/606/630/Canon LBP-351/352/iR1018/1019/1022/1023/1510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C96" authorId="0">
+    <comment ref="C97" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ 2100/2200/2300/2400/2410/2420/2430/4000/4100/4200/4250/4300/4350/P3005/3015/4014/4015/4515/M4555/M525/Pro M521/M601/602/603/604/605/606/630/Canon LBP-351/352/iR1018/1019/1022/1023/1510</t>
         </r>
       </text>
     </comment>
-    <comment ref="C97" authorId="0">
+    <comment ref="C98" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100/5200/8100/9000/color LJ 8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C98" authorId="0">
+    <comment ref="C99" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100/5200/8100/9000/color LJ 8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C99" authorId="0">
+    <comment ref="C100" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ 5000/5100/5200/8100/9000/color LJ 8500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C100" authorId="0">
+    <comment ref="C101" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP 5000/5100/5200/8100/9000/WXM806/830, C8543X/CF325X, SOFT HQ</t>
         </r>
       </text>
     </comment>
-    <comment ref="C101" authorId="0">
+    <comment ref="C102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G101" authorId="0">
+    <comment ref="G102" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C102" authorId="0">
+    <comment ref="C103" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C103" authorId="0">
+    <comment ref="C104" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C104" authorId="0">
+    <comment ref="C105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G104" authorId="0">
+    <comment ref="G105" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C105" authorId="0">
+    <comment ref="C106" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C106" authorId="0">
+    <comment ref="C107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="G106" authorId="0">
+    <comment ref="G107" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C107" authorId="0">
+    <comment ref="C108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M102/104/130/132/203/227/CF217A, SOFT TYPE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G107" authorId="0">
+    <comment ref="G108" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C108" authorId="0">
+    <comment ref="C109" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO M15/ M28 CF244A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C109" authorId="0">
+    <comment ref="C110" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO M15/ M28 CF244A Hard</t>
         </r>
       </text>
     </comment>
-    <comment ref="C110" authorId="0">
+    <comment ref="C111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ PRO M15/ M28 CF244A Soft</t>
         </r>
       </text>
     </comment>
-    <comment ref="G110" authorId="0">
+    <comment ref="G111" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C111" authorId="0">
+    <comment ref="C112" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C112" authorId="0">
+    <comment ref="C113" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C113" authorId="0">
+    <comment ref="C114" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C114" authorId="0">
+    <comment ref="C115" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C115" authorId="0">
+    <comment ref="C116" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C116" authorId="0">
+    <comment ref="C117" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/501/506/527/Canon MF421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H, HARD TYPE</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C118" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H</t>
         </r>
       </text>
     </comment>
-    <comment ref="C117" authorId="0">
-[...15 lines deleted...]
-    <comment ref="C118" authorId="0">
+    <comment ref="C119" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ Pro M402/304/305/329/403/404/426/427/428/Enterprise M501/506/527/Canon MF-421/426/428/429/443/445/446/449/LBP212/214/215/223/226/228/CF226A/CF228A/CF259A/CF287A/Canon 041/041H/052/052H/057/057H, SOFT TYPE! с фиксирующим кольцом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C119" authorId="0">
+    <comment ref="C120" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 041  0452C002 , 041H  0453C002 , 052 Bk  2199C002 , 052H  2200C002 , 056  3007C002 , 056H  3008C002 , 056L  3006C002 , 057  3009C002 , 057H  3010C002 , 070  5639C002 , 070H  5640C002 , T06  3526C002 , T08  3010C006AA , CF226A, CF226X, CF228A, CF228X, CF258A, CF258X, CF259A, CF259X, CF287A, CF287X, CF289A, CF289X, CF289Y, W1490A  149A , W1490X  149X , W1510A  151A , W1510X  151X  
 Сумісні пристрої: Canon LBP-312X, LBP-212, LBP-214, LBP-215, MF-421, MF-426, MF-428, MF-429, LBP-320-ser, LBP-325, MF-540-ser, MF-542, MF-543, LBP-223, LBP-226, LBP-233, LBP-236, MF-443, MF-445, MF-446, MF-449, MF-453, MF-455, LBP-228, HP LJ Pro M402, HP LJ Pro M426, HP LJ Pro M403, HP LJ Pro M427, HP LJ Pro M404, HP LJ Pro M428, HP LJ Pro M304, HP LJ Enterprise M506, HP LJ Enterprise M527, HP LJ Pro M501, HP LJ M507, HP LJ M528.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C120" authorId="0">
+    <comment ref="C121" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C121" authorId="0">
+    <comment ref="C122" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C122" authorId="0">
+    <comment ref="C123" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C123" authorId="0">
+    <comment ref="C124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="G123" authorId="0">
+    <comment ref="G124" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C124" authorId="0">
+    <comment ref="C125" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636, HARD TYPE, OEM якість.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C125" authorId="0">
+    <comment ref="C126" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006/ 1505/ 1505n/ 1007/ 1008/ 1102, M1120/ 1120n/ 1132/ 1522n/ 1522/ 1536; CANON LBP3010/ 3250/ 3310/ 6000, MF4410/ 4430/ 4550, Canon 712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C126" authorId="0">
+    <comment ref="C127" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P1005/P1006, LaserJet P1505/P1505n/M1319/M1522n/M1522nf/M1120, LaserJet P1007/P1008, LaserJet P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606  Hard  Для принтера: HP LJ P1005/1006, HP LJ 1505, M1319,M1522n,M1522nf,M1120 , P1007/P1008, НР P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606 Для картриджа: CB435A/CB436A/CB388A/CE278A/CE285A, Canon LBP 3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C127" authorId="0">
+    <comment ref="C128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Твердый  SOFT  LaserJet P1005/P1006, LaserJet P1505/P1505n/M1319/M1522n/M1522nf/M1120, LaserJet P1007/P1008, LaserJet P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606  Hard  Для принтера: HP LJ P1005/1006, HP LJ 1505, M1319,M1522n,M1522nf,M1120 , P1007/P1008, НР P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606 Для картриджа: CB435A/CB436A/CB388A/CE278A/CE285A, Canon LBP 3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="G127" authorId="0">
+    <comment ref="G128" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт  -2%, 20шт -3%, 50шт -5%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C128" authorId="0">
+    <comment ref="C129" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008/1505/1566/1102/1606/M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon 712/LBP-3010/3020/6000/6020/6200/4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, HARD TYPE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C129" authorId="0">
+    <comment ref="C130" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Твердый  SOFT  LaserJet P1005/P1006, LaserJet P1505/P1505n/M1319/M1522n/M1522nf/M1120, LaserJet P1007/P1008, LaserJet P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606  Hard  Для принтера: HP LJ P1005/1006, HP LJ 1505, M1319,M1522n,M1522nf,M1120 , P1007/P1008, НР P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606 Для картриджа: CB435A/CB436A/CB388A/CE278A/CE285A, Canon LBP 3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C130" authorId="0">
+    <comment ref="C131" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008/1505/1566/1102/1606/M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon 712/LBP-3010/3020/6000/6020/6200/4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, HARD TYPE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C131" authorId="0">
+    <comment ref="C132" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Твердый  HARD  LaserJet P1005/P1006, LaserJet P1505/P1505n/M1319/M1522n/M1522nf/M1120, LaserJet P1007/P1008, LaserJet P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606  Hard  Для принтера: HP LJ P1005/1006, HP LJ 1505, M1319,M1522n,M1522nf,M1120 , P1007/P1008, НР P1102/1102W/M1130/1210MFP ,LaserJet P1560/1566/1600/1606 Для картриджа: CB435A/CB436A/CB388A/CE278A/CE285A, Canon LBP 3100</t>
         </r>
       </text>
     </comment>
-    <comment ref="C132" authorId="0">
+    <comment ref="C133" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/ 1008/1505/1566/1102/1606/ M1210/1212/1214/1217/1120 /1130/1132/1522/1536/ Canon712/LBP-3010/3020/6000/ 6020/6200/4410/4430/4450/ 4550/4570/4580/4730/4750/ 4780/4870/4890 LaserJet Pro M125/ 127/ 201/ 225  Hard TYPE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C133" authorId="0">
+    <comment ref="C134" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005/1006/1007/1008/1505/1566/1102/1606/M121 0/1212/1214/1217/1120/1130/1132/1522/1536/Canon LBP3010/3020 /6000/6020/6200/MF-4410/4430/4 450/4550/4570/4580/4730/4750/4 780/4870/4890/CB435A/436A/278A /283A/285A/Canon 712/725/726/728/737, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C134" authorId="0">
+    <comment ref="C135" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LJ P1005/ 1006/ 1505/ 1505n/ 1007/ 1008/ 1102, M1120/ 1120n/ 1132/ 1522n/ 1522/ 1536; CANON LBP3010/ 3250/ 3310/ 6000, MF4410/ 4430/ 4550, Canon 712</t>
         </r>
       </text>
     </comment>
-    <comment ref="C135" authorId="0">
+    <comment ref="C136" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP LJ P1005 / 1006/1007/1008/1505/1566/1102/1606 / M121 0/1212/1214/1217/1120/1130/1132/1522/1536 / Canon LBP3010 / 3020/6000/6020/6200 / MF- 4410/4430/4 450/4550/4570/4580/4730/4750/4 780/4870/4890 / Canon 712, SOFT TYPE! OEM ЯКІСТЬ.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C136" authorId="0">
+    <comment ref="C137" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008/1505/1566/1102/1100/1606/M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon 712/LBP-301 0/3020/6000/6020/6200/4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890, SOFT TYPE!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C137" authorId="0">
+    <comment ref="C138" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008/1505/1566/1102/1606/M1210/1212/1214/1217/1120/1130/1132/15 22/1536/Canon 712/LBP-3010/302 0/6000/6020/6200/4410/4430/445 0/4550/4570/4580/4730/4750/4780/4870/4890, SOFT с фиксирующим кольцом!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C138" authorId="0">
+    <comment ref="C139" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP P1005/1006/1007/1008/1505/1566/1102/1100/1606/M1210/1212/1214/1217/1120/1130/1132/1522/1536/Canon 712/LBP-301 0/3020/6000/6020/6200/4410/4430/4450/4550/4570/4580/4730/4750/4780/4870/4890</t>
         </r>
       </text>
     </comment>
-    <comment ref="C139" authorId="0">
+    <comment ref="C140" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4015,4014,4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C140" authorId="0">
+    <comment ref="C141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">LaserJet P4015,4014,4515</t>
         </r>
       </text>
     </comment>
-    <comment ref="G140" authorId="0">
+    <comment ref="G141" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C141" authorId="0">
+    <comment ref="C142" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C142" authorId="0">
+    <comment ref="C143" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Pantum P2200/2500/2505/2550/M6200/6500/6505/6550/6600, PC-211</t>
         </r>
       </text>
     </comment>
-    <comment ref="C143" authorId="0">
+    <comment ref="C144" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C144" authorId="0">
+    <comment ref="C145" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C145" authorId="0">
+    <comment ref="C146" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6500, Pantum-M6507, Pantum-M6607, Pantum-P2200, Pantum-P2207, Pantum-P2507. Для картриджа Pantum PC-211EV.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C146" authorId="0">
+    <comment ref="C147" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: DL-420
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C147" authorId="0">
+    <comment ref="C148" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: DL-420
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C148" authorId="0">
+    <comment ref="C149" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: DL-420
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C149" authorId="0">
+    <comment ref="C150" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Для принтера Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302. Для картриджа Pantum DL-420.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C150" authorId="0">
+    <comment ref="C151" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: DL-420
 Сумісні пристрої: Pantum-M6700, Pantum-M7100, Pantum-M7300, Pantum-P3010, Pantum-P3020, Pantum-P3300, Pantum-P3302</t>
         </r>
       </text>
     </comment>
-    <comment ref="C151" authorId="0">
+    <comment ref="C152" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP150</t>
         </r>
       </text>
     </comment>
-    <comment ref="C152" authorId="0">
+    <comment ref="C153" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісність для принтерів:
 Samsung CLP: 360 , 365 , 368
 Samsung CLX: 3300 , 3305 , 3306
 Samsung SL-C: 410W , 460FW , 460W
 Сумісність для картриджів:
 Samsung: Samsung C406S Cyan  CLT-C406S/SEE  , Samsung C406S Cyan  ST986A  , Samsung K406S Black  CLT-K406S/SEE  , Samsung K406S Black  SU120A  , Samsung M406S Magenta  CLT-M406S/SEE  , Samsung M406S Magenta  SU254A  , Samsung Y406S Yellow  CLT-Y406S/SEE  , Samsung Y406S Yellow  SU464A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C153" authorId="0">
+    <comment ref="C154" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung COLOR CLP-415 /CLX4195/Xpress SL-C1810/1860</t>
         </r>
       </text>
     </comment>
-    <comment ref="C154" authorId="0">
+    <comment ref="C155" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/4500/4600, SF5100; Lexmark E210; Xerox 4525, Phaser 3110/3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C155" authorId="0">
+    <comment ref="C156" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/4500/4600, SF5100; Lexmark E210; Xerox 4525, Phaser 3110/3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C156" authorId="0">
+    <comment ref="C157" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/4500/4600, SF5100; Lexmark E210; Xerox 4525, Phaser 3110/3210  ML-1210, ML-4500 , HARD TYPE! OEM КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C157" authorId="0">
+    <comment ref="C158" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1010/1020M/1210/1220M/1250/1430/4500/4600, SF5100; Lexmark E210; Xerox 4525, Phaser 3110/3210  ML-1210, ML-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C158" authorId="0">
+    <comment ref="C159" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/2010/2510/2570/SCX-4521F/ML1640, Dell 1100, Xerox Phaser 3117/3122/3124/3125/PE220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C159" authorId="0">
+    <comment ref="C160" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/2010/2510/2570/SCX-4521F/ML1640, Dell 1100, Xerox Phaser 3117/3122/3124/3125/PE220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C160" authorId="0">
+    <comment ref="C161" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/2010/2510/2570/3050/SCX-4521F/ML1640, Dell 1100, Xerox Phaser 3117/3122/3124/3125/PE220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C161" authorId="0">
+    <comment ref="C162" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1610/1615/1635/2010/2015/2510/2570/2571/3050/3051/3060/3470/3471/3475/SCX-4321/4521/4725/5530/5635/5835/5935/Tektronix/Xerox Phaser 3117/3122/3124/3125/3200/3428/3435/3635/Pe220, HARD TYPE. OEM ЯКІСТЬ.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C162" authorId="0">
+    <comment ref="C163" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1610/1615/2010/2015/2510/2570/3050/SCX4321/ 4521/4725/Phaser 3117/3122/312 4/3125/Pe220</t>
         </r>
       </text>
     </comment>
-    <comment ref="C163" authorId="0">
+    <comment ref="C164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1610/1615/2010/2015/2510/2570/2571/SCX-4321/4521/4725/Phaser 3117/3122/3124/3125/3200/Pe220, HARD TYPE! OEM КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G163" authorId="0">
+    <comment ref="G164" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C164" authorId="0">
+    <comment ref="C165" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1630/SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C165" authorId="0">
+    <comment ref="C166" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630, SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C166" authorId="0">
+    <comment ref="C167" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1630/SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C167" authorId="0">
+    <comment ref="C168" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1630, SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C168" authorId="0">
+    <comment ref="C169" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1666/ 1665/ 1660/ 1661/ 1670/ 1861, SCX-3200/ 3201/ 3205/ 3218/ 1665 HP Laser 107/135/137  W1106A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C169" authorId="0">
+    <comment ref="C170" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1666/1667/1670/1675/1860/1861/1865/SCX-3200/3205/3207</t>
         </r>
       </text>
     </comment>
-    <comment ref="C170" authorId="0">
+    <comment ref="C171" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1666/1667/1670/1675/1860/1861/1865/SCX-3200/3205/3207</t>
         </r>
       </text>
     </comment>
-    <comment ref="C171" authorId="0">
+    <comment ref="C172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1660/1661/1665/1666/1667/1670/1675/1860/1861/1865/SCX-3200/3205/3207, HP LJ 107/135/137/W1106A, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G171" authorId="0">
+    <comment ref="G172" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C172" authorId="0">
+    <comment ref="C173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1660/1661/1665/1666/1667/1670/1675/1860/1861/1865/SCX-3200/3205/3207</t>
         </r>
       </text>
     </comment>
-    <comment ref="G172" authorId="0">
+    <comment ref="G173" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C173" authorId="0">
+    <comment ref="C174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1710/1710P/1510/1740/1750//1510/SCX-4100/4200/4300/4016/4116/4216, SF560/565P/750/775P,Xerox 3121/3115/3120/3130 PE16/PE114e,MSYS 750/755P Gestener DSM-516PF Savin Ac 104 LEXMARKX215 RICOHAC104 / SAMSUNG ML 1510 / ML 1710 / 1750 / 1710 / ML1710 / ML1750</t>
         </r>
       </text>
     </comment>
-    <comment ref="G173" authorId="0">
+    <comment ref="G174" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C174" authorId="0">
+    <comment ref="C175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1710/1710P/1510/1740/1750//1510/SCX-4100/4200/4300/4016/4116/4216, SF560/565P/750/775P,Xerox 3121/3115/3120/3130 PE16/PE114e,MSYS 750/755P Gestener DSM-516PF Savin Ac 104 LEXMARKX215 RICOHAC104 / SAMSUNG ML 1510 / ML 1710 / 1750 / 1710 / ML1710 / ML1750</t>
         </r>
       </text>
     </comment>
-    <comment ref="G174" authorId="0">
+    <comment ref="G175" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C175" authorId="0">
+    <comment ref="C176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1710/1720/17 50/1510/1515/1520/SCX4016/4100/4116/4200/4216/4300/SF-560/565/750/755/Phaser 3115/3120/3121/3130/3119/WC Pe114e/Pe16/Ge stetner DSM-516, Hard type</t>
         </r>
       </text>
     </comment>
-    <comment ref="G175" authorId="0">
+    <comment ref="G176" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C176" authorId="0">
+    <comment ref="C177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1710/1720/1740/1750/1510/1515/1520 / SCX-4016/4100/4116/4200/4216/4300 / SF-560/565/750/755 / Xerox Phaser 3115/3120/3121/3130/3119/Work Centre Pe114e / Pe16 / Gestetner DSm516, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G176" authorId="0">
+    <comment ref="G177" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C177" authorId="0">
+    <comment ref="C178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1911/1910/ML-2526/2581/SF650/SF651P/SF651/SCX-4600,4601,4623, Xerox Phaser 3140/3250, WC3210/3220 1053S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G177" authorId="0">
+    <comment ref="G178" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C178" authorId="0">
+    <comment ref="C179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851, SCX-4824HN/ 4828HN/ 4600/ 4623/ SL-M2870FD/M2620D/M2820ND/ MLT-D115L/ XEROX PHASER 3140/3250, WC3210/3220 HP CP1215/1515, Hard type</t>
         </r>
       </text>
     </comment>
-    <comment ref="G178" authorId="0">
+    <comment ref="G179" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C179" authorId="0">
+    <comment ref="C180" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851, SCX-4824HN/ 4828HN/ 4600/ 4623/ SL-M2870FD/M2620D/M2820ND/ MLT-D115L/ XEROX PHASER 3140/3250, WC3210/3220 HP CP1215/1515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C180" authorId="0">
+    <comment ref="C181" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/ 1915/ 2525/ 2580/ 2850/ 2850D/ 2851, SCX-4824HN/ 4828HN/ 4600/ 4623/ SL-M2870FD/M2620D/M2820ND/ MLT-D115L/ XEROX PHASER 3140/3250, WC3210/3220 HP CP1215/1515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C181" authorId="0">
+    <comment ref="C182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-1910/1915/1916/2525/2580/2850/SCX-4600/4 606/4610/4623/4824/4828/Xerox Phaser 3140/3250/WC 3210/3220, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="G181" authorId="0">
+    <comment ref="G182" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C182" authorId="0">
+    <comment ref="C183" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2850, ML-2851, ML-2855, SCX-4824, ML-1910, ML-1915, ML-2450, ML-2525, SCX-4600, SCX-4623, SCX-4824, SCX-4828, WC3210, WC3220, 10 шт в уп Совместимость с принтерами и МФУ: Xerox Phaser 3250; Xerox WorkCentre 3220, 3210 MFP; Xerox Phaser 3140, 3155, 3160; Ricoh Aficio SP 3300; Samsung ML-1910, ML-1915, ML-2450, ML-2525, ML-2540, ML-2541, ML-2545, ML-2580, ML-2581, ML-2645, ML-2850, ML-2851, ML-2853, ML-2855; SCX-4600 MFP, SCX-4605, SCX-4623, SCX-4824, SCX-4828. Для картриджей Samsung MLT-D105L, MLT-D105S, ML-D2850A, ML-D2850B, MLT-D102L, MLT-D209L, MLT-D209S, Xerox 108R00908, 108R00909, 106R01374, 106R01373, 106R01485, 106R01486, 106R01487</t>
         </r>
       </text>
     </comment>
-    <comment ref="C183" authorId="0">
+    <comment ref="C184" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2150/2151/2152</t>
         </r>
       </text>
     </comment>
-    <comment ref="C184" authorId="0">
+    <comment ref="C185" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C185" authorId="0">
+    <comment ref="C186" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C186" authorId="0">
+    <comment ref="C187" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C187" authorId="0">
+    <comment ref="C188" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="C188" authorId="0">
+    <comment ref="C189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S</t>
         </r>
       </text>
     </comment>
-    <comment ref="G188" authorId="0">
+    <comment ref="G189" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C189" authorId="0">
+    <comment ref="C190" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S HARD Type!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C190" authorId="0">
+    <comment ref="C191" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2161/2162G/2166W/2160/2165/2165W/M2020/M2022/M2070/SCX-3401/3401FH/3406W/3406HW SCX-3400/3405/3405F/3405W/3405FW/3407 SF-761/761P/760P  MLT-D101S/ MLT-D111S HARD TYPE! OEM КАЧЕСТВО!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C191" authorId="0">
+    <comment ref="C192" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-2161/ 2162G/ 2166W/ 2160/ 2165/ 2165W, SCX-3401/ 3401FH/ 3406W/ 3406HW/ 3400/ 3405/ 3405F/ 3405W/ 3405FW/ 3407, SF-761/ 761P/ 760P  MLT-D101</t>
         </r>
       </text>
     </comment>
-    <comment ref="C192" authorId="0">
+    <comment ref="C193" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4520/4720/Xerox Phaser 3150/WorkCentre Pe120, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C193" authorId="0">
+    <comment ref="C194" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252 SCX-4520/4720F, Dell 1600N,Xerox Phaser3150 WorkCentre PE120/120i</t>
         </r>
       </text>
     </comment>
-    <comment ref="C194" authorId="0">
+    <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C195" authorId="0">
+    <comment ref="C196" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND SAMSUNG SCX-4833HD/4833FD/4833FR/5637HR/5737 MLD205, 10 шт в уп Xerox WorkCentre 3315</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
         </r>
       </text>
     </comment>
-    <comment ref="G201" authorId="0">
+    <comment ref="G202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta Page Pro 1480/1490/Ricoh Aficio SP1100/OKI B2500, HARD t ype</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/WC C118/C128/C123/M118/M123/M128, WC5225/5230/5325/5335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/2010/2510/2570/3470/3471/SCX-4521F/4725/ML1640, Dell 1100/1110, Xerox Phaser 3117/3122/3124/3125/PE220/ ML-3050 SCX-5525/5530, Dell 1815, Xerox Phaser 3428D, HARD TYPE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1630/SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4300/ 4200/ 4220/ 4016/ 4116/ 4216/ 4100; XEROX WC PE114/ PE16/ 3119, Phaser 3116/ 3120/ 3121/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1710/1710P/1510/1740/1750//1510/SCX-4100/4200/4300/4016/4116/4216, SF560/565P/750/775P,Xerox 3121/3115/3120/3130 PE16/PE114e,MSYS 750/755P Gestener DSM-516PF Savin Ac 104 LEXMARKX215 RICOHAC104 / SAMSUNG ML 1510 / ML 1710 / 1750 / 1710 / ML1710 / ML1750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
-[...1 lines deleted...]
-    <t>02.08.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+  <si>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал первинного заряду  ВПЗ</t>
   </si>
   <si>
     <t>Вал заряду Kyocera MC-3100 в зборі  302LV93011</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал заряду Ricoh Aficio 1015/1018/1022  AD027014-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  51128/38755  KATUN</t>
   </si>
   <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  NPG32-PCR/GPR54-PCR  CET3968</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  NPG32-PCR/GPR54-PCR  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  PCR1018  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435, Soft,  WD-PCRC1018  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025  PCR2016  CEE</t>
   </si>
   <si>
+    <t>в наявності</t>
+  </si>
+  <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025  SP-PCR-EVP-CIR2016  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025 CET3948J</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025 Hard  PCRIR2016-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025 Soft  PCRIR2016S-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025, Soft  PCR2016S-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025, Soft  WD-PCRC2016  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2016/2018/2020/2025, Soft, СУПЕР ЯКІСТЬ  PCR2016SQ-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2200/2270/2800/2870/3300/3570,  PCR2270 , CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2200/2270/2800/2870/3300/3570,  PCR2270-VE , VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545  PCR2520  CEE</t>
   </si>
   <si>
-    <t>в наявності</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545  PCRIR2520  Hard Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545  SP-PCR-EVP-CIR2520  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545, CET5178</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545, Hard,  PCR2520-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545, Hard,  WD-PCRC2520  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду Konica Minolta C258/308/368 CET7150</t>
   </si>
   <si>
     <t>Вал первинного заряду Kyocera Mita Ecosys P5021cdn/P5026cdn/M5521cdn/M5526cdn  CET251040</t>
   </si>
   <si>
     <t>Вал первинного заряду Kyocera MITA FS-1040/1060DN/FS-1025MFP CET251012</t>
   </si>
   <si>
     <t>Вал первинного заряду Kyocera MITA FS-1040/1060DN/FS-1025MFP Hard VEAYE</t>
@@ -3928,50 +3947,53 @@
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCRHPCP1215  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCRHPCP1215H  Hard Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515,  60205 , DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515, Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515, Hard,  PCR2600-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515, Soft, HANP</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 4525,  H4525PCR-OS  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 5225  PCR-HP-5225-EVP  Everprint</t>
   </si>
   <si>
+    <t>Вал первинного заряду д/картриджа HP CLJ CP 5225  PCR5225  CEE</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 5225, CE740A CET  CET251055</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252  PCR252  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252  PCRHPM252  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252  SP-PCR-EVP-HPM252  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252 Hard TYPE  PCR252-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252 Hard TYPE  PCR252H  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252 Hard TYPE  WD-PCRH252  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M452/M477/M252DW/M227N  PCRHPM452  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M454,  HM454PCROS  Static Control</t>
@@ -4000,153 +4022,156 @@
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  SP-PCR-PN-HLJ1010  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200,  PRHP1010  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200, Hard TYPE  WD-PCRH2612A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200, Odyssey  HP12PCR-OS  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200, Soft TYPE  WD-PCRH2612AS  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015  PCR4250-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015  SP-PCR-EVP-HL2100  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015,  PRHP2100  CEE</t>
   </si>
   <si>
+    <t>очікується 18-09</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015, 60050 60298  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015, Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015, Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4200/P3005/P4015  WD-PCRH5942A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100  PCR9000  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100  SP-PCR-PN-HLJ5000  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100, SP-PCR-EVP-HLJ5000  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100, VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102  WD-PCRH217A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102 Hard  PCRM102-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102 Soft   PCRM102S  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102,  60539  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Hard  PRHPM102  CEE</t>
   </si>
   <si>
+    <t>-4.17%</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Hard,  PCR217AH-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Soft,  PCR217A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M15/ M28 CF244A, CF244A  PRHPM15  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M15/ M28 CF244A, CF244A Hard  PCRM15H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M15/ M28 CF244A, CF244A Soft  PCRM15S  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426  PRHPM402  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426  SP-PCR-EVP-HPM402  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426  SP-PCR-PN-HPM402  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426 Hard  PCRHPM402-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426 Hard  PRHPM402H  CEE</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа HP LJ M402/426 Hard  WD-PCRH402  WELLDO</t>
+    <t>Вал первинного заряду д/картриджа HP LJ M402/426 Hard TYPE  WD-PCRH402  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426 Soft  PCRHPM402S-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426, с фиксирующим кольцом  PCR226-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M506  HM506PCR  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607  HM609PCR  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607  PRHPM607  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607  SP-PCR-EVP-HPM607  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607 Hard Type  PCRH237A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607 Hard TYPE, OEM якість  PCRH237A-OEM-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005  PCR-HP-1005-EVP-M  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005  PCRHPP1505  Soft TYPE Micrographic</t>
-  </si>
-[...1 lines deleted...]
-    <t>у резерві</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005  PRHP1005  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  60357/60407  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCR1505H  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCR1505H-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCRHPP1005H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  SP-PCR-PN-HLJP1005  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE, OEM якість  WD-PCRH278A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Soft TYPE, Foshan</t>
   </si>
@@ -4815,51 +4840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I215"/>
+  <dimension ref="A1:I216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4988,4785 +5013,5218 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27782</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4018.56</v>
+        <v>4014.08</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34071</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>587.5700000000001</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>16</v>
-      </c>
-[...12 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26118</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>232.51</v>
+        <v>232.25</v>
       </c>
       <c r="G13" s="1"/>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25279</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>604.35</v>
+        <v>603.6799999999999</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24557</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>157.7</v>
+        <v>157.52</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33006</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>211.9</v>
+        <v>211.67</v>
       </c>
       <c r="G16" s="1"/>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32258</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>268.8</v>
+        <v>268.5</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>31500</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>188.16</v>
+        <v>187.95</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H18" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>25679</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>211.46</v>
+        <v>211.22</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25174</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>620.48</v>
+        <v>619.79</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>29546</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>370.94</v>
+        <v>370.53</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>29545</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>229.38</v>
+        <v>229.12</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>20775</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>218.62</v>
+        <v>218.38</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>31240</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>268.8</v>
+        <v>268.5</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>29512</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>330.62</v>
+        <v>330.26</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>31501</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>438.59</v>
+        <v>438.1</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>22546</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>616.45</v>
+        <v>615.76</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="1"/>
+      <c r="H27" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31503</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>357.06</v>
+        <v>356.66</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="1"/>
+      <c r="H28" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I28" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>24558</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>436.8</v>
+        <v>436.31</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H29" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>26481</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>588.22</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>15865</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1032.19</v>
+        <v>1031.04</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I31" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>21314</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>588.22</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30061</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>588.22</v>
+        <v>587.5700000000001</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>23536</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>875.84</v>
+        <v>874.86</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>26693</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>887.04</v>
+        <v>886.05</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25183</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>778.1799999999999</v>
+        <v>777.3099999999999</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25926</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>596.29</v>
+        <v>595.62</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>25184</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1059.07</v>
+        <v>1057.89</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="1"/>
+      <c r="H38" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25927</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>596.29</v>
+        <v>595.62</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="1"/>
+      <c r="H39" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I39" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>30179</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1008</v>
+        <v>1006.88</v>
       </c>
       <c r="G40" s="1"/>
-      <c r="H40" s="1"/>
+      <c r="H40" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I40" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>24563</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>477.57</v>
+        <v>477.04</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="1"/>
+      <c r="H41" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>19349</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>685.89</v>
+        <v>685.12</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="1"/>
+      <c r="H42" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I42" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>17246</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>658.5599999999999</v>
+        <v>657.83</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="1"/>
+      <c r="H43" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>16687</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>658.5599999999999</v>
+        <v>657.83</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="1"/>
+      <c r="H44" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I44" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>25263</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>792.51</v>
+        <v>791.63</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="1"/>
+      <c r="H45" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>16688</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>720.83</v>
+        <v>720.03</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="1"/>
+      <c r="H46" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>21552</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>682.75</v>
+        <v>681.99</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="1"/>
+      <c r="H47" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>21544</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>381.25</v>
+        <v>380.82</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="1"/>
+      <c r="H48" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I48" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>25803</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>528.1900000000001</v>
+        <v>527.6</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="1"/>
+      <c r="H49" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I49" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>34089</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1071.62</v>
+        <v>1070.42</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="1"/>
+      <c r="H50" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I50" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>32990</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>547.9</v>
+        <v>547.29</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="1"/>
+      <c r="H51" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I51" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>24556</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
         <v>20</v>
       </c>
       <c r="F52" s="1">
-        <v>47.94</v>
+        <v>47.88</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="1"/>
+      <c r="H52" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I52" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>10991</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
         <v>100</v>
       </c>
       <c r="F53" s="1">
-        <v>139.78</v>
+        <v>139.62</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="1"/>
+      <c r="H53" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I53" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>18924</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
       <c r="F54" s="1">
-        <v>78.84999999999999</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="1"/>
+      <c r="H54" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>34073</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>483.84</v>
+        <v>483.3</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="1"/>
+      <c r="H55" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I55" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>34075</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>51.07</v>
+        <v>51.02</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="1"/>
+      <c r="H56" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>34076</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>123.65</v>
+        <v>123.51</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="1"/>
+      <c r="H57" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I57" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>34099</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>110.21</v>
+        <v>110.09</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="1"/>
+      <c r="H58" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I58" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>29523</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="1"/>
+      <c r="H59" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I59" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>25490</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>59.58</v>
+        <v>59.52</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H60" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I60" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>25367</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>72.13</v>
+        <v>72.05</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="1"/>
+      <c r="H61" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I61" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24559</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>74.81999999999999</v>
+        <v>74.73</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="1"/>
+      <c r="H62" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>26984</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>102.14</v>
+        <v>102.03</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="1"/>
+      <c r="H63" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>25685</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>90.5</v>
+        <v>90.40000000000001</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="1"/>
+      <c r="H64" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I64" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>22547</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>96.31999999999999</v>
+        <v>96.20999999999999</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="1"/>
+      <c r="H65" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>10104</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="1"/>
+      <c r="H66" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I66" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>22640</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>126.34</v>
+        <v>126.2</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="1"/>
+      <c r="H67" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I67" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>32655</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>134.4</v>
+        <v>134.25</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="1"/>
+      <c r="H68" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I68" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>32656</v>
+        <v>35218</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>585.09</v>
+        <v>0</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="1"/>
+      <c r="H69" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>31504</v>
+        <v>32656</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>56.9</v>
+        <v>584.4400000000001</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H70" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>24853</v>
+        <v>31504</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>107.52</v>
+        <v>56.83</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="1"/>
+      <c r="H71" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I71" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>25686</v>
+        <v>24853</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>10</v>
       </c>
       <c r="F72" s="1">
-        <v>118.27</v>
+        <v>107.4</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="1"/>
+      <c r="H72" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I72" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>34017</v>
+        <v>25686</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>95.42</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>118.14</v>
+      </c>
+      <c r="G73" s="1"/>
+      <c r="H73" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>33007</v>
+        <v>34017</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>78.40000000000001</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>95.31999999999999</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>23503</v>
+        <v>33007</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>98.11</v>
-[...4 lines deleted...]
-      <c r="H75" s="1"/>
+        <v>78.31</v>
+      </c>
+      <c r="G75" s="1"/>
+      <c r="H75" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I75" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>25491</v>
+        <v>23503</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>10</v>
       </c>
       <c r="F76" s="1">
-        <v>100.8</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>98</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>33332</v>
+        <v>25491</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>126.34</v>
+        <v>100.69</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="1"/>
+      <c r="H77" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I77" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>24483</v>
+        <v>33332</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>88.26000000000001</v>
+        <v>126.2</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="1"/>
+      <c r="H78" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I78" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>23993</v>
+        <v>24483</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>160.38</v>
-[...4 lines deleted...]
-      <c r="H79" s="1"/>
+        <v>88.16</v>
+      </c>
+      <c r="G79" s="1"/>
+      <c r="H79" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>25444</v>
+        <v>23993</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F80" s="1">
-        <v>30.46</v>
-[...2 lines deleted...]
-      <c r="H80" s="1"/>
+        <v>160.21</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I80" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>17510</v>
+        <v>25444</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F81" s="1">
-        <v>30.46</v>
+        <v>30.43</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H81" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>17766</v>
+        <v>17510</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F82" s="1">
-        <v>30.91</v>
+        <v>30.43</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H82" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>24561</v>
+        <v>17766</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>20</v>
       </c>
       <c r="F83" s="1">
-        <v>44.35</v>
+        <v>30.88</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H83" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
-        <v>31235</v>
+        <v>24561</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F84" s="1">
-        <v>44.35</v>
+        <v>42.96</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H84" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
-        <v>10992</v>
+        <v>31235</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>89.59999999999999</v>
+        <v>44.3</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H85" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
-        <v>27901</v>
+        <v>10992</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F86" s="1">
-        <v>26.43</v>
+        <v>89.5</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="1"/>
+      <c r="H86" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I86" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
-        <v>30188</v>
+        <v>27901</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>20</v>
       </c>
       <c r="F87" s="1">
-        <v>72.13</v>
+        <v>26.4</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H87" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
-        <v>15430</v>
+        <v>30188</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F88" s="1">
-        <v>107.52</v>
+        <v>72.05</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="1"/>
+      <c r="H88" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
-        <v>30187</v>
+        <v>15430</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>31.36</v>
+        <v>107.4</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="1"/>
+      <c r="H89" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I89" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
-        <v>17767</v>
+        <v>30187</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>20</v>
       </c>
       <c r="F90" s="1">
-        <v>53.31</v>
+        <v>31.33</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H90" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
-        <v>19398</v>
+        <v>17767</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F91" s="1">
-        <v>48.38</v>
+        <v>53.25</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
-        <v>27902</v>
+        <v>19398</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F92" s="1">
-        <v>48.83</v>
+        <v>50.12</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H92" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
-        <v>25442</v>
+        <v>27902</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F93" s="1">
-        <v>77.5</v>
+        <v>48.78</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
-        <v>24562</v>
+        <v>25442</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>47.49</v>
+        <v>77.42</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
-        <v>10993</v>
+        <v>24562</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>100</v>
       </c>
       <c r="F95" s="1">
-        <v>102.14</v>
+        <v>47.44</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
-        <v>30186</v>
+        <v>10993</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F96" s="1">
-        <v>53.31</v>
+        <v>102.03</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="1"/>
+      <c r="H96" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
-        <v>31505</v>
+        <v>30186</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F97" s="1">
-        <v>90.94</v>
+        <v>53.25</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
-        <v>19705</v>
+        <v>31505</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>180.54</v>
+        <v>90.84</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="1"/>
+      <c r="H98" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I98" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
-        <v>25446</v>
+        <v>19705</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F99" s="1">
-        <v>166.66</v>
+        <v>180.34</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="1"/>
+      <c r="H99" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I99" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
-        <v>17097</v>
+        <v>25446</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>174.72</v>
+        <v>166.47</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="1"/>
+      <c r="H100" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I100" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
-        <v>23994</v>
+        <v>17097</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>134.4</v>
-[...4 lines deleted...]
-      <c r="H101" s="1"/>
+        <v>174.53</v>
+      </c>
+      <c r="G101" s="1"/>
+      <c r="H101" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I101" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
-        <v>26494</v>
+        <v>23994</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>20</v>
       </c>
       <c r="F102" s="1">
-        <v>107.07</v>
-[...2 lines deleted...]
-      <c r="H102" s="1"/>
+        <v>134.25</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I102" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>32497</v>
+        <v>26494</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F103" s="1">
-        <v>90.05</v>
+        <v>106.95</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="1"/>
+      <c r="H103" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I103" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>26317</v>
+        <v>32497</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>129.02</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>89.95</v>
+      </c>
+      <c r="G104" s="1"/>
+      <c r="H104" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>27904</v>
+        <v>26317</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>81.98</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>128.88</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>22273</v>
+        <v>27904</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>20</v>
       </c>
       <c r="F106" s="1">
-        <v>100.8</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>72.05</v>
+      </c>
+      <c r="G106" s="1"/>
+      <c r="H106" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>34739</v>
+        <v>22273</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>20</v>
       </c>
       <c r="F107" s="1">
-        <v>81.54000000000001</v>
+        <v>100.69</v>
       </c>
       <c r="G107" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H107" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I107" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
-        <v>27903</v>
+        <v>34739</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>20</v>
       </c>
       <c r="F108" s="1">
-        <v>40.32</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>81.45</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>27143</v>
+        <v>27903</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F109" s="1">
-        <v>63.17</v>
+        <v>40.28</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="1"/>
+      <c r="H109" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I109" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>27142</v>
+        <v>27143</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>43.01</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>63.1</v>
+      </c>
+      <c r="G110" s="1"/>
+      <c r="H110" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
-        <v>27905</v>
+        <v>27142</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>40.32</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>42.96</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>25687</v>
+        <v>27905</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F112" s="1">
-        <v>93.63</v>
+        <v>40.28</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>21090</v>
+        <v>25687</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>163.97</v>
+        <v>93.53</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="1"/>
+      <c r="H113" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I113" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>24521</v>
+        <v>21090</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F114" s="1">
-        <v>106.18</v>
+        <v>163.79</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="1"/>
+      <c r="H114" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I114" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>33010</v>
+        <v>24521</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>20</v>
       </c>
       <c r="F115" s="1">
-        <v>51.52</v>
+        <v>106.06</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="1"/>
+      <c r="H115" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I115" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>23827</v>
+        <v>33010</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F116" s="1">
-        <v>112.45</v>
+        <v>51.46</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
-        <v>30483</v>
+        <v>23827</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>72.58</v>
+        <v>111.88</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H117" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>20764</v>
+        <v>30483</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>92.73999999999999</v>
+        <v>72.5</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="1"/>
+      <c r="H118" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I118" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>33325</v>
+        <v>20764</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F119" s="1">
-        <v>147.84</v>
+        <v>92.63</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="1"/>
+      <c r="H119" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I119" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>26155</v>
+        <v>33325</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>206.98</v>
+        <v>147.68</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="1"/>
+      <c r="H120" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I120" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>27906</v>
+        <v>26155</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F121" s="1">
-        <v>103.94</v>
+        <v>206.75</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="1"/>
+      <c r="H121" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I121" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>30781</v>
+        <v>27906</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F122" s="1">
-        <v>112.45</v>
+        <v>103.82</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="1"/>
+      <c r="H122" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I122" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>24684</v>
+        <v>30781</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F123" s="1">
-        <v>113.79</v>
-[...4 lines deleted...]
-      <c r="H123" s="1"/>
+        <v>112.32</v>
+      </c>
+      <c r="G123" s="1"/>
+      <c r="H123" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I123" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>24683</v>
+        <v>24684</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>154.11</v>
-[...2 lines deleted...]
-      <c r="H124" s="1"/>
+        <v>113.67</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I124" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>17511</v>
+        <v>24683</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>28.22</v>
+        <v>153.94</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H125" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I125" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>27062</v>
+        <v>17511</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F126" s="1">
-        <v>43.46</v>
+        <v>28.19</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="1"/>
+      <c r="H126" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I126" s="1" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>27951</v>
+        <v>27062</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>25.54</v>
-[...6 lines deleted...]
-        <v>34</v>
+        <v>43.41</v>
+      </c>
+      <c r="G127" s="1"/>
+      <c r="H127" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I127" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>25447</v>
+        <v>27951</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F128" s="1">
-        <v>61.82</v>
-[...4 lines deleted...]
-        <v>15</v>
+        <v>25.51</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>33008</v>
+        <v>25447</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>37.63</v>
+        <v>61.76</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H129" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>21512</v>
+        <v>33008</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>20</v>
       </c>
       <c r="F130" s="1">
-        <v>42.56</v>
+        <v>37.59</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="1"/>
+      <c r="H130" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>24524</v>
+        <v>21512</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F131" s="1">
-        <v>52.42</v>
+        <v>42.51</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="1"/>
+      <c r="H131" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I131" s="1" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>11065</v>
+        <v>24524</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F132" s="1">
-        <v>124.54</v>
+        <v>51.02</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H132" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
-        <v>31108</v>
+        <v>11065</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F133" s="1">
-        <v>47.04</v>
+        <v>124.41</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H133" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
-        <v>9650</v>
+        <v>31108</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>20</v>
       </c>
       <c r="F134" s="1">
-        <v>47.49</v>
+        <v>46.99</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H134" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
-        <v>27475</v>
+        <v>9650</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>20</v>
       </c>
       <c r="F135" s="1">
-        <v>32.26</v>
+        <v>47.44</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H135" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
-        <v>17768</v>
+        <v>27475</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>20</v>
       </c>
       <c r="F136" s="1">
-        <v>32.26</v>
+        <v>32.22</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H136" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
-        <v>20818</v>
+        <v>17768</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>20</v>
       </c>
       <c r="F137" s="1">
-        <v>34.05</v>
+        <v>32.22</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="1"/>
+      <c r="H137" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I137" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
-        <v>23720</v>
+        <v>20818</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F138" s="1">
-        <v>137.09</v>
+        <v>34.01</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="1"/>
+      <c r="H138" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I138" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
-        <v>27952</v>
+        <v>23720</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>45.7</v>
+        <v>136.94</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H139" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I139" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
-        <v>24632</v>
+        <v>27952</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F140" s="1">
-        <v>64.51000000000001</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>45.65</v>
+      </c>
+      <c r="G140" s="1"/>
+      <c r="H140" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
-        <v>34232</v>
+        <v>24632</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>99.45999999999999</v>
-[...2 lines deleted...]
-      <c r="H141" s="1"/>
+        <v>64.44</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
-        <v>34190</v>
+        <v>34232</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>123.2</v>
+        <v>99.34999999999999</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="1"/>
+      <c r="H142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I142" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
-        <v>32188</v>
+        <v>34190</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>95.87</v>
+        <v>123.06</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H143" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
-        <v>26373</v>
+        <v>32188</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>141.57</v>
+        <v>95.77</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H144" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
-        <v>29284</v>
+        <v>26373</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>172.03</v>
+        <v>141.41</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="1"/>
+      <c r="H145" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I145" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
-        <v>33011</v>
+        <v>29284</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>112</v>
+        <v>171.84</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H146" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
-        <v>30322</v>
+        <v>33011</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>168</v>
+        <v>111.88</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H147" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
-        <v>28116</v>
+        <v>30322</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>154.56</v>
+        <v>167.81</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="1"/>
+      <c r="H148" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I148" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
-        <v>29285</v>
+        <v>28116</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>180.54</v>
+        <v>154.39</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="1"/>
+      <c r="H149" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I149" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
-        <v>34100</v>
+        <v>29285</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>118.27</v>
+        <v>180.34</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="1"/>
+      <c r="H150" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
-        <v>25928</v>
+        <v>34100</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>154.11</v>
+        <v>118.14</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="1"/>
+      <c r="H151" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
-        <v>33012</v>
+        <v>25928</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>124.99</v>
+        <v>153.94</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H152" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
-        <v>27653</v>
+        <v>33012</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>210.56</v>
+        <v>124.85</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H153" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
-        <v>28727</v>
+        <v>27653</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>96.77</v>
+        <v>210.33</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="1"/>
+      <c r="H154" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I154" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
-        <v>12129</v>
+        <v>28727</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>85.12</v>
+        <v>96.66</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="1"/>
+      <c r="H155" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I155" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
-        <v>23502</v>
+        <v>12129</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>114.69</v>
+        <v>85.03</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="1"/>
+      <c r="H156" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I156" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
-        <v>24564</v>
+        <v>23502</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>120.96</v>
+        <v>114.56</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="1"/>
+      <c r="H157" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I157" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
-        <v>25369</v>
+        <v>24564</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>47.49</v>
+        <v>120.83</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="1"/>
+      <c r="H158" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I158" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
-        <v>27953</v>
+        <v>25369</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>10</v>
       </c>
       <c r="F159" s="1">
-        <v>50.62</v>
+        <v>47.44</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H159" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
-        <v>19399</v>
+        <v>27953</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="F160" s="1">
-        <v>64.06</v>
+        <v>50.57</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H160" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
-        <v>25930</v>
+        <v>19399</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F161" s="1">
-        <v>72.58</v>
+        <v>63.99</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="1"/>
+      <c r="H161" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I161" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
-        <v>10995</v>
+        <v>25930</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F162" s="1">
-        <v>134.4</v>
+        <v>72.5</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="1"/>
+      <c r="H162" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
-        <v>22742</v>
+        <v>10995</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F163" s="1">
-        <v>81.98</v>
-[...4 lines deleted...]
-      <c r="H163" s="1"/>
+        <v>134.25</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
-        <v>13658</v>
+        <v>22742</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F164" s="1">
-        <v>183.68</v>
-[...2 lines deleted...]
-      <c r="H164" s="1"/>
+        <v>81.89</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I164" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
-        <v>19257</v>
+        <v>13658</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>72.58</v>
+        <v>183.48</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="1"/>
+      <c r="H165" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I165" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
-        <v>13983</v>
+        <v>19257</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F166" s="1">
-        <v>153.22</v>
+        <v>72.5</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="1"/>
+      <c r="H166" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I166" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
-        <v>24566</v>
+        <v>13983</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>89.59999999999999</v>
+        <v>153.05</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="1"/>
+      <c r="H167" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I167" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
-        <v>28602</v>
+        <v>24566</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>10</v>
       </c>
       <c r="F168" s="1">
-        <v>52.42</v>
+        <v>89.5</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H168" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I168" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
-        <v>25689</v>
+        <v>28602</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F169" s="1">
-        <v>80.19</v>
+        <v>52.36</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H169" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
-        <v>24567</v>
+        <v>25689</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>72.13</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H170" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I170" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
-        <v>26597</v>
+        <v>24567</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>87.36</v>
-[...6 lines deleted...]
-        <v>18</v>
+        <v>72.05</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
-        <v>19258</v>
+        <v>26597</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F172" s="1">
-        <v>87.36</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G172" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H172" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H172" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I172" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
-        <v>24568</v>
+        <v>19258</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F173" s="1">
-        <v>64.51000000000001</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G173" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H173" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I173" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
-        <v>27954</v>
+        <v>24568</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F174" s="1">
-        <v>47.49</v>
+        <v>64.44</v>
       </c>
       <c r="G174" s="5" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-        <v>34</v>
+        <v>68</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I174" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
-        <v>17988</v>
+        <v>27954</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>20</v>
       </c>
       <c r="F175" s="1">
-        <v>72.58</v>
+        <v>47.44</v>
       </c>
       <c r="G175" s="5" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>68</v>
+      </c>
+      <c r="H175" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
-        <v>27605</v>
+        <v>17988</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>20</v>
       </c>
       <c r="F176" s="1">
-        <v>75.26000000000001</v>
+        <v>72.5</v>
       </c>
       <c r="G176" s="5" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-        <v>34</v>
+        <v>68</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I176" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
-        <v>24570</v>
+        <v>27605</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F177" s="1">
-        <v>103.94</v>
+        <v>75.18000000000001</v>
       </c>
       <c r="G177" s="5" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-        <v>15</v>
+        <v>68</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
-        <v>17924</v>
+        <v>24570</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>76.16</v>
+        <v>103.82</v>
       </c>
       <c r="G178" s="5" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H178" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I178" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
-        <v>27956</v>
+        <v>17924</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F179" s="1">
-        <v>50.62</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>76.08</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
-        <v>22536</v>
+        <v>27956</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F180" s="1">
-        <v>80.64</v>
+        <v>50.57</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H180" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
-        <v>26599</v>
+        <v>22536</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>72.58</v>
-[...4 lines deleted...]
-      <c r="H181" s="1"/>
+        <v>80.55</v>
+      </c>
+      <c r="G181" s="1"/>
+      <c r="H181" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I181" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
-        <v>26639</v>
+        <v>26599</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F182" s="1">
-        <v>56.45</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>72.5</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I182" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>24571</v>
+        <v>26639</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>89.59999999999999</v>
+        <v>56.39</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H183" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I183" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>26986</v>
+        <v>24571</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>81.09</v>
+        <v>89.5</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="1"/>
+      <c r="H184" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I184" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>25492</v>
+        <v>26986</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>80.64</v>
+        <v>81</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="1"/>
+      <c r="H185" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I185" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>27937</v>
+        <v>25492</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>50.62</v>
+        <v>80.55</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H186" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>25690</v>
+        <v>27937</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>10</v>
       </c>
       <c r="F187" s="1">
-        <v>66.3</v>
+        <v>50.57</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H187" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>24572</v>
+        <v>25690</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>96.77</v>
-[...4 lines deleted...]
-      <c r="H188" s="1"/>
+        <v>66.23</v>
+      </c>
+      <c r="G188" s="1"/>
+      <c r="H188" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I188" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>17519</v>
+        <v>24572</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F189" s="1">
-        <v>59.14</v>
-[...4 lines deleted...]
-        <v>34</v>
+        <v>96.66</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>25416</v>
+        <v>17519</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>10</v>
       </c>
       <c r="F190" s="1">
-        <v>78.84999999999999</v>
+        <v>59.07</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H190" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>15519</v>
+        <v>25416</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F191" s="1">
-        <v>123.2</v>
+        <v>78.76000000000001</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="1"/>
+      <c r="H191" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I191" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>23423</v>
+        <v>15519</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>118.27</v>
+        <v>123.06</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H192" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I192" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>24574</v>
+        <v>23423</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>95.87</v>
+        <v>118.14</v>
       </c>
       <c r="G193" s="1"/>
-      <c r="H193" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H193" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>26094</v>
+        <v>24574</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>111.55</v>
+        <v>95.77</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="1"/>
+      <c r="H194" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I194" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>31479</v>
+        <v>26094</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>59.58</v>
+        <v>111.43</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H195" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>27433</v>
+        <v>31479</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F196" s="1">
-        <v>109.76</v>
+        <v>59.52</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H196" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>26495</v>
+        <v>27433</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>85.56999999999999</v>
+        <v>109.64</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="1"/>
+      <c r="H197" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I197" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>29524</v>
+        <v>26495</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
         <v>10</v>
       </c>
       <c r="F198" s="1">
-        <v>48.83</v>
+        <v>85.47</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H198" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I198" s="5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>25693</v>
+        <v>29524</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F199" s="1">
-        <v>94.08</v>
+        <v>48.78</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H199" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>24576</v>
+        <v>25693</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F200" s="1">
-        <v>105.28</v>
+        <v>93.98</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="1"/>
+      <c r="H200" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>19259</v>
+        <v>24576</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
         <v>10</v>
       </c>
       <c r="F201" s="1">
-        <v>92.29000000000001</v>
-[...4 lines deleted...]
-      <c r="H201" s="1"/>
+        <v>105.16</v>
+      </c>
+      <c r="G201" s="1"/>
+      <c r="H201" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I201" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>26408</v>
+        <v>19259</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F202" s="1">
-        <v>95.42</v>
-[...2 lines deleted...]
-      <c r="H202" s="1"/>
+        <v>92.19</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I202" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>17769</v>
+        <v>26408</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F203" s="1">
-        <v>192.19</v>
+        <v>95.31999999999999</v>
       </c>
       <c r="G203" s="1"/>
-      <c r="H203" s="1"/>
+      <c r="H203" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I203" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>25929</v>
+        <v>17769</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F204" s="1">
-        <v>811.78</v>
+        <v>191.98</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="1"/>
+      <c r="H204" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I204" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>25684</v>
+        <v>25929</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F205" s="1">
-        <v>125.44</v>
+        <v>810.87</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="1"/>
+      <c r="H205" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>34602</v>
+        <v>25684</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F206" s="1">
-        <v>112.45</v>
+        <v>125.3</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H206" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>25775</v>
+        <v>34602</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
       <c r="F207" s="1">
-        <v>169.34</v>
+        <v>112.32</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H207" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>23284</v>
+        <v>25775</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>216.83</v>
+        <v>169.16</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="1"/>
+      <c r="H208" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I208" s="5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>34605</v>
+        <v>23284</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>139.78</v>
+        <v>216.59</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="1"/>
-[...1 lines deleted...]
-        <v>34</v>
+      <c r="H209" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>24565</v>
+        <v>34605</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>87.36</v>
+        <v>134.25</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="1"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="H210" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>25783</v>
+        <v>24565</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F211" s="1">
-        <v>105.28</v>
+        <v>87.26000000000001</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="1"/>
+      <c r="H211" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I211" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>19400</v>
+        <v>25783</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F212" s="1">
-        <v>56.9</v>
+        <v>105.16</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="1"/>
+      <c r="H212" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I212" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>24569</v>
+        <v>19400</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F213" s="1">
-        <v>84.22</v>
+        <v>56.83</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="1"/>
+      <c r="H213" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>31686</v>
+        <v>24569</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
         <v>10</v>
       </c>
       <c r="F214" s="1">
-        <v>70.78</v>
+        <v>84.13</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="1"/>
+      <c r="H214" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="I214" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
-      <c r="B215" s="1"/>
-[...3 lines deleted...]
-      <c r="F215" s="1"/>
+      <c r="B215" s="1">
+        <v>31686</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D215" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E215" s="1">
+        <v>10</v>
+      </c>
+      <c r="F215" s="1">
+        <v>70.70999999999999</v>
+      </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="1"/>
-      <c r="I215" s="1"/>
+      <c r="H215" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="1"/>
+      <c r="B216" s="1"/>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1"/>
+      <c r="F216" s="1"/>
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
+      <c r="I216" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>