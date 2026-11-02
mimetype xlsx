--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -501,323 +501,323 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">KYOCERA: Ecosys M3040dn, Ecosys M3040idn, Ecosys M3540dn, Ecosys M3540idn, ECOSYS M3550idn, ECOSYS M3560idn, Fs-4100DN, Fs-4200DN, Fs-4300DN, Fs-2100D, Fs-2100DN, ECOSYS M3145dn, ECOSYS M3145idn, ECOSYS M3040dn, ECOSYS P3045dn, ECOSYS P3050dn, ECOSYS P3055dn, ECOSYS P3060dn, RICOH: MP501SPF, MP601SPF. 302LV93010/2LV93010.</t>
         </r>
       </text>
     </comment>
     <comment ref="C40" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Kyocera TASKalfa 1800/1801/2200/2201/MC-4105</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C41" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Kyocera TASKalfa 1800/1801/2200/2201/MC-4105, HARD TYPE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C41" authorId="0">
+    <comment ref="C42" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2018/2020/3025/3030/MP1600/2000/2500/2852/3352/Gestetner DSm615/618/625/716/725, AD027018</t>
         </r>
       </text>
     </comment>
-    <comment ref="C42" authorId="0">
+    <comment ref="C43" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1015, Aficio 1018, RICOH: Aficio 2015, Aficio 2018, RICOH: Aficio 3025, Aficio 3030, RICOH: Aficio MP1600, Aficio MP1800, Aficio MP2000, RICOH: Aficio MP2001, Aficio MP2001L, Aficio MP2501L, RICOH: Aficio MP2500, RICOH: Aficio MP2510, Aficio MP2550, Aficio MP2851, Aficio MP3010, Aficio MP3351, RICOH: Aficio MP2352SP, Aficio MP2852SP, Aficio MP3352, RICOH: MP2553SP, MP3053, MP3053SP, MP3353, MP3353SP, RICOH: MP2554SP, MP3054SP, MP3554SP, MP4054SP, MP5054SP, MP6054SP, MP2501SP, MP2001SP</t>
         </r>
       </text>
     </comment>
-    <comment ref="C43" authorId="0">
+    <comment ref="C44" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1015/1018/1113/2015/2018/2020/3025/3030/MP1600/2000/2500/2852/3352/Gestetner DSm615/618/625/716/725, AD027018</t>
         </r>
       </text>
     </comment>
-    <comment ref="C44" authorId="0">
+    <comment ref="C45" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1022</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0">
+    <comment ref="C46" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio 1035, Aficio 1045, RICOH: Aficio 2035, Aficio 2045, RICOH: Aficio 3035, Aficio 3045, RICOH: Aficio MP3500, Aficio MP4500, RICOH: Aficio MP4000, Aficio MP4000B, Aficio MP5000, Aficio MP5000B, RICOH: Aficio MP4001G, Aficio MP4002, Aficio MP5001G, Aficio MP5002</t>
         </r>
       </text>
     </comment>
-    <comment ref="C46" authorId="0">
+    <comment ref="C47" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio 1035/1045/2035/2045</t>
         </r>
       </text>
     </comment>
-    <comment ref="C47" authorId="0">
+    <comment ref="C48" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">RICOH: Aficio MP301SPF, Aficio MP301SP, Aficio MP201SPF, Aficio MP171F, Aficio MP162F, Aficio MP161F, Aficio 1515</t>
         </r>
       </text>
     </comment>
-    <comment ref="C48" authorId="0">
+    <comment ref="C49" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio SP3400SF/ 3410SF/ 3510SF/ CET5157</t>
         </r>
       </text>
     </comment>
-    <comment ref="C49" authorId="0">
+    <comment ref="C50" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Ricoh Aficio-MP401, Ricoh Aficio-MP402, Ricoh Aficio-SP3400, Ricoh Aficio-SP3410, Ricoh Aficio-SP3500, Ricoh Aficio-SP3510, Ricoh Aficio-SP4510, Ricoh Aficio-SP4520, Ricoh IM-350, Ricoh IM-430F, Ricoh P-501, Ricoh P-502</t>
         </r>
       </text>
     </comment>
-    <comment ref="C50" authorId="0">
+    <comment ref="C51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">B305/B310/B315</t>
         </r>
       </text>
     </comment>
-    <comment ref="C51" authorId="0">
+    <comment ref="C52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Phaser 3610DN/3610NWorkCentre 3615DN/3655S/3655XVersaLink B400/405</t>
         </r>
       </text>
     </comment>
-    <comment ref="C52" authorId="0">
+    <comment ref="C53" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">д/картриджа E-16/30</t>
         </r>
       </text>
     </comment>
-    <comment ref="C53" authorId="0">
+    <comment ref="C54" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon FC-230 /330  E-16, E-30</t>
         </r>
       </text>
     </comment>
-    <comment ref="C54" authorId="0">
+    <comment ref="C55" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">д/картриджа E-16/30</t>
         </r>
       </text>
     </comment>
-    <comment ref="C55" authorId="0">
+    <comment ref="C56" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon iR Advance C3320/3325/3330/3520/3525/3530/3826</t>
         </r>
       </text>
     </comment>
-    <comment ref="C56" authorId="0">
-[...14 lines deleted...]
-    </comment>
     <comment ref="C57" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Canon LBP673/MF752/754/HP LJ Pro 4203/4303, Canon 069, W2300A/W2301A/W2302A/W2303A</t>
+          <t xml:space="preserve">Canon LBP122/MF272/275, HP LJ M15/M16/M17/M28/M29/M30/M111/M141/M211/212/236, CF244/Canon 071/ 072/W1360A/136A/W1450A/145A/145X/W1500A/150A/150X, Special, SOFT TYPE! відрізняється від P1505 величиною опору!</t>
         </r>
       </text>
     </comment>
     <comment ref="C58" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Canon LBP673/MF752/754/HP LJ Pro 4203/4303, Canon 069, W2300A/W2301A/W2302A/W2303A</t>
         </r>
       </text>
     </comment>
     <comment ref="C59" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -1014,131 +1014,131 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP Color LJ Pro CP5225/COLOR LJ Enterprise CP5525/COLOR LJ Enterprise M750dn/Enterprise 700 M775DN/CE270A/ CE271A/CE272A/CE273A/CE340A/CE341A/CE342A/CE343A/CE740A/CE741A/CE742A/CE743A.</t>
         </r>
       </text>
     </comment>
     <comment ref="C71" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
+          <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069</t>
         </r>
       </text>
     </comment>
     <comment ref="C72" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
+          <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069</t>
         </r>
       </text>
     </comment>
     <comment ref="C73" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
+          <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069</t>
         </r>
       </text>
     </comment>
     <comment ref="C74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069, HARD TYPE!</t>
         </r>
       </text>
     </comment>
     <comment ref="G74" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
     <comment ref="C75" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">HP COLOR LJ Pro HP M252/M274/M277/M375/M377/M451/M452/M477/M551M577. Canon LBP654CX / LBP663Cdw/ MF635CX/MF730.</t>
+          <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069</t>
         </r>
       </text>
     </comment>
     <comment ref="C76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP COLOR LJ Pro M252/154/180/181/274/277/280/375/451/452/454/455/477/479/Canon LBP 611/612/613/621/623/653/654/MF 631/632/633/634/635/741/743/745/744/746/CF400A/CF401A/CF402A/CF403A/CF410A/CF411A/CF412A/CF413A/CF530A/CF531A/CF532A/CF533A/CF540A/CF541A/CF542A/CF543A/W2030A/W2031A/W2032A/W2033A/201A/203A/205A/207A/216A/410A/415A/508A/Canon 045/040/046/054/055/067/069, HARD TYPE!</t>
         </r>
       </text>
     </comment>
     <comment ref="G76" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -3365,618 +3365,634 @@
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2250/2251/2252 SCX-4520/4720F, Dell 1600N,Xerox Phaser3150 WorkCentre PE120/120i</t>
         </r>
       </text>
     </comment>
     <comment ref="C195" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
+          <t xml:space="preserve">Samsung ML-2250/2251/2252/SCX-4520/4720/Xerox Phaser 3150/WorkCentre Pe120, HARD TYPE! OEM ЯКІСТЬ!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C196" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C196" authorId="0">
+    <comment ref="C197" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C197" authorId="0">
+    <comment ref="C198" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C198" authorId="0">
+    <comment ref="C199" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
-    <comment ref="C199" authorId="0">
+    <comment ref="C200" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C200" authorId="0">
+    <comment ref="C201" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
         </r>
       </text>
     </comment>
-    <comment ref="C201" authorId="0">
+    <comment ref="C202" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310D/3310ND/3710D/3710ND SAMSUNG SCX-4833HD/4833FD/4833FR/5637HR/5737 MLD205, 10 шт в уп Xerox WorkCentre 3315</t>
         </r>
       </text>
     </comment>
-    <comment ref="C202" authorId="0">
+    <comment ref="C203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208</t>
         </r>
       </text>
     </comment>
-    <comment ref="G202" authorId="0">
+    <comment ref="G203" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 5шт -2%</t>
         </r>
       </text>
     </comment>
-    <comment ref="C203" authorId="0">
+    <comment ref="C204" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-3310/3710/SCX-4833/5637/5635/5835/Xpress SL-M3320/3370/3820/3870/4020/4070/Xerox WorkCentre 3315/3325/3335/3345/MLT-D205/D208, HARD TYPE! OEM ЯКІСТЬ!</t>
         </r>
       </text>
     </comment>
-    <comment ref="C204" authorId="0">
+    <comment ref="C205" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 3100/Minolta Page Pro 1480/1490/Ricoh Aficio SP1100/OKI B2500, HARD t ype</t>
         </r>
       </text>
     </comment>
-    <comment ref="C205" authorId="0">
+    <comment ref="C206" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Xerox Phaser 5500/WC C118/C128/C123/M118/M123/M128, WC5225/5230/5325/5335</t>
         </r>
       </text>
     </comment>
-    <comment ref="C206" authorId="0">
+    <comment ref="C207" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">HP M102/M104/M130/M132 M203/M227  CF217A/CF219A/CF230A</t>
         </r>
       </text>
     </comment>
-    <comment ref="C207" authorId="0">
+    <comment ref="C208" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C208" authorId="0">
+    <comment ref="C209" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C209" authorId="0">
+    <comment ref="C210" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C210" authorId="0">
+    <comment ref="C211" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Сумісні картриджі: 073  5724C001 , CF237A, CF237X, CF237Y, W1470A  147A , W1470X  147X , W1470Y  147Y 
 Сумісні пристрої: HP LJ M607, HP LJ M608, HP LJ M609, HP LJ M631, HP LJ M632, HP LJ M633, HP LJ M610, HP LJ M611, HP LJ M612, HP LJ M634, HP LJ M635, HP LJ M636</t>
         </r>
       </text>
     </comment>
-    <comment ref="C211" authorId="0">
+    <comment ref="C212" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1610/2010/2510/2570/3470/3471/SCX-4521F/4725/ML1640, Dell 1100/1110, Xerox Phaser 3117/3122/3124/3125/PE220/ ML-3050 SCX-5525/5530, Dell 1815, Xerox Phaser 3428D, HARD TYPE</t>
         </r>
       </text>
     </comment>
-    <comment ref="C212" authorId="0">
+    <comment ref="C213" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML1630/SCX-4500</t>
         </r>
       </text>
     </comment>
-    <comment ref="C213" authorId="0">
+    <comment ref="C214" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">ML-1510/ 1520/ 1710/ 1740/ 1745/ 1750, SCX-4300/ 4200/ 4220/ 4016/ 4116/ 4216/ 4100; XEROX WC PE114/ PE16/ 3119, Phaser 3116/ 3120/ 3121/ 3130  ML-1520, ML-1710, MLT-D109S, SCX-D4200, SCX-4216, SCX-4100, XEROX 013R00607, 013R00625, 109R00748, 109R00725, 113R00667</t>
         </r>
       </text>
     </comment>
-    <comment ref="C214" authorId="0">
+    <comment ref="C215" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML1710/1710P/1510/1740/1750//1510/SCX-4100/4200/4300/4016/4116/4216, SF560/565P/750/775P,Xerox 3121/3115/3120/3130 PE16/PE114e,MSYS 750/755P Gestener DSM-516PF Savin Ac 104 LEXMARKX215 RICOHAC104 / SAMSUNG ML 1510 / ML 1710 / 1750 / 1710 / ML1710 / ML1750</t>
         </r>
       </text>
     </comment>
-    <comment ref="C215" authorId="0">
+    <comment ref="C216" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Samsung ML-2950/2951/2955/SCX-4728/4729/Xpress SL-M2620/2625/2670/2675/2820/2825/2870/2875/2876/Xerox Phaser 3052/3260/WorkCentre 3215/3225/MLT-D103/D115/106R02778/106R02782</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал первинного заряду  ВПЗ</t>
   </si>
   <si>
     <t>Вал заряду Kyocera MC-3100 в зборі  302LV93011</t>
   </si>
   <si>
+    <t>на замовлення</t>
+  </si>
+  <si>
+    <t>Вал заряду Ricoh Aficio 1015/1018/1022  AD027014-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  51128/38755  KATUN</t>
+  </si>
+  <si>
+    <t>в наявності</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  NPG32-PCR/GPR54-PCR  CET3968</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  NPG32-PCR/GPR54-PCR  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435  PCR1018  CEE</t>
+  </si>
+  <si>
+    <t>немає</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 1018/1019J/1022if/1023if/1435, Soft,  WD-PCRC1018  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025  PCR2016  CEE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025  SP-PCR-EVP-CIR2016  Everprint</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025 CET3948J</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025 Hard  PCRIR2016-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025 Soft  PCRIR2016S-PG  Micrographic</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025, Soft  PCR2016S-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025, Soft  WD-PCRC2016  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2016/2018/2020/2025, Soft, СУПЕР ЯКІСТЬ  PCR2016SQ-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2200/2270/2800/2870/3300/3570,  PCR2270 , CEE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2200/2270/2800/2870/3300/3570,  PCR2270-VE , VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545  PCR2520  CEE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545  PCRIR2520  Hard Micrographic</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545  SP-PCR-EVP-CIR2520  Everprint</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545, CET5178</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545, Hard,  PCR2520-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Canon IR 2520/2525/2530/2535/2545, Hard,  WD-PCRC2520  WELLDO</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Konica Minolta C258/308/368 CET7150</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera Mita Ecosys P5021cdn/P5026cdn/M5521cdn/M5526cdn  CET251040</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera MITA FS-1040/1060DN/FS-1025MFP CET251012</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera MITA FS-1040/1060DN/FS-1025MFP Hard VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera MITA FS-2100/4100/4200/4300  MC3100-PCR  CET6652</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera MITA FS-2100/4100/4200/4300  PCRFS2100-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду Kyocera TASKalfa 1800  SP-PCR-EVP-KYOT1800  Everprint</t>
+  </si>
+  <si>
     <t>new</t>
   </si>
   <si>
-    <t>на замовлення</t>
-[...92 lines deleted...]
-    <t>Вал первинного заряду Kyocera TASKalfa 1800/1801/2200/2201/MC-4105, Hard TYPE,  WD-PCRK1800  WELLDO</t>
+    <t>Вал первинного заряду Kyocera TASKalfa 1800, Hard TYPE,  WD-PCRK1800  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1015/2015/2018  PCRAF1015  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1015/2015/2018, AD027018/ CET3267/ CET6238</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1015/2015/2018, Foshan</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1022, Foshan</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1035/1045/2035/2045 CET6259</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1035/1045/2035/2045, Foshan</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio 1515/MP161/MP201/MP301 CET6201</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio SP3400SF/ 3410SF/ 3510SF/ CET5157</t>
   </si>
   <si>
     <t>Вал первинного заряду Ricoh Aficio SP3400SF/ IM350/350F/430F/430Fb CET251036</t>
   </si>
   <si>
     <t>Вал первинного заряду Xerox B305, 013R00690 CET  CET251063</t>
   </si>
   <si>
     <t>Вал первинного заряду Xerox Phaser 3610DN CET  CET251023</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Canon FC/PC  E-16/30 , Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Canon FC/PC  E-16/30 , Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Canon FC/PC  E-16/30 , VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Canon iR Advance C3320/3325  PCR3325-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Canon LBP122/Canon 071, HP LJ M211/W1360A/136A  PCRC071-VE  VEAYE</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа Canon LBP673/Canon 069, HP LJ Pro 4203/W2300A/W2301A/W2302A/W2303  PCRC069-VE  VEAYE</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал первинного заряду д/картриджа Canon LBP673/Canon 069, HP LJ Pro 4203/W2300A/W2301A/W2302A/W2303  PCRCN069-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCR2600  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCRHP1600  Soft Micrographic</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCRHPCP1215  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515  PCRHPCP1215H  Hard Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515,  60205 , DC Select</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515, Everprint</t>
+    <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515,  SP-PCR-EVP-HLJCP1215  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515, Hard,  PCR2600-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ 1600/2600, CP1215/1515, Soft, HANP</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 4525,  H4525PCR-OS  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 5225  PCR-HP-5225-EVP  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 5225  PCR5225  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ CP 5225, CE740A CET  CET251055</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252  PCR252  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP CLJ Pro M252  PCRHPM252  Micrographic</t>
   </si>
@@ -4007,110 +4023,110 @@
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  60142/60052/60375  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  PCR-HP-1010-EVP-M  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  PCR1010-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  PCRHP1010  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  PCRHP1200  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200  SP-PCR-PN-HLJ1010  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200,  PRHP1010  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200, Hard TYPE  WD-PCRH2612A  WELLDO</t>
   </si>
   <si>
+    <t>у резерві</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200, Odyssey  HP12PCR-OS  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 1100/1010/1200, Soft TYPE  WD-PCRH2612AS  WELLDO</t>
   </si>
   <si>
+    <t>очікується 03-11</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015  PCR4250-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015  SP-PCR-EVP-HL2100  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015,  PRHP2100  CEE</t>
   </si>
   <si>
-    <t>очікується 18-09</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015, 60050 60298  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015, Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4000/4200/4300/P3005/P3015/P4015, Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 2100/2300/2420/4200/P3005/P4015  WD-PCRH5942A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100  PCR9000  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100  SP-PCR-PN-HLJ5000  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100, SP-PCR-EVP-HLJ5000  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ 5000/5200/8100, VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102  WD-PCRH217A  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102 Hard  PCRM102-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102 Soft   PCRM102S  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102,  60539  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Hard  PRHPM102  CEE</t>
   </si>
   <si>
-    <t>-4.17%</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Hard,  PCR217AH-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M102, Soft,  PCR217A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M15/ M28 CF244A, CF244A  PRHPM15  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M15/ M28 CF244A, CF244A Hard  PCRM15H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M15/ M28 CF244A, CF244A Soft  PCRM15S  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426  PRHPM402  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426  SP-PCR-EVP-HPM402  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426  SP-PCR-PN-HPM402  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M402/426 Hard  PCRHPM402-PG  Micrographic</t>
@@ -4136,65 +4152,68 @@
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607  PRHPM607  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607  SP-PCR-EVP-HPM607  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607 Hard Type  PCRH237A-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ M607 Hard TYPE, OEM якість  PCRH237A-OEM-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005  PCR-HP-1005-EVP-M  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005  PCRHPP1505  Soft TYPE Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005  PRHP1005  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  60357/60407  DC Select</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCR1505H  CEE</t>
+    <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCR1505H  CEE Акція!</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCR1505H-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  PCRHPP1005H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE  SP-PCR-PN-HLJP1005  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Hard TYPE, OEM якість  WD-PCRH278A  WELLDO</t>
   </si>
   <si>
+    <t>у резерві очікується 03-11</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Soft TYPE, Foshan</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005 Soft TYPE, OEM якість  WD-PCRH278AS  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005, Soft TYPE  PCR1505S-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005, Soft с фиксирующим кольцом,  PCR1505SR-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P1005/P1505/M1522, Odyssey  H1505PCR-OS2  Static Control</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P4015  PRHP4014  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа HP LJ P4015  СС364А , Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P2200  PCRP2200-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P2200  PCRP2200-VE  VEAYE</t>
@@ -4208,180 +4227,186 @@
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P2200  ZMN-PANT-P2200-PCR  Makkon</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P3010D  P3010  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P3010D  PCRP3010-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P3010D  SP-PCR-EVP-SIN-A420  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P3010D  ZMN-PANT-P3010-PCR  Makkon</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Pantum P3010D Hard  PCRP3010-PG  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Ricoh Aficio SP150 VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung CLP-360  PCR360  CEE</t>
   </si>
   <si>
+    <t>-22.94%</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа Samsung CLP-415 /CLX4195  WD-PCRS415  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1210  SP-PCR-EVP-SML1210  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1210, Foshan</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1210, Hard  WD-PCRS1210  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1210, Hard TYPE, Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1610  PCRML1610-A  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1610  PRML1610  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1610  SP-PCR-EVP-SML1610  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1610 Hard TYPE OEM якість  PCRML1610-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1610,  SP-PCR-PN-SML1610  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1610, Hard TYPE  WD-PCRS1610  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1630  60137  DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1630  PCRML1630-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1630  SP-PCR-PN-SML1630  Patron</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1630, Hard  PCRML1630H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1660/SCX-3205/HP W1106A  PRML1660  CEE</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа Samsung ML-1660/SCX-3205/HP W1106A, Everprint</t>
+    <t>Вал первинного заряду д/картриджа Samsung ML-1660/SCX-3205/HP W1106A,  SP-PCR-EVP-SML1660  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1660/SCX-3205/HP W1106A, Hard,  PCRML1666H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1660/SCX-3205/HP W1106A, Hard,  WD-PCRS1660  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1660/SCX-3205/HP W1106A, Hard, VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1710,  PCRML1710  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1710,  PRML1710  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1710, Hard,  PCRML1710-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1710, Hard, OEM якість  WD-PCRS1710  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824 Hard  1053S  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824,  PCRML1910-VE  Hard, VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824,  PRML1910  CEE</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824, Everprint</t>
+    <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824,  SP-PCR-EVP-SML2850  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824, Hard,  WD-PCRS1910  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-1910/2850, SCX-4600/4824, Soft  PCRML2850  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2150, Hard,  PCRML2150H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400  60354 , DC Select</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400  PCRML2161  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400  PRML2160  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400  SP-PCR-EVP-SML2160  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400 Hard  PCRML2161H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400, Hard,  PCR2160H-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400, Hard,  WD-PCRS2160  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2160/SCX-3400, Patron</t>
   </si>
   <si>
+    <t>Вал первинного заряду д/картриджа Samsung ML-2250,  SP-PCR-EVP-SML2250  Everprint</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду д/картриджа Samsung ML-2250, Hard,  PCRML2250H  Micrographic</t>
+  </si>
+  <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2250, Hard,  WD-PCRS2250  WELLDO</t>
   </si>
   <si>
-    <t>Вал первинного заряду д/картриджа Samsung ML-2250, Hard, Micrographic</t>
-[...4 lines deleted...]
-  <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2950/2951/2955  PCRML2950 , CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2950/2951/2955  PCRML2950-VE  VEAYE</t>
+  </si>
+  <si>
+    <t>Вал первинного заряду д/картриджа Samsung ML-2950/2951/2955  SP-PCR-EVP-SML2955 , Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-2950/2951/2955 Hard  PCRML2950H-PG , Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-3310/3710  PCRML3710  CEE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-3310/3710,  SP-PCR-EVP-SML3310  Everprint</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-3310/3710, Hard,  PCRML3310H  Micrographic</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-3310/3710, Hard,  PCRML3710-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Samsung ML-3310/3710, Hard,  WD-PCRS3310  WELLDO</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Xerox Phaser 3100/Minolta Page Pro 1480,  PCRX3100-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал первинного заряду д/картриджа Xerox Phaser 5500/WC C118/C128/C123/M118/M123/M128, WC5225, VEAYE</t>
   </si>
@@ -4840,51 +4865,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biz-liga.dp.ua" TargetMode="External"/><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I216"/>
+  <dimension ref="A1:I217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="65" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="5" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -5013,5218 +5038,4837 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27782</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>4014.08</v>
+        <v>4085.84</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>34071</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>587.5700000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="5" t="s">
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>26118</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1">
+        <v>236.4</v>
+      </c>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1" t="s">
         <v>18</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>25279</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>603.6799999999999</v>
+        <v>614.47</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>24557</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>157.52</v>
+        <v>160.34</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>33006</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+      <c r="F16" s="1">
+        <v>215.45</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="5" t="s">
         <v>22</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>32258</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>31500</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>187.95</v>
+        <v>191.31</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>25679</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>211.22</v>
+        <v>215</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>25174</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>619.79</v>
+        <v>630.87</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="5" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>29546</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>370.53</v>
+        <v>377.15</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>29545</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>229.12</v>
+        <v>233.22</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>20775</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>218.38</v>
+        <v>222.28</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>31240</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>268.5</v>
+        <v>273.3</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>29512</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>330.26</v>
+        <v>336.16</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>31501</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>438.1</v>
+        <v>445.93</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>22546</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>615.76</v>
+        <v>626.77</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
+      <c r="H27" s="1"/>
+      <c r="I27" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>31503</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>356.66</v>
+        <v>350.28</v>
       </c>
       <c r="G28" s="1"/>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>24558</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
       <c r="F29" s="1">
-        <v>436.31</v>
+        <v>444.11</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>26481</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>587.5700000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>15865</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>1031.04</v>
+        <v>1049.47</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>21314</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>587.5700000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G32" s="1"/>
-      <c r="H32" s="5" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>30061</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>587.5700000000001</v>
+        <v>598.0700000000001</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
+      <c r="H33" s="1"/>
+      <c r="I33" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>23536</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>874.86</v>
+        <v>890.5</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>26693</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>886.05</v>
+        <v>901.89</v>
       </c>
       <c r="G35" s="1"/>
-      <c r="H35" s="5" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>25183</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>777.3099999999999</v>
+        <v>791.2</v>
       </c>
       <c r="G36" s="1"/>
-      <c r="H36" s="5" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>25926</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>595.62</v>
+        <v>606.27</v>
       </c>
       <c r="G37" s="1"/>
-      <c r="H37" s="5" t="s">
+      <c r="H37" s="1"/>
+      <c r="I37" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="2">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>25184</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="1">
         <v>8443999090</v>
       </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>1057.89</v>
+        <v>1076.8</v>
       </c>
       <c r="G38" s="1"/>
-      <c r="H38" s="5" t="s">
+      <c r="H38" s="1"/>
+      <c r="I38" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="2">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>25927</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="1">
         <v>8443999090</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>595.62</v>
+        <v>606.27</v>
       </c>
       <c r="G39" s="1"/>
-      <c r="H39" s="5" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="2">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>30179</v>
+        <v>35528</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>8443999090</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>1006.88</v>
+        <v>683.25</v>
       </c>
       <c r="G40" s="1"/>
       <c r="H40" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I40" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="2">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>24563</v>
+        <v>30179</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D41" s="1">
         <v>8443999090</v>
       </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>477.04</v>
+        <v>1024.88</v>
       </c>
       <c r="G41" s="1"/>
-      <c r="H41" s="5" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="2">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>19349</v>
+        <v>24563</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="1">
         <v>8443999090</v>
       </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>685.12</v>
+        <v>485.56</v>
       </c>
       <c r="G42" s="1"/>
-      <c r="H42" s="5" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="2">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>17246</v>
+        <v>19349</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D43" s="1">
         <v>8443999090</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>657.83</v>
+        <v>697.37</v>
       </c>
       <c r="G43" s="1"/>
-      <c r="H43" s="5" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="2">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>16687</v>
+        <v>17246</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="1">
         <v>8443999090</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>657.83</v>
+        <v>669.59</v>
       </c>
       <c r="G44" s="1"/>
-      <c r="H44" s="5" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="2">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>25263</v>
+        <v>16687</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="1">
         <v>8443999090</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>791.63</v>
+        <v>669.59</v>
       </c>
       <c r="G45" s="1"/>
-      <c r="H45" s="5" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="2">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>16688</v>
+        <v>25263</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D46" s="1">
         <v>8443999090</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>720.03</v>
+        <v>805.78</v>
       </c>
       <c r="G46" s="1"/>
-      <c r="H46" s="5" t="s">
+      <c r="H46" s="1"/>
+      <c r="I46" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="2">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>21552</v>
+        <v>16688</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D47" s="1">
         <v>8443999090</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>681.99</v>
+        <v>732.9</v>
       </c>
       <c r="G47" s="1"/>
-      <c r="H47" s="5" t="s">
+      <c r="H47" s="1"/>
+      <c r="I47" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="2">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>21544</v>
+        <v>21552</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D48" s="1">
         <v>8443999090</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
       <c r="F48" s="1">
-        <v>380.82</v>
+        <v>694.1799999999999</v>
       </c>
       <c r="G48" s="1"/>
-      <c r="H48" s="5" t="s">
+      <c r="H48" s="1"/>
+      <c r="I48" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="2">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>25803</v>
+        <v>21544</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D49" s="1">
         <v>8443999090</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>527.6</v>
+        <v>387.63</v>
       </c>
       <c r="G49" s="1"/>
-      <c r="H49" s="5" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="2">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>34089</v>
+        <v>25803</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="1">
         <v>8443999090</v>
       </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>1070.42</v>
+        <v>537.03</v>
       </c>
       <c r="G50" s="1"/>
-      <c r="H50" s="5" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="2">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>32990</v>
+        <v>34089</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D51" s="1">
         <v>8443999090</v>
       </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
       <c r="F51" s="1">
-        <v>547.29</v>
+        <v>1089.56</v>
       </c>
       <c r="G51" s="1"/>
-      <c r="H51" s="5" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="2">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>24556</v>
+        <v>32990</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D52" s="1">
         <v>8443999090</v>
       </c>
       <c r="E52" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>47.88</v>
+        <v>557.08</v>
       </c>
       <c r="G52" s="1"/>
-      <c r="H52" s="5" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="2">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>10991</v>
+        <v>24556</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D53" s="1">
         <v>8443999090</v>
       </c>
       <c r="E53" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F53" s="1">
-        <v>139.62</v>
+        <v>48.74</v>
       </c>
       <c r="G53" s="1"/>
-      <c r="H53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="1"/>
       <c r="I53" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="2">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>18924</v>
+        <v>10991</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D54" s="1">
         <v>8443999090</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F54" s="1">
-        <v>78.76000000000001</v>
+        <v>142.12</v>
       </c>
       <c r="G54" s="1"/>
-      <c r="H54" s="5" t="s">
+      <c r="H54" s="1"/>
+      <c r="I54" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="2">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>34073</v>
+        <v>18924</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D55" s="1">
         <v>8443999090</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
       <c r="F55" s="1">
-        <v>483.3</v>
+        <v>80.17</v>
       </c>
       <c r="G55" s="1"/>
-      <c r="H55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="1"/>
       <c r="I55" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="2">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>34075</v>
+        <v>34073</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D56" s="1">
         <v>8443999090</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
       <c r="F56" s="1">
-        <v>51.02</v>
+        <v>491.94</v>
       </c>
       <c r="G56" s="1"/>
-      <c r="H56" s="5" t="s">
+      <c r="H56" s="1"/>
+      <c r="I56" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="2">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>34076</v>
+        <v>34075</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D57" s="1">
         <v>8443999090</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
       <c r="F57" s="1">
-        <v>123.51</v>
+        <v>51.93</v>
       </c>
       <c r="G57" s="1"/>
-      <c r="H57" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H57" s="1"/>
+      <c r="I57" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="2">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>34099</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="1">
         <v>8443999090</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
       <c r="F58" s="1">
-        <v>110.09</v>
+        <v>112.05</v>
       </c>
       <c r="G58" s="1"/>
-      <c r="H58" s="5" t="s">
+      <c r="H58" s="1"/>
+      <c r="I58" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="2">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>29523</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1">
         <v>8443999090</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
       <c r="F59" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G59" s="1"/>
-      <c r="H59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="1"/>
       <c r="I59" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="2">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>25490</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D60" s="1">
         <v>8443999090</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>59.52</v>
+        <v>60.58</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="1"/>
       <c r="I60" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="2">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>25367</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D61" s="1">
         <v>8443999090</v>
       </c>
       <c r="E61" s="1">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>72.05</v>
+        <v>73.34</v>
       </c>
       <c r="G61" s="1"/>
-      <c r="H61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H61" s="1"/>
       <c r="I61" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="2">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>24559</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D62" s="1">
         <v>8443999090</v>
       </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>74.73</v>
+        <v>76.06999999999999</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H62" s="1"/>
       <c r="I62" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="2">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>26984</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D63" s="1">
         <v>8443999090</v>
       </c>
       <c r="E63" s="1">
         <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>102.03</v>
+        <v>103.85</v>
       </c>
       <c r="G63" s="1"/>
-      <c r="H63" s="5" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>25685</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D64" s="1">
         <v>8443999090</v>
       </c>
       <c r="E64" s="1">
         <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>90.40000000000001</v>
+        <v>92.01000000000001</v>
       </c>
       <c r="G64" s="1"/>
-      <c r="H64" s="5" t="s">
+      <c r="H64" s="1"/>
+      <c r="I64" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="2">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>22547</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D65" s="1">
         <v>8443999090</v>
       </c>
       <c r="E65" s="1">
         <v>10</v>
       </c>
       <c r="F65" s="1">
-        <v>96.20999999999999</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G65" s="1"/>
-      <c r="H65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H65" s="1"/>
       <c r="I65" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="2">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>10104</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="1">
         <v>8443999090</v>
       </c>
       <c r="E66" s="1">
         <v>1</v>
       </c>
       <c r="F66" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G66" s="1"/>
-      <c r="H66" s="5" t="s">
+      <c r="H66" s="1"/>
+      <c r="I66" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="2">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>22640</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="1">
         <v>8443999090</v>
       </c>
       <c r="E67" s="1">
         <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>126.2</v>
+        <v>128.45</v>
       </c>
       <c r="G67" s="1"/>
-      <c r="H67" s="5" t="s">
+      <c r="H67" s="1"/>
+      <c r="I67" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="2">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>32655</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D68" s="1">
         <v>8443999090</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G68" s="1"/>
-      <c r="H68" s="5" t="s">
+      <c r="H68" s="1"/>
+      <c r="I68" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="2">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>35218</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D69" s="1">
         <v>8443999090</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1"/>
-      <c r="H69" s="5" t="s">
+      <c r="H69" s="1"/>
+      <c r="I69" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="2">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>32656</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D70" s="1">
         <v>8443999090</v>
       </c>
       <c r="E70" s="1">
         <v>1</v>
       </c>
       <c r="F70" s="1">
-        <v>584.4400000000001</v>
+        <v>594.88</v>
       </c>
       <c r="G70" s="1"/>
-      <c r="H70" s="5" t="s">
+      <c r="H70" s="1"/>
+      <c r="I70" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="2">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>31504</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D71" s="1">
         <v>8443999090</v>
       </c>
       <c r="E71" s="1">
         <v>10</v>
       </c>
       <c r="F71" s="1">
-        <v>56.83</v>
+        <v>57.85</v>
       </c>
       <c r="G71" s="1"/>
-      <c r="H71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H71" s="1"/>
       <c r="I71" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="2">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>24853</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D72" s="1">
         <v>8443999090</v>
       </c>
       <c r="E72" s="1">
         <v>10</v>
       </c>
       <c r="F72" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G72" s="1"/>
-      <c r="H72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H72" s="1"/>
       <c r="I72" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="2">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>25686</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D73" s="1">
         <v>8443999090</v>
       </c>
       <c r="E73" s="1">
         <v>10</v>
       </c>
       <c r="F73" s="1">
-        <v>118.14</v>
+        <v>116.15</v>
       </c>
       <c r="G73" s="1"/>
-      <c r="H73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="2">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>34017</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D74" s="1">
         <v>8443999090</v>
       </c>
       <c r="E74" s="1">
         <v>10</v>
       </c>
       <c r="F74" s="1">
-        <v>95.31999999999999</v>
+        <v>97.02</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="1"/>
       <c r="I74" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="2">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>33007</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D75" s="1">
         <v>8443999090</v>
       </c>
       <c r="E75" s="1">
         <v>10</v>
       </c>
       <c r="F75" s="1">
-        <v>78.31</v>
+        <v>79.70999999999999</v>
       </c>
       <c r="G75" s="1"/>
-      <c r="H75" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H75" s="1"/>
       <c r="I75" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="2">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>23503</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D76" s="1">
         <v>8443999090</v>
       </c>
       <c r="E76" s="1">
         <v>10</v>
       </c>
       <c r="F76" s="1">
-        <v>98</v>
+        <v>99.75</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H76" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H76" s="1"/>
       <c r="I76" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="2">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>25491</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D77" s="1">
         <v>8443999090</v>
       </c>
       <c r="E77" s="1">
         <v>10</v>
       </c>
       <c r="F77" s="1">
-        <v>100.69</v>
+        <v>102.49</v>
       </c>
       <c r="G77" s="1"/>
-      <c r="H77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="1"/>
       <c r="I77" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="2">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>33332</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D78" s="1">
         <v>8443999090</v>
       </c>
       <c r="E78" s="1">
         <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>126.2</v>
+        <v>128.45</v>
       </c>
       <c r="G78" s="1"/>
-      <c r="H78" s="5" t="s">
+      <c r="H78" s="1"/>
+      <c r="I78" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="2">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>24483</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D79" s="1">
         <v>8443999090</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>88.16</v>
+        <v>89.73</v>
       </c>
       <c r="G79" s="1"/>
-      <c r="H79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="2">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>23993</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D80" s="1">
         <v>8443999090</v>
       </c>
       <c r="E80" s="1">
         <v>20</v>
       </c>
       <c r="F80" s="1">
-        <v>160.21</v>
+        <v>163.07</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="1"/>
       <c r="I80" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="2">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>25444</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D81" s="1">
         <v>8443999090</v>
       </c>
       <c r="E81" s="1">
         <v>10</v>
       </c>
       <c r="F81" s="1">
-        <v>30.43</v>
+        <v>74.7</v>
       </c>
       <c r="G81" s="1"/>
-      <c r="H81" s="5" t="s">
+      <c r="H81" s="1"/>
+      <c r="I81" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="2">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>17510</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D82" s="1">
         <v>8443999090</v>
       </c>
       <c r="E82" s="1">
         <v>100</v>
       </c>
       <c r="F82" s="1">
-        <v>30.43</v>
+        <v>30.97</v>
       </c>
       <c r="G82" s="1"/>
-      <c r="H82" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H82" s="1"/>
       <c r="I82" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="2">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>17766</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D83" s="1">
         <v>8443999090</v>
       </c>
       <c r="E83" s="1">
         <v>20</v>
       </c>
       <c r="F83" s="1">
-        <v>30.88</v>
+        <v>31.43</v>
       </c>
       <c r="G83" s="1"/>
-      <c r="H83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="1"/>
       <c r="I83" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="2">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>24561</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D84" s="1">
         <v>8443999090</v>
       </c>
       <c r="E84" s="1">
         <v>20</v>
       </c>
       <c r="F84" s="1">
-        <v>42.96</v>
+        <v>43.73</v>
       </c>
       <c r="G84" s="1"/>
-      <c r="H84" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H84" s="1"/>
+      <c r="I84" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="2">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>31235</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D85" s="1">
         <v>8443999090</v>
       </c>
       <c r="E85" s="1">
         <v>10</v>
       </c>
       <c r="F85" s="1">
-        <v>44.3</v>
+        <v>45.09</v>
       </c>
       <c r="G85" s="1"/>
-      <c r="H85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="1"/>
       <c r="I85" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="2">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>10992</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D86" s="1">
         <v>8443999090</v>
       </c>
       <c r="E86" s="1">
         <v>100</v>
       </c>
       <c r="F86" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G86" s="1"/>
-      <c r="H86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="2">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>27901</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="1">
         <v>8443999090</v>
       </c>
       <c r="E87" s="1">
         <v>20</v>
       </c>
       <c r="F87" s="1">
-        <v>26.4</v>
+        <v>26.87</v>
       </c>
       <c r="G87" s="1"/>
-      <c r="H87" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="1"/>
       <c r="I87" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="2">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>30188</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D88" s="1">
         <v>8443999090</v>
       </c>
       <c r="E88" s="1">
         <v>20</v>
       </c>
       <c r="F88" s="1">
-        <v>72.05</v>
+        <v>73.34</v>
       </c>
       <c r="G88" s="1"/>
-      <c r="H88" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="2">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>15430</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D89" s="1">
         <v>8443999090</v>
       </c>
       <c r="E89" s="1">
         <v>10</v>
       </c>
       <c r="F89" s="1">
-        <v>107.4</v>
+        <v>109.32</v>
       </c>
       <c r="G89" s="1"/>
-      <c r="H89" s="5" t="s">
+      <c r="H89" s="1"/>
+      <c r="I89" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="2">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>30187</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D90" s="1">
         <v>8443999090</v>
       </c>
       <c r="E90" s="1">
         <v>20</v>
       </c>
       <c r="F90" s="1">
-        <v>31.33</v>
+        <v>31.89</v>
       </c>
       <c r="G90" s="1"/>
-      <c r="H90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H90" s="1"/>
       <c r="I90" s="1" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="2">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>17767</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D91" s="1">
         <v>8443999090</v>
       </c>
       <c r="E91" s="1">
         <v>20</v>
       </c>
       <c r="F91" s="1">
-        <v>53.25</v>
+        <v>54.2</v>
       </c>
       <c r="G91" s="1"/>
-      <c r="H91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H91" s="1"/>
       <c r="I91" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="2">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>19398</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D92" s="1">
         <v>8443999090</v>
       </c>
       <c r="E92" s="1">
         <v>50</v>
       </c>
       <c r="F92" s="1">
-        <v>50.12</v>
+        <v>51.02</v>
       </c>
       <c r="G92" s="1"/>
-      <c r="H92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
       <c r="I92" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>27902</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D93" s="1">
         <v>8443999090</v>
       </c>
       <c r="E93" s="1">
         <v>20</v>
       </c>
       <c r="F93" s="1">
-        <v>48.78</v>
+        <v>49.65</v>
       </c>
       <c r="G93" s="1"/>
-      <c r="H93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
       <c r="I93" s="1" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>25442</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D94" s="1">
         <v>8443999090</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
       <c r="F94" s="1">
-        <v>77.42</v>
+        <v>78.8</v>
       </c>
       <c r="G94" s="1"/>
-      <c r="H94" s="5" t="s">
+      <c r="H94" s="1"/>
+      <c r="I94" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>24562</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D95" s="1">
         <v>8443999090</v>
       </c>
       <c r="E95" s="1">
         <v>100</v>
       </c>
       <c r="F95" s="1">
-        <v>47.44</v>
+        <v>48.28</v>
       </c>
       <c r="G95" s="1"/>
-      <c r="H95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H95" s="1"/>
       <c r="I95" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>10993</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D96" s="1">
         <v>8443999090</v>
       </c>
       <c r="E96" s="1">
         <v>100</v>
       </c>
       <c r="F96" s="1">
-        <v>102.03</v>
+        <v>103.85</v>
       </c>
       <c r="G96" s="1"/>
-      <c r="H96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H96" s="1"/>
       <c r="I96" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>30186</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D97" s="1">
         <v>8443999090</v>
       </c>
       <c r="E97" s="1">
         <v>20</v>
       </c>
       <c r="F97" s="1">
-        <v>53.25</v>
+        <v>54.2</v>
       </c>
       <c r="G97" s="1"/>
-      <c r="H97" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H97" s="1"/>
       <c r="I97" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>31505</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D98" s="1">
         <v>8443999090</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
       <c r="F98" s="1">
-        <v>90.84</v>
+        <v>92.47</v>
       </c>
       <c r="G98" s="1"/>
-      <c r="H98" s="5" t="s">
+      <c r="H98" s="1"/>
+      <c r="I98" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>19705</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D99" s="1">
         <v>8443999090</v>
       </c>
       <c r="E99" s="1">
         <v>10</v>
       </c>
       <c r="F99" s="1">
-        <v>180.34</v>
+        <v>183.57</v>
       </c>
       <c r="G99" s="1"/>
-      <c r="H99" s="5" t="s">
+      <c r="H99" s="1"/>
+      <c r="I99" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>25446</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D100" s="1">
         <v>8443999090</v>
       </c>
       <c r="E100" s="1">
         <v>1</v>
       </c>
       <c r="F100" s="1">
-        <v>166.47</v>
+        <v>169.45</v>
       </c>
       <c r="G100" s="1"/>
-      <c r="H100" s="5" t="s">
+      <c r="H100" s="1"/>
+      <c r="I100" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>17097</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D101" s="1">
         <v>8443999090</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>174.53</v>
+        <v>177.65</v>
       </c>
       <c r="G101" s="1"/>
-      <c r="H101" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H101" s="1"/>
       <c r="I101" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>23994</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D102" s="1">
         <v>8443999090</v>
       </c>
       <c r="E102" s="1">
         <v>20</v>
       </c>
       <c r="F102" s="1">
-        <v>134.25</v>
+        <v>125.72</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H102" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="1"/>
       <c r="I102" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="2">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>26494</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D103" s="1">
         <v>8443999090</v>
       </c>
       <c r="E103" s="1">
         <v>20</v>
       </c>
       <c r="F103" s="1">
-        <v>106.95</v>
+        <v>108.86</v>
       </c>
       <c r="G103" s="1"/>
-      <c r="H103" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H103" s="1"/>
       <c r="I103" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="2">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>32497</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D104" s="1">
         <v>8443999090</v>
       </c>
       <c r="E104" s="1">
         <v>10</v>
       </c>
       <c r="F104" s="1">
-        <v>89.95</v>
+        <v>91.56</v>
       </c>
       <c r="G104" s="1"/>
-      <c r="H104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H104" s="1"/>
       <c r="I104" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>26317</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D105" s="1">
         <v>8443999090</v>
       </c>
       <c r="E105" s="1">
         <v>1</v>
       </c>
       <c r="F105" s="1">
-        <v>128.88</v>
+        <v>131.18</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H105" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="1"/>
       <c r="I105" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>27904</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D106" s="1">
         <v>8443999090</v>
       </c>
       <c r="E106" s="1">
         <v>20</v>
       </c>
       <c r="F106" s="1">
-        <v>72.05</v>
+        <v>73.34</v>
       </c>
       <c r="G106" s="1"/>
-      <c r="H106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H106" s="1"/>
       <c r="I106" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>22273</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D107" s="1">
         <v>8443999090</v>
       </c>
       <c r="E107" s="1">
         <v>20</v>
       </c>
       <c r="F107" s="1">
-        <v>100.69</v>
+        <v>102.49</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H107" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H107" s="1"/>
       <c r="I107" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>34739</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="1">
         <v>8443999090</v>
       </c>
       <c r="E108" s="1">
         <v>20</v>
       </c>
       <c r="F108" s="1">
-        <v>81.45</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H108" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H108" s="1"/>
       <c r="I108" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>27903</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D109" s="1">
         <v>8443999090</v>
       </c>
       <c r="E109" s="1">
         <v>20</v>
       </c>
       <c r="F109" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G109" s="1"/>
-      <c r="H109" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H109" s="1"/>
       <c r="I109" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>27143</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D110" s="1">
         <v>8443999090</v>
       </c>
       <c r="E110" s="1">
         <v>1</v>
       </c>
       <c r="F110" s="1">
-        <v>63.1</v>
+        <v>64.23</v>
       </c>
       <c r="G110" s="1"/>
-      <c r="H110" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H110" s="1"/>
       <c r="I110" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>27142</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D111" s="1">
         <v>8443999090</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>42.96</v>
+        <v>43.73</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H111" s="1"/>
       <c r="I111" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>27905</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D112" s="1">
         <v>8443999090</v>
       </c>
       <c r="E112" s="1">
         <v>20</v>
       </c>
       <c r="F112" s="1">
-        <v>40.28</v>
+        <v>41</v>
       </c>
       <c r="G112" s="1"/>
-      <c r="H112" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H112" s="1"/>
       <c r="I112" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>25687</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D113" s="1">
         <v>8443999090</v>
       </c>
       <c r="E113" s="1">
         <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>93.53</v>
+        <v>111.6</v>
       </c>
       <c r="G113" s="1"/>
-      <c r="H113" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H113" s="1"/>
+      <c r="I113" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>21090</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D114" s="1">
         <v>8443999090</v>
       </c>
       <c r="E114" s="1">
         <v>100</v>
       </c>
       <c r="F114" s="1">
-        <v>163.79</v>
+        <v>166.71</v>
       </c>
       <c r="G114" s="1"/>
-      <c r="H114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H114" s="1"/>
       <c r="I114" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>24521</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D115" s="1">
         <v>8443999090</v>
       </c>
       <c r="E115" s="1">
         <v>20</v>
       </c>
       <c r="F115" s="1">
-        <v>106.06</v>
+        <v>107.95</v>
       </c>
       <c r="G115" s="1"/>
-      <c r="H115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H115" s="1"/>
       <c r="I115" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>33010</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D116" s="1">
         <v>8443999090</v>
       </c>
       <c r="E116" s="1">
         <v>20</v>
       </c>
       <c r="F116" s="1">
-        <v>51.46</v>
+        <v>52.38</v>
       </c>
       <c r="G116" s="1"/>
-      <c r="H116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H116" s="1"/>
       <c r="I116" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>23827</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D117" s="1">
         <v>8443999090</v>
       </c>
       <c r="E117" s="1">
         <v>10</v>
       </c>
       <c r="F117" s="1">
-        <v>111.88</v>
+        <v>114.33</v>
       </c>
       <c r="G117" s="1"/>
-      <c r="H117" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H117" s="1"/>
       <c r="I117" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>30483</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D118" s="1">
         <v>8443999090</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>72.5</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G118" s="1"/>
-      <c r="H118" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118" s="1"/>
       <c r="I118" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>20764</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D119" s="1">
         <v>8443999090</v>
       </c>
       <c r="E119" s="1">
         <v>20</v>
       </c>
       <c r="F119" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G119" s="1"/>
-      <c r="H119" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H119" s="1"/>
       <c r="I119" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>33325</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="1">
         <v>8443999090</v>
       </c>
       <c r="E120" s="1">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>147.68</v>
+        <v>150.32</v>
       </c>
       <c r="G120" s="1"/>
-      <c r="H120" s="5" t="s">
+      <c r="H120" s="1"/>
+      <c r="I120" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>26155</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D121" s="1">
         <v>8443999090</v>
       </c>
       <c r="E121" s="1">
         <v>10</v>
       </c>
       <c r="F121" s="1">
-        <v>206.75</v>
+        <v>210.44</v>
       </c>
       <c r="G121" s="1"/>
-      <c r="H121" s="5" t="s">
+      <c r="H121" s="1"/>
+      <c r="I121" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>27906</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D122" s="1">
         <v>8443999090</v>
       </c>
       <c r="E122" s="1">
         <v>20</v>
       </c>
       <c r="F122" s="1">
-        <v>103.82</v>
+        <v>105.68</v>
       </c>
       <c r="G122" s="1"/>
-      <c r="H122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H122" s="1"/>
       <c r="I122" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>30781</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D123" s="1">
         <v>8443999090</v>
       </c>
       <c r="E123" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F123" s="1">
-        <v>112.32</v>
+        <v>114.33</v>
       </c>
       <c r="G123" s="1"/>
-      <c r="H123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H123" s="1"/>
       <c r="I123" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>24684</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D124" s="1">
         <v>8443999090</v>
       </c>
       <c r="E124" s="1">
         <v>10</v>
       </c>
       <c r="F124" s="1">
-        <v>113.67</v>
+        <v>115.7</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H124" s="1"/>
       <c r="I124" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>24683</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D125" s="1">
         <v>8443999090</v>
       </c>
       <c r="E125" s="1">
         <v>10</v>
       </c>
       <c r="F125" s="1">
-        <v>153.94</v>
+        <v>156.69</v>
       </c>
       <c r="G125" s="1"/>
-      <c r="H125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="1"/>
       <c r="I125" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>17511</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D126" s="1">
         <v>8443999090</v>
       </c>
       <c r="E126" s="1">
         <v>100</v>
       </c>
       <c r="F126" s="1">
-        <v>28.19</v>
+        <v>30.06</v>
       </c>
       <c r="G126" s="1"/>
-      <c r="H126" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>27062</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D127" s="1">
         <v>8443999090</v>
       </c>
       <c r="E127" s="1">
         <v>1</v>
       </c>
       <c r="F127" s="1">
-        <v>43.41</v>
+        <v>44.18</v>
       </c>
       <c r="G127" s="1"/>
-      <c r="H127" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127" s="1"/>
       <c r="I127" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>27951</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D128" s="1">
         <v>8443999090</v>
       </c>
       <c r="E128" s="1">
         <v>20</v>
       </c>
       <c r="F128" s="1">
-        <v>25.51</v>
+        <v>25.96</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H128" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H128" s="1"/>
       <c r="I128" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>25447</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D129" s="1">
         <v>8443999090</v>
       </c>
       <c r="E129" s="1">
         <v>10</v>
       </c>
       <c r="F129" s="1">
-        <v>61.76</v>
+        <v>62.86</v>
       </c>
       <c r="G129" s="1"/>
-      <c r="H129" s="5" t="s">
+      <c r="H129" s="1"/>
+      <c r="I129" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>33008</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D130" s="1">
         <v>8443999090</v>
       </c>
       <c r="E130" s="1">
         <v>20</v>
       </c>
       <c r="F130" s="1">
-        <v>37.59</v>
+        <v>30.06</v>
       </c>
       <c r="G130" s="1"/>
-      <c r="H130" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H130" s="1"/>
       <c r="I130" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>21512</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D131" s="1">
         <v>8443999090</v>
       </c>
       <c r="E131" s="1">
         <v>20</v>
       </c>
       <c r="F131" s="1">
-        <v>42.51</v>
+        <v>43.27</v>
       </c>
       <c r="G131" s="1"/>
-      <c r="H131" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H131" s="1"/>
       <c r="I131" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>24524</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D132" s="1">
         <v>8443999090</v>
       </c>
       <c r="E132" s="1">
         <v>10</v>
       </c>
       <c r="F132" s="1">
         <v>51.02</v>
       </c>
       <c r="G132" s="1"/>
-      <c r="H132" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H132" s="1"/>
+      <c r="I132" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>11065</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D133" s="1">
         <v>8443999090</v>
       </c>
       <c r="E133" s="1">
         <v>100</v>
       </c>
       <c r="F133" s="1">
-        <v>124.41</v>
+        <v>126.63</v>
       </c>
       <c r="G133" s="1"/>
-      <c r="H133" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H133" s="1"/>
       <c r="I133" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>31108</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D134" s="1">
         <v>8443999090</v>
       </c>
       <c r="E134" s="1">
         <v>20</v>
       </c>
       <c r="F134" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G134" s="1"/>
-      <c r="H134" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H134" s="1"/>
       <c r="I134" s="1" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>9650</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D135" s="1">
         <v>8443999090</v>
       </c>
       <c r="E135" s="1">
         <v>20</v>
       </c>
       <c r="F135" s="1">
-        <v>47.44</v>
+        <v>48.28</v>
       </c>
       <c r="G135" s="1"/>
-      <c r="H135" s="5" t="s">
+      <c r="H135" s="1"/>
+      <c r="I135" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>27475</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D136" s="1">
         <v>8443999090</v>
       </c>
       <c r="E136" s="1">
         <v>20</v>
       </c>
       <c r="F136" s="1">
-        <v>32.22</v>
+        <v>32.8</v>
       </c>
       <c r="G136" s="1"/>
-      <c r="H136" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>17768</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D137" s="1">
         <v>8443999090</v>
       </c>
       <c r="E137" s="1">
         <v>20</v>
       </c>
       <c r="F137" s="1">
-        <v>32.22</v>
+        <v>32.8</v>
       </c>
       <c r="G137" s="1"/>
-      <c r="H137" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H137" s="1"/>
       <c r="I137" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>20818</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D138" s="1">
         <v>8443999090</v>
       </c>
       <c r="E138" s="1">
         <v>20</v>
       </c>
       <c r="F138" s="1">
-        <v>34.01</v>
+        <v>34.62</v>
       </c>
       <c r="G138" s="1"/>
-      <c r="H138" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="1"/>
       <c r="I138" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>23720</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D139" s="1">
         <v>8443999090</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
       <c r="F139" s="1">
-        <v>136.94</v>
+        <v>139.38</v>
       </c>
       <c r="G139" s="1"/>
-      <c r="H139" s="5" t="s">
+      <c r="H139" s="1"/>
+      <c r="I139" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>27952</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D140" s="1">
         <v>8443999090</v>
       </c>
       <c r="E140" s="1">
         <v>20</v>
       </c>
       <c r="F140" s="1">
-        <v>45.65</v>
+        <v>46.46</v>
       </c>
       <c r="G140" s="1"/>
-      <c r="H140" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H140" s="1"/>
       <c r="I140" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>24632</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D141" s="1">
         <v>8443999090</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
       <c r="F141" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H141" s="5" t="s">
+      <c r="H141" s="1"/>
+      <c r="I141" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>34232</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D142" s="1">
         <v>8443999090</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
       <c r="F142" s="1">
-        <v>99.34999999999999</v>
+        <v>101.12</v>
       </c>
       <c r="G142" s="1"/>
-      <c r="H142" s="5" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>34190</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D143" s="1">
         <v>8443999090</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
       <c r="F143" s="1">
-        <v>123.06</v>
+        <v>125.26</v>
       </c>
       <c r="G143" s="1"/>
-      <c r="H143" s="5" t="s">
+      <c r="H143" s="1"/>
+      <c r="I143" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>32188</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D144" s="1">
         <v>8443999090</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
       <c r="F144" s="1">
-        <v>95.77</v>
+        <v>97.48</v>
       </c>
       <c r="G144" s="1"/>
-      <c r="H144" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H144" s="1"/>
       <c r="I144" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>26373</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D145" s="1">
         <v>8443999090</v>
       </c>
       <c r="E145" s="1">
         <v>1</v>
       </c>
       <c r="F145" s="1">
-        <v>141.41</v>
+        <v>150.32</v>
       </c>
       <c r="G145" s="1"/>
-      <c r="H145" s="5" t="s">
+      <c r="H145" s="1"/>
+      <c r="I145" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>29284</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D146" s="1">
         <v>8443999090</v>
       </c>
       <c r="E146" s="1">
         <v>1</v>
       </c>
       <c r="F146" s="1">
-        <v>171.84</v>
+        <v>174.91</v>
       </c>
       <c r="G146" s="1"/>
-      <c r="H146" s="5" t="s">
+      <c r="H146" s="1"/>
+      <c r="I146" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>33011</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D147" s="1">
         <v>8443999090</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
       <c r="F147" s="1">
-        <v>111.88</v>
+        <v>87.91</v>
       </c>
       <c r="G147" s="1"/>
-      <c r="H147" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>30322</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D148" s="1">
         <v>8443999090</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
       <c r="F148" s="1">
-        <v>167.81</v>
+        <v>170.81</v>
       </c>
       <c r="G148" s="1"/>
-      <c r="H148" s="5" t="s">
+      <c r="H148" s="1"/>
+      <c r="I148" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>28116</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D149" s="1">
         <v>8443999090</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
       <c r="F149" s="1">
-        <v>154.39</v>
+        <v>157.15</v>
       </c>
       <c r="G149" s="1"/>
-      <c r="H149" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H149" s="1"/>
       <c r="I149" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>29285</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D150" s="1">
         <v>8443999090</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
       <c r="F150" s="1">
-        <v>180.34</v>
+        <v>183.57</v>
       </c>
       <c r="G150" s="1"/>
-      <c r="H150" s="5" t="s">
+      <c r="H150" s="1"/>
+      <c r="I150" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>34100</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D151" s="1">
         <v>8443999090</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
       <c r="F151" s="1">
-        <v>118.14</v>
+        <v>120.25</v>
       </c>
       <c r="G151" s="1"/>
-      <c r="H151" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="1"/>
       <c r="I151" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>25928</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D152" s="1">
         <v>8443999090</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
       <c r="F152" s="1">
-        <v>153.94</v>
+        <v>156.69</v>
       </c>
       <c r="G152" s="1"/>
-      <c r="H152" s="5" t="s">
+      <c r="H152" s="1"/>
+      <c r="I152" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>33012</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D153" s="1">
         <v>8443999090</v>
       </c>
       <c r="E153" s="1">
         <v>10</v>
       </c>
       <c r="F153" s="1">
-        <v>124.85</v>
+        <v>97.93000000000001</v>
       </c>
       <c r="G153" s="1"/>
-      <c r="H153" s="5" t="s">
-        <v>15</v>
+      <c r="H153" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>27653</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D154" s="1">
         <v>8443999090</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
       <c r="F154" s="1">
-        <v>210.33</v>
+        <v>214.09</v>
       </c>
       <c r="G154" s="1"/>
-      <c r="H154" s="5" t="s">
+      <c r="H154" s="1"/>
+      <c r="I154" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>28727</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D155" s="1">
         <v>8443999090</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
       <c r="F155" s="1">
-        <v>96.66</v>
+        <v>98.39</v>
       </c>
       <c r="G155" s="1"/>
-      <c r="H155" s="5" t="s">
+      <c r="H155" s="1"/>
+      <c r="I155" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="2">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>12129</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D156" s="1">
         <v>8443999090</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
       <c r="F156" s="1">
-        <v>85.03</v>
+        <v>86.55</v>
       </c>
       <c r="G156" s="1"/>
-      <c r="H156" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H156" s="1"/>
       <c r="I156" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>23502</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D157" s="1">
         <v>8443999090</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
       <c r="F157" s="1">
-        <v>114.56</v>
+        <v>116.61</v>
       </c>
       <c r="G157" s="1"/>
-      <c r="H157" s="5" t="s">
+      <c r="H157" s="1"/>
+      <c r="I157" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>24564</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D158" s="1">
         <v>8443999090</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
       <c r="F158" s="1">
-        <v>120.83</v>
+        <v>122.99</v>
       </c>
       <c r="G158" s="1"/>
-      <c r="H158" s="5" t="s">
+      <c r="H158" s="1"/>
+      <c r="I158" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>25369</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D159" s="1">
         <v>8443999090</v>
       </c>
       <c r="E159" s="1">
         <v>10</v>
       </c>
       <c r="F159" s="1">
-        <v>47.44</v>
+        <v>48.28</v>
       </c>
       <c r="G159" s="1"/>
-      <c r="H159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H159" s="1"/>
       <c r="I159" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>27953</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D160" s="1">
         <v>8443999090</v>
       </c>
       <c r="E160" s="1">
         <v>10</v>
       </c>
       <c r="F160" s="1">
-        <v>50.57</v>
+        <v>47.83</v>
       </c>
       <c r="G160" s="1"/>
-      <c r="H160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H160" s="1"/>
       <c r="I160" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>19399</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D161" s="1">
         <v>8443999090</v>
       </c>
       <c r="E161" s="1">
         <v>100</v>
       </c>
       <c r="F161" s="1">
-        <v>63.99</v>
+        <v>56.48</v>
       </c>
       <c r="G161" s="1"/>
-      <c r="H161" s="5" t="s">
+      <c r="H161" s="1"/>
+      <c r="I161" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>25930</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D162" s="1">
         <v>8443999090</v>
       </c>
       <c r="E162" s="1">
         <v>20</v>
       </c>
       <c r="F162" s="1">
-        <v>72.5</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G162" s="1"/>
-      <c r="H162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H162" s="1"/>
       <c r="I162" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>10995</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D163" s="1">
         <v>8443999090</v>
       </c>
       <c r="E163" s="1">
         <v>100</v>
       </c>
       <c r="F163" s="1">
-        <v>134.25</v>
+        <v>136.65</v>
       </c>
       <c r="G163" s="1"/>
-      <c r="H163" s="5" t="s">
+      <c r="H163" s="1"/>
+      <c r="I163" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>22742</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D164" s="1">
         <v>8443999090</v>
       </c>
       <c r="E164" s="1">
         <v>10</v>
       </c>
       <c r="F164" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H164" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H164" s="1"/>
       <c r="I164" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>13658</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D165" s="1">
         <v>8443999090</v>
       </c>
       <c r="E165" s="1">
         <v>1</v>
       </c>
       <c r="F165" s="1">
-        <v>183.48</v>
+        <v>186.76</v>
       </c>
       <c r="G165" s="1"/>
-      <c r="H165" s="5" t="s">
+      <c r="H165" s="1"/>
+      <c r="I165" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>19257</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D166" s="1">
         <v>8443999090</v>
       </c>
       <c r="E166" s="1">
         <v>10</v>
       </c>
       <c r="F166" s="1">
-        <v>72.5</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G166" s="1"/>
-      <c r="H166" s="5" t="s">
+      <c r="H166" s="1"/>
+      <c r="I166" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>13983</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D167" s="1">
         <v>8443999090</v>
       </c>
       <c r="E167" s="1">
         <v>1</v>
       </c>
       <c r="F167" s="1">
-        <v>153.05</v>
+        <v>155.78</v>
       </c>
       <c r="G167" s="1"/>
-      <c r="H167" s="5" t="s">
+      <c r="H167" s="1"/>
+      <c r="I167" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>24566</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D168" s="1">
         <v>8443999090</v>
       </c>
       <c r="E168" s="1">
         <v>10</v>
       </c>
       <c r="F168" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G168" s="1"/>
-      <c r="H168" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H168" s="1"/>
       <c r="I168" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>28602</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D169" s="1">
         <v>8443999090</v>
       </c>
       <c r="E169" s="1">
         <v>10</v>
       </c>
       <c r="F169" s="1">
-        <v>52.36</v>
+        <v>53.29</v>
       </c>
       <c r="G169" s="1"/>
-      <c r="H169" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H169" s="1"/>
       <c r="I169" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>25689</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D170" s="1">
         <v>8443999090</v>
       </c>
       <c r="E170" s="1">
         <v>1</v>
       </c>
       <c r="F170" s="1">
-        <v>80.09999999999999</v>
+        <v>117.52</v>
       </c>
       <c r="G170" s="1"/>
-      <c r="H170" s="5" t="s">
+      <c r="H170" s="1"/>
+      <c r="I170" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>24567</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D171" s="1">
         <v>8443999090</v>
       </c>
       <c r="E171" s="1">
         <v>10</v>
       </c>
       <c r="F171" s="1">
-        <v>72.05</v>
+        <v>73.34</v>
       </c>
       <c r="G171" s="1"/>
-      <c r="H171" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="1"/>
       <c r="I171" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>26597</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D172" s="1">
         <v>8443999090</v>
       </c>
       <c r="E172" s="1">
         <v>10</v>
       </c>
       <c r="F172" s="1">
-        <v>87.26000000000001</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H172" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H172" s="1"/>
       <c r="I172" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>19258</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D173" s="1">
         <v>8443999090</v>
       </c>
       <c r="E173" s="1">
         <v>20</v>
       </c>
       <c r="F173" s="1">
-        <v>87.26000000000001</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H173" s="5" t="s">
+      <c r="H173" s="1"/>
+      <c r="I173" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>24568</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D174" s="1">
         <v>8443999090</v>
       </c>
       <c r="E174" s="1">
         <v>10</v>
       </c>
       <c r="F174" s="1">
-        <v>64.44</v>
+        <v>65.59</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H174" s="5" t="s">
+      <c r="H174" s="1"/>
+      <c r="I174" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>27954</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D175" s="1">
         <v>8443999090</v>
       </c>
       <c r="E175" s="1">
         <v>20</v>
       </c>
       <c r="F175" s="1">
-        <v>47.44</v>
+        <v>44.64</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
       <c r="I175" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>17988</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D176" s="1">
         <v>8443999090</v>
       </c>
       <c r="E176" s="1">
         <v>20</v>
       </c>
       <c r="F176" s="1">
-        <v>72.5</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H176" s="5" t="s">
+      <c r="H176" s="1"/>
+      <c r="I176" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>27605</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D177" s="1">
         <v>8443999090</v>
       </c>
       <c r="E177" s="1">
         <v>20</v>
       </c>
       <c r="F177" s="1">
-        <v>75.18000000000001</v>
+        <v>76.52</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H177" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H177" s="1"/>
       <c r="I177" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>24570</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D178" s="1">
         <v>8443999090</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
       <c r="F178" s="1">
-        <v>103.82</v>
+        <v>105.68</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H178" s="5" t="s">
+      <c r="H178" s="1"/>
+      <c r="I178" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>17924</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D179" s="1">
         <v>8443999090</v>
       </c>
       <c r="E179" s="1">
         <v>20</v>
       </c>
       <c r="F179" s="1">
-        <v>76.08</v>
+        <v>77.44</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H179" s="5" t="s">
+      <c r="H179" s="1"/>
+      <c r="I179" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>27956</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D180" s="1">
         <v>8443999090</v>
       </c>
       <c r="E180" s="1">
         <v>10</v>
       </c>
       <c r="F180" s="1">
-        <v>50.57</v>
+        <v>47.83</v>
       </c>
       <c r="G180" s="1"/>
-      <c r="H180" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H180" s="1"/>
       <c r="I180" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>22536</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D181" s="1">
         <v>8443999090</v>
       </c>
       <c r="E181" s="1">
         <v>1</v>
       </c>
       <c r="F181" s="1">
-        <v>80.55</v>
+        <v>73.34</v>
       </c>
       <c r="G181" s="1"/>
-      <c r="H181" s="5" t="s">
+      <c r="H181" s="1"/>
+      <c r="I181" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>26599</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D182" s="1">
         <v>8443999090</v>
       </c>
       <c r="E182" s="1">
         <v>20</v>
       </c>
       <c r="F182" s="1">
-        <v>72.5</v>
+        <v>73.79000000000001</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H182" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H182" s="1"/>
       <c r="I182" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>26639</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D183" s="1">
         <v>8443999090</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
       <c r="F183" s="1">
-        <v>56.39</v>
+        <v>54.66</v>
       </c>
       <c r="G183" s="1"/>
-      <c r="H183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H183" s="1"/>
       <c r="I183" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>24571</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D184" s="1">
         <v>8443999090</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
       <c r="F184" s="1">
-        <v>89.5</v>
+        <v>91.09999999999999</v>
       </c>
       <c r="G184" s="1"/>
-      <c r="H184" s="5" t="s">
+      <c r="H184" s="1"/>
+      <c r="I184" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>26986</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D185" s="1">
         <v>8443999090</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
       <c r="F185" s="1">
-        <v>81</v>
+        <v>82.45</v>
       </c>
       <c r="G185" s="1"/>
-      <c r="H185" s="5" t="s">
+      <c r="H185" s="1"/>
+      <c r="I185" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>25492</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D186" s="1">
         <v>8443999090</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
       <c r="F186" s="1">
-        <v>80.55</v>
+        <v>81.98999999999999</v>
       </c>
       <c r="G186" s="1"/>
-      <c r="H186" s="5" t="s">
+      <c r="H186" s="1"/>
+      <c r="I186" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>27937</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D187" s="1">
         <v>8443999090</v>
       </c>
       <c r="E187" s="1">
         <v>10</v>
       </c>
       <c r="F187" s="1">
-        <v>50.57</v>
+        <v>47.83</v>
       </c>
       <c r="G187" s="1"/>
-      <c r="H187" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>25690</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D188" s="1">
         <v>8443999090</v>
       </c>
       <c r="E188" s="1">
         <v>10</v>
       </c>
       <c r="F188" s="1">
-        <v>66.23</v>
+        <v>59.67</v>
       </c>
       <c r="G188" s="1"/>
-      <c r="H188" s="5" t="s">
+      <c r="H188" s="1"/>
+      <c r="I188" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>24572</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D189" s="1">
         <v>8443999090</v>
       </c>
       <c r="E189" s="1">
         <v>20</v>
       </c>
       <c r="F189" s="1">
-        <v>96.66</v>
+        <v>98.39</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="H189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H189" s="1"/>
       <c r="I189" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>17519</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D190" s="1">
         <v>8443999090</v>
       </c>
       <c r="E190" s="1">
         <v>10</v>
       </c>
       <c r="F190" s="1">
-        <v>59.07</v>
+        <v>60.13</v>
       </c>
       <c r="G190" s="1"/>
-      <c r="H190" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>25416</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D191" s="1">
         <v>8443999090</v>
       </c>
       <c r="E191" s="1">
         <v>10</v>
       </c>
       <c r="F191" s="1">
-        <v>78.76000000000001</v>
+        <v>80.17</v>
       </c>
       <c r="G191" s="1"/>
-      <c r="H191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H191" s="1"/>
       <c r="I191" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>15519</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D192" s="1">
         <v>8443999090</v>
       </c>
       <c r="E192" s="1">
         <v>1</v>
       </c>
       <c r="F192" s="1">
-        <v>123.06</v>
+        <v>125.26</v>
       </c>
       <c r="G192" s="1"/>
-      <c r="H192" s="5" t="s">
+      <c r="H192" s="1"/>
+      <c r="I192" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>23423</v>
+        <v>35495</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D193" s="1">
         <v>8443999090</v>
       </c>
       <c r="E193" s="1">
         <v>1</v>
       </c>
       <c r="F193" s="1">
-        <v>118.14</v>
+        <v>128</v>
       </c>
       <c r="G193" s="1"/>
       <c r="H193" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I193" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>24574</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D194" s="1">
         <v>8443999090</v>
       </c>
       <c r="E194" s="1">
         <v>1</v>
       </c>
       <c r="F194" s="1">
-        <v>95.77</v>
+        <v>97.48</v>
       </c>
       <c r="G194" s="1"/>
-      <c r="H194" s="5" t="s">
+      <c r="H194" s="1"/>
+      <c r="I194" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>26094</v>
+        <v>23423</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D195" s="1">
         <v>8443999090</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
       <c r="F195" s="1">
-        <v>111.43</v>
+        <v>120.25</v>
       </c>
       <c r="G195" s="1"/>
-      <c r="H195" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H195" s="1"/>
+      <c r="I195" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>31479</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D196" s="1">
         <v>8443999090</v>
       </c>
       <c r="E196" s="1">
         <v>10</v>
       </c>
       <c r="F196" s="1">
-        <v>59.52</v>
+        <v>60.58</v>
       </c>
       <c r="G196" s="1"/>
-      <c r="H196" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H196" s="1"/>
       <c r="I196" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>27433</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D197" s="1">
         <v>8443999090</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
       <c r="F197" s="1">
-        <v>109.64</v>
+        <v>111.6</v>
       </c>
       <c r="G197" s="1"/>
-      <c r="H197" s="5" t="s">
+      <c r="H197" s="1"/>
+      <c r="I197" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>26495</v>
+        <v>26094</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D198" s="1">
         <v>8443999090</v>
       </c>
       <c r="E198" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F198" s="1">
-        <v>85.47</v>
+        <v>100.67</v>
       </c>
       <c r="G198" s="1"/>
-      <c r="H198" s="5" t="s">
+      <c r="H198" s="1"/>
+      <c r="I198" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>29524</v>
+        <v>26495</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D199" s="1">
         <v>8443999090</v>
       </c>
       <c r="E199" s="1">
         <v>10</v>
       </c>
       <c r="F199" s="1">
-        <v>48.78</v>
+        <v>87</v>
       </c>
       <c r="G199" s="1"/>
-      <c r="H199" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H199" s="1"/>
+      <c r="I199" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>25693</v>
+        <v>29524</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D200" s="1">
         <v>8443999090</v>
       </c>
       <c r="E200" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F200" s="1">
-        <v>93.98</v>
+        <v>49.65</v>
       </c>
       <c r="G200" s="1"/>
-      <c r="H200" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H200" s="1"/>
+      <c r="I200" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>24576</v>
+        <v>25693</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D201" s="1">
         <v>8443999090</v>
       </c>
       <c r="E201" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F201" s="1">
-        <v>105.16</v>
+        <v>87.45999999999999</v>
       </c>
       <c r="G201" s="1"/>
-      <c r="H201" s="5" t="s">
+      <c r="H201" s="1"/>
+      <c r="I201" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>19259</v>
+        <v>24576</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D202" s="1">
         <v>8443999090</v>
       </c>
       <c r="E202" s="1">
         <v>10</v>
       </c>
       <c r="F202" s="1">
-        <v>92.19</v>
-[...4 lines deleted...]
-      <c r="H202" s="5" t="s">
+        <v>107.04</v>
+      </c>
+      <c r="G202" s="1"/>
+      <c r="H202" s="1"/>
+      <c r="I202" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>26408</v>
+        <v>19259</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D203" s="1">
         <v>8443999090</v>
       </c>
       <c r="E203" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F203" s="1">
-        <v>95.31999999999999</v>
-[...4 lines deleted...]
-      </c>
+        <v>93.83</v>
+      </c>
+      <c r="G203" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H203" s="1"/>
       <c r="I203" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>17769</v>
+        <v>26408</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D204" s="1">
         <v>8443999090</v>
       </c>
       <c r="E204" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F204" s="1">
-        <v>191.98</v>
+        <v>97.02</v>
       </c>
       <c r="G204" s="1"/>
-      <c r="H204" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>25929</v>
+        <v>17769</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D205" s="1">
         <v>8443999090</v>
       </c>
       <c r="E205" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F205" s="1">
-        <v>810.87</v>
+        <v>195.41</v>
       </c>
       <c r="G205" s="1"/>
-      <c r="H205" s="5" t="s">
+      <c r="H205" s="1"/>
+      <c r="I205" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>25684</v>
+        <v>25929</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D206" s="1">
         <v>8443999090</v>
       </c>
       <c r="E206" s="1">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F206" s="1">
-        <v>125.3</v>
+        <v>825.37</v>
       </c>
       <c r="G206" s="1"/>
-      <c r="H206" s="5" t="s">
+      <c r="H206" s="1"/>
+      <c r="I206" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>34602</v>
+        <v>25684</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D207" s="1">
         <v>8443999090</v>
       </c>
       <c r="E207" s="1">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F207" s="1">
-        <v>112.32</v>
+        <v>105.68</v>
       </c>
       <c r="G207" s="1"/>
-      <c r="H207" s="5" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H207" s="1"/>
+      <c r="I207" s="5" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>25775</v>
+        <v>34602</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D208" s="1">
         <v>8443999090</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
       <c r="F208" s="1">
-        <v>169.16</v>
+        <v>114.33</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H208" s="1"/>
       <c r="I208" s="5" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>23284</v>
+        <v>25775</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D209" s="1">
         <v>8443999090</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
       <c r="F209" s="1">
-        <v>216.59</v>
+        <v>172.18</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H209" s="1"/>
       <c r="I209" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>34605</v>
+        <v>23284</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D210" s="1">
         <v>8443999090</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
       <c r="F210" s="1">
-        <v>134.25</v>
+        <v>220.46</v>
       </c>
       <c r="G210" s="1"/>
-      <c r="H210" s="5" t="s">
+      <c r="H210" s="1"/>
+      <c r="I210" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>24565</v>
+        <v>34605</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D211" s="1">
         <v>8443999090</v>
       </c>
       <c r="E211" s="1">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F211" s="1">
-        <v>87.26000000000001</v>
+        <v>136.65</v>
       </c>
       <c r="G211" s="1"/>
-      <c r="H211" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>25783</v>
+        <v>24565</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D212" s="1">
         <v>8443999090</v>
       </c>
       <c r="E212" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F212" s="1">
-        <v>105.16</v>
+        <v>88.81999999999999</v>
       </c>
       <c r="G212" s="1"/>
-      <c r="H212" s="5" t="s">
+      <c r="H212" s="1"/>
+      <c r="I212" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>19400</v>
+        <v>25783</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D213" s="1">
         <v>8443999090</v>
       </c>
       <c r="E213" s="1">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F213" s="1">
-        <v>56.83</v>
+        <v>107.04</v>
       </c>
       <c r="G213" s="1"/>
-      <c r="H213" s="5" t="s">
+      <c r="H213" s="1"/>
+      <c r="I213" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>24569</v>
+        <v>19400</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D214" s="1">
         <v>8443999090</v>
       </c>
       <c r="E214" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F214" s="1">
-        <v>84.13</v>
+        <v>57.85</v>
       </c>
       <c r="G214" s="1"/>
-      <c r="H214" s="5" t="s">
+      <c r="H214" s="1"/>
+      <c r="I214" s="5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>31686</v>
+        <v>24569</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D215" s="1">
         <v>8443999090</v>
       </c>
       <c r="E215" s="1">
         <v>10</v>
       </c>
       <c r="F215" s="1">
-        <v>70.70999999999999</v>
+        <v>85.63</v>
       </c>
       <c r="G215" s="1"/>
-      <c r="H215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H215" s="1"/>
       <c r="I215" s="5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:9">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="1"/>
-      <c r="B216" s="1"/>
-[...3 lines deleted...]
-      <c r="F216" s="1"/>
+      <c r="B216" s="1">
+        <v>31686</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D216" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E216" s="1">
+        <v>10</v>
+      </c>
+      <c r="F216" s="1">
+        <v>71.97</v>
+      </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
-      <c r="I216" s="1"/>
+      <c r="I216" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="1"/>
+      <c r="B217" s="1"/>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="1"/>
+      <c r="G217" s="1"/>
+      <c r="H217" s="1"/>
+      <c r="I217" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>