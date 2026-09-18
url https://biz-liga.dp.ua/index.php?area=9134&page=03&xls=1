--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -635,98 +635,101 @@
       </text>
     </comment>
     <comment ref="G37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>02.08.26</t>
+    <t>18.09.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал подачі тонера</t>
   </si>
   <si>
     <t>Вал подачі тонера Brother DCP-L2520/2540/2300D/2340/2360  WD-SRB2300  WELLDO</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
+    <t>new</t>
+  </si>
+  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал подачі тонера Brother HL-1110/1112/1118/1210/1212/DCP-1510  WD-SRB1118  WELLDO</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал подачі тонера Brother HL-5450/5470/6180/MFC-8710  WD-SRB5440  WELLDO</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал подачі тонера HP Color CP1215/1515/1518/ 1525/2025/Pro 200/300/400, Static Control</t>
   </si>
   <si>
     <t>Вал подачі тонера HP Color CP1215/1515/1518/ 1525/2025/Pro 200/300/400, VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера HP COLOR Laser 150/170/MFP178/179/W2070A/2071A/2072A/2073A/117A  WD-SRH170  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера HP Color LJ CP3520/3525/CM3530 WELLDO</t>
@@ -738,53 +741,50 @@
     <t>Вал подачі тонера HP Color LJ Pro M252/M274/M277 WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Lexmark E230/232/330/332/ 342/342  WD-SRL230  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Lexmark E230/232/330/332/342/342,  SR-E230-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера OKI B410/430/4400/4600/TYPE 10, Supply Roller WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Ricoh Aficio SP100/111/200/201/202/203/211/213/220/277 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Ricoh Aficio SP150 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Ricoh Aficio SP3600/3610/4500/4510 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung COLOR CLP-415/CL X-4195  WD-CRS415  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1660/1661/1665/1861/1865/SCX-3200/3205  SR-ML1660-VE  VEAYE</t>
-  </si>
-[...1 lines deleted...]
-    <t>new</t>
   </si>
   <si>
     <t>у резерві</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1660/1661/1665/1861/1865/SCX-3200/3205  WD-SRS1660  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1710  SP-SR-PN-SML1710  Patron</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1710 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2160/SCX-3400/3405/Xpress SL-M2020/2070  SR-ML2160-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2160/SCX-3400/3405/Xpress SL-M2020/2070  WD-SRS2160  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2850  SP-SR-EVP-SML2850  Everprint</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2850  SR-ML2850-VE  VEAYE</t>
   </si>
@@ -1395,678 +1395,730 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27438</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="1"/>
+      <c r="H11" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I11" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32280</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" s="1">
         <v>8443999090</v>
       </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
       <c r="F12" s="1">
-        <v>47.04</v>
+        <v>46.99</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1"/>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28401</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>52.42</v>
+        <v>52.36</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H13" s="1"/>
+      <c r="H13" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24402</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>159.94</v>
+        <v>159.76</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1"/>
+      <c r="H14" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I14" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>17570</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>10</v>
       </c>
       <c r="F15" s="1">
-        <v>127.68</v>
+        <v>127.54</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="1"/>
+      <c r="H15" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I15" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>26388</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H16" s="1"/>
+      <c r="H16" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I16" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>25241</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>163.52</v>
+        <v>163.34</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="1"/>
+      <c r="H17" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I17" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>23746</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>139.33</v>
+        <v>139.17</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="1"/>
+      <c r="H18" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I18" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>23504</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>157.7</v>
+        <v>157.52</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="1"/>
+      <c r="H19" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28403</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>92.73999999999999</v>
+        <v>92.63</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H20" s="1"/>
+      <c r="H20" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I20" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31848</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>59.58</v>
+        <v>59.52</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="1"/>
+      <c r="H21" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23995</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>20</v>
       </c>
       <c r="F22" s="1">
-        <v>121.41</v>
+        <v>121.27</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H22" s="1"/>
+      <c r="H22" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I22" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25936</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="1"/>
+      <c r="H23" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I23" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>25937</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>88.26000000000001</v>
+        <v>88.16</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="1"/>
+      <c r="H24" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I24" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25938</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>88.26000000000001</v>
+        <v>88.16</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="1"/>
+      <c r="H25" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I25" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27652</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>69.89</v>
+        <v>69.81</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="1"/>
+      <c r="H26" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I26" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>34780</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>57.79</v>
+        <v>57.73</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="5" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>28404</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>61.38</v>
+        <v>61.31</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H28" s="1"/>
-[...1 lines deleted...]
-        <v>18</v>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>21095</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>100</v>
       </c>
       <c r="F29" s="1">
-        <v>85.12</v>
+        <v>85.03</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="1"/>
+      <c r="H29" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I29" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>22549</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>81.98</v>
+        <v>81.89</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="1"/>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I30" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33897</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>59.58</v>
+        <v>59.52</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="1"/>
+      <c r="H31" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I31" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28405</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H32" s="1"/>
+      <c r="H32" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I32" s="5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>31118</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>58.69</v>
+        <v>58.62</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="1"/>
+      <c r="H33" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I33" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>18932</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>57.34</v>
+        <v>57.28</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="1"/>
+      <c r="H34" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I34" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28406</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H35" s="1"/>
+      <c r="H35" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I35" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28407</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>90.05</v>
+        <v>89.95</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H36" s="1"/>
+      <c r="H36" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I36" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28408</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>62.27</v>
+        <v>62.2</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H37" s="1"/>
+      <c r="H37" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="I37" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>