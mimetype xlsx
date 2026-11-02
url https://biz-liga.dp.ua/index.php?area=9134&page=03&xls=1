--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -633,103 +633,100 @@
           <t xml:space="preserve">Samsung Xpress SL-M2620/2670/2820/2870/MLT-D115L, Supply Roller</t>
         </r>
       </text>
     </comment>
     <comment ref="G37" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">знижка від 10шт -2%</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
-[...1 lines deleted...]
-    <t>18.09.26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+  <si>
+    <t>02.11.26</t>
   </si>
   <si>
     <t>м. Дніпро, пр. Олександра Поля, 97</t>
   </si>
   <si>
     <t>телефони: (096)3968809, (099)3968809, (073)3968809, (067)5624925</t>
   </si>
   <si>
     <t>biz-liga.dp.ua</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код ТНВЕД</t>
   </si>
   <si>
     <t>Кількість в упаковці</t>
   </si>
   <si>
     <t>Ціна,грн.</t>
   </si>
   <si>
     <t>Знижка</t>
   </si>
   <si>
     <t>Зміна ціни,%</t>
   </si>
   <si>
     <t>Склад</t>
   </si>
   <si>
     <t>Запчастини для принтерів та копіювальних апаратів</t>
   </si>
   <si>
     <t xml:space="preserve">	Вал подачі тонера</t>
   </si>
   <si>
     <t>Вал подачі тонера Brother DCP-L2520/2540/2300D/2340/2360  WD-SRB2300  WELLDO</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>new</t>
-[...1 lines deleted...]
-  <si>
     <t>немає</t>
   </si>
   <si>
     <t>Вал подачі тонера Brother HL-1110/1112/1118/1210/1212/DCP-1510  WD-SRB1118  WELLDO</t>
   </si>
   <si>
     <t>на замовлення</t>
   </si>
   <si>
     <t>Вал подачі тонера Brother HL-5450/5470/6180/MFC-8710  WD-SRB5440  WELLDO</t>
   </si>
   <si>
     <t>в наявності</t>
   </si>
   <si>
     <t>Вал подачі тонера HP Color CP1215/1515/1518/ 1525/2025/Pro 200/300/400, Static Control</t>
   </si>
   <si>
     <t>Вал подачі тонера HP Color CP1215/1515/1518/ 1525/2025/Pro 200/300/400, VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера HP COLOR Laser 150/170/MFP178/179/W2070A/2071A/2072A/2073A/117A  WD-SRH170  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера HP Color LJ CP3520/3525/CM3530 WELLDO</t>
@@ -741,53 +738,50 @@
     <t>Вал подачі тонера HP Color LJ Pro M252/M274/M277 WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Lexmark E230/232/330/332/ 342/342  WD-SRL230  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Lexmark E230/232/330/332/342/342,  SR-E230-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера OKI B410/430/4400/4600/TYPE 10, Supply Roller WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Ricoh Aficio SP100/111/200/201/202/203/211/213/220/277 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Ricoh Aficio SP150 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Ricoh Aficio SP3600/3610/4500/4510 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung COLOR CLP-415/CL X-4195  WD-CRS415  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1660/1661/1665/1861/1865/SCX-3200/3205  SR-ML1660-VE  VEAYE</t>
-  </si>
-[...1 lines deleted...]
-    <t>у резерві</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1660/1661/1665/1861/1865/SCX-3200/3205  WD-SRS1660  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1710  SP-SR-PN-SML1710  Patron</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-1710 VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2160/SCX-3400/3405/Xpress SL-M2020/2070  SR-ML2160-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2160/SCX-3400/3405/Xpress SL-M2020/2070  WD-SRS2160  WELLDO</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2850  SP-SR-EVP-SML2850  Everprint</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-2850  SR-ML2850-VE  VEAYE</t>
   </si>
   <si>
     <t>Вал подачі тонера Samsung ML-3310/3710/SCX-4833, MLT-D205L  WD-SRS3310  WELLDO</t>
   </si>
@@ -1395,730 +1389,676 @@
         <v>13</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9" outlineLevel="2">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>27438</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="1">
         <v>8443999090</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="F11" s="1">
-        <v>46.99</v>
+        <v>47.83</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="H11" s="1"/>
+      <c r="I11" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>32280</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="1">
+        <v>8443999090</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+      <c r="F12" s="1">
+        <v>47.83</v>
+      </c>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="5" t="s">
         <v>18</v>
-      </c>
-[...14 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:9" outlineLevel="2">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>28401</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D13" s="1">
         <v>8443999090</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="1">
-        <v>52.36</v>
+        <v>53.29</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" outlineLevel="2">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>24402</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D14" s="1">
         <v>8443999090</v>
       </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
       <c r="F14" s="1">
-        <v>159.76</v>
+        <v>162.61</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
       <c r="I14" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:9" outlineLevel="2">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>17570</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D15" s="1">
         <v>8443999090</v>
       </c>
       <c r="E15" s="1">
         <v>10</v>
       </c>
       <c r="F15" s="1">
-        <v>127.54</v>
+        <v>129.82</v>
       </c>
       <c r="G15" s="1"/>
-      <c r="H15" s="5" t="s">
+      <c r="H15" s="1"/>
+      <c r="I15" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:9" outlineLevel="2">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>26388</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D16" s="1">
         <v>8443999090</v>
       </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:9" outlineLevel="2">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>25241</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D17" s="1">
         <v>8443999090</v>
       </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
       <c r="F17" s="1">
-        <v>163.34</v>
+        <v>166.26</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="1"/>
       <c r="I17" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:9" outlineLevel="2">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>23746</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D18" s="1">
         <v>8443999090</v>
       </c>
       <c r="E18" s="1">
         <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>139.17</v>
+        <v>141.66</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H18" s="1"/>
       <c r="I18" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:9" outlineLevel="2">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>23504</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D19" s="1">
         <v>8443999090</v>
       </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>157.52</v>
+        <v>160.34</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
       <c r="I19" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:9" outlineLevel="2">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>28403</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D20" s="1">
         <v>8443999090</v>
       </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>92.63</v>
+        <v>94.29000000000001</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>31848</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D21" s="1">
         <v>8443999090</v>
       </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>59.52</v>
+        <v>60.58</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>23995</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D22" s="1">
         <v>8443999090</v>
       </c>
       <c r="E22" s="1">
         <v>20</v>
       </c>
       <c r="F22" s="1">
-        <v>121.27</v>
+        <v>123.44</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="1"/>
       <c r="I22" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>25936</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1">
         <v>8443999090</v>
       </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
       <c r="F23" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>25937</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D24" s="1">
         <v>8443999090</v>
       </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
       <c r="F24" s="1">
-        <v>88.16</v>
+        <v>89.73</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="1"/>
       <c r="I24" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>25938</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D25" s="1">
         <v>8443999090</v>
       </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>88.16</v>
+        <v>89.73</v>
       </c>
       <c r="G25" s="1"/>
-      <c r="H25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>27652</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D26" s="1">
         <v>8443999090</v>
       </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
       <c r="F26" s="1">
-        <v>69.81</v>
+        <v>71.06</v>
       </c>
       <c r="G26" s="1"/>
-      <c r="H26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="1"/>
       <c r="I26" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>34780</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D27" s="1">
         <v>8443999090</v>
       </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>57.73</v>
+        <v>58.76</v>
       </c>
       <c r="G27" s="1"/>
-      <c r="H27" s="5" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="H27" s="1"/>
+      <c r="I27" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>28404</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D28" s="1">
         <v>8443999090</v>
       </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
       <c r="F28" s="1">
-        <v>61.31</v>
+        <v>62.4</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>21095</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D29" s="1">
         <v>8443999090</v>
       </c>
       <c r="E29" s="1">
         <v>100</v>
       </c>
       <c r="F29" s="1">
-        <v>85.03</v>
+        <v>86.55</v>
       </c>
       <c r="G29" s="1"/>
-      <c r="H29" s="5" t="s">
+      <c r="H29" s="1"/>
+      <c r="I29" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>22549</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D30" s="1">
         <v>8443999090</v>
       </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
       <c r="F30" s="1">
-        <v>81.89</v>
+        <v>83.36</v>
       </c>
       <c r="G30" s="1"/>
-      <c r="H30" s="5" t="s">
+      <c r="H30" s="1"/>
+      <c r="I30" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="2">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>33897</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D31" s="1">
         <v>8443999090</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>59.52</v>
+        <v>60.58</v>
       </c>
       <c r="G31" s="1"/>
-      <c r="H31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="2">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>28405</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D32" s="1">
         <v>8443999090</v>
       </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H32" s="5" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="2">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>31118</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D33" s="1">
         <v>8443999090</v>
       </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>58.62</v>
+        <v>54.66</v>
       </c>
       <c r="G33" s="1"/>
-      <c r="H33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="2">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>18932</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D34" s="1">
         <v>8443999090</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
       <c r="F34" s="1">
-        <v>57.28</v>
+        <v>58.3</v>
       </c>
       <c r="G34" s="1"/>
-      <c r="H34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H34" s="1"/>
       <c r="I34" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>28406</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D35" s="1">
         <v>8443999090</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>28407</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D36" s="1">
         <v>8443999090</v>
       </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
       <c r="F36" s="1">
-        <v>89.95</v>
+        <v>91.56</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="2">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>28408</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D37" s="1">
         <v>8443999090</v>
       </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>62.2</v>
+        <v>63.31</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="1"/>
       <c r="I37" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId_hyperlink_1"/>
   </hyperlinks>